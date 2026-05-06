--- v1 (2026-02-19)
+++ v2 (2026-05-06)
@@ -1,160 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9b02e756f754ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c5efad9d95c4b81b4995f2e7517a38f.psmdcp" Id="Rde8e483fdf234ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f2ae59e5c144d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a3e561881ad4f1aab5e7e2a058c19b2.psmdcp" Id="Rbe0be6c0b87a48ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BGCULTURE-2.002-Q006</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>27.07.2021</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, 
 Още в началото на месец юли изпратих искане за разяснение, но така и не виждам въпросът да е част от новите разяснения към вчерашна дата. 
 Моля за отговор!</x:t>
   </x:si>
   <x:si>
     <x:t>На имейл адреса на Програмата: pa14culture@mc.government.bg не е получаван въпрос от посочения от Вас имейл адрес. Моля, да го изпратите отново.
 Благодарим предварително.
 С уважение, 
 Екипът на ПО</x:t>
   </x:si>
   <x:si>
     <x:t>BGCULTURE-2.002-Q005</x:t>
   </x:si>
   <x:si>
-    <x:t>22.07.2021</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">По т. 3.3 от критериите за техническа и финансова оценка (ТФО) необходимо ли е да са изпълнени и двете условия за посочения брой точки - 6:
 - Проектното предложение ще реализира пътуващо събитие/турне в 3 по-малки населени места, в поне две различни административни области.
 - Проектното предложение включва реализацията на 3 културни прояви/събития/инициативи/мероприятия извън градския център.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Моля да изпратите въпросите си на електронна поща: pa14culture@mc.government.bg съгласно Насоките за кандидатстване.</x:t>
   </x:si>
   <x:si>
     <x:t>BGCULTURE-2.002-Q004</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>21.07.2021</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте,
 Въпросът ми е в допълнение на зададен въпрос № 16 .
 При попълването на приложение 10 Бюджет в
 евро, Sheet - Управление на проекта, т.2 Разходи за командировки 
 при  попълване на последната колона-
 Сума за бенефициента се изписва съобщение за грешка. 
 Моля за разяснение как да процедираме в случая 
 Предварително благодаря !
 </x:t>
   </x:si>
   <x:si>
     <x:t>BGCULTURE-2.002-Q003</x:t>
   </x:si>
   <x:si>
-    <x:t>08.07.2021</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Организацията - кандидат е  структура в сферата на културата, която  предлага като допълнителни дейности условия за развитие на културен и конгресен туризъм. За целта разполага с леглова база от 100 легла.
 При планираното гостуване на партньора - организация от страна - донор е естествено участниците в проявата да бъдат настанени и да се ползва легловата база на самия кандидат. За това свое настаняване чуждестранните участници ще следва да заплатят стойността на нощувката съгласно тарифите, одобрени в организацията - кандидат, т.е. ще бъде извършено плащане от страна на чуждестранните участници към водещия партньор, но те не попадат в Раздел "Услуги", защото няма извършване на услуга от страна на външна организация. 
 Всеки участник в проявата от страна - донор има право да разходва средства за настаняване при участието си в проява по проекта (съгласно Насоки за кандидатстване), осъществена в България. 
 Това са "Разходи за услуги -  разходи за  партньора" от вида "Разходи за организиране на провеждане и участие в мероприятия, събития", но тези разходи са същевременно и "Разходи за експерти", защото са средства за настаняване на външни експерти, избрани от партньора, но и пряко свързани с изпълнението на проекта (куратори, арт мениджъри, аниматори и др. подобни) (стр. 17 от Насоки). 
 Ако организацията - кандидат възложи на външен изпълнител обществена поръчка по реда на ЗОП за Услуга по настаняване и изхранване на участници в събитие, може да се твърди със сигурност, че оферираните стойности ще са по-високи от тези, които има организацията - кандидат. Освен това, няма да отговарят на изискванията за ефективно разходване на средствата и финансова дисциплина. 
 Допустими ли са разходи от подобен вид и в кой раздел на бюджета би следвало да се отнесат разходи за настаняване на участници от страна - донор в проява в България, при условие, че ще бъде извършено плащане от страна на чуждестранните експерти (избрани от партньора) към водещия партньор за тяхното настаняване в законно действащата леглова база на кандидата?
 Предварително благодаря за отговора! 
 С уважение!</x:t>
   </x:si>
   <x:si>
     <x:t>BGCULTURE-2.002-Q002</x:t>
   </x:si>
   <x:si>
-    <x:t>02.06.2021</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Училище допустим кандидат ли е по процедурата ?
 </x:t>
-  </x:si>
-[...5 lines deleted...]
-Под публична организация следва да се разбират „бюджетни организации“ по смисъла на § 1, т. 5 от Допълнителните разпоредби на Закона за публичните финанси – всички юридически лица, чиито бюджети се включват в държавния бюджет, в бюджетите на общините, в бюджетите на социалноосигурителните фондове, както и всички останали юридически лица, чиито средства, постъпления и плащания се включват в консолидираната фискална програма по силата на нормативен акт или по реда на чл. 171 от ЗПФ.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -173,99 +151,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -504,178 +483,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D7"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="22.820625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="22.424911" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44404.474538044</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44399.6619334028</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
-[...8 lines deleted...]
-      <x:c r="D4" s="3" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>44398.5762851157</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>11</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>44385.6047789699</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...23 lines deleted...]
-        <x:v>11</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>44349.6362058449</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>9</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>