--- v2 (2026-05-06)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f2ae59e5c144d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a3e561881ad4f1aab5e7e2a058c19b2.psmdcp" Id="Rbe0be6c0b87a48ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04dbc33f74d4381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4aec57298814731a74c79b72b81d2f5.psmdcp" Id="Rf159222e9b184ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>