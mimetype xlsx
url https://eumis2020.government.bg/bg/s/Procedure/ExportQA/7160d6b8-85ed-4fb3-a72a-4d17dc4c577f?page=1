--- v3 (2026-05-14)
+++ v4 (2026-08-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04dbc33f74d4381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4aec57298814731a74c79b72b81d2f5.psmdcp" Id="Rf159222e9b184ae3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refbae8ad12df44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6072fd979ae641bea492abd875036262.psmdcp" Id="R1c4357090b974b5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>