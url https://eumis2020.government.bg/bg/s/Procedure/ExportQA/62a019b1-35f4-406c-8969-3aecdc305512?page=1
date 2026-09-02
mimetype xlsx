--- v0 (2026-05-13)
+++ v1 (2026-09-02)
@@ -1,78 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c8180f02864e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c4e571810cf46f4a67b4d1d37659f87.psmdcp" Id="R06ce7449b4f34e65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra09077d23b714df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8dcc4cab6de04d3aa093354de0e38c42.psmdcp" Id="Rbf939697209240e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFPR003-2.001-Q004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравейте, мога ли да кандидаствам за финансиране относно изграждане, машини и сайт за пекарна.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Съгласно Указанията за кандидатстване по процедура на директно предоставяне на безвъзмездна финансова помощ чрез бюджетна линия BG05SFPR003-2.001 ТЕХНИЧЕСКА ПОМОЩ на Програма „Храни и основно материално подпомагане“(ПХОМП) 2021-2027 г., допустим кандидат е единствено Агенцията за социално подпомагане чрез структура на Управляващия орган, на която са делегирани правомощия за изпълнение на дейностите. Към момента няма обявени процедури за подаване на проектни предложения по ПХОМП. Бихте могли да потърсите възможности по други програми.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFPR003-2.001-Q003</x:t>
   </x:si>
   <x:si>
     <x:t>Moля за разяснение, фондация за подпомагане на социално слаби граждани на София, може ли да кандидатства и за какво, по тази програма?</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Съгласно Указанията за кандидатстване по процедура на директно предоставяне на безвъзмездна финансова помощ чрез бюджетна линия BG05SFPR003-2.001 ТЕХНИЧЕСКА ПОМОЩ на Програма „Храни и основно материално подпомагане“(ПХОМП) 2021-2027 г., допустим кандидат е единствено Агенцията за социално подпомагане чрез структура на Управляващия орган, на която са делегирани правомощия за изпълнение на дейностите. Към момента няма обявени процедури за подаване на проектни предложения по ПХОМП. Бихте могли да потърсите възможности по други програми.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-2.001-Q002</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, имам работещо заведение за бързо хранене с идеи за разширяване и модернизиране на кухня, както и на зала за клиенти.Мога ли да кандидатствам по тази програма? Хубав ден!</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно Указанията за кандидатстване по процедура на директно предоставяне на безвъзмездна финансова помощ чрез бюджетна линия BG05SFPR003-2.001 ТЕХНИЧЕСКА ПОМОЩ на Програма „Храни и основно материално подпомагане“ 2021-2027 г., не се финансират подобен тип дейности. Допустим кандидат е единствено Агенцията за социално подпомагане чрез структура на Управляващия орган, на която са делегирани правомощия за изпълнение на дейностите. Бихте могли да потърсите възможности по други програми.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-2.001-Q001</x:t>
   </x:si>
   <x:si>
     <x:t>Имам идея да развия бизнес с безалкохолно вино . Трябват ми средства за : изба , бутилиране , закупуване на грозде , разрешително от БАБХ и марка . В близост до моето населено място има лозови масиви .</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно Указанията за кандидатстване по процедура на директно предоставяне на безвъзмездна финансова помощ чрез бюджетна линия BG05SFPR003-2.001 ТЕХНИЧЕСКА ПОМОЩ на Програма за храни и основно материално подпомагане, не се финансират подобен тип дейности. Допустим конкретен бенефициент е структура на Управляващия орган. Бихте могли да потърсите възможности по други програми.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -455,115 +461,129 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D4"/>
+  <x:dimension ref="A1:D5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="4">
-        <x:v>46041.6781026157</x:v>
+        <x:v>46183.0188304514</x:v>
       </x:c>
       <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="4">
-        <x:v>45999.5742743518</x:v>
+        <x:v>46041.6781026157</x:v>
       </x:c>
       <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="5" t="s">
-        <x:v>9</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="A4" s="3" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45999.5742743518</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="B4" s="4">
+      <x:c r="D4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:4">
+      <x:c r="A5" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
         <x:v>44858.7698927315</x:v>
       </x:c>
-      <x:c r="C4" s="5" t="s">
-[...3 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="C5" s="5" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Разяснения по процедурата</vt:lpstr>
       <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
       <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>