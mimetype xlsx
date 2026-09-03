--- v1 (2026-09-02)
+++ v2 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra09077d23b714df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8dcc4cab6de04d3aa093354de0e38c42.psmdcp" Id="Rbf939697209240e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b33ee43685844ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cdbe9e6c4b047958089452be615fce8.psmdcp" Id="Rb3f12847737a456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>