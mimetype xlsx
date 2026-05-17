--- v0 (2026-01-14)
+++ v1 (2026-05-17)
@@ -1,379 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R021fab68a8144592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f94404c5cf75498c892e5b5a21bc219c.psmdcp" Id="Rde8ab43aae034460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6706cedbd474b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/481768edc5234907bc62f22d838f8865.psmdcp" Id="R553316c2e0c34a86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR001-3.006-Q018</x:t>
-[...45 lines deleted...]
-7.	Има ли ограничение за участието на преподавател/експерт в броя проекти по тази покана? Допустимо ли е едно и също лице да участва в два проекта в две различни задачи по различни професионални направления?
+    <x:t>BG05SFPR001-3.006-Q047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаеми Дами и Господа, 
+Моля за разяснение на следните възникнали въпроси:
+Въпрос 1 – описание в логическата матрица (поддейност 1.1)
+В практиката на партньорствата е възможно част от дейностите (напр. разработване на модули, функционалности или програмно осигуряване) да се изпълняват от партньор/и в интерес на водещия партньор, като същевременно всяка организация следва да отчете собствен краен продукт съгласно изискванията за процедурата.
+В тази връзка, моля да уточните:
+допустимо ли е в Логическата матрица да се предвиди съвместно разработване (вкл. обмяна на добри практики, съвместни работни срещи, споделяне и надграждане на компоненти);
+допустимо ли е разработени от един партньор решения да бъдат използвани/адаптирани от водещия партньор и/или останалите участници;
+като се гарантира, че всяка организация внедрява и отчита собствен краен продукт.
+С оглед коректното попълване на Логическата матрица и избягване на различни тълкувания на етап оценка, ще бъдем благодарни за указания как най-ясно да бъде описано разпределението на дейностите и приносът на партньорите, така че да е еднозначно видимо, че е налице съвместна работа, но и изпълнение на изискванията за крайни продукти.
+Въпрос 2 – разходи за персонал при обучения
+При хипотеза, в която едно висше училище (водещ партньор или партньор) провежда обучение за студенти/преподаватели на друга участваща организация, моля да уточните:
+Коя организация следва да планира и отчита разходите за възнаграждения на преподавателите:
+- организацията, която реално извършва обучението;
+или
+- организацията, в чийто интерес се провежда обучението?
+Допустимо ли е, например, водещият партньор да финансира възнагражденията на преподаватели, които провеждат обучение в партньорска институция, или следва разходите задължително да се планират и отчитат от приемащата организация?
+С оглед избягване на финансови корекции на етап изпълнение, ще бъдем благодарни за конкретно указание относно правилния подход при планиране и отчитане на тези разходи по Работни пакети.
+Въпрос 3 – отчитане на индикатори при обучения
+Когато едно висше училище (партньор) провежда обучение за студенти/курсанти на водещия партньор (или друг партньор), коя организация има право да отчете обучените лица като индикатор:
+организацията, която провежда обучението;
+или
+организацията, чиито обучаеми са преминали обучението?
+Въпрос 4- Предвидената ставка от 26 евро включва ли в себе си и дължимите осигуровки за работодателя, или те следва да се калкулират допълнително към тази сума?
+Въпрос 5-Съществува ли възможност за гъвкавост в рамките на одобрения бюджет по време на изпълнение на дейностите, по-специално – допустимо ли е прехвърляне на средства между отделните бюджетни пера при необходимост?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 20 до 07.05.2026 г. (отговор на въпрос 47). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН – https://eumis2020.government.bg.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.006-Q046</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Възнамеряваме да бъдат разработени 3 нови едногодишни магистърски специалности (програми), във връзка с  което е необходимо разработване на 30 нови учебни дисциплини (курсове или модули). Планираме те да бъдат разработени в рамките на 6 месеца и обучението на студенти в тези специалности да започне от учебната 2027 – 2028 година, т.е. до приключване на проекта през 2030 г. ще бъде проведено обучение на студенти в рамките на три учебни години. Планираме до изтичане срока на проекта  да бъде проведено обучение на 90 студенти. Студентите не могат да бъдат приети „държавна поръчка“ (държавата осигурява средства за издръжка на обучението), защото броят на обучаваните студенти в професионалното направление се заявява предварително и се утвърждава с постановление на министерски съвет, а вероятността за увеличаване на държавния план-прием е минимална.
+Във връзка с изложеното по-горе възникват следните въпроси:
+1.	Допустим ли е приема на студенти в създадените по проекта магистърски специалности, като финансирането на провежданото обучение е по проекта?
+2.	Допустимо ли е преподавателите, които провеждат обучението по новосъздадените специалности,  да получават възнаграждения по проекта за проведените часове на основание на допълнителен трудов  договор по чл. 110 от КТ или допълнително възлагане по съществуващ трудов договор по чл. 119 от КТ?
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 9 до 07.01.2026 г. (отговор на въпрос 16). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН – https://eumis2020.government.bg.</x:t>
-[...24 lines deleted...]
-    <x:t xml:space="preserve">Възможно ли е член на екипа за управление, на когото е представена автобиография на етап кандидатстване, да бъде също включен и в екипа за изпълнение на дейностите като преподавател – обучител, разработващ обучителни програми/модули, участник в мобилност и др.?
+    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 19 до 20.04.2026 г. (отговор на въпрос 46). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН – https://eumis2020.government.bg.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.006-Q045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаеми дами и господа,
+Честито възкресение Христово! Пожелавам светлината на възкресението да осветлява житейския ви път и да ви дава здраве, душевен покой и благоденствие! 
+С настоящото се обръщам към вас, за да отправя следното запитване:
+Членовете на екипа по управление на проекта, чиито възнаграждения следва да се предвидят в перо "Други преки и непреки разходи (40% от стойността на бюджета)", трябва ли да отчитат отработени часове всеки месец? Ако да - с каква бланка? Каква е тяхната часова ставка при отчитането на отработените от тях часове? На същата часова ставка ли са като експертите по образователни дейности (26 евро/час), или има възможност за диференциация на часовите ставки съобразно поетите задължения и отговорности? 
+Благодаря предварително! 
+С уважение,
+А.Георгиев</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 19 до 20.04.2026 г. (отговор на въпрос 45). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН – https://eumis2020.government.bg.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.006-Q044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаеми Дами и Господа, 
+Моля за разяснение на следните възникнали въпроси:
+1. Допустимо ли е от непреките разходи по проекта да бъде закупен софтуер? Дали е възможно като самостоятелен продукт или трябва да бъде като част от хардуер за дигитализация/STEM обучение?
+2. Как се разпределят индикаторите в ИСУН? В условията за кандидатстване е описано, че трябва да са разпределени 31 % в регион в преход и 69% за по-слабо развитите региони. Как това трябва да бъде изчислено спрямо разпределението на обозначените региони? Въпроса е обвързан с нуждата от въвеждане на конкретни стойности в ИСУН при подаване на проектно предложение, които не се разпределят автоматично, а има нужда от въвеждане на конкретни данни. 
+По какъв начин ще се доказва изпълнението на тези индикатори на етап отчитане?
+Каква информация следва да се попълни в поле „Източник на информация“?
+3. Допустимо ли е едно и също лице да заема роля на ръководител/координатор в повече от едно проектно предложение по процедурата?
+Например:
+•	в едно проектно предложение (като бенефициент) да бъде координатор на проекта;
+•	в друго проектно предложение (като партньор) същото лице да бъде ръководител на проекта.
+4. При попълване на формуляра в ИСУН, в секция „План за изпълнение / Дейности по проекта“, следва ли:
+•	да се въвеждат само работните пакети като обобщени дейности,
+или
+•	да се описват подробно всички дейности и под дейности като отделни записи?
+В случай че се попълват само работни пакети то продължителността ще бъде за целия проект?
+4. Относно Поддейност 1.2.
+„Разработване на ресурси за дистанционно обучение, с интерактивен достъп и виртуални аудитории, вкл. и на чужд език“ – следва ли да се разбира, че разработените ресурси са предназначени единствено за дистанционно обучение, или е допустимо те да бъдат разработени като ресурси с интерактивен достъп (без да са част от дистанционна форма на обучение)?
+Считаме, че формулировката допуска тълкуване „дистанционно обучение или интерактивен достъп“. Поставяме въпроса и с оглед на факта, че дистанционното обучение изисква допълнителна акредитация.
+5.Относно ПН 9.2.
+Приемът в професионално направление 9.2 се извършва въз основа на заповед на Министерството на отбраната и реалните потребности от кадри, върху които бенефициентът няма влияние.
+В този контекст: как следва да се валидират и отчитат разходите за обновяване на учебното съдържание, в случай че по независещи от бенефициента причини няма обучаеми, което би довело до невъзможност за валидиране на поддейности 1.2–1.5? И в този ред дали е допустимо за отчитане на дисциплини/ съдържание по учебни дисциплини, които са част от действащо обучение – към момента на стартиране на проекта курсантите са трети курс и въвеждаме промени върху дисциплини от пети курс (поради спецификата в ПН 9.2), т.к. изменената квалификационна характеристика ще бъде отчетена цялостно върху новият випуск?
+6. Относно обществени поръчки при партньорство
+Когато поддейност 1.6 се изпълнява от партньор, кой следва да бъде възложител по обществените поръчки – бенефициентът или съответният партньор?
+7.  Относно провеждането на обучения
+Има ли минимален брой участници в курсовете по дейности 2,3 и 4? Какъв е метода за валидиране на участието на категорията обучаеми в тези курсове? При провеждане на курсове необходимо ли е всички обучаеми да присъстват през цялото време на обучението, или е допустима частична заетост/участие?
+8. При обучения с продължителност 5 години (напр. за курсанти), при които разработването и въвеждането на нови ресурси, както и обучението по тях, излизат извън периода на проекта – по какъв начин следва да се валидират и отчитат извършените разходи?
+9. Относно индикаторите
+Необходимо ли е задължително изпълнение на всички заложени индикатори по процедурата, или е допустимо частично изпълнение? 
+Допустимо ли е частично неизпълнение на индикаторите при настъпили непредвидени и независещи от бенефициента и партньорите събития?
+10. Относно ръководителя на проекта
+Допустимо ли е лице без хабилитация да заема позицията координатор/ръководител на проекта? 
+11. Относно отчитане на индикатори при участие в повече от един проект
+Ако едно и също лице участва в дейности по няколко проекта в рамките на процедурата, отчита ли се като индикатор за всеки проект поотделно, или се брои еднократно на ниво процедура? Въпроса възниква поради използването на двузначно тълкуване в отговори на различни въпроси в ИСУН.
+Благодарим предварително!</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 18 до 13.04.2026 г. (отговор на въпрос 44). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН – https://eumis2020.government.bg.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.006-Q043</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Уважаеми дами и господа,
+Съгласно т. 13 Допустими дейности от Условията за кандидатстване,  разработените ресурси, курсове и програми по процедурата следва да бъдат въведени в обучението на студенти в рамките на периода на изпълнение на проекта. Моля да потвърдите, че са допустими за извършване дейности и разходи за преподаване (лекции и упражнения) и преподаване по практическо обучение (преддипломен стаж) в рамките на учебния план на студентите по разработените ресурси, курсове и програми по процедурата, при спазване на изискването за липса на двойно финансиране .
+В допълнение в Приложение УВР-ВО Условия за възстановяване на разходите по процедура BG05SFPR001-3.006  „Модернизация на висшите училища 2.0“ няма посочени документи с които ще се отчита извършената дейност и разход за преподаване. Моля за информация с какви документи ще се доказва извършения за преподаване разход при подаване на искане от бенефициента за възстановяване на средства.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 8 до 04.01.2026 г. (отговор на въпрос 14). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН – https://eumis2020.government.bg.</x:t>
-[...218 lines deleted...]
-    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 1 до 29.10.2025 г. (отговор на въпрос 1). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
+    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 17 до 09.03.2026 г. (отговор на въпрос 43). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН – https://eumis2020.government.bg.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -392,99 +205,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -723,346 +537,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D19"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>46144.6585484375</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>46126.5012064352</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>46126.3657923958</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>46120.5530590394</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...191 lines deleted...]
-        <x:v>72</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>46086.5281833796</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>