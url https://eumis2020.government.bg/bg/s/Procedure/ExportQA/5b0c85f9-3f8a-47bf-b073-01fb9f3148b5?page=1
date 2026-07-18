--- v0 (2026-02-24)
+++ v1 (2026-07-18)
@@ -1,75 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fbf6007918747ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/500c4a85afbe45eda31cce99a8350514.psmdcp" Id="Rebb9c722a8ee447d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c13de376cda49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04e35c7b2c5a4866a8f0fedb9ff34978.psmdcp" Id="R14eca450da854f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.002-Q010</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>10.10.2022</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ПРОДЪЛЖЕНИЕ НА ВЪПРОС ОТ ПРЕДХОДНО ИСКАНЕ НА РАЗЯСНЕНИЕ!
 Друг документ/информационен материал, различен от етикета, би имал статута на разяснителен, тълкувателен, указателен материал, без претенции за пълнота и достоверност и не може да ангажира отговорността на производителя. Затова Конкретният бенефициент предвижда в складовете на партньорската организация да се доставят единствено продукти, които са етикетирани съгласно нормативните разпоредби и извършва допълнителни проверки за спазване на това условие.	
 Въпрос: Информацията, публикувана от производителя върху етиката на конкретния продукт достатъчна ли е, за да се приеме, че до крайния ползвател на помощта достига „информация/указания/инструкции за ползване на разбираем и достъпен език, както и информация, позволяваща на крайните получатели на помощта да преценяват рисковете, присъщи на продуктите през времето на техния нормален или разумно предвидим период на употреба, когато това е приложимо.“
 Необходимо ли е бенефициентът да изготвя и разпространява до крайния получател на помощта информация/указания/инструкции за ползване на друг носител, различен от етикета на стоката (например брошура, дипляна, плакат, други) и с какъв бюджет се предвижда да се изготви информационния материал?
 Какъв начин на проследяване и отчитане на изпълнението на изискването за предоставяне на информация до крайните получатели на помощта ще приеме УО, освен установените в практиката: проверка на продуктите, включително и на етикетите им,  към датата на приемането им в складовете на партньорската организация, документирана със Записа за доставка, и/или  текущи проверки по изпълнението на договорите за доставка, документирани в Докладни записки, в които се съдържа информация и за етикетирането на продуктите.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Моля, обърнете внимание, че цитираните от Вас изисквания касаят единствено продуктите за хигиенни нужди. 
 Съгласно Условията за кандидатстване по процедурата, по отношение на закупуването на продукти за хигиенни нужди са поставени следните изисквания:
 „С оглед спецификата на продуктите и тяхната насоченост към рискова група потребители, при реализиране на обществената поръчка, кандидатът следва:
 - да предвиди необходимостта от информация/указания/инструкции за ползване на разбираем и достъпен език, както и информация, позволяваща на крайните получатели на помощта да преценяват рисковете, присъщи на продуктите през времето на техния нормален или разумно предвидим период на употреба, когато това е приложимо,
 - да вземе предвид всички изисквания, свързани със зачитането на принципа на
 предпазливост за ненанасяне на значителни вреди, така че да не се засяга в значителна степен постигането както на екологичната, така и на социалната цел.
 - да изиска гаранции, че закупените продукти и артикули съответстват на нормативно установените изисквания за безопасност, на които трябва да отговарят, за да бъдат пуснати на пазара, в съответствие с изискванията на Закона за защита на потребителите.
 - да вземе предвид, че продуктите, за които е приложимо, следва да имат достатъчно дълъг срок на годност, който да е съобразен, както с реда и времето за предоставянето им, така и съгласно технологичните и държавни стандарти, специфични за вида на всеки закупен
 продукт.
 Кандидатът има право да заложи и други изисквания, с което да гарантира, че закупените продукти за хигиенни нужди отговарят на европейските и национални норми и стандарти за качество, безопасност и съхранение на стоки от подобен характер.“ В допълнение, съгласно Закона за защита на потребителите стоките, съдържащи опасни вещества, или стоките, чиято употреба предполага спазването на специални изисквания за безопасност, трябва да бъдат придружени от указания за тяхната употреба, изготвени от производителя.
 Указанията за употреба на стоките съдържат информация, необходима на потребителите за правилното и безопасното използване или съхраняване на продуктите. 
 За проследяване и отчитане изпълнението на обществената поръчка, в контекста на спецификата й, УО ще разглежда всички представени по преценка на конкретния бенефициент документи и материали, които доказват съответствие на закупените продукти с посочените по-горе изисквания от Условията за кандидатстване, респ. и обществената поръчка.
 Моля, обърнете внимание, че цитирания текст от Ръководството съдържа и условие за приложимост, и условие за съобразяване със спецификата на продуктите, т.е. при така разписаните  Условия за кандидатстване по процедурата се отнася единствено за продуктите за хигиенни нужди.</x:t>
   </x:si>
   <x:si>
@@ -124,161 +121,71 @@
   <x:si>
     <x:t>Съгласно чл. 69 , пар. 1 от Регламент (ЕС) 2021/1060 на Европейския парламент и на Съвета от 24 юни 2021 година за установяване на общоприложимите разпоредби за Европйския фонд за регионално развитие, Европейския социален фонд плюс, Кохезионния фонд, Фонда за справедлив преход и Европейския фонд за морско дело, рибарство и аквакултури, както и на финансови правила за тях и за фонд „Убежище, миграция и интеграция“, фонд “Вътрешна сигурност“ и Инструмента за финансова подкрепа за управлението на границите и визовата политика,  държавите членки следва да разполагат със системи за управление и контрол на програмите си, които гарантират тяхното функциониране в съответствие с принципа на доброто финансово управление. Съгласно пар. 2 от същия член, държавите членки гарантират законосъобразността и правилността на разходите, включени в отчетите, които се представят на Комисията, и предприемат всички необходими действия, за да предотвратяват, откриват, коригират и докладват нередности, включително измами. 
 Част от основните ангажименти на Управляващият орган, посочени в чл. 74, пар. 1 от  Регламент (ЕС) 2021/1060 на Европейския парламент и на Съвета от 24 юни 2021 г. са:
 - провеждане на проверки на управлението, за да се установи дали съфинансираните продукти са доставени и съфинансираните услуги предоставени и дали операцията съответства на приложимото право, на програмата и на условията за предоставяне на подкрепа на операцията;
 - въвеждане на ефективни и пропорционални мерки и процедури за борба с измамите, като се вземат предвид установените рискове;
 - предотвратяване, откриване и коригиране на нередностите.
 В тази връзка при планиране на проверките на управление УО трябва да взема предвид и рисковете от измами, поради което в Ръководството на Конкретния бенефициент за изпълнение и управление на заповед по операция BG05SFPR003-1.002 “Закупуване на хранителни продукти и продукти за хигиенни нужди“ са включени информация и насоки свързани с това. 
 При установено съмнение от измами следва да бъдат сигнализирани съответните национални органи, с цел предприемане на последващи действия, съобразно компетентностите им.
 На стр. 14 от Ръководството посочените:
 - индикатори за измама при конфликт на интереси 
 -индикатори за измама при договаряне при офериране
  - индикатори за измама при неоснователно възлагане на един изпълнител, 
 са подробно описани в съответните указания на контролните листове за проверка от УО – приложение № 1 към Ръководството. Същите не са цитирани в Ръководството като дефинитивно регламентирани в конкретни законодателни текстове, а са засегнати като потенциални ситуации, които да бъдат анализирани, като акцент на необходимостта от съобразяването им още на ниво провеждане на обществената поръчка за предотвратяване извършването на недопустими разходи.
 Разбирането на УО за понятията индикатори за измама при конфликт на интереси, индикатори за измама при договаряне при офериране и индикатори за измама при неоснователно възлагане на един изпълнител е базирано и на практиката на контролните органи, относно оценката на риска от измами и корупция, като примери бихме могли да дадем следните източници: 
 -	одитна методология на Изпълнителна агенция „Одит на средствата от Европейския съюз“
 https://aeuf.minfin.bg/bg/24
 -	- технически указания „Индикатори за нередности и измами“ 
 https://www.minfin.bg/bg/documents?dq=%D1%82%D0%B5%D1%85%D0%BD%D0%B8%D1%87%D0%B5%D1%81%D0%BA%D0%B8+%D1%83%D0%BA%D0%B0%D0%B7%D0%B0%D0%BD%D0%B8%D1%8F
 Имайте предвид, че в съответствие с Финансовия регламент всички лица или субекти, получаващи средства от Съюза, трябва да оказват пълно съдействие за защита на финансовите интереси на Съюза, да предоставят правата и достъпа, необходими на Комисията, на OLAF, на Сметната палата и, по отношение на държавите членки, участващи в засилено сътрудничество съгласно Регламент (ЕС) 2017/1939, на Европейската прокуратура, и да гарантират, че всички трети лица, участващи в изпълнението на средства на Съюза, предоставят равностойни права.
 Конкретният бенефициент следва да изпълнява Заповедта при спазване на принципите за добро финансово управление, икономичност, ефикасност, ефективност, видимост, прозрачност и комуникация, в съответствие с най-добрите практики в съответната област.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.002-Q006</x:t>
   </x:si>
   <x:si>
-    <x:t>07.10.2022</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">В раздел IІ. „ИЗПЪЛНЕНИЕ НА ЗАПОВЕДТА“ от „Ръководство на конкретния бенефициент за изпълнение и управление на заповед за операция по операция  BG05SFPR003-1.002 „Закупуване на хранителни продукти и продукти за хигиенни нужди“ (с.9) е регламентирана  процедура за изменение на Заповедта за предоставяне на БФП: 
 „Заповедта за директно предоставяне на безвъзмездна финансова помощ се изменя и когато в рамките на тригодишния период на реализация на процедурата, видовете продукти в базовия пакет хранителни продукти и базовия пакет с продукти за хигиенни нужди се наложи да бъдат изменяни, при условие че:
 -  не се променят основните групи храни, които да присъстват в пакета хранителни продукти;
 -  не се променят основните групи продукти от пакета за хигиенни нужди
 - промяната е инициирана в резултат на обратната връзка от крайните получатели на помощта;“
 ВЪПРОС: Необходимо ли е кумулативното наличие на трите условия, изброени по-горе, или всяко едно от тях е достатъчно основание за изменение на Заповедта (при наличие на надлежна обосновка, представена пред УО по реда на т. 4.1. от раздел IІ. „ИЗПЪЛНЕНИЕ НА ЗАПОВЕДТА“)? 
 </x:t>
   </x:si>
   <x:si>
     <x:t>Обръщаме внимание, че видовете хранителни продукти и видовете хигиенни материали са определени въз основа на широки консултации, така както е предвидено в Програма за храни и основно материално подпомагане и са утвърдени от Министъра на труда и социалната политика, заедно с Индикативната годишна работна програма. Промяна във видовете продукти и в двата пакета се извършва по реда на тяхното утвърждаване при условие, че са налице двете кумулативни предпоставки:
 -	не се променят  основните групи храни, тъй като те са съобразени с препоръките на Министерство на здравеопазването – (аналогично е и за продуктите за хигиенни нужди), И
 -	Промяната е инициирана в резултат на обратна връзка от крайните получатели на помощта.</x:t>
   </x:si>
-  <x:si>
-[...85 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -297,99 +204,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -628,234 +536,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D11"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44844.6631635417</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44844.6624635532</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>7</x:v>
+      <x:c r="D3" s="5" t="s">
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>44844.6614278819</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="B4" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C4" s="3" t="s">
+      <x:c r="D4" s="5" t="s">
         <x:v>11</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>44844.6608245023</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="B5" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C5" s="3" t="s">
+      <x:c r="D5" s="5" t="s">
         <x:v>14</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>44841.6450533333</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="B6" s="2" t="s">
+      <x:c r="D6" s="5" t="s">
         <x:v>17</x:v>
-      </x:c>
-[...74 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>