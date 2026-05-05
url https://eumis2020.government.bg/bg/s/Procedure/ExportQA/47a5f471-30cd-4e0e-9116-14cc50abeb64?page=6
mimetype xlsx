--- v1 (2026-02-24)
+++ v2 (2026-05-05)
@@ -1,552 +1,156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34a9a109bea45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a078cdf66ab6483ab2012b559e27736c.psmdcp" Id="R3d4dd8ba60e147ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5224ca681d6419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d86f551e3da44c7bc29e0ba66842189.psmdcp" Id="R4c3d667382544bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="108">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.001-Q029</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>03.01.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Допустимо ли е в проект "Грижа в дома" да бъдат включени потребители на ЦНСТ, в който няма назначени - рехабилитатор и психолог ?</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
 Целта на процедура „Грижа в дома“ е да се осигури подкрепа в домашна среда за лица с увреждания и възрастни хора, зависими от грижа, като бъдат разширени възможностите за предоставяне на социални и интегрирани здравно-социални услуги в домашна среда. В тази връзка лицата, които са настанени в резидентен тип социални услуги не са допустима целева група по процедурата.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.001-Q028</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>21.12.2022</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми дами и господа, 
 При изготвяне на  проектно предложение по процедура BG05SFPR002-2.001 "ГРИЖА В ДОМА" възникна въпрос по отношение формирането на бюджета  и по-конкретно процентите определени в таблица,  посочени на стр.16  от Условия за кандидатстване. Притеснява ни  факта, че общата стойност на проектни предложения от 200 001 - 400 000  лева са с определена  единна ставка, непреки разходи са  9% ; 400 001 – 600 000 лева са с определена  единна ставка, непреки разходи 6%; от 600 001 – 1 000 000 лева са с определена  единна ставка, непреки разходи 7% и от 1 000 001 – 2 000 000 лева  са с определена  единна ставка, непреки разходи отново 6%. Не би ли следвало за проектно предложение от 400 001 – 600 000 лева да бъде с единна ставка, непреки разходи различен и по-голям от 6%?
 С уважение,
 Росица Петрова
 Началник на отдел „Социални дейности и домашен социален патронаж“
 Община Генерал Тошево, Област Добрич</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо Петрова,
 Определените проценти за непреки разходи, посочени в Условията за кандидатстване, са изведени в резултат на извършен анализ от страна на Управляващия орган в контекста на прилагането на варианти за опростено отчитане на разходи, съгласно приложимата европейска и национална нормативна уредба и същите са утвърдени от Ръководителя на Управляващия орган.
 В тази връзка, в зависимост от бюджета на проектното предложение е необходимо да се придържате към утвърдените проценти, указани в Условията за кандидатстване по процедурата.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.001-Q027</x:t>
   </x:si>
   <x:si>
-    <x:t>09.12.2022</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте! Във връзка с възможността за кандидатстване по Процедура "ГРИЖА В ДОМА" моля за отговор на следния въпрос:
 Съгласно Условията за кандидатстване, в единната ставка са допустими разходи за наем/остойностеното право на ползване на помещенията, оборудването и транспортните средства. Означава ли това, че общината кандидат може да наеме транспортно средство чрез оперативен лизинг, който представлява вид дългосрочен договор за наем и дава възможност да ползваме определен автомобил за фиксиран продължителен период от време, без да придобиваме собственост върху него?</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
 1.	Да, допустимо е сключване на оперативен лизинг за автомобил, в случай че са спазени разпоредбите на чл. 18 от ПМС 189 от 28 юли 2016 г.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.001-Q026</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>01.12.2022</x:t>
   </x:si>
   <x:si>
     <x:t>1. Във връзка с подготовката на проектно предложение по Процедура BG05SFPR002-2.001 - Грижа в дома, възможно ли е за реализиране на дейностите, заложени в проектното предложение, да се планира назначаване на обслужващ персонал от над 40 лица? Поради реалната възможност за отпадане на някое от назначените лица и необходимостта от назначаване на друго лице за предоставяне на услуги, допустимо ли е дейността по назначаване на персонал да бъде заложена за целия период на изпълнение на проекта?
 2. Допустимо ли е разходите за възнагражденията на персонала (медицински сестри, психолог, социален работник и шофьор), назначен с Допълнително споразумение, да са планирани като част от компенсацията в бюджетен ред 2.1. Единна ставка?</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
 1.	В Условията за кандидатстване няма ограничение за броя на персонала, който да бъде нает за предоставяне на интегрираните здравно-социални услуги за грижа в дома. Броят и длъжностите на персонала следва да бъдат определени в зависимост от броя на потребителите, за които трябва да бъдат осигурени услуги по проекта и техните индивидуални нужди, като спазвате принципа за ефективност и ефикасност на планираните разходи.
 2.	Да, допустимо е.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.001-Q025</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>29.11.2022</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми дами и господа!
 По процедура BG05SFPR002-2.001  “Грижа в дома”  имаме идея да кандидатстваме като дейността по предоставяне на интегрираната здравно-социална услуга с посещение на медицинско лице в дома на потребителя  да бъде заместена с услуга „дигитален асистент“. Услугата ще се изпълнява чрез дигитално устройство – гривна, поставена на ръката на потребителя, свързано с КОЛ-център. 
 Интегрираната здравно-социална услуга „дигитален асистент“ ще включва:
   6 пъти на 24 часа автоматични измервания на пулс, кръвно налягане, температура
   История на измерванията за последните 24 часа и до 1 година назад.
   SOS - Паник бутон за моментално свързване с кол-център и втори запаметен номер (личен асистент, близък), двупосочна комуникация – телефонна връзка.
   Вграден GPS тракер – проследяване на маршрут, моментна локация.
   Вграден жироскоп – моментално автоматично свързване с кол-център и втори запаметен номер при необходимост /особено за хора с деменция или аутизъм/
   Непрекъсната 24 часова ангажираност на кол-център, който реагира на отклонения от нормалното състояние на потребителя с обаждане, здравна консултация, а при нужда се подава сигнал към спешна помощ. 
 Считаме, че така организирана услугата ще бъде в пъти по-ефективна и удобна за потребителите, ще донесе нова добавена стойност на грижата в дома, ще допълни работата на личния асистент и реално ще спаси човешки животи.
 Въпросът е:
 1.      Допустимо ли е дейността по предоставяне на интегрираните здравно-социални услуги да бъде възложена като външна услуга на изпълнител по реда на ЗОП, който има съответния лиценз за предоставяне на такива услуги? 
 2.      Ако е допустимо разхода за външната услуга следва да бъде заложен само в бюджетен ред 2.1. Единна ставка  или има възможност да се финансира от основния размер на компенсацията бюджетен ред 1.1 ? 
 С поздрав!
 -- 
 Соня Кунева
 Директор на дирекция "Програми и Проекти"
 Община "Марица"</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо Кунева,
 1.	Съгласно Условията за кандидатстване, интегрираната здравно-социална услуга „грижа в дома“ е дефинирана като услуга от общ икономически интерес (УОИИ), съгласно Решение на ЕК от 20 декември 2011 година относно прилагането на член 106, параграф 2 от Договора за функционирането на Европейския съюз за държавната помощ под формата на компенсация за обществена услуга, предоставена на определени предприятия, натоварени с извършването на услуги от общ икономически интерес (Решението). Всяка община възлага изпълнението на дейностите по грижа в дома за нуждаещи се лица с увреждания и възрастни хора на своята територия по реда на Решението единствено на общинско предприятие, създадено по реда на чл. 52 от ЗОС, на второстепенен разпоредител с бюджет или на звено/дирекция в самата общинска администрация.
 Във връзка с гореизложеното, не е допустимо да възложите „дейността по предоставяне на интегрираните здравно-социални услуги“ по реда на ЗОП на външен за общината доставчик.
 Обръщаме Ви внимание, че описаната от Вас услуга „дигитален асистент“ не обхваща в пълнота задължителните дейности по предоставяне на интегрираната здравно-социална услуга „грижа в дома“, съгласно Условията за кандидатстване. В случай че идеята Ви е част от здравния компонент на услугата да бъде възложен на външен изпълнител, то това е допустимо, като разходите за външната услуга следва да бъдат заложени в б. р. 2.1 Единна ставка.</x:t>
   </x:si>
-  <x:si>
-[...379 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -565,99 +169,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -896,486 +501,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D29"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44929.641516875</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44916.4347670949</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>44904.6474088889</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>44896.4265183218</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...331 lines deleted...]
-        <x:v>107</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>44894.4710309028</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>