--- v2 (2026-05-05)
+++ v3 (2026-08-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5224ca681d6419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d86f551e3da44c7bc29e0ba66842189.psmdcp" Id="R4c3d667382544bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27fb4fb1efd246d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4aaa9b5407d4dfca99fea37ba1b0930.psmdcp" Id="R7cc5c7725e144d22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>