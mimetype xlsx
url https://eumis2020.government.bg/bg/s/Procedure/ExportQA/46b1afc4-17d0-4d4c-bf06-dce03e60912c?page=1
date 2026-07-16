--- v1 (2026-02-24)
+++ v2 (2026-07-16)
@@ -1,97 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9630752582448e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c040f359944647759f0305b9a50b55cd.psmdcp" Id="R632b7dbb8fe54726" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R576282bbfb5c4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/788bed4aedd24085899aa010ed4f5537.psmdcp" Id="R3891856a3f5a49ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.105-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>13.08.2021</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Въпрос относно процедура BG16RFOP002-2.105 "МИГ-Мъглиж, Казанлък, Гурково” -„Подкрепа за развитие на предприемачеството“
 Условията за кандидатстване по процедурата, раздел 7.2 Индивидуални за процедурата и проектите индикатори за изпълнение, точка 2. Специфични за територията индикатори за резултат:
 •	Ръст на заетостта в подпомогнатите предприятия;
 •	Трайно наети жени.
 ВАЖНО: В т. 11 от Формуляра за кандидатстване, в специално поле кандидатът предоставя информация за приложимите за проекта специфични за територията индикатори за изпълнение на СВОМР.
 Моля за отговор относно предоставянето на информация за приложимите за проекта специфични за територията индикатори в т. 11. 
 Как е коректно да бъдат вписани данните относно индикатора в точка 11 – брой наети лица, независимо от часовата заетост – 4, 6 или 8 часа и периода на заетост в изпълнение на проекта или брой лица, но преизчислени в еквивалент на пълна заетост. 
 </x:t>
   </x:si>
   <x:si>
     <x:t>Относно специфичните индикатори „Ръст на заетостта в подпомогнатите предприятия” и „Трайно наети жени”, за които следва да бъде посочена информация в т. 11 от Формуляра за кандидатстване, УК не предвиждат конкретен механизъм за отбелязване на наетите от кандидата лица – единствено последните следва да са наети на трудов договор за минимум 4 работни часа на ден при пълна месечна заетост.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -110,99 +107,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -441,108 +439,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.840625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="24.424911" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44421.7085148032</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>