--- v2 (2026-07-16)
+++ v3 (2026-08-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R576282bbfb5c4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/788bed4aedd24085899aa010ed4f5537.psmdcp" Id="R3891856a3f5a49ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d23cfbd27c43d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4122a0f6a1b24425a2eed812e4f6160d.psmdcp" Id="R309ad73299cf4556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>