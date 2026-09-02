--- v1 (2026-03-12)
+++ v2 (2026-09-02)
@@ -1,136 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R538b01f41af64b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ddade6b9b7c44d2a0c7258bb01f233f.psmdcp" Id="R6c22bdc34f6142e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bdf6751da6a4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44a2febf3cbe405797419f2af8e46904.psmdcp" Id="Rfe8a04f9f68341c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.008-Q002</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>18.03.2025</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Уважаеми дами и господа,
 Моля, за разяснение по някои текстове от Условията за кандидатстване по процедурата чрез директно предоставяне на безвъзмездна финансова помощ BG16FFPR002-5.008 „ЗЕЛЕНИ МЕРКИ В ГРАДСКА СРЕДА“ (3) по приоритет 5 „Въздух” на Програма „Околна среда“ 2021-2027 г., и по-конкретно:
 1. В Условията за кандидатстване, в Раздел 13.1 „Дейности за подготовка на проектното предложение“, е посочена следната дейност, допустима за финансиране по процедурата:
 „13.1.1.2. Дейности по изготвяне на проекти за целите на изграждането/надграждането на зелена инфраструктура“.  В рамките на тази дейност са посочени два вида проекти:, със следното пояснение:
 А)Проекти по смисъла на ЗУТ, със следното указание: „За мероприятията, включени в обхвата на проектните предложения, които представляват „строеж“ по смисъла на Закона за устройство на територията (ЗУТ), кандидатите задължително разработват проекти в съответната фаза на инвестиционното проектиране.“
 Б)Дендрологични проекти, които не са проекти по смисъла на ЗУТ, със следното указание: „За мероприятията, включени в обхвата на проектните предложения, които не представляват „строеж“ по смисъла на ЗУТ, за които не се изисква инвестиционно проектиране и издаване на разрешение за строеж, кандидатите представят дендрологични проекти, поясняващи предвижданията и целите на проектните предложения, които се отнася до териториите на интервенции с предвидена дървесна, храстова, тревна растителност, както и посадъчни проекти с детайли за укрепване на дървесната растителност и поливане, окрупнени количествено-стойностни сметки (прогнозна стойност) и други приложими дейности по прихващане на растителността (включително за поливни системи), преценка за устойчивостта на външни фактори, включително отчитане на климатичните рискове и безопасност.“
 2. В Условията за кандидатстване в Раздел 14.3. „Предвидени ограничения в размера/стойността на одобрените проектни предложения за определени категории разходи“, по отношение на разходите за дейностите по Раздел 13.1. „Дейности за подготовка на проектното предложение“ са посочени ограничения в размера/стойностите на дейностите по т. 13.1.1.1. и по точка 13.1.1.3.  Във връзка с дейност   13.1.1.2. „Дейности по изготвяне на проекти за целите на изграждането/надграждането на зелена инфраструктура“ е предвидено следното единствено ограничение в размера/стойността на разходите:
 „Разходи за проектиране и надзор – съгласно чл. 15 от ПМС № 86/01.06.2023 г.“ Член 15 от ПМС № 86/01.06.2023 г. се отнася само до проекти с инвестиции в изграждане на техническа инфраструктура и/или изпълнение на други обекти и строителни и монтажни работи по смисъла на Закона за устройство на територията (ЗУТ)“.
 3. В Условията за кандидатстване, в Раздел 14.4. „Детайлно описание на допустимите за финансиране разходи“ е посочена следната група допустими за финансиране разходи:
  „III. РАЗХОДИ ЗА УСЛУГИ:
 – Разходи за подготовка на проектното предложение (с изключение на проектиране);
 – Разходи за озеленяване;
 – Разходи за проектиране, надзор и други специализирани услуги.“
 Във връзка с посочените по-горе текстове от Условията за кандидатстване , моля да потвърдите нашето разбиране, че по процедурата чрез директно предоставяне на безвъзмездна финансова помощ BG16FFPR002-5.008 „ЗЕЛЕНИ МЕРКИ В ГРАДСКА СРЕДА“ (3) по приоритет 5 „Въздух” на Програма „Околна среда“ 2021-2027 г :
 1.	Няма ограничение в размера/стойността за разходите за изготвяне на дендрологични проекти, които не са проекти по смисъла на ЗУТ.
 2.	Разходите за изготвяне на дендрологични проекти, които не са проекти по смисъла на ЗУТ, следва да се посочат в реда  „– Разходи за проектиране, надзор и други специализирани услуги“  от бюджета на проектното предложение.
 С уважение: 
 Яшо Минков
 Заместник кмет 
 Община Димитровград
 </x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения по въпрос № 1:
 В Условията за кандидатстване не са заложени ограничения в размера/стойността за разходите за изготвяне на дендрологични проекти, които не са инвестиционни проекти по смисъла на ЗУТ.
 Обръщаме внимание, че кандидатите по процедурата следва да обосноват разходите за всяка една дейност в документ „Анализ на остойностяването на дейностите по проектното предложение“ в съответствие с изискванията на т. 14.7 и Приложение № 1 от Условията за кандидатстване. 
 Разяснения по въпрос № 2:
 Разходите за изготвяне на дендрологични проекти, които не са проекти по смисъла на ЗУТ, е коректно да се посочат в бюджетен ред „Разходи за проектиране, надзор и други специализирани услуги“ в секция бюджет на Формуляра за кандидатстване.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-5.008-Q001</x:t>
   </x:si>
   <x:si>
-    <x:t>06.03.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Уважаеми дами и господа,
 Община Ловеч е бенефициент по процедура за директно предоставяне на безвъзмездна финансова помощ „Зелени мерки в градска среда“(3), по приоритет „Въздух“, по Програма „Околна среда“
 Община Ловеч разполага с поземлени имоти, с които възнамерява да кандидатства по процедурата. Във връзка с това молим за разяснение за следните обекти:
 1.	Поземлени имоти 43952.519.224, 43952.519.221, 43952.506.16, 43952.506.66, 43952.506.13 се намират в един от кварталите на град Ловеч. Имотите представляват общинска частна собственост и са отредени за жилищно настаняване, но граничат с ул. „Велико Търново“, която е част от Републиканска пътна мрежа. Допустимо ли е кандидатстване по процедурата с тези имоти?
 2.	Поземлен имот 43952.519.746 (кръгово), общинска публична собственост, НТП за защитно и изолационно озеленяване, граничи с имоти, които са отредени за жилищно настаняване, но се намира на бул. „Мизия“, който е част от Републиканска пътна мрежа. Допустимо ли е кандидатстване по процедурата с този имот?
 3.	Поземлени имоти 43952.519.748 и 43952.519.304 са общинска публична собственост, НТП За друг вид озеленени площи и се намират по протежението на бул. „Мизия“, който е част от Републиканска пътна мрежа. Те не граничат с имоти за жилищно настаняване, но свързват два квартала. Допустимо ли е кандидатстване по процедурата с тези имоти?
 </x:t>
   </x:si>
   <x:si>
     <x:t>Допустимите площи/терени/обекти за изграждане на зелена инфраструктура /озеленяване/ следва да са публична общинска или частна общинска собственост в регулационните граници в урбанизираните територии на населено място в рамките на съответната община - кандидат. 
 Същевременно в Условията за кандидатстване, т. 13.3. „Видове недопустими дейности“, трето тире е записано „Дейности за озеленяване на площи по протежение на улици/булеварди, които са част от Републиканската пътна мрежа“.
 Предвид гореизложеното са допустими площи/ терени/ обекти в населени места в рамките на урбанизираната територия, които са публична общинска или частна общинска собственост, с изключение на частта от тях по протежение на съответния участък от РПМ, определен с Подробния устройствен план в съответствие с на чл. 5, ал. 6 Закона за пътищата. 
 На етапа на кандидатстване УО на ПОС 2021-2027 г. не изразява становище по допустимост на конкретни поземлени имоти. 
 Обръщаме внимание, че съгласно условията за кандидатстване кандидатите следва да представят документ „Избор на терени/обекти за инвестиции“, включващ обосновка на избора на терени/обекти, в които да се извършат интервенциите с цел намаляване на вторичното разпрашаване чрез мерки за озеленяване в градска среда, където следва да са посочени критериите за определяне на терените, подходящи за озеленяване.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -149,99 +143,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -480,122 +475,122 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45734.3790580787</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45722.6640873264</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>