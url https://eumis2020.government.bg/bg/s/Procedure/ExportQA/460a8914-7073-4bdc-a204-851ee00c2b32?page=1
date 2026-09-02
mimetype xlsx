--- v2 (2026-09-02)
+++ v3 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bdf6751da6a4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44a2febf3cbe405797419f2af8e46904.psmdcp" Id="Rfe8a04f9f68341c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50910cfbf084066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f4ded06834a40d68f5a16e0e4685540.psmdcp" Id="R8b757082d7634d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>