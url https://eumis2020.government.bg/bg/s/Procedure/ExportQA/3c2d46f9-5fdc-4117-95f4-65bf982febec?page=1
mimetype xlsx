--- v0 (2026-04-03)
+++ v1 (2026-07-01)
@@ -1,119 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c81dd59f8ef49d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66ee83b69f564a1a93fddd9521f345f2.psmdcp" Id="Rcccd8b80089f41c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra97e3b39a3dc4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e68b6b273e4a4609845744161a3225a9.psmdcp" Id="Rcd5494a9538c4b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.031-Q003</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09.01.2026</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 Бихте ли уточнили следното:
 1. Съгласно Условията за кандидатстване, проектните предложения се подават чрез ИСУН, но към днешна дата - 9 януари 2026 г., това е невъзможно. Как точно следва да се подаде проектното предложение?
 2. При изпълнение на дейностите - провеждане на обучения по дигитални умения, предвиждаме те да бъдат изпълнени от агенция, специализирана в тази област, и след като такава бъде избрана в качеството й на външен изпълнител, следва да предвидим разход за тази външна услуга, който да се отчете на ниво агенция, а не като заплащане на конкретно лице, обучител, от тази агенция. Правилно ли сме разбрали?
 3. Служителите, които планираме да преминат гореспоменатите обучения, следва също да получат възнаграждение за времето, часовете, през които са били обучавани, спазвайки указанията, заложени в Методологията за регламентиране на възнагражденията. Правилно ли сме разбрали?
 4. Или са допустими разходи само за служителите, които участват в изпълнението на проекта?
 Предварително благодаря за отговора.</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине, 
 Процедура "Специфични умения за работната сила" е процедура на директно предоставяне, по която проектно предложение може да подаде единствено конкретният бенефициент – Агенция по заетостта. Условията, при които ще се набират заявления от работодателите и изискванията към тях ще бъдат оповестени на по-късен етап на интернет страницата на Агенция по заетостта.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.031-Q002</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08.01.2026</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаем екип на УО на ПРЧР, 
 във връзка с процедура "Специфични умения за работната сила" имаме следните питания/искания за разяснения: 
 1. С цел спазване на изискванията за демаркация в процеса на подготовка на проектното предложение, моля да получим ясни указания по следните въпроси: - Работодател, сключил договор с УО по процедура „Нови умения“, допустим ли е за одобрение от страна на АЗ за участие в процедура „Специфични умения за работната сила“ по ПРЧР? В допълнение – АЗ не разполага с информация за работодателите, получили финансиране по процедура „Нови умения“. - Работодател, декларирал предоставени обучения на служителите си с публични средства по КК или ПК през съответната календарна година, допустим ли е за одобрение от страна на АЗ за участие в процедура „Специфични умения за работната сила“ по ПРЧР? - Допустимо ли е едно лице да бъде включено в повече от едно специфично обучение? Ако да – в до колко на брой? - Работодател, декларирал, предоставени обучения на служителите си с публични средства по КК или ПК през съответната календарна година, допустим ли е за кандидатстване? (напр. ако служителите на работодател Х са преминали обучение по КУКР, той недопустим ли е? Изцяло ли или само, ако предлага да обучи сега , вече обучили се с ваучери свои служители)? 
 2. С цел спазване на изискванията за включени в обучения по проекта лица в процеса на подготовка на проектното предложение, моля за пояснение относно допустимостта на лица, „които не работят, но имат сключен договор за работа“, както следва: - Лица, които са в отпуск, респективно в неплатен отпуск или отсъстват поради болест, към момента на подаване на заявление от работодател, могат ли да бъдат включени в обучение, при завръщане на работа? - Ако лице, излезе в отпуск или болничен след започване на специфично обучение, следва ли същото да отпадне от проекта? И има ли отношение продължителността на това му отсъствие – например платен отпуск за 10 дни, или болничен за 1 месец, или неплатен отпуск за 6 месеца? - Какъв е максималният период от време, през който лице може да отсъства поради болест или отпуск от обучение? - Допустимо ли е включени в обучения по проекта лица да бъдат заменяни? 
 3. С цел максимални прецизно и съответстващо на изискванията на УО разписване в проекта от страна на АЗ на описанието на дейностите и тяхното последващо изпълнение е необходима следната информация: - Всички специфични обучения ли са допустими за провеждане в дистанционна, смесена или присъствена форма? Ако не – моля за пояснения кои са и кои – не. - Има ли ограничение за периода на провеждане на обученията - само по време на работа, или само след края на работното време, или пък е допустимо и комбинирано провеждане? 
 4. Във връзка с разписването на дейностите и последващото изпълнение и отчитане на проекта моля да се посочат категориите допустими разходи за провеждане на обучения - например – за възнаграждение на преподавател, учебни материали, командировки, наем на зали и т.н. 
 5. Във връзка с определената максимално допустимата стойност на безвъзмездна финансова помощ за едно лице, включено в специфично обучение (не трябва да надвишава 2500 лв./ 1 278.23 евро без ДДС) моля за пояснение: - Допустим разход ли е ДДС? - Допустимо ли е работодател да обучи свои служители за над максималната допустима сума, респ. по проекта да му бъдат възстановени, в случай на допустимост, разходите до нея? - Допустимо ли е изплащане на ДДС на работодателите или стойността на ДДС за обученията е за сметка на работодателя. - Допустимо ли е работодател да предяви искане за плащане за едно лице за 3 000 лв. с ДДС или следва искането да бъде за 2 500 лв. без ДДС? 
 6. За целите на отчитане на проведените обучения към Управляващия орган, ще се изисква ли сертификат за успешно завършване на обучението? Ако да – има ли специфични изисквания, на които той следва да отговаря? 
 7. За целите на отчитане на проведените обучения към Управляващия орган, ще се изисква ли да бъде предоставен договор за обучение между работодателя и обучителя? 
 8. В Условията за кандидатстване е записано, че „Не е допустимо служители на работодателя да провеждат обучения на негови служители“ В тази връзка допустимо ли е работодателят сам да провежда обученията или задължително следва обручителят да е външен за предприятието? 
 9. Във връзка с определените в УК като приоритетни заявките от работодатели за дигитални специфични обучения, както и с оглед разписването на дейностите и последващото изпълнение и отчитане на проекта моля да се дадат указания относно начина и критериите, по които следва да се планира, респ. разпределя финансовият ресурс по проекта, за да се спази това изискване от УО. 
 10. Относно Дейност 2, моля да се дадат указания и посочат критерии за категоризация на нуждите на работодателя и спецификата на конкретното работно място като установени. Също така моля да бъдат дадени указания за необходимата структура и съдържание на заявлението с цел извършване на маскимално обективна и бърза оценка от страна на АЗ. 
 11. В проектодоговора за БФП в чл. 52 поредността на алинеите не е правилна – поредността започва директно от 52.3, като липсват 52.1 и 52.2. Моля за корекция на файла. 
 С уважение, екип АЗ</x:t>
   </x:si>
   <x:si>
     <x:t>Настоящите въпроси са идентични със зададените на 07.01.2026г. въпроси, на които вече е предоставен отговор.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.031-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07.01.2026</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаем екип на УО на ПРЧР, във връзка с процедура "Специфични умения за работната сила" имаме следните питания/искания за разяснения:
 1. С цел спазване на изискванията за демаркация в процеса на подготовка на проектното предложение, моля да получим ясни указания по следните въпроси:
 - Работодател, сключил договор  с УО по процедура „Нови умения“, допустим ли е за одобрение от страна на АЗ за участие в процедура „Специфични умения за работната сила“ по ПРЧР? В допълнение – АЗ не разполага с информация за работодателите, получили финансиране по процедура „Нови умения“.
 - Работодател, декларирал предоставени обучения на служителите си с публични средства по КК или ПК през съответната календарна година, допустим ли е за одобрение от страна на АЗ за участие в процедура „Специфични умения за работната сила“ по ПРЧР?
 - Допустимо ли е едно лице да бъде включено в повече от едно специфично обучение? Ако да – в до колко на брой?
 - Работодател, декларирал, предоставени обучения на служителите си с публични средства по КК или ПК през съответната календарна година, допустим ли е за кандидатстване?  (напр. ако служителите на работодател Х са преминали обучение по КУКР, той недопустим ли е? Изцяло ли или само, ако предлага да обучи сега , вече обучили се с ваучери свои служители)?
 2. С цел спазване на изискванията за включени в обучения по проекта лица в процеса на подготовка на проектното предложение, моля за пояснение относно допустимостта на лица, „които не работят, но имат сключен договор за работа“, както следва:
 - Лица, които са в отпуск, респективно в неплатен отпуск или отсъстват поради болест, към момента на подаване на заявление от работодател, могат ли да бъдат включени в обучение, при завръщане на работа? 
 - Ако лице, излезе в отпуск или болничен след започване на специфично обучение, следва ли същото да отпадне от проекта? И има ли отношение продължителността на това му отсъствие – например платен отпуск за 10 дни, или болничен за 1 месец, или неплатен отпуск за 6 месеца?
 - Какъв е максималният период от време, през който лице може да отсъства поради болест или отпуск от обучение? 
 - Допустимо ли е включени в обучения по проекта лица да бъдат заменяни?
 3. С цел максимални прецизно и съответстващо на изискванията на УО разписване в проекта от страна на АЗ на описанието на дейностите и тяхното последващо изпълнение е необходима следната информация:
 - Всички специфични обучения ли са допустими за провеждане в дистанционна, смесена или присъствена форма? Ако не – моля за пояснения кои са и кои – не.
 - Има ли ограничение за  периода на провеждане на обученията - само по време на работа, или само след края на работното време, или пък е допустимо и комбинирано провеждане?
 4. Във връзка с разписването на дейностите и последващото изпълнение и отчитане на проекта моля да се посочат категориите допустими разходи за провеждане на обучения - например – за възнаграждение на преподавател, учебни материали, командировки, наем на зали и т.н.
 5. Във връзка с определената максимално допустимата стойност на безвъзмездна финансова помощ за едно лице, включено в специфично обучение (не трябва да надвишава 2500 лв./ 1 278.23 евро без ДДС) моля за пояснение: 
 -  Допустим разход ли е ДДС?
 -  Допустимо ли е работодател да обучи свои служители за над максималната допустима сума, респ. по проекта да му бъдат възстановени, в случай на допустимост, разходите до нея?
 - Допустимо ли е изплащане на ДДС на работодателите или стойността на ДДС за обученията е за сметка на работодателя.
 -  Допустимо ли е работодател да предяви искане за плащане за едно лице за 3 000 лв. с ДДС или следва искането да бъде за 2 500 лв. без ДДС?
 6. За целите на отчитане на проведените обучения към Управляващия орган, ще се изисква ли сертификат за успешно завършване на обучението? Ако да – има ли специфични изисквания, на които той следва да отговаря?
 7. За целите на отчитане на проведените обучения към Управляващия орган, ще се изисква ли да бъде предоставен договор за обучение между работодателя и обучителя?
 8.  В Условията за кандидатстване е записано, че „Не е допустимо служители на работодателя да провеждат обучения на негови служители“  В тази връзка допустимо ли е работодателят сам да провежда обученията или задължително следва обручителят да е външен за предприятието?
@@ -137,51 +128,51 @@
 2.3. Вж. отговора на въпрос 2.2.
 2.4. Допустимо е заменяне, ако е възможно за нововключеното лице да се осигури минимум 80% присъствие на съответното обучение. В този случай се отчита единствено новото, а не и отпадналото лице. Не е допустимо сумарно отчитане на присъствието на обучението общо за двете лица. 
 3.  Условията за кандидатстване по настоящата процедура не поставят изрични ограничения относно допустимостта обученията да се проведат в дистанционна, смесена или присъствена форма, както и по отношение времето на провеждане на обученията (в работно, извънработно време или комбинирано провеждане). Допустимо е провеждане на обучения в присъствена и/или дистанционна форма при условия и ред, съгласно приложимата нормативна уредба.
 4.. Предвид факта, че обучителят следва да бъде външно на бенефициента лице/организация, то разходите би следвало да бъдат на база договор за външни услуги, като договорената в тях цена следва да обхваща обща стойност на извършено обучение за брой лица.
 5. Отговори на Въпрос 5:
 5.1. ДДС е допустим разход, в случаите, когато същият е невъзстановим по смисъла на Указания на министъра на финансите № НФ-1/ 09.01.2024 г. за третиране на данък върху добавената стойност като допустим разход при изпълнение на проекти по програмите, финансирани от Европейския фонд за регионално развитие (ЕФРР), Европейския социален фонд плюс (ЕСФ+), Кохезионния фонд (КФ), Фонда за справедлив преход (ФСП) и Европейския фонд за морско дело, рибарство и аквакултури (ЕФМДРА), Фонд "Убежище, миграция и интеграция" (ФУМИ), Фонд "Вътрешна сигурност" (ФВС), програмата по Инструмента за финансова подкрепа за управлението на границите и визовата политика (ИУГВП), както и на средствата за финансиране на подхода "Водено от общностите местно развитие" от Европейския земеделски фонд за развитие на селските райони (ВОМР) на ЕС, за програмен период 2021 – 2027 г. Стойността на обученията без ДДС са посочени единствено във връзка с праговете по чл. 50 от ЗУСЕФСУ.
 5.2. В УК, на стр. 14, е посочено, че съфинансиране от страна на работодателя не се изисква. Кумулативната стойност на безвъзмездната помощ и съфинансирането не следва да надвишава  15 339 евро без ДДС.
 5.3. Да, допустимо е, в случаите, когато същият е невъзстановим по смисъла на Указания на министъра на финансите № НФ-1/ 09.01.2024 г. за третиране на данък върху добавената стойност като допустим разход при изпълнение на проекти по програмите, финансирани от Европейския фонд за регионално развитие (ЕФРР), Европейския социален фонд плюс (ЕСФ+), Кохезионния фонд (КФ), Фонда за справедлив преход (ФСП) и Европейския фонд за морско дело, рибарство и аквакултури (ЕФМДРА), Фонд "Убежище, миграция и интеграция" (ФУМИ), Фонд "Вътрешна сигурност" (ФВС), програмата по Инструмента за финансова подкрепа за управлението на границите и визовата политика (ИУГВП), както и на средствата за финансиране на подхода "Водено от общностите местно развитие" от Европейския земеделски фонд за развитие на селските райони (ВОМР) на ЕС, за програмен период 2021 – 2027 г.
 5.4. Да, допустимо е, в случаите, когато същият е невъзстановим по смисъла на Указания на министъра на финансите № НФ-1/ 09.01.2024 г. за третиране на данък върху добавената стойност като допустим разход при изпълнение на проекти по програмите, финансирани от Европейския фонд за регионално развитие (ЕФРР), Европейския социален фонд плюс (ЕСФ+), Кохезионния фонд (КФ), Фонда за справедлив преход (ФСП) и Европейския фонд за морско дело, рибарство и аквакултури (ЕФМДРА), Фонд "Убежище, миграция и интеграция" (ФУМИ), Фонд "Вътрешна сигурност" (ФВС), програмата по Инструмента за финансова подкрепа за управлението на границите и визовата политика (ИУГВП), както и на средствата за финансиране на подхода "Водено от общностите местно развитие" от Европейския земеделски фонд за развитие на селските райони (ВОМР) на ЕС, за програмен период 2021 – 2027 г.
 6. Да, документ, удостоверяващ успешно завършено обучение, следва да бъде издаден. Документът е необходимо да съдържа минимум следните реквизити: данни за обучаващия, данни за обучаемия, данни за обучението – тема и период на провеждане.
 7. Да, договорът между работодателя и обучителната организация/обучителя следва да бъде представен. Същият определя стойността на обучението, както и спецификите на обучението, договорени от двете страни.
 8. Записаното в УК недвусмислено изключва провеждането на обученията от работодателя. Обучителят задължително следва да е външен за предприятието.
 9. Агенция по заетостта има богат опит в изпълнение на сходни проекти. Поради тази причина и предвид това, че Агенцията ще изпълнява проекта и всички съпътстващи го дейности, в УК не са посочени указания или ограничения, а изборът на подходящ механизъм за разпределение на финансовия ресурс и приоритизация на заявленията от работодатели за дигитални специфични обучения е предоставен на конкретния бенефициент.
 10. В УК няма изисквания по отношение структурата и съдържание на заявлението, нито по отношение критериите за неговата оценка. Въз основа на опита в изпълнение на сходни проекти, конкретният бенефициент сам следва да разработи образец на заявление и да избере подходящи критерии за оценка на заявленията.
 11. На етап сключване на договор номерацията в чл.52 ще бъде коригирана.
 С уважение, 
 Екипът на УО</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -200,99 +191,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -531,136 +523,136 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>46031.5592805208</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>46030.6246698611</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>46029.7400826736</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>