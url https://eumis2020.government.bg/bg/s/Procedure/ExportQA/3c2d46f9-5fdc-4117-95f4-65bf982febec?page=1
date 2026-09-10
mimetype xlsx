--- v1 (2026-07-01)
+++ v2 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra97e3b39a3dc4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e68b6b273e4a4609845744161a3225a9.psmdcp" Id="Rcd5494a9538c4b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccec899f5df84949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ab36d9bc6634df383514db14220b9f5.psmdcp" Id="Rd9c17fc07ced40e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>