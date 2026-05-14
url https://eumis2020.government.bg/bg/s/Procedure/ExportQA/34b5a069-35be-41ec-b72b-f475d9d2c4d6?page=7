--- v0 (2026-01-13)
+++ v1 (2026-05-14)
@@ -1,613 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e03d7bce45401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa4238faf8be4801b68b833b15908ddc.psmdcp" Id="R943d1990465b426b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6ad3875d454141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6487aefbbb1d4ed591521d2d83841695.psmdcp" Id="R283fbd970c124b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="135">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.002-Q037</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06.10.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми г-жи и г-да,
 В представените от РУО  документи за сключване на административен договор е включено Заявление за профил за достъп на ръководител на бенефициента до ИСУН 2020 (Annex_XVIII_Заявление-Ръководител-ИСУН). В заявлението бяха попълнени данните на началника на РУО в качеството си на ръководител на РУО (бенефициента). В Модула за управление на проекти и отчитане ИСУН 2020 е наличен вход с парола, предназначен само за Ръководител на проекта от страна на бенефициента. Ръководителят на проекта от страна на бенефициента е експерт, а не началникът на РУО. Необходима ли е корекция на данните в Заявлението за профил за достъп на ръководител на бенефициента (тоест да се въведат данните на експерта от РУО - ръководител на проекта) и съответно промяна на данните в Заявлението за профил за достъп на упълномощени от бенефициента лица до ИСУН 2020 (Annex_XIX_Заявление-Упълномощено лице-ИСУН)?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 12 до 14.10.2025 г. (отговор на въпрос 37). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://opnoir.bg в секция „Процедури/Въпроси и отговори“ и в ИСУН – https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.002-Q036</x:t>
   </x:si>
   <x:si>
-    <x:t>18.09.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Уважаеми г-жи и г-да, Днес (18.09.2025 г.) проектът на РУО - Търговище „Пълен обхват: от 4 до 16-годишна възраст“ е със статус "одобрен". В т. 26 Допълнителна информация от Условията за кандидатстване е разписано, че в едноседмичен срок от приключване на оценяването Ръководителят на Управляващия орган обективира решението си в административен договор за предоставяне на безвъзмездна финансова помощ за одобреното проектно предложение. Писменото уведомление съдържа и изискване на документи, необходими за подписване на административния договор. В тази връзка моля да се организира онлайн работна среща за разяснения относно сроковете за стартиране и необходимите документи. Реално кога стартира проектът - от датата на публикуване на статус "одобрен" в ИСУН или от датата на подписване на административния договор? От кога започва да тече първият месец за изпълнение на дейностите по проекта?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 11 до 22.09.2025 г. (отговор на въпрос 36). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://opnoir.bg в секция „Процедури/Въпроси и отговори“ и в ИСУН – https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.002-Q035</x:t>
   </x:si>
   <x:si>
-    <x:t>09.09.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Какви са дейсвията, които трябва да предприемем при промяна на началника на РУО след подаване на проект за одобрение?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 10 до 10.09.2025 г. (отговор на въпрос 35). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://opnoir.bg в секция „Процедури/Въпроси и отговори“ и в ИСУН – https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.002-Q034</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>21.08.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Относно индикатора "Малцинства": Задължително ли се формира от равен брой деца/ученици и родители (на всяко дете по родител)? От този въпрос следват подвъпросите:
 - може ли на едно дете да се броят и двамата родители участвали в поддейностите 1.1., 1.3 и 1.4;
 - може ли да се включат родители на деца в риск от отпадане, които са записани и затова не са били обхождани по поддейност 1.1.;</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 9 до 24.08.2025 г. (отговор на въпрос 34). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://opnoir.bg в секция „Процедури/Въпроси и отговори“ и в ИСУН – https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.002-Q033</x:t>
   </x:si>
   <x:si>
-    <x:t>08.08.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Може ли финансово да се отчита повече от едно посещение на един и същи адрес, въпреки, че в индикаторите детето и родителите се броят само веднъж? В повечето случаи не се постига успех само с едно посещение.</x:t>
   </x:si>
   <x:si>
     <x:t>Моля, запознайте се с отговора по т. 4 на Въпрос № 3 от 26.06.2025 г. относно отчитането на всички разходи по проекта и възстановяването на еднократните суми, когато са постигнати всички заложени етапни цели за съответния отчетен период, удостоверено чрез отчитане на етапните стойности на десетте индикатора и други количествени показатели в съответствие с планираните етапни цели в работен лист „Етапи“ на Помощната таблица ДОВД и при спазване на Условията за възстановяване на разходите (Приложение XIV към Условията за изпълнение). 
 По отношение на планирания брой посещения на адрес извън работно време по поддейност 1.1, възстановяване на еднократните суми ще се извършва при постигане на етапните цели относно този количествен показател за всеки отчетен период, удостоверено с представяне на Обобщен списък на отчетените извършени посещения на адрес извън работно време за отчетния етап – Приложение 3-лист Посещения 1.1 и Отчет за посещение на адрес и постигнатите резултати (обем не повече от 1 страница) – Приложение 4-Отчет за посещение, съгласно Условията за възстановяване на разходите (Приложение XIV към Условията за изпълнение). Обръщаме внимание, че Насоките за кандидатстване не съдържат ограничения по отношение на планирането на повече от едно посещение извън работно време на един и същи адрес, като това е изцяло по преценка на кандидата и според индивидуалния случай на конкретното необхванато или отпаднало дете/ученик. Същевременно принципът на отчитане на индикаторите, съгласно който всяко лице се брои и отчита еднократно независимо в колко дейности по проекта е участвало, следва да се прилага стриктно при отчитането на индикаторите и да не се обвързва с другите количествени показатели, като например брой посещения на адрес извън работно време, чието отчитане се осъществява съгласно Условията за възстановяване на разходите (Приложение XIV към Условията за изпълнение).</x:t>
-  </x:si>
-[...469 lines deleted...]
-Съгласно гореизложеното в секция 3 „Данни за партньори“ от Формуляра за кандидатстване се попълват данните единствено на институциите, които ще имат статут на партньори при изпълнението на проектното предложение, тоест ще участват в изпълнението на дейности от проекта и ще разходват средства от безвъзмездната финансова помощ. Съгласно указанията в т. 12. „Допустими партньори“ от Условията за кандидатстване, всички партньори заедно с кандидата представят и попълнена Декларация за партньорство – Приложение III към Условията за кандидатстване. Изискването се отнася за всички определени участници в проектното предложение, а именно конкретния бенефициент и всички привлечени партньори,  които ще участват в изпълнението на дейности от проекта и ще разходват средства от безвъзмездната финансова помощ.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -626,99 +140,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -957,612 +472,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D38"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45936.6067516435</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45918.4671877893</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45909.4739983681</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45890.4189075231</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...457 lines deleted...]
-        <x:v>134</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45877.5324983218</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>