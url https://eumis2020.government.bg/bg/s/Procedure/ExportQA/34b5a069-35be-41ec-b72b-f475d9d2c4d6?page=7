--- v1 (2026-05-14)
+++ v2 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6ad3875d454141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6487aefbbb1d4ed591521d2d83841695.psmdcp" Id="R283fbd970c124b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56abc548260541de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4140aa1c6eb74f36a1e47a5cd3877159.psmdcp" Id="R69525a85ac154c60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>