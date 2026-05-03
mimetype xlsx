--- v1 (2026-02-24)
+++ v2 (2026-05-03)
@@ -1,95 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c7ec3fdf40144e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c42b9778ecf4334b18bbdd9d888e76f.psmdcp" Id="Refb93d6ff4094a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1bcf59b16a4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2642d916d2947ed8e9a027e2b59bab8.psmdcp" Id="R658dc5e017234548" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.440-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09.11.2020</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 Във връзка с отворената процедура за прием на проектни предложения на „МИГ – Нова Загора“ – 7.5 „Инвестиции за публично ползване в инфраструктура за отдих, туристическа инфраструктура“, имам следния въпрос:
 Следва ли да се счита, че за да бъдат допустими проектни предложения, подадени от Общината, задължително трябва да се предостави Решение на Общински съвет за съответствие на приоритетите на Общинския план с дейности, включени в проекта, съгласно Условията за кандидатстване по процедурата, както е посочено в т. 13.2, І. Общи изисквания, в т. 2.3 „Дейностите, включени в проектите, съответстват на приоритетите на общинския план за развитие на община Нова Загора, удостоверено с решение на общинския съвет (в случай на проект с кандидат за подпомагане общината)“?</x:t>
   </x:si>
   <x:si>
     <x:t>В Условията за кандидатстване по процедурата е допусната техническа грешка.
 Условието за допустимост по отношение на изискването за решение на Общински съвет, не е записано в одобрената Стратегията за ВОМР на СНЦ „МИГ – Нова Загора“.
 В тази връзка, проектни предложения ще бъдат допускани и без Решение на Общински съвет за съответствие с приоритетите на Общинския план за развитие на Община Нова Загора.
 Точки ще бъдат присъждани на етап Техническа и финансова оценка, съгласно Критериите за техническа и финансова оценка.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -108,99 +105,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -439,108 +437,108 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="26.190625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.567768" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44144.7083046065</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>