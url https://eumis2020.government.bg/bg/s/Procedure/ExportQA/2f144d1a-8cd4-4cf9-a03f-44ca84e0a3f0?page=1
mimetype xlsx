--- v2 (2026-05-03)
+++ v3 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1bcf59b16a4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2642d916d2947ed8e9a027e2b59bab8.psmdcp" Id="R658dc5e017234548" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd73d0ab6b94400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6628826b510d4872b4223fff1051345b.psmdcp" Id="R69efdb3742ea45e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>