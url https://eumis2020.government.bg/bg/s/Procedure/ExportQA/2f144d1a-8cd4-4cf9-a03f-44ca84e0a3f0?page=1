--- v3 (2026-06-23)
+++ v4 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd73d0ab6b94400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6628826b510d4872b4223fff1051345b.psmdcp" Id="R69efdb3742ea45e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0deea50dfb8469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0de37749cfde4d3ca187fe5371962b1b.psmdcp" Id="Rb39a81bab9834d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>