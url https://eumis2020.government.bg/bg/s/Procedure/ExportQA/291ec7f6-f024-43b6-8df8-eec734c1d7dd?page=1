--- v1 (2026-03-12)
+++ v2 (2026-05-16)
@@ -1,159 +1,150 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36fb11ef7015412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd83ed1e18364b96adeb5a5ee0b2e603.psmdcp" Id="Ra11968d007024d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6c93c8f272f4615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a189774b46ea444ea9ac52b2ebae72c8.psmdcp" Id="R8ccedb8a7653475f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.666-Q003</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>19.04.2023</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Уважаема госпожо Мирова, 
 В продължение на въпрос BG06RDNP001-19.666-Q002 (12.04.2023 г.) - считам, че въпрос за допустимост на кандидат, на база икономическата дейност, която развива, не е въпрос свързан с качеството на проекта и не виждам обективна причина, за да не предоставите конкретен отговор. 
 В допълнение на въпрос BG06RDNP001-19.666-Q002 и Q001 - описана е хипотеза, в която Кандидатът отговаря на всички условия посочени в раздел 13 “Дейности, допустими за финансиране” от Условията за кандидатстване, като въпросът ми не е свързан с допустимост на проектните дейност. 
 Въпроси:
 1. Моля за конкретен отговор как ще бъде направена проверка дали даден продукт попада в Приложение 1 от Договора за функциониране на Европейския съюз (независимо от вложените продукти и материали), ако той не е изрично посочен? 
 2. Моля за конкретен отговор попадат ли "храните за домашни любимци - за птици и гризачи" в Приложение 1 от Договора за функциониране на Европейския съюз; 
 3. Моля за конкретен отговор допустим кандидат ли е дружеството произвеждащо и търгуващо с храни за птици и гризачи, предназначени за "домашни любимци", а не използвани за храна на "селскостопански животни"?
 С уважение, 
 Вл. Иванов
 </x:t>
   </x:si>
   <x:si>
     <x:t>РАЗЯСНЕНИЕ ПО ИСКАНЕ ЗА РАЗЯСНЕНИЕ  С РЕГ. НОМЕР BG06RDNP001-19.666-Q003 ДАТА НА ПОДАВАНЕ 19.04.2023 
 ОТГОВОР НА ВЪПРОС № 1: 
 Уважаеми г-н Иванов,
 Проверката за административно съответствие и допустимост на подадените по процедурата проектни предложения се извършва от оценителна комисия, назначена със заповед на Председателя на МИГ Аврен – Белослав, в тридневен срок след приключване приема на проектни предложения. Оценителната комисия е задължена да разгледа  проектните предложения и всеки оценител извършва своя преценка за съответствието на всяко проектно предложение с критериите за административно съответствие и допустимост посочени в Приложение № 1 - Критерии и методика АСД от документите за информация към Условията за кандидатстване.
 МИГ Аврен – Белослав коректно е публикувала в документацията по процедурата критериите за административно съответствие и допустимост, по които оценителите извършват оценката и тя е публично достъпна за кандидатите.
 МИГ Аврен – Белослав не е оторизирана да извършва предварителна оценка по критериите за административно съответствие и допустимост на конкретни дейности по хипотеза. Оценката за административно съответствие и допустимост е компетентност на оценителите, за което същите носят отговорност.
 УТВЪРЖДАВАМ: 
 СНЕЖАНА МИРОВА
 ПРЕДСЕДАТЕЛ НА УС НА  
 СНЦ „МИГ АВРЕН - БЕЛОСЛАВ“</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.666-Q002</x:t>
   </x:si>
   <x:si>
-    <x:t>12.04.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Уважаеми госпожи и господа, 
 Допустим кандидат ли е микро предприятие, регистрирано и изпълняващо дейностите на територията на МИГ Аврен-Белослав, отговарящо на всички останали изисквания и условия, посочени в раздел 11 “Допустими кандидати” от Условията за кандидатстване, при следната хипотеза: 
 -основната дейност на фирмата е: Производство на готови храни за домашни любимци (код съгласно КИД 2008 - 10.92);
 - проектното предложение е насочено към инвестиции в оборудване за производство и пакетиране на готови храни за домашни любимци - "фуражи", но не предназначени за хранене на "селскостопански животни"?
 С уважение,
 Вл. Иванов
 </x:t>
   </x:si>
   <x:si>
     <x:t>РАЗЯСНЕНИЕ ПО ИСКАНЕ ЗА РАЗЯСНЕНИЕ  С РЕГ. НОМЕР BG06RDNP001-19.666-Q002 ДАТА НА ПОДАВАНЕ 12.04.2023 
 ОТГОВОР НА ВЪПРОС № 1: 
 Кандидатите за БФП по процедурата следва да отговарят на всички условия, посочени в раздел 11 “Допустими кандидати” от Условията за кандидатстване.
 Дейностите, за които се кандидатства по процедурата, следва да отговарят на всички условия, посочени в раздел 13 “Дейности, допустими за финансиране” от Условията за кандидатстване. В тази връзка, посочените във въпроса обстоятелства не позволяват дейностите да бъдат еднозначно определени като допустими/недопустими.
 Моля да се има предвид, че съгласно Раздел 27. “Допълнителна информация” от Условията за кандидатстване, разяснения по процедурата се дават по отношение на условията за кандидатстване, не съдържат становище относно качеството на проектните предложения и са задължителни за всички  кандидати.
 УТВЪРЖДАВАМ: 
 СНЕЖАНА МИРОВА
 ПРЕДСЕДАТЕЛ НА УС НА  
 СНЦ „МИГ АВРЕН - БЕЛОСЛАВ“</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.666-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>17.03.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 съгласно Условията за кандидатстване, са допустими дейности за "Производство или продажба на продукти, които не са включени в Приложение 1 от Договора за функциониране на Европейския съюз (независимо от вложените продукти и материали);".
 В тази връзка имам следния уточняващ въпрос:
 Допустим кандидат ли е микропредприятие със седалище и място на изпълнение на инвестицията на територията на МИГ, с основна дейност   Производство на готови храни за домашни любимци (код съгласно КИД 2008 - 10.92)?
 Благодаря Ви предварително!</x:t>
   </x:si>
   <x:si>
     <x:t>РАЗЯСНЕНИЕ ПО ИСКАНЕ ЗА РАЗЯСНЕНИЕ  С РЕГ. НОМЕР BG06RDNP001-19.666-Q001 ДАТА НА ПОДАВАНЕ 17.03.2023 
 ОТГОВОР НА ВЪПРОС № 1: 
 Въпросът съдържа данни единствено за вида на кандидата и настоящата му икономическа дейност /с КИД 10.92/, без да се посочва какво е инвестиционното намерение по обявената процедура за прием на проектни предложения.
 Кандидатите за БФП по процедурата следва да отговарят на всички условия, посочени в раздел 11 “Допустими кандидати” от Условията за кандидатстване.
 Дейностите, за които се кандидатства по процедурата, следва да отговарят на всички условия, посочени в раздел 13 “Дейности, допустими за финансиране” от Условията за кандидатстване. В тази връзка, посочените във въпроса обстоятелства не позволяват дейностите да бъдат еднозначно определени като допустими/недопустими.
 Съгласно Раздел 27. “Допълнителна информация” от Условията за кандидатстване разяснения по процедурата се дават по отношение на условията за кандидатстване, не съдържат становище относно качеството на проектните предложения и са задължителни за всички  кандидати.
 УТВЪРЖДАВАМ: 
 СНЕЖАНА МИРОВА
 ПРЕДСЕДАТЕЛ НА УС НА  
 СНЦ „МИГ АВРЕН - БЕЛОСЛАВ“</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -172,99 +163,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -503,136 +495,136 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="26.190625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="25.567768" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45035.4271393403</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45028.6958733681</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45002.5780834028</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>