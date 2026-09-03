--- v0 (2026-05-14)
+++ v1 (2026-09-03)
@@ -1,69 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R061b14bc70cd44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8361b5d6cf9d4e7ab133a17cb5310452.psmdcp" Id="Rbd00a0c0fe5943fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37257832bb4349b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efe149bbb8e24e5398cc63a7574aa6b6.psmdcp" Id="Rbb3859aae2a94d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-2.016-Q047</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Уважаеми дами и господа,
+Обръщаме се към Вас във връзка с процедура чрез подбор на проектни предложения BG05SFPR002-2.016 „Подкрепа за уязвими и маргинализирани общности" по Програма „Развитие на човешките ресурси" 2021–2027, с молба да ни предоставите разяснения по следния въпрос:
+Във връзка с обявения нов краен срок за кандидатстване (08.06.2026 г.) бихме искали да уточним каква е приложимата процедура в случай че кандидат е подал проектно предложение преди изменението на срока — следва ли предложението да бъде оттеглено и подадено наново, и ако да, има ли възможност да бъдат направени промени по съдържанието му преди повторното подаване? Или е предвиден друг механизъм, по който вече подадените предложения автоматично се разглеждат в рамките на актуалния срок, без да е необходимо повторно подаване?
+Предварително благодарим за отделеното внимание.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаема госпожо/Уважаеми  господине,
+Не е необходимо проектните предложения, които са подадени в рамките на първия краен срок за кандидатстване, да бъдат оттегляни и подадени повторно. Всички проектни предложения, които са подадени в рамките на срока ще бъдат присъединени към сесията за оценка. В случай че кандидат е подал повече от едно проектно предложение, то до оценка ще бъде допуснато само последното по време на подаване, проектно предложение, освен ако не е оттеглено от страна на кандидата.
+В случай че желаете проектно предложение да бъде оттеглено, е необходимо да ни изпратите писмено искане, подписано от лицето представляващо кандидата. Искането следва да бъде изпратено в ИСУН, модул „Комуникация с УО“. При подаването на новото проектно предложение, кандидатите могат да направят всички промени, които преценят за необходими.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-2.016-Q046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>До
+Управляващия орган на
+Оперативна програма „Развитие на човешките ресурси“
+Относно: Възможност за редакция на подадено проектно предложение след промени в Условията за кандидатстване
+Уважаеми дами и господа,
+На 05.05.2026 г. подадохме проектно предложение по процедура за предоставяне на безвъзмездна финансова помощ по ОПРЧР чрез ИСУН с Вх. рег. №: BG05SFPR002-2.016-0045
+„Път към независимост: интегриран модел за социално-икономическа интеграция“
+Програма "Развитие на човешките ресурси" 2021-2027,
+BG05SFPR002-2.016 - Подкрепа за уязвими и маргинализирани общности.
+На 08.05.2026 г. получихме съобщение за промени в Условията за кандидатстване по същата процедура. В тази връзка бихме искали да Ви помолим за разяснение дали е възможно да бъдат направени корекции във вече подаденото проектно предложение, с цел съобразяването му с актуализираните условия.
+В случай че подобна редакция е допустима, молим да ни информирате какъв е редът за извършване на промените в системата ИСУН, както и дали е необходимо предприемането на допълнителни действия от наша страна.
+Предварително Ви благодарим за съдействието.
+С уважение, 
+Доника Колева, 
+Фондация КОНКОРДИЯ България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаема госпожо/Уважаеми  господине,
+1.	Промените в Условията за кандидатстване се отнасят единствено до удължаване срока за подаване на проектни предложения по процедура BG05SFPR002-2.016 „Подкрепа за уязвими и маргинализирани общности“ до 08.06.2026 г. Няма изменения в изискванията и критериите към проектните предложения, кандидатите, партньорите и асоциираните партньори.
+2.	Съгласно т. 24.3. Брой предложения и безвъзмездни финансови помощи на кандидат и партньор от Условията за кандидатстване:
+В случай че кандидат е подал повече от едно проектно предложение, то до оценка ще бъде допуснато само последното по време на подаване, проектно предложение, освен ако не е оттеглено от страна на кандидата.
+В случай че желаете проектно предложение с № BG05SFPR002-2.016-0045 " Път към независимост: интегриран модел за социално-икономическа интеграция" да бъде оттеглено, е необходимо да ни изпратите писмено искане, подписано от лицето представляващо кандидата. Искането следва да бъде изпратено в ИСУН, модул „Комуникация с УО“.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.016-Q045</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, ако по дейността субсидирана заетост общината е работодател, това счита ли се за de minimis?
 Предварително благодаря!</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
 Съгласно т. 15. Приложим режим на минимални помощи от Условията за кандидатстване:
 Дейностите, които се реализират чрез прилагане на открити, прозрачни и публични процедури за избор на изпълнител по смисъла на т. 89-96 от Известието на Комисията, се считат за непомощ.
 По настоящата процедура следва да се възложат дейностите за:
 - обучения по професионална квалификация и ключови компетентности (дейност 3 от направление 1);
 - дейностите за профилактичните прегледи за здравно неосигурени лица (дейност 2 от направление 2);
 - дейности по организиране на събития, кампании (дейност 4 от направление 2);
 - всички дейности от направление 3, описани в т. 13.2. Допустими дейности.
 Всички други дейности (извън дейност 3 от направление 1, дейност 2 и дейност 4 от направление 2 и всички дейности от направление 3) следва да се изпълняват пряко от кандидат/партньор и ще представляват минимална помощ (помощ „de minimis”) съгласно Регламент (ЕС) № 2023/2831 на Комисията от 13 декември 2023 година относно прилагането на членове 107 и 108 от Договора за функционирането на Европейския съюз (ДФЕС) към помощта de minimis, публикуван в Официален вестник на ЕС L 352 от 24.12.2013 г. и последващи изменения.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.016-Q044</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Уважаеми дами и господа,
 Във връзка с  намерението ни за кандидатстване по процедура BG05SFPR002-2.016 - Подкрепа за уязвими и маргинализирани общности, имаме следния въпрос и молим да получим еднозначен отговор:
@@ -87,92 +129,50 @@
 Във връзка с подготовката на проектно предложение по Процедура BG05SFPR002-2.016 „Подкрепа за уязвими и маргинализирани общности“, бихме искали да отправим следното запитване:
 Предвиждаме в проектното предложение да включим народно читалище като партньор.
 В тази връзка молим за разяснение относно приложимостта на следното условие в Условията за кандидатстване, към партньора – читалище:
 „Счита се, че кандидатът разполага с необходимия финансов капацитет, ако утвърдените разходи по бюджета му за текущата година са по-високи от 20 % от размера на исканата БФП. Партньорът разполага с финансов капацитет, ако утвърдените разходи по бюджета му за текущата година са по-високи от 20 % от размера на БФП, която ще разходва партньорът.“
 Моля да уточните:
 1.	Следва ли народното читалище да се счита за „публичен орган – разпоредител с бюджет“ по смисъла на процедурата;
 2.	В случай че не се счита за такъв, прилага ли се горепосоченото изискване за 20 % финансов капацитет спрямо бюджета му, или финансовият му капацитет се оценява по реда за кандидати/партньори, различни от публични органи.
 3.	В случай, че финансовият капацитет на читалището се оценява по реда за кандидати/партньори, различни от публични органи, правилно ли изчисляваме финансовата стабилност на читалището въз основа на данните от счетоводния му баланс за 2025 г., както следва:
 Собствен капитал (код 05000) - 5 хиляди лева 
 Общо актива/пасива (код 04500) - 5 хиляди лева 
 Печалба/загуба (код 05600) - 0 
 На база на тези данни:
 Коефициентът на финансова независимост е 1.00
 Рентабилността е 0% 
 Общата оценка по методиката е 6 точки, което съответства на „добра“ финансова стабилност.
 В тази връзка бихме искали да попитаме:
 Следва ли да се счита, че читалището покрива изискването за финансов капацитет по процедурата, независимо от ниския абсолютен размер на бюджета му, при положение че съгласно методиката получава оценка „добра“?
 </x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
 1.	Съгласно чл. 2, ал. 2 от Закона за народните читалища - Читалищата са юридически лица с нестопанска цел.  Съгласно т. 11.1. Общи изисквания за допустимост на кандидата, партньорите и асоциираните партньори от Условията за кандидатстване:
 Финансовият капацитет на кандидати/партньори, различни от публични органи, се изчислява на база Методика за оценка на финансовия капацитет на кандидатите по програма „Развитие на човешките ресурси“ 2021 – 2027. За целите на тази проверка, УО получава по служебен път Счетоводния баланс на организацията за последната приключила финансова година (2025) чрез информационната система МониторСтат, поддържана и управлявана от Националния статистически институт.
 В случай че кандидатът/партньорът няма подаден счетоводен баланс към НСИ за 2025 г. или е подал в НСИ Декларация за липса на дейност за същата година, проектното предложение се отхвърля.
 2.	Съгласно посочените от Вас данни от Счетоводния баланс за 2025 г., читалището разполага с финансов капацитет, изчислен в съответствие с Методика за оценка на финансовия капацитет на кандидатите по програма „Развитие на човешките ресурси“ 2021 – 2027.</x:t>
-  </x:si>
-[...40 lines deleted...]
-Данните за получените предходни минимални помощи следва да бъдат надлежно декларирани от предприятията, кандидатстващи за подкрепа по процедурата, в Декларация за получените минимални помощи (Приложение ІI към Условията за кандидатстване). Декларацията за минимални помощи се представя от кандидатите/партньорите на етап кандидатстване и впоследствие, в случай на одобрение на проектното предложение, преди сключване на договора за безвъзмездна финансова помощ. Към момента на оценка, проверка за допустимост по отношение на максимално допустимия праг за получена минимална помощ, определен в чл. 3, параграф 2 на Регламент (ЕС) № 2023/2831 ще се извършва на база посочените данни в Декларация за получените минимални помощи. В съответствие с изискването за ненадвишаване на прага, определен в член 3, параграф 2, УО ще извършва служебна корекция в размера на БФП на всички предложени за финансиране проектни предложения на етап техническа и финансова оценка, така че да не възникне нарушаване на праговете по регламента.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -567,107 +567,107 @@
   <x:cols>
     <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="4">
-        <x:v>46128.5000638542</x:v>
+        <x:v>46157.6731368866</x:v>
       </x:c>
       <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="4">
-        <x:v>46128.4570279051</x:v>
+        <x:v>46154.5018144907</x:v>
       </x:c>
       <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="A4" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="4">
-        <x:v>46127.4831740393</x:v>
+        <x:v>46128.5000638542</x:v>
       </x:c>
       <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B5" s="4">
-        <x:v>46126.6260215278</x:v>
+        <x:v>46128.4570279051</x:v>
       </x:c>
       <x:c r="C5" s="5" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B6" s="4">
-        <x:v>46119.6502315856</x:v>
+        <x:v>46127.4831740393</x:v>
       </x:c>
       <x:c r="C6" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="5" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Разяснения по процедурата</vt:lpstr>
       <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
       <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>