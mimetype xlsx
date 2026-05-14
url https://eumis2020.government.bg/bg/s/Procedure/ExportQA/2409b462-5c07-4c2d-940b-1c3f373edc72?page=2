--- v0 (2026-02-27)
+++ v1 (2026-05-14)
@@ -1,352 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re034a866db944a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d50000ba19aa470184c3f8730f940536.psmdcp" Id="R80faf9be9cb548bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9b0943db69467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0151a1e4dcaf485da1cf207d837c92db.psmdcp" Id="R71a6383e6c164176" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR002-2.016-Q013</x:t>
-[...8 lines deleted...]
-Благодаря!</x:t>
+    <x:t>BG05SFPR002-2.016-Q045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравейте, ако по дейността субсидирана заетост общината е работодател, това счита ли се за de minimis?
+Предварително благодаря!</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
-Съгласно т. 11.2. Специфични изисквания за допустимост на кандидата, партньора/ите и асоциираните партньори от Условията за кандидатстване:
-[...17 lines deleted...]
-Моля за официално становище дали посочените категории лица са допустими за включване като целева група по процедурата и при какви условия следва да бъде доказан техният статус.</x:t>
+Съгласно т. 15. Приложим режим на минимални помощи от Условията за кандидатстване:
+Дейностите, които се реализират чрез прилагане на открити, прозрачни и публични процедури за избор на изпълнител по смисъла на т. 89-96 от Известието на Комисията, се считат за непомощ.
+По настоящата процедура следва да се възложат дейностите за:
+- обучения по професионална квалификация и ключови компетентности (дейност 3 от направление 1);
+- дейностите за профилактичните прегледи за здравно неосигурени лица (дейност 2 от направление 2);
+- дейности по организиране на събития, кампании (дейност 4 от направление 2);
+- всички дейности от направление 3, описани в т. 13.2. Допустими дейности.
+Всички други дейности (извън дейност 3 от направление 1, дейност 2 и дейност 4 от направление 2 и всички дейности от направление 3) следва да се изпълняват пряко от кандидат/партньор и ще представляват минимална помощ (помощ „de minimis”) съгласно Регламент (ЕС) № 2023/2831 на Комисията от 13 декември 2023 година относно прилагането на членове 107 и 108 от Договора за функционирането на Европейския съюз (ДФЕС) към помощта de minimis, публикуван в Официален вестник на ЕС L 352 от 24.12.2013 г. и последващи изменения.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-2.016-Q044</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Уважаеми дами и господа,
+Във връзка с  намерението ни за кандидатстване по процедура BG05SFPR002-2.016 - Подкрепа за уязвими и маргинализирани общности, имаме следния въпрос и молим да получим еднозначен отговор:
+Планираме в целевата група да включим и представители на уязвими групи, а именно лица в неравностойно положение на пазара на труда съгласно Допълнителни разпоредби § 1., т. 4а. от ЗНЗ (безработни лица с по-ниска конкурентоспособност на пазара на труда, в които се включват: безработни младежи до 29-годишна възраст (включително); продължително безработни лица; безработни лица с трайни увреждания; безработни лица - родители (осиновители) с деца до 4-годишна възраст; безработни лица, изтърпели наказание лишаване от свобода; безработни над 55-годишна възраст; безработни лица с основно или по-ниско образование, безработни лица без професионална квалификация), които НЕ са от малцинствата. Това допустимо ли е?
+</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
-1.	Да, правилно е това тълкуване. Менторът е лице от същото предприятие, което да подпомогне новонаетото лице от целевата група при навлизането му в спецификата на работното място/заеманата длъжност за период до 3 месеца.
-[...11 lines deleted...]
-3.	Съгласно Условията за кандидатстване допустимите целеви групи по проекта са:
+Съгласно Условията за кандидатстване, допустимите целеви групи по проекта са:
 •	Лица, представители на маргинализирани общности като ромите; 
 •	Уязвими групи (бежанци, граждани от трети страни и други). 
-Също така следва да имате предвид, че съгласно т. 7. Индикатори от Условията за кандидатстване, задължителният индикатор за изпълнение, в който се отчитат всички лица, включени в дейностите по проекта е „Малцинства  (включително маргинализирани общности като ромите)“. В тази връзка, лицата от целевите групи трябва задължително да попадат в определението за „малцинства“ - всички участници, принадлежащи към етнически, религиозни или езикови групи и/или хора с различни културни традиции или произход от мнозинството от населението в дадена държава. 
-[...10 lines deleted...]
-    <x:t>Допустимо ли е по Направление 1 да се наемат лица, които да предоставят социални услуги?</x:t>
+Групите в неравностойно положение на пазара на труда, съгласно Допълнителни разпоредби § 1., т. 4а. от ЗНЗ, попадат в обхвата на „други“ допустими представители на „уязвими групи“. 
+Съгласно т. 7. Индикатори от Условията за кандидатстване, задължителният индикатор за изпълнение е „Малцинства  (включително маргинализирани общности като ромите)“. В индикатора за изпълнение следва да бъдат отчетени всички лица от допустимите целеви групи, които са включени в дейностите по проекта.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-2.016-Q043</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Уважаеми дами и господа,
+Във връзка с подготовката на проектно предложение по Процедура BG05SFPR002-2.016 „Подкрепа за уязвими и маргинализирани общности“, бихме искали да отправим следното запитване:
+Предвиждаме в проектното предложение да включим народно читалище като партньор.
+В тази връзка молим за разяснение относно приложимостта на следното условие в Условията за кандидатстване, към партньора – читалище:
+„Счита се, че кандидатът разполага с необходимия финансов капацитет, ако утвърдените разходи по бюджета му за текущата година са по-високи от 20 % от размера на исканата БФП. Партньорът разполага с финансов капацитет, ако утвърдените разходи по бюджета му за текущата година са по-високи от 20 % от размера на БФП, която ще разходва партньорът.“
+Моля да уточните:
+1.	Следва ли народното читалище да се счита за „публичен орган – разпоредител с бюджет“ по смисъла на процедурата;
+2.	В случай че не се счита за такъв, прилага ли се горепосоченото изискване за 20 % финансов капацитет спрямо бюджета му, или финансовият му капацитет се оценява по реда за кандидати/партньори, различни от публични органи.
+3.	В случай, че финансовият капацитет на читалището се оценява по реда за кандидати/партньори, различни от публични органи, правилно ли изчисляваме финансовата стабилност на читалището въз основа на данните от счетоводния му баланс за 2025 г., както следва:
+Собствен капитал (код 05000) - 5 хиляди лева 
+Общо актива/пасива (код 04500) - 5 хиляди лева 
+Печалба/загуба (код 05600) - 0 
+На база на тези данни:
+Коефициентът на финансова независимост е 1.00
+Рентабилността е 0% 
+Общата оценка по методиката е 6 точки, което съответства на „добра“ финансова стабилност.
+В тази връзка бихме искали да попитаме:
+Следва ли да се счита, че читалището покрива изискването за финансов капацитет по процедурата, независимо от ниския абсолютен размер на бюджета му, при положение че съгласно методиката получава оценка „добра“?
+</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
-Дейностите по Направление 1 са насочени към осигуряване на подкрепа за подобрен достъп на уязвими групи, вкл. на ромите до пазара на труда, а не към предоставяне на социални услуги. Допустимите дейности са свързани с активиране и мотивиране за активно поведение на пазара на труда, придобиване на трудови навици и умения, включване в обучения, както и и осигуряването на субсидирана заетост при работодател. В този смисъл лицата, които ще бъдат наети за изпълнение на преките дейности от Направление 1 не е допустимо да предоставят социални услуги, а следва да предоставят подкрепа и насочване към услуги за достъп до пазара на труда.
-[...14 lines deleted...]
-Благодаря !</x:t>
+1.	Съгласно чл. 2, ал. 2 от Закона за народните читалища - Читалищата са юридически лица с нестопанска цел.  Съгласно т. 11.1. Общи изисквания за допустимост на кандидата, партньорите и асоциираните партньори от Условията за кандидатстване:
+Финансовият капацитет на кандидати/партньори, различни от публични органи, се изчислява на база Методика за оценка на финансовия капацитет на кандидатите по програма „Развитие на човешките ресурси“ 2021 – 2027. За целите на тази проверка, УО получава по служебен път Счетоводния баланс на организацията за последната приключила финансова година (2025) чрез информационната система МониторСтат, поддържана и управлявана от Националния статистически институт.
+В случай че кандидатът/партньорът няма подаден счетоводен баланс към НСИ за 2025 г. или е подал в НСИ Декларация за липса на дейност за същата година, проектното предложение се отхвърля.
+2.	Съгласно посочените от Вас данни от Счетоводния баланс за 2025 г., читалището разполага с финансов капацитет, изчислен в съответствие с Методика за оценка на финансовия капацитет на кандидатите по програма „Развитие на човешките ресурси“ 2021 – 2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-2.016-Q042</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Уважаеми дами и господа,
+Във връзка с  намерението ни за кандидатстване по процедура BG05SFPR002-2.016 - Подкрепа за уязвими и маргинализирани общности, имаме следните въпроси:
+1.В секция „Местонахождение (Място на изпълнение на проекта)“ задължително се посочва конкретно населено място. Предвид това, че възнамеряваме да кандидатстваме за осъществяване на различни дейности по проекта в 10 населени места на територията на общината, като например: По дейността за субсидирана заетост ще назначим 10 озеленителя  в 10 различни населени места. Също така ще назначим един здравен медиатор, който ще провежда здравни кампании за повишаване здравната култура във 10-те населени места. Как следва да попълним бюджета в този случай:
+-	Задължително ли е да създадем по 10 отделни бюджетни реда за всяко населено място към всяка дейност? Ако отговорът е да, как да разделим разхода за назначения медиатор в 10 бюджетни реда, като се има предвид че населените места са с различен брой население, което ще обслужва медиаторът и следователно часовата му ангажираност във всяко населено място ще е различна?
+-	Допустимо ли е в един бюджетен ред в поле „Детайли“ – „Местонахождение“ да изберем едно от населените места и да посочим общия разход за всички, като в описанието на дейността в секция „План за изпълнение“ посочим, че дейността се изпълнява във всичките 10 населени места и посоченият разход е общ?
+2. Има ли определени изисквания за лицата, които ще бъдат назначени като трудови медиатори? 
+3. Предвид това, че не е налице информация в счетоводните отчети на общината за последната година за позицията „трудов медиатор“, съгласно Методологията за регламентиране на възнагражденията по ПРЧР при определяне на разхода за възнаграждения на трудовите медиатори, които ще работят по проекта, следва да използваме за база последните актуални публикувани данни на НСИ за средната работна заплата за страната. Правилно ли разбираме, че  за база при определяне на разхода за възнаграждения на трудовите медиатори, които ще бъдат назначени към общината, следва задължително да използваме средната работна заплата по икономическа дейност „Държавно управление“, която към момента е 1552,52 евро? Въпросът ни е породен от обстоятелството, че изчислената на тази база часова ставка на трудовите медиаторите  е твърде висока, според нас, за позиция , за която няма конкретни изисквания, свързани с образование и опит.
+4. В допустимият размер на почасовото възнаграждение, изчислен чрез методиката по т.1.1. от Методологията за регламентиране на възнагражденията по ПРЧР, включват ли се и разходите за осигуровки за сметка на работодателя? 
+</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
-1.	Във формулировката „Лица, представители на маргинализирани общности като ромите“, ромите са посочени само като пример за маргинализирана общност. Като целеви групи в проектните предложения могат да бъдат включени и представители на други етнически, религиозни или езикови малцинства, които попадат в обхвата на понятието „маргинализирани общности“, съгласно дефиницията в Условията за кандидатстване.
-[...12 lines deleted...]
--	Допустимо ли е  наетите здравни и социални медиатори, трудови наставници да са служители на бенефициента/партньора и да работят на непълно работно време по настоящия проект?
+1.	Не е задължително да посочвате всички населени места, в които ще се изпълняват дейностите по проекта. Допустимо е да посочите само населеното място, което е административен център на общината. При съставяне на бюджета също не е необходимо да добавяте бюджетни редове за всяко населено място, тъй като работодател на лицата е кмета на общината, независимо, че те ще изпълняват задълженията си в различни населени места. В случай че в раздел 1. Основни данни, поле Местонахождение (Място на изпълнение на проекта) сте избрали само едно населено място, то в бюджетните редове, поле „Детайли“ се визуализира автоматично населеното място. В секция „План за изпълнение“ следва да се обосноват и опишат лицата, които ще бъдат наети за изпълнението на преките дейности по проекта, както от кандидата, така и от партньора/ите, като се посочат брой лица, длъжност, вид договор, планирано възнаграждение за 1 лице и съответно обща стойност на разходите за възнаграждения за съответните лица.
+2.	В Условията за кандидатстване не са посочени конкретни изисквания за образование и квалификация на лицата, които ще бъдат наети за трудови медиатори.
+3.	В Методологията за регламентиране на възнагражденията по ПРЧР е посочен метод за изчисляване на максимално допустимите часови ставки на лицата, наети за изпълнение и управление на дейностите по проекта. При определяне на индивидуалните часови ставки на наети лица, кандидатите могат да заложат по-ниски часови ставки като вземат предвид образованието, квалификацията и опита на лицето. 
+4.	В размера на почасовото възнаграждение, изчислен чрез методиката по т.1.1. от Методологията за регламентиране на възнагражденията по ПРЧР, се включват само осигурителните и данъчните начисления за сметка на наетото лице. Разходите за осигуровки за сметка на работодателя се начисляват върху размера на почасовото възнаграждение.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-2.016-Q041</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">1.	Уважаеми госпожи и господа,
+Община Луковит има намерение да кандидатства с проектно предложение по процедурата.  
+Във връзка с горното имаме въпроси. 
+1.	В Регистъра на минималните помощи е отразена обща сума от 285 713,41 евро, получени по 2 изпълнени проекта:
+1.	199 692,00 евро, по договор от 08.09.2023 г. по процедура BG05SFPR002-2.003 „Бъдеще за децата”
+2.	86 021,41 евро, по договор от 18.03.2024г. по процедура BG05SFPR002-2.005 „Активно приобщаване и достъп до заетост на хора в неравностойно положение“.
+Съгласно ваш отговор на въпрос № 23/12.03.2026 г. на етап Техническа и финансова оценка, безвъзмездната финансова помощ ще бъде редуцирана до максимално допустимия размер от 300 000 евро. 
+В същото време в Условията за кандидатстване е посочено, че „Изпълнението на дейностите следва да приключи до 31.12.2028 г.“.
+Въпросът ми е следният: В хипотезата, че проектното предложение ще продължи напр. 15 месеца, изпълнението на дейностите започне след 08.09.2026 г. и приключи преди 31.12.2028 г., както и че бюджетът на проекта е съобразен с ограничението по „de minimis”  ( т.е. имаме предвид, че бюджетът на проекта трябва да се намали със сумата по т. 2 от горецитираните) защо трябва да се ограничават общините на етап оценка. В нашия случай, ако договорът бъде сключен след 08.09.2026 г., считаме, че не се нарушават правилата за минимални помощи. 
 </x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
-1.	Съгласно Условията за кандидатстване допустимите целеви групи по проекта са:
-[...168 lines deleted...]
-Съгласно Условията за кандидатстване в едно проектно предложение могат да участват до три организации – кандидат и до двама партньори. Една организация може да участва в максимум три проектни предложения – веднъж в качеството си на кандидат и в две проектни предложения като партньор.</x:t>
+Съгласно т. 15. Приложим режим на минимални помощи от Условията за кандидатстване:
+Държавите членки предоставят нова помощ de minimis в съответствие с Регламент (ЕС) № 2023/2831 само след като са проверили, че с нея общият размер на помощта de minimis, отпусната на съответното предприятие, няма да достигне равнище, надхвърлящо съответния таван, определен в член 3, параграф 2, и че са спазени всички условия, установени в настоящия регламент.
+Данните за получените предходни минимални помощи следва да бъдат надлежно декларирани от предприятията, кандидатстващи за подкрепа по процедурата, в Декларация за получените минимални помощи (Приложение ІI към Условията за кандидатстване). Декларацията за минимални помощи се представя от кандидатите/партньорите на етап кандидатстване и впоследствие, в случай на одобрение на проектното предложение, преди сключване на договора за безвъзмездна финансова помощ. Към момента на оценка, проверка за допустимост по отношение на максимално допустимия праг за получена минимална помощ, определен в чл. 3, параграф 2 на Регламент (ЕС) № 2023/2831 ще се извършва на база посочените данни в Декларация за получените минимални помощи. В съответствие с изискването за ненадвишаване на прага, определен в член 3, параграф 2, УО ще извършва служебна корекция в размера на БФП на всички предложени за финансиране проектни предложения на етап техническа и финансова оценка, така че да не възникне нарушаване на праговете по регламента.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -365,99 +200,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -696,262 +532,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D13"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>46128.5000638542</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>46128.4570279051</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C3" s="3" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>46127.4831740393</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B4" s="2" t="s">
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>46126.6260215278</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
-[...101 lines deleted...]
-        <x:v>46</x:v>
+      <x:c r="B6" s="4">
+        <x:v>46119.6502315856</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>