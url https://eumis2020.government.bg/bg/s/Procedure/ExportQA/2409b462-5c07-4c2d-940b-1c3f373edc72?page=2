--- v1 (2026-05-14)
+++ v2 (2026-09-04)
@@ -1,69 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9b0943db69467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0151a1e4dcaf485da1cf207d837c92db.psmdcp" Id="R71a6383e6c164176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ca55d187324702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c15a3bb324b4ba596e90b0c233d3ae5.psmdcp" Id="Re1095637621b47d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-2.016-Q047</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Уважаеми дами и господа,
+Обръщаме се към Вас във връзка с процедура чрез подбор на проектни предложения BG05SFPR002-2.016 „Подкрепа за уязвими и маргинализирани общности" по Програма „Развитие на човешките ресурси" 2021–2027, с молба да ни предоставите разяснения по следния въпрос:
+Във връзка с обявения нов краен срок за кандидатстване (08.06.2026 г.) бихме искали да уточним каква е приложимата процедура в случай че кандидат е подал проектно предложение преди изменението на срока — следва ли предложението да бъде оттеглено и подадено наново, и ако да, има ли възможност да бъдат направени промени по съдържанието му преди повторното подаване? Или е предвиден друг механизъм, по който вече подадените предложения автоматично се разглеждат в рамките на актуалния срок, без да е необходимо повторно подаване?
+Предварително благодарим за отделеното внимание.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаема госпожо/Уважаеми  господине,
+Не е необходимо проектните предложения, които са подадени в рамките на първия краен срок за кандидатстване, да бъдат оттегляни и подадени повторно. Всички проектни предложения, които са подадени в рамките на срока ще бъдат присъединени към сесията за оценка. В случай че кандидат е подал повече от едно проектно предложение, то до оценка ще бъде допуснато само последното по време на подаване, проектно предложение, освен ако не е оттеглено от страна на кандидата.
+В случай че желаете проектно предложение да бъде оттеглено, е необходимо да ни изпратите писмено искане, подписано от лицето представляващо кандидата. Искането следва да бъде изпратено в ИСУН, модул „Комуникация с УО“. При подаването на новото проектно предложение, кандидатите могат да направят всички промени, които преценят за необходими.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-2.016-Q046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>До
+Управляващия орган на
+Оперативна програма „Развитие на човешките ресурси“
+Относно: Възможност за редакция на подадено проектно предложение след промени в Условията за кандидатстване
+Уважаеми дами и господа,
+На 05.05.2026 г. подадохме проектно предложение по процедура за предоставяне на безвъзмездна финансова помощ по ОПРЧР чрез ИСУН с Вх. рег. №: BG05SFPR002-2.016-0045
+„Път към независимост: интегриран модел за социално-икономическа интеграция“
+Програма "Развитие на човешките ресурси" 2021-2027,
+BG05SFPR002-2.016 - Подкрепа за уязвими и маргинализирани общности.
+На 08.05.2026 г. получихме съобщение за промени в Условията за кандидатстване по същата процедура. В тази връзка бихме искали да Ви помолим за разяснение дали е възможно да бъдат направени корекции във вече подаденото проектно предложение, с цел съобразяването му с актуализираните условия.
+В случай че подобна редакция е допустима, молим да ни информирате какъв е редът за извършване на промените в системата ИСУН, както и дали е необходимо предприемането на допълнителни действия от наша страна.
+Предварително Ви благодарим за съдействието.
+С уважение, 
+Доника Колева, 
+Фондация КОНКОРДИЯ България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаема госпожо/Уважаеми  господине,
+1.	Промените в Условията за кандидатстване се отнасят единствено до удължаване срока за подаване на проектни предложения по процедура BG05SFPR002-2.016 „Подкрепа за уязвими и маргинализирани общности“ до 08.06.2026 г. Няма изменения в изискванията и критериите към проектните предложения, кандидатите, партньорите и асоциираните партньори.
+2.	Съгласно т. 24.3. Брой предложения и безвъзмездни финансови помощи на кандидат и партньор от Условията за кандидатстване:
+В случай че кандидат е подал повече от едно проектно предложение, то до оценка ще бъде допуснато само последното по време на подаване, проектно предложение, освен ако не е оттеглено от страна на кандидата.
+В случай че желаете проектно предложение с № BG05SFPR002-2.016-0045 " Път към независимост: интегриран модел за социално-икономическа интеграция" да бъде оттеглено, е необходимо да ни изпратите писмено искане, подписано от лицето представляващо кандидата. Искането следва да бъде изпратено в ИСУН, модул „Комуникация с УО“.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.016-Q045</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, ако по дейността субсидирана заетост общината е работодател, това счита ли се за de minimis?
 Предварително благодаря!</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
 Съгласно т. 15. Приложим режим на минимални помощи от Условията за кандидатстване:
 Дейностите, които се реализират чрез прилагане на открити, прозрачни и публични процедури за избор на изпълнител по смисъла на т. 89-96 от Известието на Комисията, се считат за непомощ.
 По настоящата процедура следва да се възложат дейностите за:
 - обучения по професионална квалификация и ключови компетентности (дейност 3 от направление 1);
 - дейностите за профилактичните прегледи за здравно неосигурени лица (дейност 2 от направление 2);
 - дейности по организиране на събития, кампании (дейност 4 от направление 2);
 - всички дейности от направление 3, описани в т. 13.2. Допустими дейности.
 Всички други дейности (извън дейност 3 от направление 1, дейност 2 и дейност 4 от направление 2 и всички дейности от направление 3) следва да се изпълняват пряко от кандидат/партньор и ще представляват минимална помощ (помощ „de minimis”) съгласно Регламент (ЕС) № 2023/2831 на Комисията от 13 декември 2023 година относно прилагането на членове 107 и 108 от Договора за функционирането на Европейския съюз (ДФЕС) към помощта de minimis, публикуван в Официален вестник на ЕС L 352 от 24.12.2013 г. и последващи изменения.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.016-Q044</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Уважаеми дами и господа,
 Във връзка с  намерението ни за кандидатстване по процедура BG05SFPR002-2.016 - Подкрепа за уязвими и маргинализирани общности, имаме следния въпрос и молим да получим еднозначен отговор:
@@ -87,92 +129,50 @@
 Във връзка с подготовката на проектно предложение по Процедура BG05SFPR002-2.016 „Подкрепа за уязвими и маргинализирани общности“, бихме искали да отправим следното запитване:
 Предвиждаме в проектното предложение да включим народно читалище като партньор.
 В тази връзка молим за разяснение относно приложимостта на следното условие в Условията за кандидатстване, към партньора – читалище:
 „Счита се, че кандидатът разполага с необходимия финансов капацитет, ако утвърдените разходи по бюджета му за текущата година са по-високи от 20 % от размера на исканата БФП. Партньорът разполага с финансов капацитет, ако утвърдените разходи по бюджета му за текущата година са по-високи от 20 % от размера на БФП, която ще разходва партньорът.“
 Моля да уточните:
 1.	Следва ли народното читалище да се счита за „публичен орган – разпоредител с бюджет“ по смисъла на процедурата;
 2.	В случай че не се счита за такъв, прилага ли се горепосоченото изискване за 20 % финансов капацитет спрямо бюджета му, или финансовият му капацитет се оценява по реда за кандидати/партньори, различни от публични органи.
 3.	В случай, че финансовият капацитет на читалището се оценява по реда за кандидати/партньори, различни от публични органи, правилно ли изчисляваме финансовата стабилност на читалището въз основа на данните от счетоводния му баланс за 2025 г., както следва:
 Собствен капитал (код 05000) - 5 хиляди лева 
 Общо актива/пасива (код 04500) - 5 хиляди лева 
 Печалба/загуба (код 05600) - 0 
 На база на тези данни:
 Коефициентът на финансова независимост е 1.00
 Рентабилността е 0% 
 Общата оценка по методиката е 6 точки, което съответства на „добра“ финансова стабилност.
 В тази връзка бихме искали да попитаме:
 Следва ли да се счита, че читалището покрива изискването за финансов капацитет по процедурата, независимо от ниския абсолютен размер на бюджета му, при положение че съгласно методиката получава оценка „добра“?
 </x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине,
 1.	Съгласно чл. 2, ал. 2 от Закона за народните читалища - Читалищата са юридически лица с нестопанска цел.  Съгласно т. 11.1. Общи изисквания за допустимост на кандидата, партньорите и асоциираните партньори от Условията за кандидатстване:
 Финансовият капацитет на кандидати/партньори, различни от публични органи, се изчислява на база Методика за оценка на финансовия капацитет на кандидатите по програма „Развитие на човешките ресурси“ 2021 – 2027. За целите на тази проверка, УО получава по служебен път Счетоводния баланс на организацията за последната приключила финансова година (2025) чрез информационната система МониторСтат, поддържана и управлявана от Националния статистически институт.
 В случай че кандидатът/партньорът няма подаден счетоводен баланс към НСИ за 2025 г. или е подал в НСИ Декларация за липса на дейност за същата година, проектното предложение се отхвърля.
 2.	Съгласно посочените от Вас данни от Счетоводния баланс за 2025 г., читалището разполага с финансов капацитет, изчислен в съответствие с Методика за оценка на финансовия капацитет на кандидатите по програма „Развитие на човешките ресурси“ 2021 – 2027.</x:t>
-  </x:si>
-[...40 lines deleted...]
-Данните за получените предходни минимални помощи следва да бъдат надлежно декларирани от предприятията, кандидатстващи за подкрепа по процедурата, в Декларация за получените минимални помощи (Приложение ІI към Условията за кандидатстване). Декларацията за минимални помощи се представя от кандидатите/партньорите на етап кандидатстване и впоследствие, в случай на одобрение на проектното предложение, преди сключване на договора за безвъзмездна финансова помощ. Към момента на оценка, проверка за допустимост по отношение на максимално допустимия праг за получена минимална помощ, определен в чл. 3, параграф 2 на Регламент (ЕС) № 2023/2831 ще се извършва на база посочените данни в Декларация за получените минимални помощи. В съответствие с изискването за ненадвишаване на прага, определен в член 3, параграф 2, УО ще извършва служебна корекция в размера на БФП на всички предложени за финансиране проектни предложения на етап техническа и финансова оценка, така че да не възникне нарушаване на праговете по регламента.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -567,107 +567,107 @@
   <x:cols>
     <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="4">
-        <x:v>46128.5000638542</x:v>
+        <x:v>46157.6731368866</x:v>
       </x:c>
       <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="4">
-        <x:v>46128.4570279051</x:v>
+        <x:v>46154.5018144907</x:v>
       </x:c>
       <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="A4" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="4">
-        <x:v>46127.4831740393</x:v>
+        <x:v>46128.5000638542</x:v>
       </x:c>
       <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B5" s="4">
-        <x:v>46126.6260215278</x:v>
+        <x:v>46128.4570279051</x:v>
       </x:c>
       <x:c r="C5" s="5" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B6" s="4">
-        <x:v>46119.6502315856</x:v>
+        <x:v>46127.4831740393</x:v>
       </x:c>
       <x:c r="C6" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="5" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Разяснения по процедурата</vt:lpstr>
       <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
       <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>