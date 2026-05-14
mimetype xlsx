--- v0 (2026-01-14)
+++ v1 (2026-05-14)
@@ -1,342 +1,155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14b722e8c9449ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f46bc80669bc4b3eae5e4051c45eb1fb.psmdcp" Id="Ra1a7c3907e4e455c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c6160dd7154fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d64d42b0dc844e5a840b0c012ecf6565.psmdcp" Id="Rdbcd9bdec663405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.024-Q017</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>12.08.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 Допустимо ли е да представим форум , а не конкретно събитие? Пояснявам : искаме да представим и разпространим годишен фестивал и в тази връзка ...Трябва ли да представим конкретно проведен фестивал или можем да направим мозайка от няколко провеждания на този фестивал през годините / за по-голямо въздействие и популяризиране /</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно Условията за кандидатстане по процедурата са допустими за финансиране дейности и разходи свързани с  представяне и/или разпространение на вече създаден и съществуващ съвременен европейски културен продукт.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.024-Q016</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09.08.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,  В насоките е разписано, че максималния срок на проектното предложение не бива да бъде повече от 12 месеца. Също така пише, че "Крайната дата на изпълнение на дейностите по индивидуалните проекти
 следва да бъде не по-късно от 31.03.2026 г. Процедурата е отворена за кандидатстване до края на м. Август 2025г. Реалистично на оценителната комисия ще и трябват поне 2-3 месеца да излезе с решение за одобрени кандидати и сключване на договори което прави ноември 2025г. Ние като кандидати не можем да знаем кога ще сключим договор и ще започнем изпълнение на дейностите си, защото това е външно за организацията ни събитие. Как тогава правилно да разпишем дейностите, като имаме допустими 12 месеца по бланка и условия, но същевременно трябва да се съобразим и с друго ограничение да е до 31,03,2026г. Това означава че всички дейности по проекта трябва да бъдат осъществени в рамките на 4 месеца от Декември 2025г. до март 2026г. Което са 4 месеца! Моля отговорете еднозначно, дори и да са допустими 12 месеца, ние трябва да разпишем проекта за една трета от това време, защото имаме ограничение? Тоест да не повече от 6 месеца?</x:t>
   </x:si>
   <x:si>
     <x:t>В Условията за кандидатстване (УК) т. 13  „Срок за изпълнение на индивидуалните проекти“ е записано „ Продължителността на изпълнение на предложението за изпълнение на инвестицията не следва да надвишава 12 месеца от двустранното подписване на договора между одобрения кандидат и Националния фонд „Култура“ за финансиране от Механизма за възстановяване и устойчивост за изпълнение на инвестиция.
 Крайната дата на изпълнение на инвестицията следва да бъде преди 31.03.2026 г.“, т.е. имаме 2 кумулативни условия.
 Да, срокът на изпълнение на ПИИ не трябва да е след 31.03.2026 г., всички дейности и разходи извършени след тази дата, ще се считат за недопустими.
 В УК  т. 9.1. „Условия за допустимост на разходите“, стр. 22 е записано и едопустимо 
 „ разходите (в т.ч всички свързани плащания с тях) са извършени след датата на подаване на ПИИ и до датата на представяне на финалния отчет за изпълнение на дейностите по ПИИ), т.е. кандидатите на собствен риск при спазване разпоредбите в Насоките по настоящата процедура и приложимото законодателство могат да извършват разходи и дейности по ПИИ след датата на подаване на ПИИ.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.024-Q015</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06.08.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Моля за следната информация.
 - Необходимо ли е кандидатстващата организация да бъде регистрирана културна организация по Закона за закрила и развитие на културата?
 - Допустимо ли е в една и съща процедура да кандидатстват две отделни юридически лица за отделни различни по характер културни проекти, но имат един и същ управител и собственик?
 - Има ли специфично изискване електронните подписи КЕП да са издадени от "Информационно обслужване" или могат да бъдат от всеки друг лицензиран оператор?</x:t>
   </x:si>
   <x:si>
     <x:t>В Условията за кандидатстване (УК)  6. „Допустими кандидати“ детайлно са изброени допутимите кандидати по процедурата, а именно „ Допустими кандидати по процедурата са:
 1. Частни културни организации по смисъла на чл.10, ал.1, т.1 от Закона за закрила и развитие на културата - лица, регистрирани по реда на Търговския закон, на Закона за юридическите лица с нестопанска цел или на Закона за кооперациите 2. Творческите съюзи - сдружения с нестопанска цел, които обединяват лица, извършващи сродна творческа дейност в областта на културата по чл. 10, ал. 3 от Закона за закрила и развитие на културата;
 3. Културни организации съгласно чл. 4, ал. 1 от Закона за закрила и развитие на културата - държавните, общинските и регионалните културни институти.
 4. Културните институти съгласно чл. 9, ал. 1 от Закона за закрила и развитие на културата - регионалните културни институти
 5. Лица, осъществяващи дейност като частни културни организации, учредени съгласно Закона за народните читалища;
 6. Физически лица с българско гражданство, регистрирани като самоосигуряващи се лица (включително неформални групи артисти);
 "Културна организация" е структура, създадена съгласно чл. 4, ал. 1 или учредена съгласно чл. 10, ал. 1, т. 1 и 2, чийто предмет на дейност е създаването, разпространението и опазването на културни ценности в областта на театъра, музиката, киното, аудиовизията, визуалните изкуства, литературата, художествения превод, танца, цирка, пластичните изкуства, архитектурата, дизайна, фолклора, включително опазването на културно-историческото наследство.“
 2.  В Условията за кандидатстване (УК)  6. „Допустими кандидати“ е записано „Всеки кандидат може да подаде само едно предложение по процедурата.“, т.е. изискването на 1 ПИИ е за кандидата.
 3. КЕП за кандидатстване по процедурата може да е издаден от всеки лицензиран оператор.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.024-Q014</x:t>
   </x:si>
   <x:si>
-    <x:t>05.08.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте, в секция "Въпроси и отговори" сте дали разяснение, че последните 3 години в които кандидата следва да е осъществявал дейност са именно 2021 г., 2022 г. и 2023 г.
 Да разбираме ли, че при доказване на дейности на Кандидата в сферата на културата за всяка една от последните 5 години са 2019г., 2020г. 2021г., 2022г., 2023г.?</x:t>
   </x:si>
   <x:si>
     <x:t>В Условията за кандидатстване (УК)  6. „Допустими кандидати“ е записано  „Важно: Кандидатите следва да са осъществявали минимум две дейности свързани със създаване и/или представяне/разпространение и/или  опазването на културни ценности в областта на театъра, музиката, киното, аудиовизията, визуалните изкуства, литературата, художествения превод, танца, цирка, пластичните изкуства, архитектурата, дизайна, фолклора, включително опазването на културно-историческото наследство през последните три календарни години (2021 г., 2022 г. и 2023 г.) – това е изискване за допустимост на кандидата
 Кандидатът има доказана дейност в сферата на културата за всяка една от последните 5 години, т.е. дейности свързани  със създаване представяне и/или разпространение и/или  опазването на културни ценности в областта на театъра, музиката, киното, аудиовизията, визуалните изкуства, литературата, художествения превод, танца, цирка, пластичните изкуства, архитектурата, дизайна, фолклора, включително опазването на културно-историческото наследство на културни продукти – и ще получи 15 точки, съгласно Приложение № 9 „ Критерии и методика за оценка на ПИИ“</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.024-Q013</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>28.07.2025</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Уважаеми дами и господа,
 Във връзка с подготвяно проектно предложение по процедура BG-RRP-11.024, бихме искали уточнение относно тълкуването на териториалния обхват, описан в Насоките за кандидатстване, а именно:
 „Представяне и/или разпространение в областните градове в шестте планови региона на България (NUTS2) на вече съществуващи съвременни европейски продукции от сектора на КТИ, създадени и представени в държава членка на ЕС. Шестте планови региона на България са:
 Шестте планови региона на България са:
 - Северозападен регион (основни градове - Видин, Враца, Монтана, Ловеч, Плевен);
 - Североизточен регион (основни градове - Варна, Търговище, Добрич, Шумен);
 - Северен централен регион (основни градове - Велико Търново, Габрово, Разград, Русе, Силистра);
 - Югозападен регион (основни градове - Благоевград, Кюстендил, Перник, София-област с град Самоков , София – град);
 - Югоизточен регион (основни градове - Бургас, Сливен, Стара Загора, Ямбол) и
 - Южен централен регион (основни градове - Кърджали, Пазарджик, Пловдив, Смолян, Хасково).
 Въпрос:
  Допустимо ли е представянето на културния продукт да се реализира и в населени места в същата административна област, но извън посочения областен град (например в по-малки градове или села), при условие че регионалният обхват се запазва и е осигурено покритие на всички шест планови региона (NUTS2)?
 Предварително Ви благодарим за съдействието и разяснението, което ще ни позволи да планираме и структурираме коректно дейностите по проекта.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно т.2.5  	„Териториален обхват“ от УК е разписано, че е допустимо представяне и/или разпространение в обласните градове в шестте планови региона на България (NUTS2) на вече съществуващи съвременни европейски продукции от сектора на КТИ, създадени и представени  в държава членка на ЕС, съответно и подробно изброени в УК.</x:t>
   </x:si>
-  <x:si>
-[...170 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -355,99 +168,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -686,318 +500,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D17"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="20.020625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="19.424911" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45881.5501330093</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45878.6113892014</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45875.7080280903</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45874.4783540046</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...163 lines deleted...]
-        <x:v>66</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45866.4014431481</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>