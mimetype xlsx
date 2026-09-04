--- v1 (2026-05-14)
+++ v2 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c6160dd7154fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d64d42b0dc844e5a840b0c012ecf6565.psmdcp" Id="Rdbcd9bdec663405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R177c9c8457e8473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2651adb56c8d4a56b7559d7e22c02842.psmdcp" Id="Rca676f06327b42e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>