--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -1,146 +1,141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red9b36fa30674c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25d91627cb6541e49f810882ffc7041f.psmdcp" Id="R21be71ab0d7a413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f1bd2813704923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64a536be66f746feb7dc93960ce3c7d8.psmdcp" Id="Ra3515a6ac3104575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR002-3.024-Q006</x:t>
-[...9 lines deleted...]
-Моля да вземете предвид, че мярката се прилага в изпълнение на одобрени стратегии за ВОМР с допълващо финансиране от ПОС 2021-2027, в които, при  разработването на формулярите, по-голямата част от МИГ са определили стойността на индикатора „лица, които пряко ще бъдат обхванати от резултатите от проекта“ на база всички възможни методи за разпространение на информацията, съобразно допустимите дейности по мярката, а не единствено на база броя участници в събития.  Също така, моля да отчетете, че дигиталните канали са най-предпочитания и използван начин за информиране от младите хора и активното население, поради тяхната достъпност, бързина и интерактивност, както и че съществуват обективни технически методи за измерване на броя на лицата, до които е достигнала информацията в тях. 
+    <x:t>BG16FFPR002-3.024-Q016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаеми дами и господа,
+Моля за разяснение по следните въпроси:
+1. Допустим кандидат ли е МИГ с одобрена Стратегии за ВОМР за периода 2021-2027 г., включващи дейности в сектор „биологично разнообразие“.
+2. Допустимо ли е да се включи в екипа на проекта на МИГ и служител от община на територията на съответния МИГ, за по-добра координация в оперативната дейност по проектното предложение.
+ С уважение: Община Сливен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>По въпрос № 1: Съгласно раздел 11 от Условията за кандидатстване по процедурата, допустими са следните категории кандидати: общини, юридически лица с нестопанска цел и техни клонове. За да бъдат допустими, кандидатите трябва да отговарят на всички изисквания, посочени в цитирания раздел. МИГ, отговарящ на тези изисквания, ще представляват допустим кандидат съгласно предвиденото в условията за кандидатстване.
+По въпрос № 2: В раздел 12 от условията за кандидатстване е предвидена възможност проектните предложения да се изпълняват в партньорство. Съгласно заложеното в този раздел, в споразумението за партньорство следва да бъдат уредени правата и задълженията на страните във с изпълнението на проектните дейности. В тази връзка, с подписването на споразумението за партньорство, кандидатът и партньорите по своя преценка и спрямо спецификите на проектното предложение определят участието на всеки от тях при изпълнението на проекта.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.024-Q015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Във връзка с прилагането на чл. 50, ал. 2 от ЗУСЕФСУ и определянето на прогнозната стойност на възлаганията по проектите, моля за следното разяснение:
+Когато различни клонове на едно и също юридическо лице с нестопанска цел, всеки от които е самостоятелно вписан в Регистъра на юридическите лица с нестопанска цел и е допустим кандидат съгласно т. 11.3 от Условията за кандидатстване, подадат отделни проектни предложения по процедура BG16FFPR002-3.024 и за всеки одобрен проект бъде сключен отделен административен договор за предоставяне на безвъзмездна финансова помощ с конкретния клон, прогнозната стойност за целите на чл. 50, ал. 2 от ЗУСЕФСУ определя ли се:
+1. самостоятелно за възлаганията в рамките на всеки отделен проект/АДБФП на съответния клон; или
+2. чрез сумиране на сходните възлагания по проектите на всички клонове, принадлежащи към едно и също ЮЛНЦ?
+В случай че прогнозната стойност се определя самостоятелно за всеки проект, правилно ли е да се приеме, че при определянето ѝ следва да се вземат предвид всички сходни/еднородни дейности, които конкретният бенефициент предвижда да възложи за целия период на съответния проект?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Съгласно т. 11.3 от Условията за кандидатстване по процедура с рег. № BG16FFPR002-3.024, проектно предложение може да бъде подадено и административен договор за предоставяне на безвъзмездна финансова помощ може да бъде сключен с клон на юридическо лице с нестопанска цел. В описаната хипотеза по т. 11.3 от Условията за кандидатстване, клон на ЮЛНЦ се третира като бенефициент за целите на съответния одобрен проект и сключен АДБФП.
+Разпоредбите на чл. 49, ал. 1 и чл. 50, ал. 2 от ЗУСЕФСУ уреждат възлагането на дейности по одобрения проект, като в съответствие с чл. 2, ал. 6 от ПМС № 4 от 11.01.2024 г., „не се допуска разделяне на предмета на възлагане с цел заобикаляне на прилагането на процедурата за избор на изпълнител с публична покана“. В този смисъл и § 1, т. 6 от Допълнителните разпоредби на ПМС № 4 от 11.01.2024 г., регламентира, че „Разделяне на предмета на възлагане“ е налице, когато с цел използване на по-благоприятен режим за избор на изпълнител бенефициентът е възложил отделно изпълнението на идентични или сходни дейности, включително чрез разделяне изпълнението на конкретна дейност на части“.
+Съгласно чл. 2, ал. 7 от ПМС № 4 от 11.01.2024 г., задължението за провеждане на процедурата се определя с оглед на предвидената стойност, включително съфинансирането от страна на бенефициента, за съответната услуга, доставка или строителство за целия период на проекта.
+Предвид изложеното, при посочените във въпроса предпоставки прогнозната стойност се определя самостоятелно за всеки одобрен проект/АДБФП и спрямо възлаганията, които конкретният клон в качеството му на бенефициент предвижда да извърши по този проект. В рамките на конкретния проект следва да се вземе предвид общата предвидена стойност, включително съфинансирането от страна на бенефициента, на всички идентични или сходни дейности, които с оглед на своя предмет и функционална и икономическа свързаност формират едно възлагане, за целия период на изпълнение на проекта.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.024-Q014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаеми госпожи и господа,
+На 12.08.2026 г. в 10:41 ч. отправихме чрез ИСУН искане за разяснение по процедура № BG16FFPR002-3.024 „Информационни кампании – биологично разнообразие" (регистрационен номер BG16FFPR002-3.024-Q007, статус „Изпратен"), в което поставихме въпроси относно прилагането на териториалното изискване по раздел 21 от Условията за кандидатстване спрямо критерий 3 „Капацитет на кандидата" от Техническата и финансова оценка.
+Съгласно т. 26 „Допълнителна информация" от Условията за кандидатстване, писмени отговори на искания за разяснения се публикуват в 10-дневен срок от получаването им. По отношение на нашето искане този срок изтече на 24.08.2026 г. Към датата на настоящото запитване в модул „Въпроси и отговори" на процедурата не е публикуван отговор по регистрационен номер BG16FFPR002-3.024-Q007; последната налична актуализация на раздела е от 13.08.2026 г. и не съдържа разяснение по поставените от нас въпроси.
+Предвид горното молим да бъде потвърдено получаването на искането ни от 12.08.2026 г. и да ни бъде предоставено разяснение в оставащия срок по т. 26 от Условията за кандидатстване — не по-късно от две седмици преди крайния срок за подаване на проектни предложения (23.09.2026 г.), т.е. не по-късно от 09.09.2026 г.
+За улеснение прилагаме отново поставените въпроси:
+Въпрос 1: Ще бъде ли признат опит по критерий 3 от ТФО, изпълняван на територията на две общини — едната от състава на съответната МИГ, а другата извън нея — или биха били присъдени 0 точки, тъй като териториалният обхват на проекта е по-широк от изискването проектите да са изпълнени/изпълнявани единствено на територията на община от състава на съответната МИГ?
+Въпрос 2: Прилага ли се цитираното териториално изискване по раздел 21 към всички точкови нива по критерий 3 от ТФО (30 т., 20 т., 10 т. и 5 т.), включително при преценката на управленски опит по проекти, финансирани от фондове или инструменти на Европейския съюз, международни организации или други външни източници, или се отнася само до опита в комуникационни/информационни/разяснителни кампании в сектор „биоразнообразие"?
+Обръщаме внимание, че формулировките на точковите нива по критерий 3 от ТФО в раздел 22 от Условията за кандидатстване не съдържат подобно териториално ограничение — то фигурира единствено в разяснителния текст на раздел 21. Молим за еднозначно потвърждение кой текст е меродавен при оценката.
+Предварително благодарим за съдействието.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разяснение по постъпилите въпроси е предоставено по-горе в таблицата, под № 7.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.024-Q013</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Уважаеми дами и господа, 
+Моля за разяснение по Насоките за кандидатстване по процедура BG16FFPR002-3.024 „Информационни кампании – Биологично разнообразие“.
+Предвид броят на лицата, до които трябва да се достигне с предвидените информационни кампании следва ли лицата, отчитани като „обхванати и информирани относно биологичното разнообразие и заплахите за него в целевата територия на МИГ“, задължително да са с постоянен и/или настоящ адрес на територията на съответния МИГ, или в обхвата могат да бъдат включени и туристи, гости и други посетители на територията, които са реално обхванати от предвидените информационни дейности?
+С уважение,
+Община Шабла
 </x:t>
   </x:si>
   <x:si>
-    <x:t>В раздел 6 от Условията за кандидатстване са посочени целите и очакваните резултати от процедура  BG16FFPR002-3.024, като за цел е посочено „повишаване на осведомеността на населението за биологичното разнообразие и заплахите за него в целевата територия на МИГ“, а за очаквани резултати е посочено  „лица, обхванати и информирани относно биологичното разнообразие и заплахите за него в целевата територия на МИГ“. В раздел 13 от Условията за кандидатстване, в т.13.2  са посочени дейности чрез които  ще се постигне целта на процедурата и очакваните резултати. Кандидатите следва да докажат, че с предвидените дейности в проектните си предложения  ще се постигне повишаване на осведомеността на населението на съответния МИГ относно биологичното разнообразие. Аналогично, при отчитане на планираните дейности, следва да се докаже колко лица са обхванати и информирани относно биологичното разнообразие и заплахите за него.</x:t>
-[...59 lines deleted...]
-Предвидената финансова подкрепа за  изпълнение на подхода ВОМР в сектор „Биологично разнообразие“ цели да се повиши осведомеността относно биологичното разнообразие и заплахите за него в целевата територия на съответния МИГ. Предвидените мерки трябва да отговарят на идентифицираните нужди и потребности на целевите групи в териториалния обхват на съответната МИГ, произтичащи от анализа при подготовката на стратегиите за местно развитие.  Такива заплахи могат да бъдат, но не се ограничават единствено до: бракониерство, използване на забранени методи и средства за лов и превенция от хищници, инвазивни видове, незаконна търговия със защитени видове и др. В този смисъл  информационната кампания трябва да е насочена към проблеми които застрашават видовете и местообитанията на територията на МИГ. Кандидатът обосновава в проектното си предложение изборът на дейностите насочени към определени видове и местообитания съгласно идентифицираните заплахи.</x:t>
+    <x:t>В отговор на поставения от вас въпрос, обръщаме внимание, че съгласно утвърдените документи по чл. 26, ал. 1 от ЗУСЕФСУ, целта на предоставяната безвъзмездна финансова помощ по процедура BG16FFPR002-3.024 „Информационни кампании – Биологично разнообразие“ е осигуряване на допълващо финансиране, от ПОС 2021-2027 г., за изпълнение на одобрени стратегии за Водено от общностите местно развитие (ВОМР), изпълнявани от местни инициативни групи (МИГ), за подпомагане на местно и регионално ниво на повишаване на осведомеността на населението за биологичното разнообразие и заплахите за него в целевата територия на МИГ, а сред очакваните резултати от изпълнението на дейностите по процедурата са брой лица, обхванати и информирани относно биологичното разнообразие и заплахите за него в целевата територия на МИГ. Предвид това, заложените в раздел 13 от условията за кандидатстване  дейности трябва да са съобразени с потребностите и проблемите на съответния МИГ, на базата на което да се идентифицират целевите групи, към които да е насочено допълващото финансиране.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.024-Q012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравейте, 
+Доколкото по процедурата ще се финансира само 1 проект за цялата територия на МИГ, при залагане на целевите стойностите на индикаторите за резултат и краен продукт в проектното предложение, трябва ли кандидатът да  счита за задължителни стойностите, заложени от МИГ в Формуляра за допълващо финансиране към СВОМР (в т. 10 "Показатели за резултат", или може да заложи и по-ниска стойност?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Съгласно посоченото в т. 13.2 на раздел 13 от условията за кандидатстване, дейностите и допълващото финансиране по приоритет „Биологично разнообразие“ на ПОС 2021-2027 г. трябва да са включени в одобрена Стратегия за ВОМР и да са за цялата територия на МИГ. В раздела е посочено, че е допустима промяна на дейностите спрямо заложените в одобрената стратегия, но само в рамките на допустимите дейности по процедурата и ако към стратегията има приложение за допълващо финансиране по приоритет „Биологично разнообразие“ на ПОС 2021-2027 г. В този смисъл, промяната на дейностите при спазване на посочените изисквания би могла да доведе до обосноваване на други целеви стойности на индикаторите, които да бъдат заложени и приложими за конкретното проектно предложение и които са различни от посоченото в приложението към съответната одобрена стратегия за ВОМР. 
+Индикаторите (показателите) за резултат и за краен продукт са посочени в раздел 7 от условията за кандидатстване. Проверката на съответствието на информацията в секция „Индикатори“ във формуляра за кандидатстване в ИСУН с изискванията на раздел 7 „Индикатори (показатели)“ от условията за кандидатстване е част от методиката за оценка по критерий 7 от АСД (раздел 22 от условията за кандидатстване).</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -535,107 +530,107 @@
   <x:cols>
     <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="4">
-        <x:v>46244.6878942477</x:v>
+        <x:v>46267.6366003356</x:v>
       </x:c>
       <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="4">
-        <x:v>46244.5550608102</x:v>
+        <x:v>46267.5932441204</x:v>
       </x:c>
       <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="A4" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="4">
-        <x:v>46226.5137033681</x:v>
+        <x:v>46265.6824986574</x:v>
       </x:c>
       <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B5" s="4">
-        <x:v>46206.4228901736</x:v>
+        <x:v>46260.6701310648</x:v>
       </x:c>
       <x:c r="C5" s="5" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B6" s="4">
-        <x:v>46204.5550034491</x:v>
+        <x:v>46260.4046927199</x:v>
       </x:c>
       <x:c r="C6" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="5" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Разяснения по процедурата</vt:lpstr>
       <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
       <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>