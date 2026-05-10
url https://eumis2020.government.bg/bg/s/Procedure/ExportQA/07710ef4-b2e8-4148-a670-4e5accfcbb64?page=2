--- v0 (2026-01-05)
+++ v1 (2026-05-10)
@@ -1,435 +1,134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec230cb915a3406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2920421705a4bb7a49cb549c234ff00.psmdcp" Id="Rf3b61096fda245b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff0673415152432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68c9fb1e324f4f958915577b303c9560.psmdcp" Id="Rcc963fd5f2944cab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-Q021</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>30.03.2024</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос 1: В случай на партньорство между две висши училища трябва ли всички включени в проектното предложение докторски програми от едно и също професионално направление да имат акредитация и в двете висши училища, т.е. допустимо ли някоя от включените в проектното предложение докторски програми да е акредитирана само в едното висше училище?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 14 до 01.04.2024 г. (отговор на въпрос 21). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-Q020</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос 1: В рамките на 1 едно проектно предложение, което включва докторски програми в няколко професионални направления възможно ли е да се създадат повече от 1 докторантско училище?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 14 до 01.04.2024 г. (отговор на въпрос 20). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-Q019</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Въпрос 1: При изчисляването на Критерий 4. Ефективност на докторските програми съгласно методиката за оценка (Annex VII Методика за оценка), се използва следния алгоритъм: “За целите на изчислението се сумира броят на действащите докторанти в редовна форма за определения в Условията за кандидатстване референтен период кумулативно по всички включени в проектното предложение акредитирани докторски програми и броят на защитилите ОНС „доктор“, обучавани в редовна форма за определения в Условията за кандидатстване референтен период кумулативно по същите акредитирани докторски програми.“
 Тъй като всеки редовен докторант се обучава за срок от 3 години (чл. 8, ал. 2 от ЗРАСРБ), той може да се включва три пъти в годишния брой на действащите докторанти, и при сумирането ще се брои три пъти. Той обаче може да защити само веднъж. Това означава че максималната стойност на съотношението (А/В) ще е 0,33, респективно броят точки по този критерий не ще надхвърли 5,00. В тази връзка поставяме въпроса трябва ли при сумирането за целия референтен период на данните за действащите докторанти по отделни години (представени в Annex VIIa_Брой действащи докторанти и защитили) да се премахва повторното броене, т.е. – всеки докторант да се брои само по един път без значение дали е бил действащ в една, две или повече години?
 Въпрос 2: При изчисляването на Критерий 4. Ефективност на докторските програми съгласно методиката за оценка (Annex VII методика за оценка), се вземат под внимание и докторски програми, които са стартирали в рамките на референтния период, но поради продължителността на обучението (до 3 години) не са регистрирали защитили докторанти по обективни причини – не е изтекъл срокът на обучение дори на един докторант. Как ще се процедира при тези програми?
 Въпрос 3: При оглед на данните, представени за конкретно ВУ, се установиха различия между информацията в таблиците за защитилите докторанти (редовна форма) и фактическия брой на защитилите докторанти през референтния период. През периода 2018-2023 г. във ВУ са защитили докторска дисертация общо 48 докторанти (редовна форма), а данните в приложение Annex VIIa_Брой действащи докторанти и защитили  дават сума от 42 защитили докторанти. Налице са и разминавания между бройките по конкретни докторски програми. Въпросът ни е, кои данни ще се използват при оценяването на проектното предложение – реалните данни за фактически защитилите докторанти през референтния период или данните в приложение Annex VIIa, в които може и да има технически грешки? Ако са допуснати технически грешки, могат ли да бъдат отстранени и как ще се извърши това?
 Въпрос 4: В отговор на изискването проектното предложение да адресира конкретни бизнес потребности и възможността за включване на асоцииран партньор – предприятие, публична организация, НПО или научноизследователски център, в т.ч. ЦК и ЦВП, който е обосновал нуждата от персонал с докторска степен, поставяме въпроса под каква форма трябва да се обоснове тази нужда и в коя част на формуляра за кандидатстване се включва тази информация?
 Въпрос 5: При кандидатстване от ВУ с едно проектно предложение, което включва докторски програми в две професионални направления, необходимо ли е и включеното партньорското ВУ/НО също да участва с докторски програми в двете професионални направления? Ако е възможно партньорът да участва в проекта с докторски програми само в едното професионално направление, това как ще бъде оценявано от гледна точка на критерий 6. Споделяне на ресурси (Annex VII Методика за оценка)?
 </x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 14 до 01.04.2024 г. (отговор на въпрос 19). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-Q018</x:t>
   </x:si>
   <x:si>
-    <x:t>25.03.2024</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Привет!
 Във връзка с дейността по процедурата насочена към подкрепа за създаване и развитие на докторантски училища/школи, насочени към конкретни нужди на работодатели/пазара на труда, допустимо ли е в рамките на един проект да се създадат повече от 1 училище. Например, ако ВУ кандидатства с 1 проект, включващ две професионални направления, да се създадат 2 докторантски училища за всяко едно от тях?
 Благодаря!</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 13 до 27.03.2024 г. (отговор на въпрос 18). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-Q017</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, бихте ли пояснили как формираме брой действащи докторанти за референтния период:
 - като сума на уникални лица със статут на действащи докторанти за периода (броим и включваме едно лице веднъж);
 - като сума на всички години, в които лицата са били със статут на действащи докторанти (броим и добавяме всеки докторант за всяка от годините, в които е бил действащ);
 Благодаря предварително.</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 13 до 27.03.2024 г. (отговор на въпрос 17). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
-  <x:si>
-[...293 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -448,99 +147,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -779,388 +479,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D22"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45381.6506938657</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45381.5427139352</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C3" s="3" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45381.5329688773</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B4" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C4" s="3" t="s">
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45376.5724282755</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="B5" s="2" t="s">
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45376.4710268519</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
         <x:v>18</x:v>
-      </x:c>
-[...231 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>