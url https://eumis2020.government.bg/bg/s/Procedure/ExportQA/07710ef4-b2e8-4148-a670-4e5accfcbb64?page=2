--- v1 (2026-05-10)
+++ v2 (2026-08-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff0673415152432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68c9fb1e324f4f958915577b303c9560.psmdcp" Id="Rcc963fd5f2944cab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8552c8398940ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff7e1f279a7747d391b89de3d7f4b72d.psmdcp" Id="R964f28bcdd2e4125" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>