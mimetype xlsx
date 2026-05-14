--- v1 (2026-02-23)
+++ v2 (2026-05-14)
@@ -1,1488 +1,170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3901d0caff04797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdf57d4fdeb64720996eb5756a459eef.psmdcp" Id="R4c3e09b9e8e94c00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1752de246cc443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5dd96a913af4e439cef0038925c07b1.psmdcp" Id="R50fe01ea7e124735" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="243">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-2.002-Q068</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>21.01.2025</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Във връзка с подготовката на проектни предложения по Процедура BG16FFPR003-2.002 на ПРР 2021-2027, моля за разяснения по следните въпроси:
 1. В Дейност № 3 - Подобряване състоянието на зелената инфраструктура, елементите на градската среда и междублокови пространства в град Димитровград, имаме предвидени за изпълнение 5 мерки, като дейностите по едната от тях сме стартирали със собствено финансиране. В същото време разчетите за изпълнение на друга такава показват, че предвидения ресурс няма да бъде достатъчен за изпълнение на проектните дейности. Допустимо ли е прехвърляне на ресурс от една мярка към друга такава в същата дейност, като не се увеличава предвидения ресурс БФП в рамките на дейността? 
 2. В Дейност № 12 - Развитие и подобряване на социалната инфраструктура, в следствие на направено проучване и приоритизиране на нуждите, се установи, че към настоящия момент по-голяма е необходимостта от разкриване на друга, различна от разписаната в КИТИ услуга. За община Димитровград в Националната карта на социалните услуги (приложение № 26, точка 22 и точка 23)  е предвидено съществуването на интегрирана здравно-социална услуга:
 1. за резидентна грижа за пълнолетни лица с трайни увреждания с потребност от постоянни медицински грижи с капацитет от 8 потребителя;
 2. за резидентна грижа за възрастни хора в невъзможност от самообслужване с потребност от постоянни медицински грижи с капацитет от 12 потребителя;
 Интегрираните здравно-социални услуги са услуги за специализирана подкрепа на лицата чрез дейности от сферата на здравните грижи и социалните услуги, които се предоставят в рамките на обща организация и управление. Подкрепата чрез интегрирани здравно-социални услуги се осигурява от медицински специалисти и от специалисти, предоставящи социални услуги.
 Допустимо ли е замяната на предвидената в проектния фиш и одобрена КИТИ услуга "Общностен център за ранно детско развитие" с интегрираната здравно-социална услуга?
 </x:t>
   </x:si>
   <x:si>
     <x:t>1.Моля виж отговор на въпрос BG16FFPR003-2.002-Q027
 2. Моля виж отговор на въпрос BG16FFPR003-2.002-Q033</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-2.002-Q067</x:t>
   </x:si>
   <x:si>
-    <x:t>20.01.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>УВАЖАЕМИ ДАМИ И ГОСПОДА,
 Съгласно разпоредбите на чл. 107, ал. 8 от Закона за държавния бюджет на Република България (ЗДБРБ) за 2024 г., а именно в случай на проект, за който е сключено споразумение по Инвестиционната програма за общински проекти, определени с приложение №3 към ЗДБРБ за 2024 г., и същият е допустим за финансиране, например по ПРР 2021-2027 г. като част от одобрена КИТИ, съответната община следва да подаде заявление за предоставяне на безвъзмездна финансова помощ и да рефинансира извършените разходи по съответната програма, механизъм или договор.
 Молим за Вашето компетентно становище допустимо ли е такъв проект/дейност да бъде включен в проектно предложение по процедура BG16FFPR003-2.002 „Подкрепа за интегрирано градско развитие в 40 градски общини“ като такъв, който ще се изпълни с друго финансиране, съответно без да се предвижда индикатор за него и средствата за изпълнението му да се посочат като собствен принос? Ако не, молим за допълнителни указания относно процедурата по рефинансиране на разходите, при спазване на горепосочените разпоредби!
 Благодаря Ви предварително!</x:t>
   </x:si>
   <x:si>
     <x:t>В конкретния случай следва да се следват разпоредбите на чл. 107, ал. 8 от Закона за държавния бюджет. 
 Предвид изложеното, както и крайния срок за подаване на проектни предложения по процедура BG16FFPR003-2.002 „Подкрепа за интегрирано градско развитие в 40 градски общини“, а именно 11.02.2025 г., Ви препоръчваме, дейностите, предвидени за изпълнение по чл. 107 от ЗДБРБ, но включени в одобрените КИТИ като обекти по ПРР, да бъдат подадени като част от проектно предложение за финансиране със средства от ПРР по цитираната по-горе процедура, в съответствие с допустимите дейности по програмата. В случай на вече сключено споразумение за финансиране по чл. 107 от ЗДБРБ, всеки кандидат има възможност да подаде писмено искане, че се отказва от неговото изпълнение с оглед изпълнение на дейностите с финансиране по ПРР съгласно одобрените КИТИ.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-2.002-Q066</x:t>
   </x:si>
   <x:si>
     <x:t>УВАЖАЕМИ ГОСПОЖИ И ГОСПОДА, 
 Във връзка с подготовката на проект по КИТИ №: BG16FFPR003-2.001-0021 Стратегия „Единно здраве“ за Северозападен регион имаме следния въпрос:
 1.	Министерство на здравеопазването участва като партньор в Дейност 1 - Изграждане на здравна инфраструктура в СЗР в контекста на общата стратегия за „Единно здраве“. За МЗ е предвидено да участва с бюджет единствено в непреките разходи. Необходимо ли е да изнасяме приноса на МЗ в отделна дейност?
 2.	В случай, че не ни достигат броя символи за описание на изпълнението на конкретна дейност, допустимо ли е да добавим допълнителен ред и да продължим обосновката на същата дейност?
 3.	Моля да ни дадете разяснение относно попълването на Приложение 5.2. Следва ли то да бъде попълвано по отделно за всеки партньор или за всяка инвестиция или ги обединяваме в един файл. Когато имаме един партньор, който изгражда 5 паркови пространства, необходимо ли е да обосноваваме всяко едно от тях поотделно, или може да ги обединим, тъйкато принципите на работа са еднакви. 
 4.	Когато имаме СМР свързано с инсталация на оборудване в обществена сграда, следва ли за тази инвестиция да попълваме Приложение 5.2.?
  С Уважение,
 Екипът на МУ Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>1. Непреките разходи (разходи за организация и управление и за видимост, прозрачност и комуникация) се определят и включват към  всяка отделна дейност в проектното предложение.
 Непреките разходи следва да са обвързани с преките разходи за конкретна дейност. За непреките разходи се прилага единна ставка по реда на чл. 54, буква а) във връзка с чл. 53 параграф 1, буква г) на Регламент (ЕС) 2021/1060 – точно 7% от преките допустими разходи.
 2. В случай, че не достигат броя символи за описание на изпълнението на конкретна дейност е допустимо да се добави нов ред, в който да се продължи обосновката на същата дейност, което следва да се опише в наименованието на дейността, така че да се направи връзка, че касае една и съща дейност. 
 3. Приложение 5.2. се попълва за проектното предложение като цяло. В него се описват всички инвестиции/ обекти, изпълнявани в съответствие с принципите и ценностите на Новия Европейски Баухаус.
 4. Приложение 5.2. се предоставя за цялото проектно предложение, ако проектното предложение ще допринася за принципите на Новия Европейски Баухаус.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-2.002-Q065</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>17.01.2025</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">УВАЖАЕМИ ГОСПОЖИ И ГОСПОДА, 
 Във връзка с подготовката на проект по КИТИ №: BG16FFPR003-2.001-0021 Стратегия „Единно здраве“ за Северозападен регион имаме следния въпрос:
 Дейност 1 - Изграждане на здравна инфраструктура в СЗР в контекста на общата стратегия за „Единно здраве“ предвижда закупуване на медицинско оборудване на УМБАЛ „Георги Странски“ в гр. Плевен. В тази връзка са предвидени СМР дейности, които са пряко свързани със създаването на необходимите условия за инсталация и работа на предвиденото за закупуване оборудване. В тази връзка бихме искали да попитаме, допустимо ли е да извършим ремонт/подмяна на довеждащ асансьор към хирургичния блок. Асансьорът е необходим за отвеждане на пациентите до/от онкооперационния блок в който ще бъде разположено новозакупеното по проекта медицинско оборудване и е необходим за подобряване на дигностично лечебният път на пациента в сградата.
 С уважение,
 Екипът на МУ Плевен
 </x:t>
   </x:si>
   <x:si>
     <x:t>Моля виж отговор №2 на въпрос BG16FFPR003-2.002-Q044
 В допълнение, допустимо е за модернизацията на помещенията, в които се помещава оборудването, да се включи ремонт/подмяна на довеждащ асансьор до помещенията, в които е разположено оборудването, в случай че спецификата на оборудването го налага.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-2.002-Q064</x:t>
   </x:si>
   <x:si>
     <x:t>УВАЖАЕМИ ГОСПОЖИ И ГОСПОДА, 
 Във връзка с подготовката на проект по КИТИ №: BG16FFPR003-2.001-0021 Стратегия „Единно здраве“ за Северозападен регион имаме следните въпроси:
 Въпрос 1
 В одобрената КИТИ №: BG16FFPR003-2.001-0021 Стратегия „Единно здраве“ за Северозападен регион сме заложили 3 дейности:
 •	Д1 - Изграждане на здравна инфраструктура в СЗР в контекста на общата стратегия за „Единно здраве“ с участието на 21 партньора, от които 20 партньора с бюджет по дейността;
 •	Д2 - Надграждане на образователната инфраструктура в СЗР в контекста на общата стратегия за „Единно здраве“ с участието на 6 партньора, от които 2 партньора с бюджет по дейността;
 •	Д3 - Изграждане на зелена градска инфраструктура и сигурност в обществени пространства и подобряване на енергийната ефективност в СЗР в контекста на общата стратегия за „Единно здраве“ с участието на 5 партньора, от които 4 партньора с бюджет по дейността.
 Същевременно в Указанията за попълване и подаване на електронен формуляр за кандидатстване по Програма „Развитие на регионите“ 2021-2027 в ИСУН 2020 (Приложение 9) се казва, че (1) „дейностите се определят и групират в зависимост от организацията, която ще ги изпълнява (кандидат/партньори) и вида на дейността (например дейност за ЕЕ, образователна, здравна, социална, културна инфраструктура, устойчива градска мобилност и т.н.)“ и (2) „не могат да отпадат или да се променят дейности от вече одобрените концепции за ИТИ.“
 Моля да поясните в тази ситуация следва ли да разделяме Дейност 1 от КИТИ в 20 дейности във електронен формуляр за кандидатстване по Програма „Развитие на регионите“ 2021-2027 в ИСУН 2020, Дейност 2 – в 2 дейности и Дейност 3 – в 4 дейности. При такова разделение ще отговорим на първото горецитирано условие за групиране в зависимост от организацията, но няма да спазим второто изискване да не се променят дейности.
 Въпрос 2
 В Д1 - Изграждане на здравна инфраструктура в СЗР в контекста на общата стратегия за „Единно здраве“ е заложено закупуването на мобилни дефибрилатори от общините партньори в проекта. Допустимостта на мобилните дефибрилатори се обосновава, чрез допустимата дейност Изграждане на зелена градска инфраструктура и сигурност в обществени пространства, но тъй като самите дефибрилатори са вид здравно оборудване сме ги сложили в Д1 на етап концепция. Във връзка с предходния въпрос, следва ли те да бъдат отделени на този етап или преместени в дейност 3- Изграждане на зелена градска инфраструктура и сигурност в обществени пространства и подобряване на енергийната ефективност в СЗР в контекста на общата стратегия за „Единно здраве“. В случай, че ги преместим или отделим за дейността ще бъде превишена общата стойност на финансирането по Приоритет 2, но тъй като намалява стойността на финансирането по Приоритет 1 за Дейност 3/ в следствие финансовия анализ и изготвените КСС/, общата стойност на дейността няма да бъде надвишена. 
 Моля за Вашите указания как да постъпим при структурирането, тъй като проектът ни включва много партньори и не сме сигурни, дали описаното в указанията е релевантно за нас.
 С уважение,
 Екипът на МУ Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос 1
 Предвид че всеки партньор ще носи отговорност за изпълнението на дейността си, съответно за изпълнението на индикаторите,  вкл. финансовите отговорности и санкции в случай на неизпълнение е необходимо дейностите на съответния партньор да  бъдат обособени като отделни във формуляра за кандидатстване. 
 Въпрос 2
 Обръщам внимание, че закупуване на мобилни дефибрилатори не се съотнася към група дейности „Зелена градска инфраструктура и сигурност в обществени пространства“.
 Дефибрилаторите са вид медицинско оборудване, което се съотнася към група дейности „Здравна и социална инфраструктура“.
 Преценката как да се обединят и групират дейности в ПП е на партньорите, така че да могат да изпълнят и постигнат индикаторите, свързани със съответните дейности. Основен принцип при обединяването и групирането на дейности е те да се изпълняват от определен партньор, който ще носи отговорност за изпълнението и произтичащите от това права и задължения, вкл. свързани с управлението на тази дейност, публичност, провеждане на обществени поръчки, отчитане и т.н. В случай, че даден партньор ще отговаря за изпълнението на няколко обекта/ части от дейности от КИТИ, те могат да бъдат обединени в една дейност в ПП.</x:t>
   </x:si>
-  <x:si>
-[...1307 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -1501,99 +183,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -1832,1046 +515,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D69"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45678.6647151968</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45677.6819926389</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45677.4033385764</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45674.6852955903</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
-[...885 lines deleted...]
-        <x:v>242</x:v>
+      <x:c r="B6" s="4">
+        <x:v>45674.5867794676</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>