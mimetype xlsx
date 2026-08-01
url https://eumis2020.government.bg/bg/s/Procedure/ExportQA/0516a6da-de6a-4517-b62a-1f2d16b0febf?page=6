--- v2 (2026-05-14)
+++ v3 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1752de246cc443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5dd96a913af4e439cef0038925c07b1.psmdcp" Id="R50fe01ea7e124735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45797919f0774766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1094fdc59da94d708d4976a80ba8d18d.psmdcp" Id="R0f404e6e804a44f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>