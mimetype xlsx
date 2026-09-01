--- v0 (2026-03-12)
+++ v1 (2026-09-01)
@@ -1,112 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdea5c08a0054f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c9fe63e47164010afced83ebf684321.psmdcp" Id="R02f0b18b0f654a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R469c190d140246ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5acb7f7a08fe4037a2f22ca66ece9258.psmdcp" Id="R54e48ad9aa524153" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.015-Q002</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>22.10.2025</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Във връзка с процедура чрез директно предоставяне на безвъзмездна финансова помощ BG05SFPR002-2.015 „Интеграция на маргинализирани общности като ромите, достъп до здравеопазване и подкрепа на уязвими групи по подхода ИТИ“, моля да предоставите разяснения относно следното:
 Към датата на кандидатстване с Концепцията за ИТИ, Фондация "Рома - Лом" е разполагала със свободни средства по de minimis и бюджетът, който е заложен за нашата организация като партньор в концепцията за изпълнение на дейностите по настоящата схема е в размер на 391 000 лв. Към настоящият момент обаче имаме натрупан de minimis на обща стойност 286 794 лв., което означава, че свободният ресурс, който може да използваме е 299 955 лв. или приблизително със 100 000 лв. по-малко. В тази връзка, моля да дадете отговор на следните въпроси:
 1. Възможно ли е да се намали обемът на дейностите и/или да отпаднат част от дейностите, заложени в КИТИ, които нашата организация следва да изпълни с оглед на намаления размер на БФП, който можем да ползваме към момента?
 2. Възможно ли е да кандидатстваме с пълния обем дейности под условие, че тяхното изпълнение ще стартира, след като се освободи ресурс по de minimis към м. март 2027 г., което ще гарантира пълното реализиране на дейностите, съответно постигане на целевите стойности на индикаторите и финансовите показатели.
 С уважение,
 Николай Кирилов
 </x:t>
   </x:si>
   <x:si>
     <x:t>1. Да. Възможно е да се намали броя на поддейностите и обхвата на включените лица, заложени в КИТИ, в случай че искате да намалите размера на БФП. Важно е обаче да се съобразите и с критерия на етап оценка, че „Избраните дейности в проектното предложение отговарят на съответната мярка в одобрената КИТИ за съответния кандидат“. В тази връзка, включените дейности в проектното предложение трябва да отговарят на одобрените дейности в одобрената КИТИ.
 2. Препоръчваме да подадете проектното предложение в края на 2026 г., когато имате вече яснота за размера на помощта де минимис, която ще освободите, а и с оглед на адекватността на проектните дейности спрямо нуждите на целевата група.  Също така, бихме искали да обърнем внимание, че преди да подадете проектното предложение, е добре отново да проверите начислената (натрупаната) минимална помощ на организацията.  Помощта де минимис се счита за отпусната от датата на сключването (подписването) от всички страни на договора и не зависи от реалното изпълнение на дейностите. За дата на сключване на договора се счита датата на последната подписала страна на договора, т.е., датата на полагане на подписа с КЕП от страна на законния представител на кандидата.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-2.015-Q001</x:t>
   </x:si>
   <x:si>
-    <x:t>24.09.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Съгласно Условията за кандидатстване Раздел „Допустими разходи“ са допустими и други разходи, които са необходими за изпълнението на проекта и те се определят на база „Единна ставка“ в размер на 40 % от допустимите преки разходи за персонал. В предвидената дейност за субсидирана заетост при спазване на указанията за бюджетиране, съгласно Приложение VIII, разходите за труд/Преки разходи за персонал/ се получават почти 100 % от заложения в КИТИ бюджет.
 В предвид факта, че при бюджетиране на проекта по този начин ще се надхвърли предварително одобрената стойност, съгласно одобрената КИТИ, възможно ли е стойността на единната ставка да не е в размер на точно 40 %? 
 </x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине, 
 Единната ставка следва да е точно 40 % от преките разходи за персонал.    Разходите  за субсидирана заетост за Дейност 4: „Подкрепа за субсидирана заетост с оглед устойчива интеграция на пазара на труда и обучение на работното място на лица в неравностойно положение и лица от маргинализираните общности като ромите“ се залагат в бюджетен ред 3.1. „Разходи за субсидирана заетост“ и за него не се начисляват 40 %.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -125,99 +119,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -456,122 +451,122 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45952.489811412</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45924.4602060995</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>