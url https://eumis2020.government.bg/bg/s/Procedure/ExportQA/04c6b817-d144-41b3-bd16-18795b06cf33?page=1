--- v1 (2026-09-01)
+++ v2 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R469c190d140246ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5acb7f7a08fe4037a2f22ca66ece9258.psmdcp" Id="R54e48ad9aa524153" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbac8cfb68c44c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dc1e6e7ac1d43ee95e96489a86ce884.psmdcp" Id="R90bd77a40fcc42c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>