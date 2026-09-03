--- v2 (2026-09-02)
+++ v3 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbac8cfb68c44c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dc1e6e7ac1d43ee95e96489a86ce884.psmdcp" Id="R90bd77a40fcc42c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6335fe048a42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7ff25aee13a4fbc9adb49c25ab88afc.psmdcp" Id="R4d22b42995a54503" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>