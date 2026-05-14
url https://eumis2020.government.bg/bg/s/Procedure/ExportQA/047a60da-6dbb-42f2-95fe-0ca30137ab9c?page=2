--- v0 (2025-12-15)
+++ v1 (2026-05-14)
@@ -1,214 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bd97630a78a458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da7e10e82cb44aba94f2678106ef1e49.psmdcp" Id="R23190d509bd8466c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38c322d4e0744d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5cf606cbd55a4082b8d5d8ccafd0777a.psmdcp" Id="R584e363c7e504a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR002-1.024-Q006</x:t>
-[...2 lines deleted...]
-    <x:t>01.12.2025</x:t>
+    <x:t>BG05SFPR002-1.024-Q011</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Уважаеми дами и господа,
+Във връзка с предстоящо кандидатстване по процедура BG05SFPR002-1.024 - „Активиране, обучение и заетост на безработни и неактивни лица по подхода ИТИ“ имаме следните въпроси:
+1.	Проектът в одобрената КИТИ предвижда 50 лица да придобият или повишат професионалната си квалификация по професии в сферата на туризма и всичките 50 лица да бъдат включени в две обучения за ключови компетенции: - Дигитална компетентност – начална компютърна грамотност и Общуване на чужди езици – английски език. Съгласно условията за кандидатстване по настоящата процедура: „Допустимо е едно лице от целевата група да бъде включено само в едно обучение за придобиване на една от допустимите ключови компетентности.“. Важно е да отбележим, че лицата, които ще работят в Туристически и Посетителски информационни центрове трябва да имат както компютърни компетенции, така и чуждоезикови. В този смисъл възможно ли е дигиталните умения да им бъдат включени като специфично обучение, а чуждият език като ключова компетентност?
+2.	В одобрената КИТИ сме заложили: 
+-	Обучени 50 лица за дигитални компетентности – начална компютърна грамотност;
+-	Обучени 50 лица с начално ниво на английски език.
+Изискването за едно обучение по ключова компетентност на лице не беше известно, когато разработвахме КИТИ и прави изпълнението на предвидените индикатори невъзможно. Допустимо ли е да намалим стойността на индикаторите, съобразно реално обучените лица по съответните ключови компетенции?
+3.	В одобрената КИТИ сме включили индикатор: Участници, които при напускане на операцията са придобили дигитални умения – 50 броя. На практика това означава всички участници да придобият дигитални умения и да няма обучения по английски език и други ключови компетенции. Допустимо ли е да намалим стойността на този индикатор?
+4.	В одобрената КИТИ сме включили индикатор: Участници, които при напускане на операцията имат работа – 35 броя. Задължително ли е всички тези лица да са включени в субсидирана заетост? Допустимо ли е да намалим стойността на този индикатор, тъй като ще включим в субсидирана заетост 16 лица, които ще бъдат назначени в изградени по ПРР обекти? 
+5.	Задължително ли е на етапа на кандидатстване да се посочи колко от 50 – те участници ще бъдат безработни и колко неактивни лица? Това на този етап няма как да се определи точно, тъй като подборът не е извършен.
+6.	На стр. 30 в Условията за кандидатстване по процедурата е записано: „По отношение на договорите за изработка/услуга/поръчка ("граждански" договори) по смисъла на ЗЗД не е допустимо сключването на граждански договор с лице, с което е налице трудово/служебно правоотношение с бенефициента/партньора, независимо от неговата длъжност и работно време“. Ръководителят на проекта в нашия случай е Председателят на НПО-то - кандидат, който в същото време работи на трудов договор в едната от Общините – партньори в проекта. Как трябва да бъде назначено това лице, за да получи възнагражденията си за работата по проекта? Текстът на стр. 30 в УК, който цитираме само за Разходите за Дейност  1 Активиране и мотивиране на неактивни и безработни лица ли се отнася или и за непреките разходи за екипа по проекта?
+7.	Разходите за транспорт и стипендии как се разпределят? Има ли процентно съотношение или ограничение колко да са средствата за транспорт и колко за стипендии?
+8.	В проекта в одобрената КИТИ сме предвидили обучения на 8 лица - Специалисти туризъм (4221 5004 - Специалист туризъм, съгласно НКПД 2011), които ще работят в ТИЦ и посетителски информационни центрове. На стр. 19 в Условията за кандидатстване е записано: „Допустимо е обучението единствено по професии и специалности до III-та степен, включително, включени в Списъка на професиите за професионално образование и обучение, утвърден от министъра на образованието и науката.“ В Списъка на професиите за професионално образование и обучение няма такава специалност – Специалист туризъм. Най-близката до не я е екскурзовод – 812030. Допустимо ли е да заменим длъжността специалист – туризъм с екскурзовод в проектното предложение? Респективно допустимо ли е да заменим Рецепционист, хотел от НКПД с длъжността по Списъка за професионално обучение - 811020 Администратор в хотелиерството?
+9.	Предвидената продължителност на нашия проект е 24 месеца, което предполага, че ако го подадем в края на месец април 2026 г. и стартира от август 2026 г. изпълнението му е фактически невъзможно до 31.12.2027 г. (Забавихме  кандидатстването си заради изчакване на процедурите за избор на изпълнители на СМР за инфраструктурата, която се финансира по ПРР, в която се очаква да бъдат назначени на работа, обучените по ПРЧР лица.) В същото време звучи абсурдно крайният срок за изпълнение на проектите да съвпада с крайният срок за подаване на проектни предложения по процедурата. Моля, да уточните дали става въпрос за техническа грешка и дали се налага да съкратим срока на проекта, за да спазим Условията за кандидатстване по процедурата? 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Отговор на въпрос № 11
+Уважаема госпожо/уважаеми господине,
+1.	 Съгласно Условията за кандидатстване едно лице от целевата група е допустимо да бъде включено само в едно обучение за придобиване на една от допустимите ключови компетентности. В случай че лицето е включено в повече от едно обучение по КК, се редуцират разходите за това лице за всички обучения по КК, в които е включено. В същото време в допустима дейност „Специфични обучения“ са допустими обучения за придобиване на специфични дигитални умения като обучения за работа с информационни системи, деловодни системи, обучения за внедряване на стандарти, системи за достъп и др. Тук може да предвидите обучения на лицата от целевата група по дигитални умения, свързани със спецификите на работа в туристически и посетителски информационни центрове. Тъй като сте предвидили в КИТИ чуждоезиково обучение, което представлява обучение по ключови компетентности, не е допустимо и включването на едни и същи лица в обучение за начална компютърна грамотност, тъй като то също представлява обучение по КК.
+2.	В съответствие с отговора на въпрос 1 и Условията за кандидатстване, в случай че включите едни и същи лица от целевата група в обучение по КК и в специфично дигитално обучение, то следва да предвидите следните индикатори във Вашето проектно предложение, във всеки от които трябва да отчетете брой лица, взели участие в съответното обучение:
+„Участници, които при напускане на операцията получават квалификация“ (тук се включват лицата, преминали чуждоезиковото обучение) и „Участници, които при  напускане на операцията са придобили дигитални умения“ (тук се включват лицата, преминали дигиталното обучение).
+Имайте предвид, че индикаторите са разделени в зависимост от възрастта на участниците по двата приоритета на ПРЧР – П1(възрастни над 29г.) и П3 (младежи от 16 г. до 29 г.).
+3.	Виж отговора на въпрос 1 и 2;
+4.	В индикатора „Участници, които при напускане на операцията имат работа“ следва да включите само лицата, които ще включите в субсидирана заетост при планиране на проектните дейности, спрямо очакваните резултати от тяхното изпълнение. 
+Лицата, които са преминали през проекта под друга форма (обучения, активиране и пр.) и след изпълнението на проекта започват да търсят работа следва да включите в индикатора „Участници, които при  напускане на операцията са започнали да търсят работа“.
+5.	При подготовката на проектното предложение следва да планирате брой  както за лицата, които са безработни, така и за неактивните лица. При планирането следва да се съобразите с местните особености на лицата от целевата група, в съответствие с направения анализ на територията в КИТИ. Броят на двата индикатора може да бъде по-голям от броя на обучените лица, тъй като тук влизат лицата от целевата група, които ще участват във всички дейности в проектното предложение (ако е приложимо).
+6.	Тектът на стр. 30 в Условията за кандидатстване по процедурата важи само за преките разходи по проекта. За непреките разходи за екипа по проекта е допустимо сключване на граждански договор за изпълнение на неговите задължения само в случай, че лицето не е служител на кандидата или партньора. Съгласно разпоредбите на чл. 7, ал. 1, т. 4 от ПМС 86 от 01 юни 2023 г. не е допустимо сключването на „граждански“ договори със служители на организацията – бенефициент/партньор по проекта. Моля да се запознаете с Методологията за регламентиране на възнагражденията по Програма „Развитие на човешките ресурси“.
+7.	Имайте предвид, че в разхода „надбавки за стипендии и транспорт на лицата“ се включва сума, която се предоставя само на лицето, което участва в обучение и е свързана с разходи, които ще възникнат за лицето ежедневно за достигане до обучението и дневни разходи по време на обучението. Няма процентно съотношение между транспорта и стипендиите, разходът е един и е фиксиран.  Съгласно Условията за кандидатстване са допустими надбавките за стипендии и транспорт на лицата от целевата група, които се възстановяват под формата на единични разходи (стандартна таблица за единица продукт), съгласно чл. 94 от Регламент 2021/1060. Средствата са в размер на 5.11 евро за всеки присъствен учебен ден (при минимум 6 учебни часа на ден) за времето на обучение, когато обучението се провежда в населеното място по местоживеене на обучаемото лице и в размер на 7.67 евро,  когато обучението се провежда в населеното място, различно от населеното място по местоживеене на обучаемото лице.
+8.	Моля, обърнете внимание, че следва да използвате новия Списък на професиите за професионално образование и обучение (СППОО – 2024) (утвърден със Заповед № РД09-2230/09.08.2024 г. на Министъра на образованието и науката) – важи от 1 януари 2026 г., по който следва да планирате предвидените обучения в проектното си предложение, публикуван на следния интернет адрес - https://www.navet.government.bg/bg/spisak-na-profesiite-za-poo/. Ако в него липсват цитираните от Ваша страна професионални направления, то те могат да бъдат заменени с най-близките такива, съгласно Сравнителна таблица, одобрена със заповед № РД-09-4546 от 17.12.2024 г. на Министъра на образованието. Съгласно §63 то ПЗР на ЗППОО, в срок до 1 януари 2026 г. председателят на НАПОО служебно преиздава лицензиите, действащи към влизането в сила на ЗИД на ЗППОО, за професиите и специалностите, за които съгласно тази сравнителна таблица е налице съответствие с професиите и степените на професионална квалификация от действащия списък 
+9. Моля да имате предвид, че изпълнението на дейности по ПРЧР за настоящата процедура е предложено за удължаване  до 31.12.2029 г. Предстои членоветe на КН на ПРЧР да одобрят това изменение. Всички бенефициенти ще бъдат уведомени за тази промяна, когато е факт, за да могат да планират дейностите си в рамките на 24 месеца, съгласно Условията за кандидатстване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.024-Q010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаеми представители на УО,
+Имаме два въпроса, които имат ключово значение за финализирането на проектното предложение на Община Баните:
+На първо място, бихме искали да помолим за уточнение във връзка с дадени вече указания по отношение на местоназначаването на лицата, ангажирани по проекта за работа в изградена по линия на ПРР инфраструктура.  В рамките на изпълнението на инвестиционните дейности ще бъде изградена туристическа инфаструктура, включваща обновена сграда на римска баня, в която ще има експозиция и информационен център, както и 2 бр. зарядни станции за електрически велосипеди в две населени места на територията на общината (Баните и Давидково).
+Доколкото основната инфраструктура, която ще бъде изградена по линия на ПРР (обновената сграда на римска баня и информационния център) ще бъдат завършени през лятото на 2027 г., допустимо ли е лицата, които ще бъдат наети за работа в нея да бъдат първоначално зачислени /наети/ за обезпечаване на зарядната инфраструктура и електрическите велосипеди, след което да бъдат прехвърлени към основната инфраструктура?
+Общината предвижда велосипедите да бъдат предавани на желаещите да ги ползват от изрично определени за това лица, позиционирани в двете точки на зареждане , които ще водят отчетност за гарантиване, че всички велосипеди са върнати навреме, не са повредени и са включени за зареждане преди следваша употреба.   Считаме, че това е подходящ метод за гарантиране на устойчива заетост докато се изгради основната инфраструктура, тъй като обучените лица ще придобият знания, умения и квалификация в областта на туризма, а новата изградена зарядна инфраструктура е важна част от интегрирания целогодишен туристически продукт, който ще бъде реализиран в резултат от изпълнението на КИТИ и дейностите по обезпечаване на използването ѝ ще им позволи за имат преки наблюдения върху впечатленията на ползвателите-туристи.
+На второ място, предвид заложените максимални нива на някои от разходите по настоящата покана, съществува реална възможност по подаденото от нас проектно предложение да е заявена само част от одобрения в КИТИ бюджет за интервенции за активиране на неактивни лица. Това би ли се отразило на цялостната валидност на изпълнението на дейностите ни в рамките на одобреното КИТИ, ако заявените индикатори (брой обучени и ангажирани с трудова заетост лица) бъдат изпълнени въпреки редуцирания бюджет?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаема госпожо/Уважаеми господине, 
+Отговор на въпрос 1.	
+Моля, разгледайте въпрос и отговор № 4. 
+В допълнение бихме искали да обърнем внимание, че изпълнението на дейности по ПРЧР за настоящата процедура ще бъде предложено за удължаване от Комитета за наблюдение до 31.12.2029 г. Всички бенефициенти ще бъдат уведомени за тази промяна до края на месец април. С това изменение ще бъде дадена възможност за изпълнение на дейностите по ПРЧР след приключване на тези по ПРР, а именно лицата (брой обучени и ангажирани с трудова заетост лица) да бъдат наети след приключване на дейностите по ПРР през лятото на 2027 г. 
+Отговор на въпрос 2.	
+Бюджетът, който е определен в Списък на бенефициенти и партньори (приложение за информация от пакета УК) е максималният допустим, за който може да кандидатства съответния кандидат от одобрените КИТИ. Кандидатът следва да разработи проектното си предложение съгласно одобрената концепция за ИТИ, като бюджетът, за който кандидатства може да бъде различен от одобрения в КИТИ, но не повече от заложения в концепцията.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.024-Q009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравейте! 
+Образователна институция, допустим кандидат ли е !</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Не, тъй като по процедура BG05SFPR002-1.024 „Активиране, обучение и заетост на безработни и неактивни лица по подхода ИТИ” могат да кандидатстват само определените за конкретни бенефициенти, съгласно одобрените Концепции за интегрирани териториални инвестиции (КИТИ) от фаза 1 след първа покана за подбор на концепции по подхода „Интегрирани териториални инвестиции“. Същите са конкретно изброени и в приложения към пакета документи на операцията „Списък на бенефициенти и партньори“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.024-Q008</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Относно: Процедура BG05SFPR002-1.024 „Активиране, обучение и заетост на безработни и неактивни лица по подхода ИТИ“
+Уважаеми дами и господа,
+Община Маджарово кандидатства по процедура BG05SFPR002-1.024 през 2025 г., като при изготвяне на проектното предложение са използвани стойностите от действащата към момента стандартна таблица за единичен разход за наето лице за 2025 г.
+Предвидено е проектът да стартира през 2026 г., когато се очаква увеличение на минималната работна заплата, което би довело до разминаване между планираните разходи и реалните разходи за възнаграждения.
+В тази връзка, моля за разяснение по следния въпрос:
+1. При утвърдена нова стандартна таблица за 2026 г. и изменени Условия за кандидатстване, ще бъде ли предоставена възможност за сключване на анекс към договора за безвъзмездна финансова помощ, с цел актуализиране на бюджета, в рамките на максимално допустимия размер на БФП по процедурата – 586 749 лв.?
+Молим за спешен отговор, предвид факта, че проектното ни предложение е в етап на оценка и следва да отговорим на оценителната комисия до 29 декември 2025 г.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаема госпожо/Уважаеми господине, 
+При планиране на дейностите във Вашето проектно предложение следва да се съобразите с публикуваните документи за кандидатстване и изисквания по процедурата. При евентуална промяна в Условията за кандидатстване, промени в проекта могат да се извършват в рамките на одобрения бюджет, с който кандидатствате. 
+УО на ПРЧР ще уведоми бенефициентите при наличието на обстоятелства, които налагат промяна.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.024-Q007</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми госпожи и господа,
-Във връзка със зададен въпрос от Община Габрово /Въпрос № 5/30.10.2025 г./  и получен отговор, бихме искали доуточняване на информацията от получения отговор. Уточнено бе, че всеки партньор подава проектно предложение за мярката, която ще изпълнява. 
-Във връзка с това, че Община Габрово има одобрени две Концепции и във всяка от тях има заложени мерки по ПРЧР, с бенефициент Община Габрово -  следва ли Общината да подаде две отделни проектни предложения или мерките от двете Концепции следва да се разпишат в общо проектно предложение?
+Във връзка с подготовка от Община Габрово и партньорите по Концепциите на проектни предложения по Процедура BG05SFPR002-1.024 - Активиране, обучение и заетост на безработни и неактивни лица по подхода ИТИ, моля да разясните, дали е допустимо в проектните предложения да бъдат включени безработни лица от други области, освeн тези, регистрирани в област Габрово?
 С уважение,
 Екип на Община Габрово</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине, 
-По процедура BG05SFPR002-1.024 „Активиране, обучение и заетост на безработни и неактивни лица по подхода ИТИ“ в списъка на бенефициенти и партньори Община Габрово е допустим бенефициент (кандидат) по две мерки, които са част от две отделни концепции – Мярка „Създаване на Център "Кристо и Жан-Клод" - развитие на уменията, социално включване и насърчаване на заетостта“ от КИТИ BG16FFPR003-2.001-0112 и Мярка „Дейност 4. Обучения в сферата на творческите индустрии“ от КИТИ BG16FFPR003-2.001-0075. Предвид факта, че изпълнението на мерките следва да бъде съобразено с редица фактори като готовност за стартиране, изпълнение на други мерки в съответната концепция, с финансиране от ПРР, наличието в едната мярка на партньорска организация, изпълнение и отчитане на проектите по различни концепции, то за всяка мярка следва да подадете отделен проект.
-[...118 lines deleted...]
-- за безработни и неактивни лица с трайни увреждания, вкл. младежи до 29 г., вкл. (лица с валидно ТЕЛК решение, с определена втора група инвалидност (която се приравнява от 71 до 90 на сто инвалидност, съгласно § 2 от Преходните и заключителни разпоредби на Наредбата за експертизата на работоспособността, приета с ПМС № 133 от 17.07.2000 г., обн., ДВ, бр. 61 от 25.07.2000 г., отм. ДВ. бр.47 от 7 Юни 2005 г.), както и лица с установена степен на намалена работоспособност /вид и степен на увреждане 75 и над 75 на сто) – за период до 12 м. (4 тримесечия).</x:t>
+Съгласно условията за кандидатстване по процедура BG05SFPR002-1.024 „Активиране, обучение и заетост на безработни и неактивни лица по подхода ИТИ“, е налице ограничение по отношение на изпълнението на дейностите - те могат да се изпълняват на територията само на един от двата типа региони – региона в преход ИЛИ по-слабо развит регион. По отношение на лицата от целевата група и предвид целите на процедурата и на подхода, те следва да бъдат от територията, за която е разработена одобрената концепция.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -227,99 +187,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -558,178 +519,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D7"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>46105.6751258218</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>46080.6825323958</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>46035.4439413889</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>46009.6118550347</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...23 lines deleted...]
-        <x:v>27</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>46009.4658237153</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>