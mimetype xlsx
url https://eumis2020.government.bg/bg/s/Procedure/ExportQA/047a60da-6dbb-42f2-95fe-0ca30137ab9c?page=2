--- v1 (2026-05-14)
+++ v2 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38c322d4e0744d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5cf606cbd55a4082b8d5d8ccafd0777a.psmdcp" Id="R584e363c7e504a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9895beb6d80440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd47afeea76a4e509336e7197ea2aa09.psmdcp" Id="R99a2102bea404490" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>