--- v0 (2026-03-12)
+++ v1 (2026-05-14)
@@ -1,1965 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6347b4b7bf054f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f8e2d6a156e4538a6b94053173359c0.psmdcp" Id="R805e5e6ed9c747a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a7afd758eb14122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8587232821dd447b88b292d745c3c951.psmdcp" Id="R31a7f469a61e4e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="358">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16FFPR003-4.011-Q108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уважаеми дами и господа,
+Моля за разяснение по следните въпроси във връзка с процедура BG16FFPR003-4.011 „Подкрепа за фотоволтаични системи и съоръжения в микро, малки и средни предприятия“.
+Въпрос 1: При генериране на формуляр за кандидатстване по процедурата в ИСУН, в раздел 6. Бюджет фигурират предварително зададени бюджетни редове за двата компонента. Моля да потвърдите, че в случай, че предвиждаме в бюджета на проектно предложение по компонент 1 да се включат разходи за проектиране на фотоволтаичната инсталация, то трябва да се добави нов ред в раздел 1. Разходи по Компонент 1 ( ПО: BG16FFPR003-4 , СЦ: JSO1.1 , фонд: ФСП , ОВР: Неприложимо ), в който да се впишат въпросните разходи. 
+Моля и за информация в случай, че предвиждаме разходи за проектиране на инсталацията, достатъчно ли е към финансовата обосновка да се представят две оферти, или е необходимо да се представи и сключен договор за инвестиционно проектиране?
+Въпрос 2: Коя област на интервенция трябва да се посочи в раздел 5. Финансова информация – кодове по измерения? В указанията за попълване на формуляра за кандидатстване е посочено, че се избира код 022, а в ИСУН се генерират кодове 048 Енергия от възобновяеми източници: слънчева енергия и 053 Интелигентни енергийни системи (включително интелигентни мрежи и ИКТ системи) и свързаното с тях съхранение. 
+Въпрос 3: Ако формулярът за кандидатстване се подава от упълномощено лице, то следва ли да се попълнят декларациите в раздел 10. Е-Декларации? Ако не се попълват в ИСУН, то има ли изискване за начина на подписване – на хартия или с електронен подпис?
+В продължение на горното, ако декларациите се подписват и прикачат към формуляра за кандидатстване, то какво трябва да се избере от падащото меню в раздел 11. Прикачени документи? Няма предварително зададени полета за Декларацията при кандидатстване (Приложение 1), Декларацията за държавни/минимални помощи, Декларацията за Получена държавна/минимална помощ, Декларацията за получени минимални помощи и Декларацията за обстоятелствата по чл. 3 и чл. 4 от ЗМПС, съответно моля за информация кое от другите предварително зададени полета трябва да изберем. 
+Въпрос 4: Моля за конкретна и ясна информация какво следва да се посочи в индикатори RCO22 и RCR32 – пиковата мощност на панелите или мощността на инверторите на инсталацията?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Отговор на въпрос 1:
+Както е посочено в приложение 6 „Указания за попълване на формуляра за кандидатстване“, в бюджета кандидатът включва разходи, необходими за изпълнението на проектното предложение (ниво 3). С избиране на бутона „Добави“, може да добавите разходи на ниво 3, като вида разходи и колко допълнителни реда е необходимо да бъдат добавени зависи от спецификата на проектното предложение. Разходите, допустими за финансиране в бюджета са съгласно Насоките за кандидатстване по процедурата.
+С оглед на горе изложеното, в случай на кандидатстване с проектно предложение по компонент 1, кандидатът трябва да добави нов/и ред/ове в раздел 1. Разходи по Компонент 1 (ПО: BG16FFPR003-4, СЦ: JSO1.1, фонд: ФСП , ОВР: Неприложимо), в които да бъдат вписани отделните разходи, вкл. и тези за проектиране.
+По отношение на финансовата обосновка:
+С оглед определяне на реалистичността на предвидените разходи, кандидатът следва да приложи към формуляра за кандидатстване в ИСУН финансова обосновка и оферти относно остойностяването на разходите, включени в проектното предложение.
+Във финансовата обосновка – Приложение 5, в колона „В“ „Доказателствен документ (оферти)“ и колона „Е“ следва да се опише начина на остойностяване на отделните бюджетни редове като се приложат офертите за включените стойности в бюджета.
+Предвид горното, достатъчно и задължително е да се представят две оферти от независими източници.
+Офертите трябва задължително да съдържат информация за: наименование на оферента, технически и/или функционални характеристики на актива, съответстващи на минималните технически и/или функционални характеристики, посочени в Техническата спецификация и/или на позициите строително монтажните работи свързани със строителството, определени в КСС-то при СМР дейности; цената на актива/СМР дейностите, както и на вид на валутата.
+Отговор на въпрос 2:
+В раздел 5. Финансова информация – кодове по измерения от формуляра за кандидатстване, следва да се посочат приложимите области на интервенция съгласно т. 4 от Насоките за кандидатстване - 048. Енергия от възобновяеми източници: слънчева енергия;
+053. Интелигентни енергийни системи (включително интелигентни мрежи и ИКТ системи) и свързаното с тях съхранение.
+От поле „Детайли“, в раздел „Бюджет“ всеки бюджетен ред следва да бъде обвързан с горепосочените области на интервенция.
+Отговор на въпрос 3:
+1. Когато проектното предложение се подписва с КЕП на упълномощено лице, то упълномощеното лице НЕ попълва обстоятелствата в раздел "Е-Декларации" на ФК, по отношение на:
+- 3.	Декларация при кандидатстване – Приложение № 1;
+-Декларация за държавни/минимални помощи – Приложение № 2;
+-Декларация за получени държавна/минимална помощ – Приложение № 2.1 (ако е приложимо при режим ОРГО/РИП);
+-Декларация за получени минимални помощи – Приложение № 2.2 (ако е приложимо при режим de minimis);
+- Декларация за обстоятелствата по чл. 3 и чл. 4 от Закона за малките и средните предприятия (Приложение 4).
+Представляващият/ите попълва/т, подписва/т и прилага/т декларациите в раздел "Прикачени документи" на ФК.
+Когато декларациите трябва да се приложат в раздел "Прикачени документи" на ФК, същите могат да са подписани с КЕП или собственоръчно на хартиен носител от представляващите кандидата.
+Документите следва да се представят в zip файл към „тип документ“ Пълномощно.
+Отговор на въпрос 4:
+Моля виж отговор 1 на въпрос BG16FFPR003-4.011-Q090.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16FFPR003-4.011-Q107</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>24.02.2026</x:t>
   </x:si>
   <x:si>
     <x:t>Моля за конкретен отговор на зададения въпрос 67, а именно:
 1. На коя конкретна нормативна разпоредба от действащото българско законодателство (ЗУТ, подзаконови нормативни актове или специална енергийна нормативна уредба) се основава изискването за представяне на „протокол за въвеждане в експлоатация, издаден от компетентен орган“ за енергийни обекти VI категория по смисъла на ЗУТ? И КОЙ е компетентния орган, който трябва да го издаде?
 Моля да не цитирате изискуемите документи на стр. 38-39 от Насоките за кандидатстване по процедурата, прочели сме ги вече неведнъж!!!
 2. В отговора си сте посочили изискуем документ "Допълнително споразумение към договора за достъп и пренос на крайния клиент, в което се посочват техническите изисквания към схемата на свързване на енергийния обект към електрическата уредба на крайния клиент и се регламентират правата и задълженията на страните с цел гарантиране сигурността на електроенергийната система с оглед недопускане постъпване на електрическа енергия и смущения в мрежата." 
 Моля да кажете КОНКРЕТНО какъв документ следва да се представи при изграждане на ФТЕЦ с батерии по Компонент 1, която ФТЕЦ е АВТОНОМНА (off-grid система):
 - ФТЕЦ няма и няма да има връзка към електроразпределителната мрежа;
 - в района не съществува електроразпределителна мрежа;
 - липсва техническа възможност за присъединяване;
 - няма сключен договор с електроразпределително предприятие (ЕРП);
 - няма открита партида за електроснабдяване;
 - произведената електроенергия ще се използва изцяло за собствено потребление в обекта, без подаване на енергия към мрежа.
 Очевидно посоченият от Вас документ не е приложим. Допустими ли са за финансиране автономни ФТЕЦ от типа off-grid система?</x:t>
   </x:si>
   <x:si>
     <x:t>1. Виж отговор на въпрос BG16FFPR003-4.011-Q094.
 Обръщам внимание, че за обекти по Компонент 1 (обекти VI категория по смисъла на ЗУТ протоколът  за въвеждането в експлоатация на енергийното съоръжение се издава от юридическо лице, монтирало енергийните съоръжения и ангажирало в екипа си лице, притежаващо необходимата професионална квалификация, включено в списъка по чл. 21 на ЗЕВИ и монтирало съоръжението. Протоколът задължително следва да съдържа информация за инсталираната мощност на фотоволтаичната система и общият оперативен капацитет на съоръженията за локално съхранение на произведената енергия (батерии) - продължителност (в часове) спрямо % от инсталираната мощност на фотоволтаичната система към която са присъединени. 
 2. Виж отговор 1 на въпрос BG16FFPR003-4.011-Q096, т.1.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.011-Q106</x:t>
   </x:si>
   <x:si>
-    <x:t>23.02.2026</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Уважаеми дами и господа,
 Моля за разяснение по следния въпрос във връзка с процедура BG16FFPR003-4.011 „Подкрепа за фотоволтаични системи и съоръжения в микро, малки и средни предприятия“:
 В Насоките за кандидатстване (стр. 43) е посочено, че когато общите разходи по проектното предложение не надвишават 200 000 евро и преките разходи се финансират изцяло в режим „de minimis“, непреките разходи задължително се финансират с БФП под формата на единна ставка.
 В тази връзка, допустимо ли е при проект с преки разходи в размер 150 000 евро, финансирани изцяло в режим „de minimis“, кандидатът изобщо да не предвижда непреки разходи в бюджета, поради факта че не разполага с остатъчен свободен ресурс по режима? 
 Благодаря предварително!</x:t>
   </x:si>
   <x:si>
     <x:t>В случай, че кандидат не желае да получи финансиране за непреки разходи (организация и управление и за видимост, прозрачност и комуникация), то в този случай същите не следва да се включват в бюджета на проекта. При тази ситуация е необходимо в „План за изпълнение/ Дейности по проекта“ на формуляра да се опишат задължителните дейности, свързани с видимост, прозрачност и комуникация.
 Съгласно условията за кандидатстване:
 „Всеки кандидат трябва да опише в проектното си предложение в секция „План за изпълнение/ Дейности по проекта“ от формуляра за кандидатстване дейност за видимост, прозрачност и комуникация, която да популяризира приноса на ЕС и на програмата.“</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.011-Q105</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми дами и господа,
 Във връзка с подготовка на проектно предложение по процедура 4.011 (Компонент 2 – комбиниран проект за производство на електрическа енергия от ВИ и локално съоръжение за съхранение „зад електромера“), молим за официално писмено становище по следните въпроси относно допустимото правно основание за имота, върху който ще се реализира инвестицията.
 Съгласно Условията е посочено, че: фотоволтаичната система с батерии следва да се изгражда върху сграда/имот, който е собственост на кандидата, или върху сграда/имот, за който кандидатът има учредено право на строеж;
 Инвестицията не може да се изпълнява върху сграда/имот, ползван чрез договор за наем или концесия.
 В процеса на подготовка на нотариалните документи нотариус ни информира, че по практика на данъчната администрация към Община Харманли не се издава данъчна оценка „за ФЕЦ“, което затруднява изповядване на учредяване на право на строеж в стандартния ред. Като алтернативен вариант е предложено изповядване на нотариален акт за учредяване (отстъпване) на вещно право на ползване върху поземлен имот за целите на изграждане/монтиране и експлоатация на фотоволтаична централа, по аналогична терминология като в примерен нотариален акт: „учредява … вещно ПРАВО НА ПОЛЗВАНЕ … за изграждане (монтиране) на ФОТОВОЛТАИЧНА ЦЕНТРАЛА … за срок от 30 г.“
 На тази база молим да потвърдите:
 Приема ли се нотариален акт за учредено вещно право на ползване като достатъчно правно основание/документ, който да удовлетвори изискването за „документ за собственост/правно основание“ при кандидатстване по Компонент 2, или УО приема единствено:
 документ за собственост, или
 нотариален акт за учредено право на строеж,
 в съответствие с посоченото в Условията?
 Има ли минимално изискване за срок/продължителност на вещното право (право на строеж/друго), така че да покрива изпълнението на проекта и периода на устойчивост?
 Молим за писмено разяснение, за да структурираме правилно документите и да избегнем риск от недопустимост поради неподходящо правно основание.</x:t>
   </x:si>
   <x:si>
     <x:t>Посочената в запитването хипотеза не е допустима по настоящата процедура.
 Съгласно т. 13.1 от Насоките за кандидатстване фотоволтаичната система с батерии трябва да се изграждат върху сграда/имот, която/който е изцяло собственост на кандидата ИЛИ единствено кандидатът да има учредено право на строеж и сградата, за която има учредено право на строеж, и където ще се изгражда фотоволтаичната система с батериите, е въведена в експлоатация към датата на кандидатстване.
 Посоченото обстоятелство се декларира от кандидатите в Декларацията при кандидатстване (Приложение 1), която се представя при подаване на проектното предложение.
 Видно от изложеното, кандидатът следва да е изпълнил изискването по т. 13.1 от Насоките за кандидатстване до датата на подаване на проектното предложение, към което се прилага и цитираната Декларация при кандидатстване (Приложение 1) или обстоятелството се декларира в раздел „E-ДЕКЛАРАЦИИ“ от Формуляра на кандидатстване (в зависимост от избрания от кандидата начин на подаване на проектното предложение).
 Във връзка с гореизложеното УО ще приема за отговарящи на условията документи, доказващи собствеността или учредено право на строеж в полза на предприятието-кандидат.
 За проектите, финансирани по процедурата се изисква осигуряване на устойчивост за период от 3 години след окончателното плащане към БЕНЕФИЦИЕНТА или в рамките на срока, определен в правилата за държавна помощ, ако е приложим. 
 В тази връзка правото на строеж трябва да е с продължителност включващ период на устойчивост на  проекта.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.011-Q104</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми дами и господа,
 Кандидат с код на основна дейност  L68.2 Даване под наем и експлоатация на собствени недвижими имоти е допустим кандидат по настоящата процедура, както за компонент 1, така и за компонент 2 - при спазване на всички изисквания съгласно Насоки за кандидатстване, респективно предоставени отговори на зададени въпроси.
 Молим, да отговорите в случай, че кандидатът кандидатства за Компонент 2, а именно Изграждане на нови фотоволтаични системи до 5 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар, КАКЪВ КИД на ПРОЕКТА е необходимо да запише във формуляра за кандидатстване??? С оглед на това, че той ще ПРОИЗВЕЖДА И ПРОДАВА ЕНЕРГИЯ, а няма да отдава под наем собствени недвижи имоти.
 Благодарим ви!</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно приложение 6 Указания за попълване на формуляра за кандидатстване, в поле „Код на проекта по КИД-2008“ всички кандидати трябва да посочат кода на дейността, за която заявяват подкрепа.
 В тази връзка, от падащото меню на поле „Код на проекта по КИД 2008“, кандидатът следва да  избере приложимият код за дейността, за която е заявена подкрепа.</x:t>
   </x:si>
-  <x:si>
-[...1803 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -1978,99 +206,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -2309,1578 +538,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D107"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>46079.7150393287</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>46077.7399370833</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>46076.4833343519</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>46076.4782188542</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>46076.4453426736</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
         <x:v>18</x:v>
-      </x:c>
-[...1421 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>