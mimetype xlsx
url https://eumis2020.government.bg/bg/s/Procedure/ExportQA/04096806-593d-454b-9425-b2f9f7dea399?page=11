--- v1 (2026-05-14)
+++ v2 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a7afd758eb14122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8587232821dd447b88b292d745c3c951.psmdcp" Id="R31a7f469a61e4e1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca00d257ac642f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25f2aede7b3443829d3bc17dc701d778.psmdcp" Id="Racdc3b09cd4d4f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>