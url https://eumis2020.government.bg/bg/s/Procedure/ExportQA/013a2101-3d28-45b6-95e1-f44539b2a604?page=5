--- v0 (2026-01-14)
+++ v1 (2026-05-18)
@@ -1,1340 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d1e378a56f4a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1115dac467b4bf88c6e673392f09077.psmdcp" Id="R2bb77f6489494848" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93eaed2569047e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b71c931bef3b471aa9e3beaec93c43e7.psmdcp" Id="R26432b1d49ab4477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="324">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.015-Q085</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>29.12.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 Днес,  29.12.2023 г., подадохме проектно предложение с входящ регистрационен номер: BG-RRP-1.015-0928,  молим да не се взима под внимание, тъй като колегите желаят да направят някои допълнения и  промени по предложението. Новото  предложение ще бъде подадено в  срок, но в началото на м. януари  2024 г.
 Благодарим предварително за съдействието!</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Структурата за наблюдение и докладване (СНД) по зададения въпрос са публикувани в консолидирана версия 32, публикувана на 11.01.2024 г. (отговор на въпрос 167). Отговорите и разясненията на СНД се съобщават (публикуват) на интернет страницата на СНД – http://sf.mon.bg/?go=page&amp;pageId=437, в рубрика „Въпроси и отговори“ и в Информационната система за Механизма ИСУН 2020 - https://eumis2020.government.bg/.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.015-Q084</x:t>
   </x:si>
   <x:si>
-    <x:t>20.12.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Имаме одобрена и подписана Концепция от НСЦ, в писмото е написано: "ВАЖНО!!! Моля да имате предвид, че получавате вашето одобрено и подписано проектно предложение във формат p7m и следва да го качите в ИСУН в същия формат, без да го разархивирате."
 Моля да уточните, къде трябва да го качим (да го върнем подписано като отговор на комуникация към BG-RRP-1.017 „Концепция за STEM среда"  или да бъде прикачено при попълване на електронен  формуляр за кандидатстване по процедура за директно предоставяне на средства BG-RRP-1.015  "Училищна stem среда") и нужно ли е отново да бъде подписано от директора на училището, преди да бъде качено.</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Структурата за наблюдение и докладване (СНД) по зададения въпрос са публикувани в консолидирана версия 31, публикувана на 09.01.2024 г. (отговор на въпрос 165). Отговорите и разясненията на СНД се съобщават (публикуват) на интернет страницата на СНД – http://sf.mon.bg/?go=page&amp;pageId=437, в рубрика „Въпроси и отговори“ и в Информационната система за Механизма ИСУН 2020 - https://eumis2020.government.bg/.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.015-Q083</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>15.12.2023</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте! 
 Въпросът ми е свързан с факта, че сумата за СМР по проектното ни предложение е 79200 лв., изискващо към този момент процедура за обществена поръчка, за която няма време, а след 1 януари обществена поръчка няма да се изисква.		
 В поканата е определен следният етап: "- до края на четвърто тримесечие на 2023 г. конкретните крайни получатели следва да са сключили всички договори за строителство или да са сключили всички договори с изпълнители по обществените поръчки за инженеринг на сградите, обект на интервенция." 
 В отговори (148., 149. и 150.) на зададени въпроси не става ясно дали след промяната на удължения краен срок за подаване на предложения за изпълнение на инвестиция (до 19.01.2024 г.), договорите за СМР следва да бъдат сключени преди окончателно одобрение на проекта във втора фаза или до края на 2023 година, независимо от статуса на предложението. 
 СУ "Христо Ясенов" (код 2300195) - подадено проектно предложение, рег. № BG- RRP-1.017-2269-М002. Към 15.12.2023 г. предложението ни е със статус "За отговор". 
 </x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Структурата за наблюдение и докладване (СНД) по зададения въпрос са публикувани в консолидирана версия 30, публикувана на 28.12.2023 г. (отговор на въпрос 164). Отговорите и разясненията на СНД се съобщават (публикуват) на интернет страницата на СНД – http://sf.mon.bg/?go=page&amp;pageId=437, в рубрика „Въпроси и отговори“ и в Информационната система за Механизма ИСУН 2020 - https://eumis2020.government.bg/.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.015-Q082</x:t>
   </x:si>
   <x:si>
-    <x:t>11.12.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте,
 Имаме одобрена и подписана Концепция от НСЦ, в която одобрения бюджет за СМР е за 51 400 лв. без ДДС – може ли да се възползваме от ремонтни дейности за 49 999.00 лв. без ДДС с директен избор на изпълнител, защото нямаме време за организиране на тръжна процедура и смятаме, че бюджета от 49 999 лв. без ДДС ще ни е достатъчен – като остатъка от сумата 1 401 лв. няма да бъде оползотворен.</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Структурата за наблюдение и докладване (СНД) по зададения въпрос са публикувани в консолидирана версия 29, публикувана на 15.12.2023 г. (отговор на въпрос 163). Отговорите и разясненията на СНД се съобщават (публикуват) на интернет страницата на СНД – http://sf.mon.bg/?go=page&amp;pageId=437, в рубрика „Въпроси и отговори“ и в Информационната система за Механизма ИСУН 2020 - https://eumis2020.government.bg/.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.015-Q081</x:t>
   </x:si>
   <x:si>
-    <x:t>09.12.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте,може ли да променя лицето за връзка ,защото вече не е наш служител?Къде да го отбележа?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Структурата за наблюдение и докладване (СНД) по зададения въпрос са публикувани в консолидирана версия 29, публикувана на 15.12.2023 г. (отговор на въпрос 162). Отговорите и разясненията на СНД се съобщават (публикуват) на интернет страницата на СНД – http://sf.mon.bg/?go=page&amp;pageId=437, в рубрика „Въпроси и отговори“ и в Информационната система за Механизма ИСУН 2020 - https://eumis2020.government.bg/.</x:t>
-  </x:si>
-[...1191 lines deleted...]
-    <x:t>Разясненията на Структурата за наблюдение и докладване (СНД) по зададения въпрос са публикувани в консолидирана версия 1, публикувана на 02.05.2023 г. (отговор на въпрос 1). Отговорите и разясненията на СНД се съобщават (публикуват) на интернет страницата на СНД – http://sf.mon.bg/?go=page&amp;pageId=437, в рубрика „Въпроси и отговори“ и в Информационната система за Механизма ИСУН 2020 - https://eumis2020.government.bg/.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -1353,99 +145,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -1684,1284 +477,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D86"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="18.960625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="18.424911" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45289.4809567708</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45280.547029919</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45275.6890209606</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45271.3999252083</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...1129 lines deleted...]
-        <x:v>323</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45269.4839188426</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>