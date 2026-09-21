--- v17 (2026-08-31)
+++ v18 (2026-09-21)
@@ -1,1127 +1,1067 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72e0bc8a42b74bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c99869140df84c04bef0fe8c03e887ec.psmdcp" Id="R9c7869a853a6498f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcffa51039b774041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04d07f3b045044f6b6d97ecbe91a0453.psmdcp" Id="Rd31f3b6bfa43473b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електроцентрала (ФтЕЦ) за производство на електрическа енергия от възобновяеми източници – 20kW – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКВАРОР-БОЯДЖИЕВ И СИНОВЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1275-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ системи за дигитализация на бизнес процесите, по следните обособени позиции:
+Обособена позиция 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр.
+Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЮР  АПАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1642-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на ИКТ системи за дигитализация на бизнес процесите, със следните обособени позиции:
+Обособена позиция 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр.
+Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕФ ЕН КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1644-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка, монтаж и изпълнение на строително-монтажни работи по топлоизолиране на външни стени и подове към външен въздух на производствена сграда на „Дистилерия Исперих“ АД, чрез топлоизолационна система с топлоизолационни плочи от екструдиран полистирол (XPS)“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИСТИЛЕРИЯ ИСПЕРИХ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения:
+1. Създаване на онлайн магазин - 1 бр.
+2. Въвеждане на система за управление на ресурсите (ERP система) - 1 бр.
+3. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+4. Въвеждане на система за бизнес анализи (Business Intelligence система) - 1 бр.
+5. Изграждане на система за архивиране на информация - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стама Ко ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0789-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на производството;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВДК 85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на системи по обособени позиции
+ОП 1 Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+ОП 2 Въвеждане на модул / система за управление на производството </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кронотек ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0395-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на 1 брой компресор за сгъстен въздух вкл. резервоар за сгъстен въздух с инверторно управление с изсушител и 1 брой изсушител</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМАРАНТ-2003 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1249-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и инсталация на:
+Обособена позиция 1: Термопомпа въздух-въздух с топлинна мощност 15.5 kW - 4 бр.;
+Обособена позиция 2: Компресор за сгъстен въздух вкл резервоари за сгъстен въздух с инверторно управление с изсушител с номинална мощност на основния двигател 18.5 kw - 1 бр. и Ресивър с върздушен обем 2000 л. - 3 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТМЕТАЛ-07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0260-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, настройване и въвеждане в експлоатация на 4 броя термопомпи за БГВ в два хотела, 1 бр. термопомпа за затопляне на водата във външен басейн и 1 брой и рекуперативен блок в зала за хранене с местонахождение с. Кранево, община Балчик, област Добрич“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екогруп</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на ЕТ "ХРИСТИНА - ХРИСТИНА ГАНДЖУЛОВА": Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система). Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система). Обособена позиция № 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда. Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "ХРИСТИНА - ХРИСТИНА ГАНДЖУЛОВА"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на дигитални платформи в дейността на „Корект комерс 78“ ООД Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система). Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система). Обособена позиция № 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда. Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОРЕКТ КОМЕРС 78 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и инсталация на:
+1. Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух с инверторно управление с изсушител 30 kW 1 бр.;
+2. Ресивър с обем 1000 литра 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Маджистър Хидравликс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1370-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТИЕМ ВАРНА БИЙЧ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1665-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изработка на рекламни материали (брошури, каталози, видео и др.) по проект BG05SFPR002-1.013-0067-С01 „БиоконСерв+ – Развитие на социалното предприемачество чрез иновации, маркетинг и международно сътрудничество“, финансиран по Програма „Развитие на човешките ресурси“ 2021–2027 г.	
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на компютърно оборудване и система за съхранение на данни, включваща: • Настолен компютър – 1 брой • Монитор – 1 брой • NAS сървър – 1 брой • Твърди дискове – 16 броя </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТКД ЗДРАВЕЦ - ГАБРОВО”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на  Система за архивиране на информация, Система за управление на съхранението и споделянето на информация и Система за защита на информацията в локална мрежа във връзка с изпълнение на проект BG16RFPR001-1.012-2136-C01 “Дигитализация на предприятията”</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">НИТОС ДИЗАЙН ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2136-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на технически проект, доставка, монтаж, пускане в експлоатация и обучение за работа с високоефективна климатична камера с регенерация/рекуперация на топлина, студ и влага в КЛИМАТЕТ 2014 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Климатет 2014 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0331-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Термопомпа въздух_вода (топлинна мощност 26 KW)- 2бр. И Термопомпа въздух_вода (топлинна мощност 70 KW)- 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕНЕРГИЯ ТЕХНОИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0611-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно ефективно оборудване по проект BG16RFPR001-2.004-2088 с 3 обособени позиции:
+ОБОСОБЕНА ПОЗИЦИЯ № 1
+Компресор за сгъстен въздух с инверторно управление и изсушител — 1 (един) брой
+ОБОСОБЕНА ПОЗИЦИЯ № 2
+Ресивър (въздухосъбирател) за сгъстен въздух с обем 1 000 литра — 1 (един) брой
+ОБОСОБЕНА ПОЗИЦИЯ № 3
+Термопомпен агрегат въздух-вода с топлинна мощност 30 kW — 1 (един) брой
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М И Г ФЪРНИЧЪР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2088-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите:
+1.Модул/система за управление на складовото стопанство (WMS)
+2.Модул/система за управление на продажбите на дребно (Point-of-Sale система)
+3.Система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕФКОС МЮЗИК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАНС КОМФОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2375-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАПОЛИ 1994 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТВ БЪЛГАРИЯ 24 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2396-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирани системи по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 2 – Въвеждане на модул/система за управление на складовото стопанство (WMS) – 1 бр.
+Обособена позиция 3 – Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) – 1 бр.
+Обособена позиция 4 – Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕЙВ КОМПЮТЪРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, инсталиране и въвеждане в експлоатация на Термопомпи въздух-вода с топлинна мощност минимум по 15 KW всяка-3 броя“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите не по-малка от 50 kW и локално съоръжение за съхранение на електрическа енергия с номинален капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЧМАГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ 65 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ - 81.92kWh и инвертор с мощност 65kW за нуждите на"ГЕМОВА" ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕМОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0964-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за изпълнение на топлоизолационна система от сандвич панели за покрив – 330 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2623-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНИ - 81 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 30 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДУНЕВ МОТОР СПОРТ- Р-21" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Закупуване, доставка и монтаж на енергийно ефективни топлоизолационни системи (плочи) за покрив от Екструдиран полистирол (XPS) – 704 m²“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРЕЙМ ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0983-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработка, тестване и внедряване на софтуер за автоматизация на преводаческия работен процес с AI за SimpleTMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИТРА ТРАНСЛЕЙШЪНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0715-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1294-C01/27.01.2026 г. с бенефициент „БРАН ИНСЕКТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БРАН ИНСЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1294-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация  на Компресор за сгъстен въздух, включително резервоари за сгъстен въздух </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЕДОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0621-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Въвеждане на ИКТ решения по три обособени позиции:
+Обособена позиция № 1: Въвеждане на Система за управление на ресурсите (ERP система);
+Обособена позиция № 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+Обособена позиция № 3: Въвеждане на система за бизнес анализи (Business Intelligence система).
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРЕЗОВ ВЕНДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0887-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, и въвеждане в експлоатация на  Компютъризирана интегрирана система за автоматични фигурални шевове – 5 бр“,
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОВ СТИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Въвеждане на на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
+2.Въвеждане на модул/система за управление на складовото стопанство (WMS)
+3.Въвеждане на модул/система за управление на производството
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ю. С. ПОЛО АССН.БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1310-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на система за управление на ресурсите и система за бизнес анализи в Ти Ей Ес България ЕООД в изпълнение на проект BG16RFPR001-1.012-1193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТИ ЕЙ ЕС БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на решения в областта на ИКТ по обособени позиции:
+ОП 1: Разработване, внедряване и въвеждане в експлоатация на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+ОП 2: Изграждане и въвеждане в експлоатация на Система за архивиране на информация – 1 бр. и Система за управление на съхранението и споделянето на информация – 1 бр., включително физически сървър за хардуерно обезпечаване на системите.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПС ЛАЙФ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНСАВТО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0797-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за доставка, инсталация и въвеждане в експлоатация на производствени технологии в 8 обособени позиции </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЛЕБОЗАВОД" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на дигитален AI инструмент</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лятно кино ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0018-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на външни експерти за две двудневни обучения на работното място по ЗОП и държавни и минимални помощи по дейност 1 по проект BG16RFTA001-1.010-0135-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение „СЪЮЗ НА БРАНШОВИТЕ ОРГАНИЗАЦИИ НА МИКРО, МАЛКИТЕ И СРЕДНИТЕ ПРЕДПРИЯТИЯ И ЗАНАЯТЧИИТЕ В БЪЛГАРИЯ - НАЦИОНАЛНА БИЗНЕС КАМАРА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на външни експерти за две двудневни обучения на работното място по финансови инструменти и опростени варианти на разходите по дейност 2 по проект BG16RFTA0011.010-0135-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на две двудневни мероприятия за вътрешен трансфер на знания по дейност 3 по проект BG16RFTA001-1.010-0135-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на двудневен публичен партньорски семинар „Зелена икономика и социално въздействие — пазарни механизми за устойчиво развитие“ по дейност 4 по проект BG16RFTA001-1.010-0135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на външна експертиза за обучение на работното място „Европейска и национална рамка на териториалното развитие 2027+“ по дейност 1 на проект BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение „ЕВРОПЕЙСКО ПРЕДПРИЕМАЧЕСТВО“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на външна експертиза за обучение на работното място „Стратегическо планиране и анализ на данни“ по дейност 2 на проект BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на външна експертиза за обучение на работното място „Комуникация, участие и прозрачност в стратегическите процеси“ по дейност 3 на проект BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на мероприятие за обмен на опит и взаимно обучение по дейност 4 на проект BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на форум за изграждане на партньорства и обмен на добри практики „Зелени и дигитални партньорства за устойчиво териториално развитие и стратегическо планиране 2027+“ по дейност 5 на проект BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули: • система за управление на взаимоотношенията с клиенти (CRM); • система за управление на веригата за доставки на суровини и материали; • система за вътрешнофирмени обучения на служители от разстояние в електронна среда.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Спирален смесител</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предметът на настоящата поръчка, предвижда изпълнението на услуги за „Повишаване на нивото на дигитализация на предприятието СПРИНГ СПЕД ЕООД“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПРИНГ СПЕД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на ЧЕ МЕДИЯ ГРУП  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕ МЕДИЯ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0753-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане, внедряване и интеграция на софтуерни решения по Договор № BG16RFPR001-1.012-1860-C02, разделено на обособени позиции:
+1. „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“
+2. „Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние велектронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ад Тек Интернешънъл ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1860-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, както следва:
+Обособена позиция 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)  – 1 бр.
+Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа – 1 бр.
+Обособена позиция 3: Изграждане на система за архивиране на информация– 1 бр.
+Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1633-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 452 кв.м 2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0927-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа и системи за съхранение на електрическа енергия.”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КЛАСИК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1128-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Извършване на СМР – фотоволтаична електрическа централа с мощност 51.2 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПА ЗОНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 56 KW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИПО - ХАРТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с мощност не по-малка от 50 kW изходяща (номинална) активна мощност на инвертора, комбинирана с локално съоръжение за съхранение на енергия (батерия) с номинален капацитет не по-малък от 51,2 kWh за собствено производство и съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нова Декор ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0445-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотоволтаична електрическа централа (ФтЕЦ) с мощност не по-малка от 35,02 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРИМА БГ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1847-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Полагане на изолация по проект Енергийна ефективност и използване на енергия от възобновяеми източници в БЪЛГАРИЯ ВЕНДИНГ СЪРВИСИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЪЛГАРИЯ ВЕНДИНГ СЪРВИСИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0147-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прилагане на мерки за енергийна ефективност в хижа Янтра/Партизанска песен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ОТВЕС 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0752-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Тактикъл експортс" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2693-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на АКАНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКАНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0880-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии и инвертори)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЛОРИЯ 97 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0233-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 5 (ПЕТ)  ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0969-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на Комфорт 2016 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Комфорт 2016 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на ТОСКАНА-КИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОСКАНА-КИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1306-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система със система за съхранение на електрическа енергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Тиара 84 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейности за подобряване на енергийната ефективност на сградния фонд на "КАМ - 919" ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАМ - 919" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1270-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строителни и монтажни работи за въвеждане на енергийно ефективни изолационни системи в сграда по договор № BG16RFPR001-2.004-2619-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ла Ботега ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2619-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Aвтоматична дискоотрезна машина 1 бр.
+ОП2: Електро – хидравличен абкант 1 бр.
+ОП3: Четиривалова хидравлична машина 1 бр. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0014-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа с инсталирана мощност 20 kWp за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНЕВИ-Т ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2703-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност на производствена сграда на ЕРС Текстил ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕРС ТЕКСТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1669-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради (прозорци и врати) 341,763 м2“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОБОС КЕНДЪЛС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0096-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи по въвеждане на енергоспестяващи мерки и енергия от възобновяеми източници:
+Обособена позиция 1: Строително-монтажни работи на топлоизолационни системи в сгради:
+1.1.Топлоизолационни системи от сандвич панели за външни стени – 190 кв.м
+1.2.Топлоизолационни системи от сандвич панели за покриви- 192 кв.м
+            1.1.Топлоизолационни системи от сандвич панели за външни стени – 190 кв.м
+            1.2.Топлоизолационни системи от сандвич панели за покриви- 192 кв.м
+Обособена позиция 2: Строително-монтажни работи подмяна на прозрачни ограждащи конструкции (прозорци и врати), с рамка от алуминий с прекъснат топлинен мост- 40 кв.м
+Обособена позиция 3: Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност – 15 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕГЕСТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0452-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за енергийна ефективност в сграда на „ЧАПЕК“ ЕООД, включващи: секционни индустриални врати - 6 броя  и
+топлоизолационни системи от сандвич панели за външни стени и подове към външен въздух - сандвич панели  с топлоизолация от PIR /полиизоцианурат/ -576 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Чапек" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори – мин. 29.82 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - мин. 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ МЕДИТЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2477-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и пускане в експлоатация на Фотоволтаична електрическа централа с инсталирана мощност 40 kW - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1000-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за фотоволтаична електроцентрала с инсталирана мощност 1 089,6 kWp и на локална система за съхранение на енергия (батерии) с общ капацитет 1 075 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Колонна роботизирана система за заваряване, комплект с едноосен подвижен позиционер, подвижна задна опора и триосен позиционер 1 бр.
+ОП2: Хоризонтална разстъргваща машина 10 метра с две въртящи маси 2000х2000 1 бр.
+ОП3: Хоризонтална разстъргваща машина 14 метра с две въртящи маси 2000х2000 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБС-КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за прилагане на мерки за енергийна ефективност по 3 обособени позиции:</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КА-СТЕЛА СТОУНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1198-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0340-C01 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравец Плевен ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0340-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност:
+Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с мощност 30 kW. и съоръжения за локално съхранение на енергия (батерии) в комбинация с инвертори с мощност 105 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМИ ПОПАНАСТАСОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0816-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти) с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">
-Поддръжка и текущи ремонти на двете сигурни зони за непридружени деца</x:t>
-[...18 lines deleted...]
-Предметът на процедурата се финансира по проект „Енергийна ефективност в производствено предприятие“, договор за безвъзмездна финансова помощ № BG16RFPR001-2.004-2281-C01, процедура за предоставяне на безвъзмездна финансова помощ № BG16RFPR001-2.004  „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията” от ПКИП 2021 – 2027 г.
+ЕЛИНА - 7 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0131-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„СМР ЗА ИЗГРАЖДАНЕ НА ФОТОВОЛТАИЧНА ЕЛЕКТРОЦЕНТРАЛА ЗА СОБСТВЕНИ НУЖДИ С ФОТОВОЛТАИЧНИ ПАНЕЛИ В КОМБИНАЦИЯ С ИНВЕРТОРИ С ОБЩ КАПАЦИТЕТ 30 kW И ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОРИ С ОБЩ КАПАЦИТЕТ 102,40 кW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕТРАБЕТОН" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0771-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на строително-монтажни работи за изграждане на фотоволтаична централа за собствено потребление, полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАРНА МОБИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващо оборудване, климатична система и съоръжения за сгъстен въздух за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНС ТУПАРОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност  60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИКРА-МК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0536-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане  на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРОМАШИНА ГРУП ПАЗАРДЖИК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните функционално свързани помежду си решения, формиращи цялостно интегрирано решение за дигитализация на дейността на предприятието, включващо 5 (пет) ИТ услуги в 1 (една) обособена позиция, както следва:
+    • Въвеждане на модул/система за управление на складовото стопанство (WMS);
+    • Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+    • Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес;
+    • Въвеждане на модул/система за бизнес анализи (BI);
+    • Въвеждане на модул/система за управление на продажбите на дребно (POS).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЗМА - ИВАНОВ И СИНОВЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1968-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на локални съоръжения за съхранение на енергия - батерии, в комбинация с инвертори
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">"ФОРЕСТА ГРУП" ЕООД
-[...1027 lines deleted...]
-    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
+    <x:t>Гранари ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Енергийно ефективни изолационни системи в сгради в 3 (три) обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМАТИК - ЕМ ВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2545-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране, доставка, монтаж и пускане в действие на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност не по-малка 20 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на Фотоволтаична инсталация с ЛСС в единна система за производство и съхраняване на чиста енергия от ВЕИ, както следва: 
+- изграждане на фотоволтаична инсталация за 0,4 МWp
+- изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на ЛСС 1290 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на електрическа енергия (батерии) с общ капацитет минимум 120 kWh в комбинация с хибриден инвертор към съществуваща покривна ФЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛЕСО-ЕКСПОРТ-ИМПОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0630-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа в комбинация със система за съхранение на енергия, в т.ч. кабелни линии</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирани ИКТ решения за управление на бизнес процесите (онлайн магазин, CRM, POS, WMS и BI система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ю Би Ар" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0478-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1508,1950 +1448,1950 @@
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46266</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46252</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46266</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46256</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46266</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46256</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46266</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46256</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46266</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46256</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46266</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46256</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46266</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46258</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46266</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46259</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46266</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46259</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46266</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46259</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46266</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46259</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46266</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46259</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46266</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46259</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46266</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46259</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46266</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46258</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46267</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46267</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46259</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46267</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46267</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46267</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46260</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46267</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46260</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46267</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46258</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46267</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46257</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46267</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46252</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46267</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46252</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="D26" s="0" t="s">
+      <x:c r="E26" s="0" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46267</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46255</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46268</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46253</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46268</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46253</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46268</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46246</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46268</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46258</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46268</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46258</x:v>
+        <x:v>46271</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B33" s="2">
         <x:v>46268</x:v>
       </x:c>
-      <x:c r="B33" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46268</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46261</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46268</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46261</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46262</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46261</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46259</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46248</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46255</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46255</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D47" s="0" t="s">
+      <x:c r="E47" s="0" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46255</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D48" s="0" t="s">
+      <x:c r="E48" s="0" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46262</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D49" s="0" t="s">
+      <x:c r="E49" s="0" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D50" s="0" t="s">
+      <x:c r="E50" s="0" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46270</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46263</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46270</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46263</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46270</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46255</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46270</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46255</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46272</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46254</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46272</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46272</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46265</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46272</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46265</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46272</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46273</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46261</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46273</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46262</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46273</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46263</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46273</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46264</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46273</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46264</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46264</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46265</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46265</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46263</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46259</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46260</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46262</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46262</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46262</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46258</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46258</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46258</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46258</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46273</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46258</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46273</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46258</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46274</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46255</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46274</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46255</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46274</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46265</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46265</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46265</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46265</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46265</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46262</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46275</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46263</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46275</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46263</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46275</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46265</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46275</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46259</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46261</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46276</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46261</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46276</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46261</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46276</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46261</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46276</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46261</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46276</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46261</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46276</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46257</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46276</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46265</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46279</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46264</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46279</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46265</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46279</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46265</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46279</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46254</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46279</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46262</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46279</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46262</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46288</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46252</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46290</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46175</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
         <x:v>46317</x:v>
       </x:c>
       <x:c r="B113" s="2">
         <x:v>45671</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>