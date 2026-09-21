--- v18 (2026-09-21)
+++ v19 (2026-09-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcffa51039b774041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04d07f3b045044f6b6d97ecbe91a0453.psmdcp" Id="Rd31f3b6bfa43473b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb675475b1da54d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2620d9247274408fbb874fb12090fa9c.psmdcp" Id="Ra8aa6372b1674b88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
@@ -326,50 +326,90 @@
   <x:si>
     <x:t>ЕТНА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0813-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>"Пристанище Варна" ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-3.002-0002-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите не по-малка от 50 kW и локално съоръжение за съхранение на електрическа енергия с номинален капацитет не по-малък от 50 kWh“</x:t>
   </x:si>
   <x:si>
     <x:t>УЧМАГ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1021-C01</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Изграждане на система за защита на информацията в локална мрежа, изграждане на система за управление на съхранението и споделянето на информация в цялостна среда за управление и защита и съхранение на корпоративната информация по проект BG16RFPR001-1.012-2240-C01“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АУТО КА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2240-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на решения в областта на ИКТ по обособени позиции:
+ОП 1: Разработване, внедряване и въвеждане в експлоатация на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+ОП 2: Изграждане и въвеждане в експлоатация на Система за архивиране на информация – 1 бр. и Система за управление на съхранението и споделянето на информация – 1 бр., включително физически сървър за хардуерно обезпечаване на системите.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПС ЛАЙФ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНСАВТО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0797-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0788-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ 65 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ - 81.92kWh и инвертор с мощност 65kW за нуждите на"ГЕМОВА" ЕООД.</x:t>
   </x:si>
   <x:si>
     <x:t>ГЕМОВА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0964-C01</x:t>
   </x:si>
   <x:si>
     <x:t>СМР за изпълнение на топлоизолационна система от сандвич панели за покрив – 330 кв.м.</x:t>
   </x:si>
   <x:si>
     <x:t>ЗАИ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2623-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>ТОНИ - 81 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1002-C01</x:t>
@@ -441,164 +481,50 @@
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0011-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Въвеждане на Интегрирани системи за управление на бизнес процесите
 1.Въвеждане на на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
 2.Въвеждане на модул/система за управление на складовото стопанство (WMS)
 3.Въвеждане на модул/система за управление на производството
 </x:t>
   </x:si>
   <x:si>
     <x:t>Ю. С. ПОЛО АССН.БГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1310-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване на система за управление на ресурсите и система за бизнес анализи в Ти Ей Ес България ЕООД в изпълнение на проект BG16RFPR001-1.012-1193</x:t>
   </x:si>
   <x:si>
     <x:t>ТИ ЕЙ ЕС БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1193-C01</x:t>
-  </x:si>
-[...112 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0477</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на 4 броя системи/модули за нуждите на ЧЕ МЕДИЯ ГРУП  ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>ЧЕ МЕДИЯ ГРУП ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0753-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане, внедряване и интеграция на софтуерни решения по Договор № BG16RFPR001-1.012-1860-C02, разделено на обособени позиции:
 1. „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“
 2. „Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние велектронна среда</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Ад Тек Интернешънъл ООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1860-C02</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, както следва:
 Обособена позиция 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)  – 1 бр.
@@ -619,129 +545,159 @@
   <x:si>
     <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0927-C01</x:t>
   </x:si>
   <x:si>
     <x:t>“Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа и системи за съхранение на електрическа енергия.”</x:t>
   </x:si>
   <x:si>
     <x:t>"КЛАСИК" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1128-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Извършване на СМР – фотоволтаична електрическа централа с мощност 51.2 kW </x:t>
   </x:si>
   <x:si>
     <x:t>СПА ЗОНА ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1104-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 56 KW </x:t>
-[...50 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2693-C01</x:t>
+    <x:t xml:space="preserve">Избор на изпълнител за доставка, инсталация и въвеждане в експлоатация на производствени технологии в 8 обособени позиции </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЛЕБОЗАВОД" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на дигитален AI инструмент</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лятно кино ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0018-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на външни експерти за две двудневни обучения на работното място по ЗОП и държавни и минимални помощи по дейност 1 по проект BG16RFTA001-1.010-0135-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение „СЪЮЗ НА БРАНШОВИТЕ ОРГАНИЗАЦИИ НА МИКРО, МАЛКИТЕ И СРЕДНИТЕ ПРЕДПРИЯТИЯ И ЗАНАЯТЧИИТЕ В БЪЛГАРИЯ - НАЦИОНАЛНА БИЗНЕС КАМАРА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на външни експерти за две двудневни обучения на работното място по финансови инструменти и опростени варианти на разходите по дейност 2 по проект BG16RFTA0011.010-0135-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на две двудневни мероприятия за вътрешен трансфер на знания по дейност 3 по проект BG16RFTA001-1.010-0135-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на двудневен публичен партньорски семинар „Зелена икономика и социално въздействие — пазарни механизми за устойчиво развитие“ по дейност 4 по проект BG16RFTA001-1.010-0135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на външна експертиза за обучение на работното място „Европейска и национална рамка на териториалното развитие 2027+“ по дейност 1 на проект BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение „ЕВРОПЕЙСКО ПРЕДПРИЕМАЧЕСТВО“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на външна експертиза за обучение на работното място „Стратегическо планиране и анализ на данни“ по дейност 2 на проект BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на външна експертиза за обучение на работното място „Комуникация, участие и прозрачност в стратегическите процеси“ по дейност 3 на проект BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на мероприятие за обмен на опит и взаимно обучение по дейност 4 на проект BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на форум за изграждане на партньорства и обмен на добри практики „Зелени и дигитални партньорства за устойчиво териториално развитие и стратегическо планиране 2027+“ по дейност 5 на проект BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули: • система за управление на взаимоотношенията с клиенти (CRM); • система за управление на веригата за доставки на суровини и материали; • система за вътрешнофирмени обучения на служители от разстояние в електронна среда.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Спирален смесител</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предметът на настоящата поръчка, предвижда изпълнението на услуги за „Повишаване на нивото на дигитализация на предприятието СПРИНГ СПЕД ЕООД“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПРИНГ СПЕД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 5 (ПЕТ)  ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0969-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии и инвертори)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЛОРИЯ 97 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0233-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на 4 броя системи/модули за нуждите на АКАНТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>АКАНТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0880-C01</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0969-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на 4 броя системи/модули за нуждите на Комфорт 2016 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>Комфорт 2016 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1626-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на 4 броя системи/модули за нуждите на ТОСКАНА-КИС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>ТОСКАНА-КИС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1306-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система със система за съхранение на електрическа енергия за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>Тиара 84 ООД</x:t>
   </x:si>
@@ -758,292 +714,373 @@
     <x:t>BG16RFPR001-2.004-1270-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на строителни и монтажни работи за въвеждане на енергийно ефективни изолационни системи в сграда по договор № BG16RFPR001-2.004-2619-C01.</x:t>
   </x:si>
   <x:si>
     <x:t>Ла Ботега ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2619-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
 ОП1: Aвтоматична дискоотрезна машина 1 бр.
 ОП2: Електро – хидравличен абкант 1 бр.
 ОП3: Четиривалова хидравлична машина 1 бр. 
 </x:t>
   </x:si>
   <x:si>
     <x:t>МЕТАЛИК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0014-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електрическа централа с инсталирана мощност 20 kWp за собствено потребление</x:t>
-[...14 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+    <x:t xml:space="preserve">Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 56 KW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИПО - ХАРТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с мощност не по-малка от 50 kW изходяща (номинална) активна мощност на инвертора, комбинирана с локално съоръжение за съхранение на енергия (батерия) с номинален капацитет не по-малък от 51,2 kWh за собствено производство и съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нова Декор ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0445-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотоволтаична електрическа централа (ФтЕЦ) с мощност не по-малка от 35,02 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРИМА БГ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1847-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Полагане на изолация по проект Енергийна ефективност и използване на енергия от възобновяеми източници в БЪЛГАРИЯ ВЕНДИНГ СЪРВИСИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЪЛГАРИЯ ВЕНДИНГ СЪРВИСИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0147-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прилагане на мерки за енергийна ефективност в хижа Янтра/Партизанска песен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ОТВЕС 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0752-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Тактикъл експортс" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2693-C01</x:t>
   </x:si>
   <x:si>
     <x:t>СМР за прилагане на мерки за енергийна ефективност на производствена сграда на ЕРС Текстил ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>ЕРС ТЕКСТИ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1669-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради (прозорци и врати) 341,763 м2“</x:t>
   </x:si>
   <x:si>
     <x:t>"ФОБОС КЕНДЪЛС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0096-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Строително-монтажни работи по въвеждане на енергоспестяващи мерки и енергия от възобновяеми източници:
 Обособена позиция 1: Строително-монтажни работи на топлоизолационни системи в сгради:
 1.1.Топлоизолационни системи от сандвич панели за външни стени – 190 кв.м
 1.2.Топлоизолационни системи от сандвич панели за покриви- 192 кв.м
             1.1.Топлоизолационни системи от сандвич панели за външни стени – 190 кв.м
             1.2.Топлоизолационни системи от сандвич панели за покриви- 192 кв.м
 Обособена позиция 2: Строително-монтажни работи подмяна на прозрачни ограждащи конструкции (прозорци и врати), с рамка от алуминий с прекъснат топлинен мост- 40 кв.м
 Обособена позиция 3: Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност – 15 kW</x:t>
   </x:si>
   <x:si>
     <x:t>"РЕГЕСТА" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0452-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изпълнение на мерки за енергийна ефективност в сграда на „ЧАПЕК“ ЕООД, включващи: секционни индустриални врати - 6 броя  и
-[...24 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1000-C01</x:t>
+    <x:t>Изграждане на фотоволтаична електрическа централа с инсталирана мощност 20 kWp за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНЕВИ-Т ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2703-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител на специфично обучение „Екологични и устойчиви модели и технологии за оптимизация на производствените процеси в дървообработването и производството на дограма“ за заетите лица в Камбера Дизайн ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Камбера Дизайн" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0025-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на оборудване за фотоволтаична електроцентрала с инсталирана мощност 1 089,6 kWp и на локална система за съхранение на енергия (батерии) с общ капацитет 1 075 kWh</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
 ОП1: Колонна роботизирана система за заваряване, комплект с едноосен подвижен позиционер, подвижна задна опора и триосен позиционер 1 бр.
 ОП2: Хоризонтална разстъргваща машина 10 метра с две въртящи маси 2000х2000 1 бр.
 ОП3: Хоризонтална разстъргваща машина 14 метра с две въртящи маси 2000х2000 1 бр.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
   </x:si>
   <x:si>
     <x:t>АБС-КО ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0805-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Изпълнение на мерки за енергийна ефективност в сграда на „ЧАПЕК“ ЕООД, включващи: секционни индустриални врати - 6 броя  и
+топлоизолационни системи от сандвич панели за външни стени и подове към външен въздух - сандвич панели  с топлоизолация от PIR /полиизоцианурат/ -576 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Чапек" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори – мин. 29.82 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - мин. 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ МЕДИТЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2477-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и пускане в експлоатация на Фотоволтаична електрическа централа с инсталирана мощност 40 kW - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1000-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Избор на изпълнител за прилагане на мерки за енергийна ефективност по 3 обособени позиции:</x:t>
   </x:si>
   <x:si>
     <x:t>КА-СТЕЛА СТОУНС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1198-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0340-C01 </x:t>
   </x:si>
   <x:si>
     <x:t>Здравец Плевен ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0340-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Дейности за осигуряване на Енергийна ефективност:
 Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
   </x:si>
   <x:si>
     <x:t>РАЙ 2018 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1193-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с мощност 30 kW. и съоръжения за локално съхранение на енергия (батерии) в комбинация с инвертори с мощност 105 kW </x:t>
-[...63 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0840-C01</x:t>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0032-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните функционално свързани помежду си решения, формиращи цялостно интегрирано решение за дигитализация на дейността на предприятието, включващо 5 (пет) ИТ услуги в 1 (една) обособена позиция, както следва:
     • Въвеждане на модул/система за управление на складовото стопанство (WMS);
     • Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
     • Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес;
     • Въвеждане на модул/система за бизнес анализи (BI);
     • Въвеждане на модул/система за управление на продажбите на дребно (POS).</x:t>
   </x:si>
   <x:si>
     <x:t>ДИЗМА - ИВАНОВ И СИНОВЕ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1968-C01</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с мощност 30 kW. и съоръжения за локално съхранение на енергия (батерии) в комбинация с инвертори с мощност 105 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМИ ПОПАНАСТАСОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0816-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти) с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ЕЛИНА - 7 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0131-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„СМР ЗА ИЗГРАЖДАНЕ НА ФОТОВОЛТАИЧНА ЕЛЕКТРОЦЕНТРАЛА ЗА СОБСТВЕНИ НУЖДИ С ФОТОВОЛТАИЧНИ ПАНЕЛИ В КОМБИНАЦИЯ С ИНВЕРТОРИ С ОБЩ КАПАЦИТЕТ 30 kW И ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОРИ С ОБЩ КАПАЦИТЕТ 102,40 кW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕТРАБЕТОН" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0771-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на строително-монтажни работи за изграждане на фотоволтаична централа за собствено потребление, полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАРНА МОБИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващо оборудване, климатична система и съоръжения за сгъстен въздух за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНС ТУПАРОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност  60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИКРА-МК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0536-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане  на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРОМАШИНА ГРУП ПАЗАРДЖИК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0840-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Доставка на локални съоръжения за съхранение на енергия - батерии, в комбинация с инвертори
 </x:t>
   </x:si>
   <x:si>
     <x:t>Гранари ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2722-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на Енергийно ефективни изолационни системи в сгради в 3 (три) обособени позиции.</x:t>
   </x:si>
   <x:si>
     <x:t>КЛИМАТИК - ЕМ ВИ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2545-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Проектиране, доставка, монтаж и пускане в действие на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност не по-малка 20 kW </x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на Фотоволтаична инсталация с ЛСС в единна система за производство и съхраняване на чиста енергия от ВЕИ, както следва: 
 - изграждане на фотоволтаична инсталация за 0,4 МWp
 - изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на ЛСС 1290 kWh</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на електрическа енергия (батерии) с общ капацитет минимум 120 kWh в комбинация с хибриден инвертор към съществуваща покривна ФЕЦ за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>ЛЕСО-ЕКСПОРТ-ИМПОРТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0630-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 122,8 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКОЙЛ-2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0414-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична централа в комбинация със система за съхранение на енергия, в т.ч. кабелни линии</x:t>
   </x:si>
   <x:si>
     <x:t>М + С ХИДРАВЛИК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0012-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване на интегрирани ИКТ решения за управление на бизнес процесите (онлайн магазин, CRM, POS, WMS и BI система)</x:t>
   </x:si>
   <x:si>
     <x:t>"Ю Би Ар" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0478-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
@@ -1419,51 +1456,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E113"/>
+  <x:dimension ref="A1:E117"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -1975,190 +2012,190 @@
         <x:v>88</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
         <x:v>46288</x:v>
       </x:c>
       <x:c r="B32" s="2">
         <x:v>46271</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46289</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46268</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
         <x:v>46289</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46274</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
         <x:v>46289</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46274</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
         <x:v>46289</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46274</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
         <x:v>46289</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46279</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
         <x:v>46289</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46282</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
         <x:v>46289</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46282</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
         <x:v>46289</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46282</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
         <x:v>46289</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46282</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
         <x:v>46289</x:v>
       </x:c>
       <x:c r="B42" s="2">
         <x:v>46282</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
@@ -2230,1168 +2267,1236 @@
         <x:v>133</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
         <x:v>46289</x:v>
       </x:c>
       <x:c r="B47" s="2">
         <x:v>46282</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46290</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46283</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
         <x:v>46290</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46283</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
         <x:v>46290</x:v>
       </x:c>
       <x:c r="B50" s="2">
         <x:v>46282</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
         <x:v>46290</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46282</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
         <x:v>46290</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46282</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
         <x:v>46290</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46282</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
         <x:v>46290</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46282</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
         <x:v>46290</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46282</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
         <x:v>46290</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46282</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
         <x:v>46290</x:v>
       </x:c>
       <x:c r="B57" s="2">
         <x:v>46282</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
         <x:v>46290</x:v>
       </x:c>
       <x:c r="B58" s="2">
         <x:v>46282</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
         <x:v>46290</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46283</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
         <x:v>46290</x:v>
       </x:c>
       <x:c r="B60" s="2">
         <x:v>46282</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
         <x:v>46290</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46283</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
         <x:v>46290</x:v>
       </x:c>
       <x:c r="B62" s="2">
         <x:v>46282</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
         <x:v>46290</x:v>
       </x:c>
       <x:c r="B63" s="2">
         <x:v>46282</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
         <x:v>46290</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46281</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D64" s="0" t="s">
+      <x:c r="E64" s="0" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
         <x:v>46290</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46279</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
         <x:v>46290</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46280</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
         <x:v>46290</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46275</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46293</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46276</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
         <x:v>46293</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46278</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
         <x:v>46293</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46278</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
         <x:v>46293</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46281</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
         <x:v>46293</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46282</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
         <x:v>46293</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46282</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
         <x:v>46293</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46286</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
         <x:v>46293</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46286</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
         <x:v>46293</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46285</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
         <x:v>46293</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46285</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
         <x:v>46293</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46285</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
         <x:v>46293</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46283</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
         <x:v>46293</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46283</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
         <x:v>46293</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46283</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
         <x:v>46293</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46283</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46294</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46283</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
         <x:v>46294</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46284</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
         <x:v>46294</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46281</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
         <x:v>46294</x:v>
       </x:c>
       <x:c r="B86" s="2">
         <x:v>46279</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
         <x:v>46294</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46279</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46295</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46276</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46295</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46280</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
         <x:v>46295</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46280</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
         <x:v>46295</x:v>
       </x:c>
       <x:c r="B91" s="2">
         <x:v>46284</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
         <x:v>46295</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46284</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
         <x:v>46295</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46285</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46296</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46281</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46296</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46281</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
         <x:v>46296</x:v>
       </x:c>
       <x:c r="B96" s="2">
         <x:v>46281</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46297</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46282</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46297</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46282</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46297</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46282</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
         <x:v>46297</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46282</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
         <x:v>46297</x:v>
       </x:c>
       <x:c r="B101" s="2">
         <x:v>46282</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
         <x:v>46297</x:v>
       </x:c>
       <x:c r="B102" s="2">
         <x:v>46282</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
         <x:v>46297</x:v>
       </x:c>
       <x:c r="B103" s="2">
         <x:v>46282</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
         <x:v>46297</x:v>
       </x:c>
       <x:c r="B104" s="2">
         <x:v>46282</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
         <x:v>46297</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46283</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D105" s="0" t="s">
+      <x:c r="E105" s="0" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46299</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46286</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46300</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46285</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46300</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46285</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46300</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46283</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
         <x:v>46300</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46283</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46304</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46282</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46310</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46282</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46317</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>45671</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>311</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46304</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>45671</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>323</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>