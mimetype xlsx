--- v19 (2026-09-21)
+++ v20 (2026-10-13)
@@ -1,1113 +1,1188 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb675475b1da54d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2620d9247274408fbb874fb12090fa9c.psmdcp" Id="Ra8aa6372b1674b88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9777ef4b0bbd437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8828b130b7b0476281731cf00fd076f0.psmdcp" Id="R56b01242c2d64efa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електроцентрала (ФтЕЦ) за производство на електрическа енергия от възобновяеми източници – 20kW – 1 бр.</x:t>
-[...53 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0789-C01</x:t>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИН КАРС ИНТЕРНЕШЪНЪЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 70 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка и монтаж на локална система за съхранение на електрическа енергия с минимален капацитет 120 kWh в комбинация с инвертор/и“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЛИТ - ТИМ - СЕКЮРИТИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0373-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДУНАВ ИНВЕСТ ПРОЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1064-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Интегрирани системи за управление на бизнес процесите:
 1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
 2. Въвеждане на модул/система за управление на производството;</x:t>
   </x:si>
   <x:si>
     <x:t>ВДК 85</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0317-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Въвеждане на системи по обособени позиции
-[...21 lines deleted...]
-Обособена позиция 2: Компресор за сгъстен въздух вкл резервоари за сгъстен въздух с инверторно управление с изсушител с номинална мощност на основния двигател 18.5 kw - 1 бр. и Ресивър с върздушен обем 2000 л. - 3 бр.
+    <x:t>Въвеждане на технология Ниво 4 „Прозрачност“, съгласно Индекса на зрялост – Индустрия 4.0 чрез доставка на Шест осен робот - 1 бр.  и Шест осен робот с работен радиус мин. 1800мм  - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ВОДСТРОЙ ПЛОВДИВ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегриране  на нововъведените технологии от Индустрия 4.0 с наличните технологии в предприятието чрез внедряване на Софтуер за събирана и aнализ на големи данни - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на: 
+1. Система за защита на информацията в локална мрежа;
+2. Система за архивиране на информация;
+3. Система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЛАБ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0363-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, инсталация, интеграция и въвеждане в експлоатация на Интегрирано оборудване за автоматично вторично опаковане и контрол на качеството (Wrap Around система) /Оборудване за автоматично поставяне на пакет в кашон/ - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дъ Бейкърс АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0600-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на ресурсите (ERP система);
+2. Въвеждане на система за бизнес анализи (Business Intelligence система);</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Маскот Мастърс Еднолично дружество с ограничена отговорност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0835-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на бизнес софтуери по обособени позиции: Обособена позиция 1 – Създаване на онлайн магазин; Обособена позиция 2 - Внедряване на система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция 3 - Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда; Обособена позиция 4 - Внедряване на система за бизнес анализи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НОВ ДОМ 1" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на следния ДМА: Гастроинтестинална ендоскопска система с вградена технология за анализ и обработка на големи данни (Big Data) посредством изкуствен интелект (AI) - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХЕРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0275-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕФАН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1124-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация Интегрирана CAM система“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОНИ СТАЙЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА в четири обособени позиции:
+Обособена позиция I „Стелажна система – 2 бр.“
+Обособена позиция II „Електрокар – 1 бр.“ 
+Обособена позиция III „Стакер – 1 бр.“ 
+Обособена позиция IV „Товарен камион с кран – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА в две обособени позиции: 
+Обособена позиция I „Машина за лазерно рязане на тръбен материал – 1 бр.“ 
+Обособена позиция II „Машина за лазерно рязане на листов материал – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Внедряване на :
+Обособена позиция № 1: Система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция № 2: Система за бизнес анализи (Business Intelligence система) 
+Обособена позиция № 3:Модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
+Обособена позиция № 4: Модул/система за управление на складовото стопанство (WMS) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОФИКЛИЙН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1427-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Роботизирана система включваща МИГ/МАГ заваряване с 2 бр. Двуосни позиционери 1 бр. и Роботизирана система за МИГ/МАГ заваряване 1 бр.
+ОП2: софтуерна платформа за събиране, визуализация и анализ на производствени данни (Big Data/Analytics). 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АРТМЕТАЛ-07</x:t>
-[...52 lines deleted...]
-    <x:t xml:space="preserve">Изработка на рекламни материали (брошури, каталози, видео и др.) по проект BG05SFPR002-1.013-0067-С01 „БиоконСерв+ – Развитие на социалното предприемачество чрез иновации, маркетинг и международно сътрудничество“, финансиран по Програма „Развитие на човешките ресурси“ 2021–2027 г.	
+    <x:t>ЕЛ ПИ ЕС ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на дигитални решения - Създаване на онлайн магазин, Въвеждане на система за управление на ресурсите (ERP система), и Въвеждане на система за бизнес анализи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка, инсталиране, тестване, пускане в експлоатация на оборудването и обучение на персонала за;
+ Роботизирани заваръчни системи – 2 броя; 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Биоконсерв ООД</x:t>
-[...17 lines deleted...]
-    <x:t xml:space="preserve">НИТОС ДИЗАЙН ЕООД
+    <x:t>"И Т С - ИВОНА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0156-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Избор на изпълнител за доставка и въвеждане в експлоатация на технологично оборудване за внедряване на технологии от Индустрия 4.0 в две обособени позиции:  
+Обособена позиция 1: 5-осен фрезови център, колонен - 1 бр. 
+Обособена позиция 2: 5-осен фрезови център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АрМе ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0451-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на работното място „Гражданско участие, антидискриминация и социално включване”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДРУЖЕСТВО ЗА ЗАЕТОСТ НА БЕЗРАБОТНИ ЛИЦА-ДЕМО Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на работното място „Младежко участие, комуникация и представителност в подкрепа на заетостта и социалната активност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Придобиване на цифров хидравличен абкант </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАРАНТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0073-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и пуск в експлоатация на три броя Термопомпи „въздух-вода“, всяка една с мощност от поне 34,7 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НВП“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1766-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.06.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локална система за съхранение на електрическа енергия с минимален капацитет 100 kWh в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ВЛАДОВ МЕБЕЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0130-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 50 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАП ТЕХ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа за собствено потребление с локално съоръжение за съхранение на енергия и доставка и монтаж на секционни врати по обособени позиции:
+ОП 1: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа  за собствено потребление с инсталирана инверторна мощност 50 kW с локално съоръжение за съхранение на енергия – 1 бр.;
+ОП 2: Доставка и монтаж на секционни индустриални врати – 2 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-2136-C01</x:t>
-[...26 lines deleted...]
-Термопомпен агрегат въздух-вода с топлинна мощност 30 kW — 1 (един) брой
+    <x:t>КАМЕРАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0742-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИРАЕЛА 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0455-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирани ИКТ решения за управление на бизнес процесите (онлайн магазин, CRM, POS, WMS и BI система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ю Би Ар" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на:
+Обособена позиция 1: Термопомпи въздух-вода - 2 бр.;
+Обособена позиция 2: Чилър с агрегат с кондензатор за въздушно охлаждане - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ДАРС-91- ДИМИТЪР СЪБКОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0932-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 115 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Билдстрой - КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2507-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30  kW и система за съхранение на енергия с капацитет 30 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОИТЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0518-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за внедряване на:
+Обособена позиция 1: Въвеждане на управление на взаимоотношенията с клиенти(СРМ система) 
+Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа
 </x:t>
   </x:si>
   <x:si>
+    <x:t>"РЕД БЕРИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1771-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес и Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАРМ - СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на Автоматична машина за пълнене на туби</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРЕНДА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0198-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка на Трикоординатна измервателна машина</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИ ЕМ ЕС ПРОДЪКШЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0153-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Спирален смесител</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции, които са функционално свързани помежду си и формират цялостно интегрирано решение за дигитализация на дейността на предприятие „ИНТЕРТРЕЙД“ ЕООД: 
+ОП 1.Създаване на онлайн магазин;
+ОП 2.Въвеждане на модул/система за управление на складовото стопанство (WMS);
+ОП 3.Въвеждане на система за бизнес анализи (Business Intelligence система);
+ОП 4.Изграждане на система за архивиране на информация;
+ОП 5.Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕРТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ за нуждите на „ПАСТИЧЕРИЯ“ ЕООД, разделени в четири обособени позиции, както следва: Обособена позиция 1: „Създаване на онлайн магазин“ – 1 бр.; Обособена позиция 2: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.; Обособена позиция 3: „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“ – 1 бр.; Обособена позиция 4: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАСТИЧЕРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Създаване и тестване на прототип и пилотни линии, свързани с разработването на продуктова иновация - "Дигиталната застрахователна платформа" – 1 брой
+BG16RFPR001-1.001-0464-C01 "Разработване на иновативна дигитална застрахователна платформа", финансиран от Програма "Конкурентоспособност и иновации в предприятията" 2021-2027, съфинансирана от Европейския съюз чрез Европейския фонд за регионално развитие. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛИАНТ ЗАСТРАХОВАТЕЛЕН БРОКЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0464-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Автоматизирана линия за прахово боядисване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на софтуерна система с три модула - Потокова обработка и анализ на събития и данни (analytics engine), IoT база данни (storage engine) и Система за работни процеси, автоматизация и оркестрация на бизнес логика (workflow engine)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи Пи Ес България АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0691-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на дълготрайни материални активи (ДМА), по две обособени позиции:
+ОП1: Компресори за сгъстен въздух с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kW - 2бр.;
+ОП2: Централизирано управление на система за сгъстен въздух (ЦУ) - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСГ - ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1343-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на външни експерти за обучения на работното място и организиране и провеждане на мероприятия по проект "Знания, партньорства, развитие""</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ „ОБЛАСТЕН ФЕРМЕРСКИ СЪЮЗ - КЪРДЖАЛИ“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0097-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
+ОП 1 Изграждане на система за защита на информацията в локална мрежа
+ОП 2 Изграждане на система за архивиране на информация
+ОП 3 Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4М Енерджи ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0764-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на термопомпен агрегат въздух-вода с топлинна мощност 30 kW“ – 1 (един) брой по проект BG16RFPR001-2.004-2088</x:t>
+  </x:si>
+  <x:si>
     <x:t>М И Г ФЪРНИЧЪР" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2088-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
-[...90 lines deleted...]
-    <x:t xml:space="preserve">Изграждане на система за защита на информацията в локална мрежа, изграждане на система за управление на съхранението и споделянето на информация в цялостна среда за управление и защита и съхранение на корпоративната информация по проект BG16RFPR001-1.012-2240-C01“
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Балканремонт Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране, доставка, изграждане, монтаж и въвеждане в експлоатация на термопомпена инсталация „въздух–вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖЕЙЕЛПИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1943-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на компактни супер компютърни системи от клас Edge AI за научноизследователски и производствени цели за нуждите на проекта „Насърчаване на дигитализацията в Югозападна България (InnovationAmp)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Европейски цифров иновационен хъб за големи данни, високоскоростни изчисления и изкуствен интелект Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0002-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,335 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЛИТИС -М" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПКП - Н" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност не по-малко от 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОФТА ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране, изграждане и въвеждане в експлоатация на покривна фотоволтаична система за собствено потребление с инсталирана номинална инверторна мощност 40 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 40 kWh.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЛАВЕЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0567-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 80 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61,44 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ ВИ БИ КОЗМЕТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1361-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.;
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 35.4 kWp и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 15 kWh в ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0802-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ, заедно с локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВИКО КОНСУЛТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2102-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР - ЕНЕРГИЙНО-ЕФЕКТИВНИ ИЗОЛАЦИОННИ СИСТЕМИ В СГРАДИ -Подмяна на ограждащи конструкции с 7 бр. нови и неупотребявани секционни индустриални врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КБИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1031-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия в батерии в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вълеви 2010 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1690-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с обща инсталирана мощност 150 kW, включваща фотоволтаични панели в комбинация с инвертор/и, предназначена за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКОР БЪЛГАРИЯ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2434-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж, настройка, пуск и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИАЛМА - ПС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2311-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за производство на електрическа енергия за собствени нужди с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Деяколор" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потреблени</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Внедряване на ИКТ услуги за "Ка Дизайн" ООД по обособени позиции: 
+Обособена позиция №1: Внедряване на система за управление на взаимоотношенията с клиентите (CRM система) 
+Обособена позиция №2:  Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АУТО КА ЕООД</x:t>
-[...7 lines deleted...]
-ОП 2: Изграждане и въвеждане в експлоатация на Система за архивиране на информация – 1 бр. и Система за управление на съхранението и споделянето на информация – 1 бр., включително физически сървър за хардуерно обезпечаване на системите.
+    <x:t>„КА ДИЗАЙН СТУДИО” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1494-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Извършване на строително-монтажни работи за повишаване на енергийната ефективност на хотел „Трите Буки“ чрез изпълнение на мерки за топлоизолация, внедряване на термопомпени системи и изграждане на фотоволтаична инсталация, по 3 обособени позиции, както следва:
+Обособена позиция № 1: Изпълнение на топлоизолационни мерки за повишаване на енергийната ефективност на хотел „Трите Буки“ – доставка и полагане на топлоизолация на външни стени и подове към външен въздух – 350 кв.м;
+Обособена позиция № 2: Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-вода – 2 бр. с обща мощност 40 kW всяка;
+Обособена позиция № 3: Изграждане, доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с панели и инвертори – 32 kW.“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ПС ЛАЙФ ООД</x:t>
-[...98 lines deleted...]
-Обособена позиция № 3: Въвеждане на система за бизнес анализи (Business Intelligence система).
+    <x:t xml:space="preserve">ДОРИ Д ЕООД
 </x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFPR001-2.004-2135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.(Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Повишаване на енергийната ефективност на Меткер ООД, чрез изпълнение на СМР: външна топлоизолация по стени (без под) по сграда, находяща се на адрес: с. Калипетрово, местност Чанлъка, на ул. Рашко Блъсков 210. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТКЕР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2643-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи - сандвич панели за стени – 650 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мулти Комфорт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Избор на изпълнител за доставка и монтаж на фотоволтаична инсталация за собствено потребление с капацитет 60 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Палма тур ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за внедряване и въвеждане в експлоатация на интегрирани информационни системи за управление на бизнес процесите и корпоративната информация по обособени позиции за нуждите на ИКОНОМ 2019 ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Иконом 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0249-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: -
+Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) 
+Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРАС-2009 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1552-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни технологии за цифровизация на предприятието, както следва:
+Обособена позиция № 1
+Въвеждане на Система за управление на ресурсите (ERP система).
+Обособена позиция № 2
+Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 3
+Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 4
+Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛМАУС КО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1158-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Организиране и провеждане на мероприятия за обмен на опит и взаимно обучение </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БЪЛГАРСКА РАБОТОДАТЕЛСКА АСОЦИАЦИЯ ИНОВАТИВНИ ТЕХНОЛОГИИ „БРАИТ“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: - Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 5 броя термопомпи, както следва:
+1.термопомпа VRF_VRV система на директно изпарение – 1 брой с топлинна мощност 50 KW
+2. термопомпа VRF_VRV система на директно изпарение – 4 броя с топлинна мощност 45 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Виктори Пропърти Мениджмънт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0061-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Компресор за сгъстен въздух с инверторно управление с изсушител - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИН.С.Индустрийс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0655-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР работи за повишаване на енергийната ефективност на сграда чрез монтаж на енергийно ефективни изолационни системи:
+-	Сандвич панели – 345.5 кв.м.
+-	Секционна индустриална врата с размери 3,6 х 3,6 м (12,96 m2 ) - 2 бр.
+-	Секционна индустриална врата с размери 3,3 х 4,6 м (15,18 m2 ) - 1 бр.
+-	Прозорци с рамка от алуминий с прекъснат топлинен мост с размери 6,0 х 2,4 м ( 14.4 m2 ) - 7 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГИД ИНЖЕНЕРИНГ"ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2406-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност на сграда чрез доставка и монтаж на енергийно ефективно оборудване:
+-	Чилър – 1 бр.
+-	Термопомпи въздух-вода - 3 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛЮКО 2011" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2084-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+„Въвеждане на ИКТ решения по три обособени позиции: Обособена позиция № 1: Въвеждане на Система за управление на ресурсите (ERP система); Обособена позиция № 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция № 3: Въвеждане на система за бизнес анализи (Business Intelligence система).</x:t>
+  </x:si>
+  <x:si>
     <x:t>СТРЕЗОВ ВЕНДИНГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0887-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка, монтаж, и въвеждане в експлоатация на  Компютъризирана интегрирана система за автоматични фигурални шевове – 5 бр“,
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на чилър 155kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АФРОДИТА ВАРНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1306-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на фотоволтаична електроцентрала с мощност от 30 kWp в предприятието ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1238-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ с мощност 57 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ от 80kWh и инвертор с мощност 60кW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МАСТЕР-ПЛАСТИК" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на топлоизолационна система от сандвич панели за покрив (675 m2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНО ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0729-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0634-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на термопомпа в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 за СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии: 
+- Разработване и внедряване на Модул/система за управление на продажбите на дребно (Point-of-Sale система);
+- Изграждане на система за защита на информацията в локална мрежа, която ще включва защитни стени, системи за разпознаване на пробиви (IPS), централизирано управление на крайни точки (EDR) за защита от зловреден софтуер, филтриране на достъпа до интернет, сигурни VPN връзки,централизирано събиране на логове (SIEM) и многофакторна автентификация (MFA).
+- Изграждане на система за архивиране на информация.
+- Изграждане на система за управление на съхранението и споделянето на информация.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>НОВ СТИЛ ООД</x:t>
-[...8 lines deleted...]
-3.Въвеждане на модул/система за управление на производството
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР СЕЛЕНА- Л ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1030-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Ю. С. ПОЛО АССН.БГ ЕООД</x:t>
-[...28 lines deleted...]
-    <x:t xml:space="preserve">Ад Тек Интернешънъл ООД
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕФАНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1383-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в РОССА ГРУП ООД: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОССА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на фотоволтаични панели в комбинация с инвертор/и – 55 kW, за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛПЛАСТ ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на алуминиева дограма – 61,32 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 120 kW"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИКАРД БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0561-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана инверторна мощност 30 kW с локално съоръжение за съхранение на енергия – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-1860-C02</x:t>
-[...6 lines deleted...]
-Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
+    <x:t>ПЛАМЕН ПЕТРОВ - 96 ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОТЕВИ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1352-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация на: Термопомпи Въздух-вода – 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТЕЛ-22 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0707-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни изолационни системи в сгради по следните обособени позиции:
+Обособена позиция 1: Топлоизолационни системи за външни стени и подове към външен въздух – (ТИ плоча от EPS) – 216 m2
+Обособена позиция 2:
+-	Подмяна на прозрачни ограждащи конструкции - врати (с рамка от алуминий с прекъснат топлинен мост)  – 13 m2
+-	Подмяна на прозрачни ограждащи конструкции - прозорци (с рамка от екструдиран поливинилхлорид (PVC))  – 334 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">	
+ОНИКС-2007 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0370-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане и внедряване на една интегрирана информационна система, съставена от четири взаимносвързани функционални компонента: система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM), система за архивиране на информация и система за управление на съхранението и споделянето на информация.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М.М. ГРУП 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2045-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаична елекроцентрала с мощност 60 kW, за нуждите на търговска фирма в гр. Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЛАЙТ КОНСТРЪКШЪН“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на: Машина за термично премахване на заусенъци,  Комбинирана машина за измиване на детайли с препарати на водна основа и защита от корозия,  Хоризонтален CNC-струг  и Машина с CNC управление за райбероване и ролковане на дълбоки цилиндрични отвори .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИДРАВЛИЧНИ ЕЛЕМЕНТИ И СИСТЕМИ /ХЕС/ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0047-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение "Каритас София"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична система за собствено потребление на „ДЕМАТО“ ООД в гр. Пловдив – фотоволтаични панели в комбинация с инвертори“
+Изграждане на фотоволтаична система (фотоволтаични панели в комбинация с инвертори) за собствено потребление върху покривната конструкция на сградата на Възложителя в гр. Пловдив, ул. „6-ти септември“ № 222А, включително проектиране, доставка, строително-монтажни работи, монтаж, въвеждане в експлоатация и гаранционно обслужване.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
-[...442 lines deleted...]
-    <x:t>Извършване на строително-монтажни работи за изграждане на фотоволтаична централа за собствено потребление, полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+    <x:t>Демато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1636-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНДИ 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична електрическа централа (ФвЕЦ) с мощност 30 kW, включващо изготвяне на необходимия инвестиционен проект и изпълнение на всички дейности, необходими за изграждането и въвеждането в експлоатация на ФтЕЦ като цялостна функционираща система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТАНАТОС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0841-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 30 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АРА-Русанка Аргирова”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0709-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за собствено потребление със система за съхранение на електрическа енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАРА ТРЕЙД 08 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на енергийно ефективни изолационни системи в сграда  - с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0850-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на строително-монтажни работи за полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
   </x:si>
   <x:si>
     <x:t>ВАРНА МОБИЛ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2206-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващо оборудване, климатична система и съоръжения за сгъстен въздух за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
-[...98 lines deleted...]
-    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на климатична система за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-Маш ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична система (Фотоволтаични панели в комбинация с инвертори) с инсталирана мощност не по-малко от 147 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Йота ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по Индустрия 4.0 в „КОТА 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0069-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1456,2047 +1531,2081 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E117"/>
+  <x:dimension ref="A1:E119"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46286</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46274</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46286</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46275</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46286</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46276</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46286</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46286</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46279</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46286</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46279</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46286</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46279</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46286</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46279</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46286</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46279</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46286</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46269</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46287</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46280</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46287</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46280</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46281</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46281</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46281</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46278</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46280</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46281</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46281</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46281</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46280</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46280</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46280</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="D29" s="0" t="s">
+      <x:c r="E29" s="0" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46288</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D30" s="0" t="s">
+      <x:c r="E30" s="0" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46288</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46252</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46288</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46271</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46288</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46286</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46282</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46282</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46282</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46268</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46274</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46274</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46274</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46279</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46279</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46280</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46275</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46283</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46283</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46282</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46282</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46282</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46282</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D60" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46282</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46282</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46290</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46290</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46290</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46290</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46283</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46290</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46282</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46290</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46283</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46285</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46286</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46286</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46286</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46286</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46283</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46283</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46283</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46283</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46278</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46278</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46281</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46282</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46282</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46294</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46281</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46294</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46294</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46279</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46294</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46283</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46294</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46284</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46294</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46286</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46284</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46284</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46285</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46295</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46276</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46295</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46280</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46295</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46280</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46286</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46283</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46282</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46297</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46282</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46297</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46297</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46282</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46297</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46297</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46297</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46299</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46286</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46300</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46285</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46300</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46285</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46300</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46283</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46300</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>46283</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="2">
-        <x:v>46302</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B114" s="2">
-        <x:v>46286</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="2">
-        <x:v>46304</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B115" s="2">
-        <x:v>46282</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="2">
-        <x:v>46310</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B116" s="2">
-        <x:v>46282</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="2">
-        <x:v>46317</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B117" s="2">
-        <x:v>45671</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>338</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46322</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46307</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>344</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>