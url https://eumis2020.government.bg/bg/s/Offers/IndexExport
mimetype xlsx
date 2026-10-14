--- v20 (2026-10-13)
+++ v21 (2026-10-14)
@@ -1,757 +1,605 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9777ef4b0bbd437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8828b130b7b0476281731cf00fd076f0.psmdcp" Id="R56b01242c2d64efa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7c75d8bbbfb4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c007aa067034e7d8f75eef3db4319db.psmdcp" Id="R3df9c18e488248b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
-[...141 lines deleted...]
-Обособена позиция II „Машина за лазерно рязане на листов материал – 1 бр.“</x:t>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.06.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локална система за съхранение на електрическа енергия с минимален капацитет 100 kWh в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ВЛАДОВ МЕБЕЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0130-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 50 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАП ТЕХ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Придобиване на цифров хидравличен абкант </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАРАНТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0073-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и пуск в експлоатация на три броя Термопомпи „въздух-вода“, всяка една с мощност от поне 34,7 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НВП“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1766-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Роботизирана система включваща МИГ/МАГ заваряване с 2 бр. Двуосни позиционери 1 бр. и Роботизирана система за МИГ/МАГ заваряване 1 бр.
+ОП2: софтуерна платформа за събиране, визуализация и анализ на производствени данни (Big Data/Analytics). 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛ ПИ ЕС ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на дигитални решения - Създаване на онлайн магазин, Въвеждане на система за управление на ресурсите (ERP система), и Въвеждане на система за бизнес анализи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0269-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Внедряване на :
 Обособена позиция № 1: Система за управление на взаимоотношенията с клиенти (CRM система)
 Обособена позиция № 2: Система за бизнес анализи (Business Intelligence система) 
 Обособена позиция № 3:Модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
 Обособена позиция № 4: Модул/система за управление на складовото стопанство (WMS) </x:t>
   </x:si>
   <x:si>
     <x:t>ПРОФИКЛИЙН БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1427-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Закупуване, доставка, инсталиране, тестване, пускане в експлоатация на оборудването и обучение на персонала за;
  Роботизирани заваръчни системи – 2 броя; 
 </x:t>
   </x:si>
   <x:si>
     <x:t>"И Т С - ИВОНА" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0156-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Избор на изпълнител за доставка и въвеждане в експлоатация на технологично оборудване за внедряване на технологии от Индустрия 4.0 в две обособени позиции:  
 Обособена позиция 1: 5-осен фрезови център, колонен - 1 бр. 
 Обособена позиция 2: 5-осен фрезови център – 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>АрМе ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0451-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Обучение на работното място „Гражданско участие, антидискриминация и социално включване”</x:t>
   </x:si>
   <x:si>
     <x:t>ДРУЖЕСТВО ЗА ЗАЕТОСТ НА БЕЗРАБОТНИ ЛИЦА-ДЕМО Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0032-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Обучение на работното място „Младежко участие, комуникация и представителност в подкрепа на заетостта и социалната активност“</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Придобиване на цифров хидравличен абкант </x:t>
-[...109 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Избор на изпълнител за внедряване на:
 Обособена позиция 1: Въвеждане на управление на взаимоотношенията с клиенти(СРМ система) 
 Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа
 </x:t>
   </x:si>
   <x:si>
     <x:t>"РЕД БЕРИ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1771-C01</x:t>
-  </x:si>
-[...34 lines deleted...]
-    <x:t>BG16FFPR003-4.006-0011-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции, които са функционално свързани помежду си и формират цялостно интегрирано решение за дигитализация на дейността на предприятие „ИНТЕРТРЕЙД“ ЕООД: 
 ОП 1.Създаване на онлайн магазин;
 ОП 2.Въвеждане на модул/система за управление на складовото стопанство (WMS);
 ОП 3.Въвеждане на система за бизнес анализи (Business Intelligence система);
 ОП 4.Изграждане на система за архивиране на информация;
 ОП 5.Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
   </x:si>
   <x:si>
     <x:t>ИНТЕРТРЕЙД ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0338-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Въвеждане на ИКТ за нуждите на „ПАСТИЧЕРИЯ“ ЕООД, разделени в четири обособени позиции, както следва: Обособена позиция 1: „Създаване на онлайн магазин“ – 1 бр.; Обособена позиция 2: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.; Обособена позиция 3: „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“ – 1 бр.; Обособена позиция 4: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0206-C01</x:t>
+    <x:t>Доставка на Спирален смесител</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес и Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАРМ - СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка на Трикоординатна измервателна машина</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИ ЕМ ЕС ПРОДЪКШЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0153-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 115 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Билдстрой - КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2507-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30  kW и система за съхранение на енергия с капацитет 30 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОИТЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0518-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на:
+Обособена позиция 1: Термопомпи въздух-вода - 2 бр.;
+Обособена позиция 2: Чилър с агрегат с кондензатор за въздушно охлаждане - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ДАРС-91- ДИМИТЪР СЪБКОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0932-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа за собствено потребление с локално съоръжение за съхранение на енергия и доставка и монтаж на секционни врати по обособени позиции:
+ОП 1: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа  за собствено потребление с инсталирана инверторна мощност 50 kW с локално съоръжение за съхранение на енергия – 1 бр.;
+ОП 2: Доставка и монтаж на секционни индустриални врати – 2 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАМЕРАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0742-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИРАЕЛА 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0455-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирани ИКТ решения за управление на бизнес процесите (онлайн магазин, CRM, POS, WMS и BI система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ю Би Ар" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0478-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Създаване и тестване на прототип и пилотни линии, свързани с разработването на продуктова иновация - "Дигиталната застрахователна платформа" – 1 брой
 BG16RFPR001-1.001-0464-C01 "Разработване на иновативна дигитална застрахователна платформа", финансиран от Програма "Конкурентоспособност и иновации в предприятията" 2021-2027, съфинансирана от Европейския съюз чрез Европейския фонд за регионално развитие. 
 </x:t>
   </x:si>
   <x:si>
     <x:t>АЛИАНТ ЗАСТРАХОВАТЕЛЕН БРОКЕР ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0464-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Закупуване на Автоматична машина за пълнене на туби</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРЕНДА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0198-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 35.4 kWp и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 15 kWh в ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0802-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ, заедно с локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВИКО КОНСУЛТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2102-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,335 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЛИТИС -М" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПКП - Н" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност не по-малко от 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОФТА ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране, изграждане и въвеждане в експлоатация на покривна фотоволтаична система за собствено потребление с инсталирана номинална инверторна мощност 40 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 40 kWh.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЛАВЕЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0567-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 80 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61,44 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ ВИ БИ КОЗМЕТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1361-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.;
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране, доставка, изграждане, монтаж и въвеждане в експлоатация на термопомпена инсталация „въздух–вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖЕЙЕЛПИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1943-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Балканремонт Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на компактни супер компютърни системи от клас Edge AI за научноизследователски и производствени цели за нуждите на проекта „Насърчаване на дигитализацията в Югозападна България (InnovationAmp)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Европейски цифров иновационен хъб за големи данни, високоскоростни изчисления и изкуствен интелект Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0002-C04</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка на Автоматизирана линия за прахово боядисване</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на софтуерна система с три модула - Потокова обработка и анализ на събития и данни (analytics engine), IoT база данни (storage engine) и Система за работни процеси, автоматизация и оркестрация на бизнес логика (workflow engine)</x:t>
   </x:si>
   <x:si>
     <x:t>Джи Пи Ес България АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0691-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на термопомпен агрегат въздух-вода с топлинна мощност 30 kW“ – 1 (един) брой по проект BG16RFPR001-2.004-2088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М И Г ФЪРНИЧЪР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2088-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на дълготрайни материални активи (ДМА), по две обособени позиции:
 ОП1: Компресори за сгъстен въздух с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kW - 2бр.;
 ОП2: Централизирано управление на система за сгъстен въздух (ЦУ) - 1 бр.
 </x:t>
   </x:si>
   <x:si>
     <x:t>ВСГ - ТРАНС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1343-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на външни експерти за обучения на работното място и организиране и провеждане на мероприятия по проект "Знания, партньорства, развитие""</x:t>
   </x:si>
   <x:si>
     <x:t>СДРУЖЕНИЕ „ОБЛАСТЕН ФЕРМЕРСКИ СЪЮЗ - КЪРДЖАЛИ“</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0097-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
-[...127 lines deleted...]
-  <x:si>
     <x:t>СМР - ЕНЕРГИЙНО-ЕФЕКТИВНИ ИЗОЛАЦИОННИ СИСТЕМИ В СГРАДИ -Подмяна на ограждащи конструкции с 7 бр. нови и неупотребявани секционни индустриални врати</x:t>
   </x:si>
   <x:si>
     <x:t>КБИ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1031-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия в батерии в комбинация с инвертор</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с обща инсталирана мощност 150 kW, включваща фотоволтаични панели в комбинация с инвертор/и, предназначена за собствено потребление“ </x:t>
   </x:si>
   <x:si>
     <x:t>ДЕКОР БЪЛГАРИЯ  ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2434-C01</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"Внедряване на ИКТ услуги за "Ка Дизайн" ООД по обособени позиции: 
 Обособена позиция №1: Внедряване на система за управление на взаимоотношенията с клиентите (CRM система) 
 Обособена позиция №2:  Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
     <x:t>„КА ДИЗАЙН СТУДИО” ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1494-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Повишаване на енергийната ефективност на Меткер ООД, чрез изпълнение на СМР: външна топлоизолация по стени (без под) по сграда, находяща се на адрес: с. Калипетрово, местност Чанлъка, на ул. Рашко Блъсков 210. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТКЕР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2643-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи - сандвич панели за стени – 650 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мулти Комфорт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Избор на изпълнител за доставка и монтаж на фотоволтаична инсталация за собствено потребление с капацитет 60 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Палма тур ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия в батерии в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вълеви 2010 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1690-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Извършване на строително-монтажни работи за повишаване на енергийната ефективност на хотел „Трите Буки“ чрез изпълнение на мерки за топлоизолация, внедряване на термопомпени системи и изграждане на фотоволтаична инсталация, по 3 обособени позиции, както следва:
 Обособена позиция № 1: Изпълнение на топлоизолационни мерки за повишаване на енергийната ефективност на хотел „Трите Буки“ – доставка и полагане на топлоизолация на външни стени и подове към външен въздух – 350 кв.м;
 Обособена позиция № 2: Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-вода – 2 бр. с обща мощност 40 kW всяка;
 Обособена позиция № 3: Изграждане, доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с панели и инвертори – 32 kW.“
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ДОРИ Д ЕООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2135-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Проектиране, доставка, монтаж, настройка, пуск и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИАЛМА - ПС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2311-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за производство на електрическа енергия за собствени нужди с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Деяколор" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0787-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.(Прекратена)</x:t>
   </x:si>
   <x:si>
     <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1461-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Повишаване на енергийната ефективност на Меткер ООД, чрез изпълнение на СМР: външна топлоизолация по стени (без под) по сграда, находяща се на адрес: с. Калипетрово, местност Чанлъка, на ул. Рашко Блъсков 210. </x:t>
-[...23 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0029-C01</x:t>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 5 броя термопомпи, както следва:
+1.термопомпа VRF_VRV система на директно изпарение – 1 брой с топлинна мощност 50 KW
+2. термопомпа VRF_VRV система на директно изпарение – 4 броя с топлинна мощност 45 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Виктори Пропърти Мениджмънт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0061-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потреблени</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за внедряване и въвеждане в експлоатация на интегрирани информационни системи за управление на бизнес процесите и корпоративната информация по обособени позиции за нуждите на ИКОНОМ 2019 ЕООД.</x:t>
   </x:si>
   <x:si>
     <x:t>Иконом 2019 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0249-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: -
 Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
 Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) 
 Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
 </x:t>
   </x:si>
   <x:si>
     <x:t>АРАС-2009 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1552-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за въвеждане на съвременни информационни технологии за цифровизация на предприятието, както следва:
@@ -763,417 +611,623 @@
 Въвеждане на система за бизнес анализи (Business Intelligence система).
 Обособена позиция № 4
 Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
   </x:si>
   <x:si>
     <x:t>ЕЛМАУС КО ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1158-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Организиране и провеждане на мероприятия за обмен на опит и взаимно обучение </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">БЪЛГАРСКА РАБОТОДАТЕЛСКА АСОЦИАЦИЯ ИНОВАТИВНИ ТЕХНОЛОГИИ „БРАИТ“
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0123-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: - Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на 5 броя термопомпи, както следва:
-[...9 lines deleted...]
-  <x:si>
     <x:t>Доставка и въвеждане в експлоатация на Компресор за сгъстен въздух с инверторно управление с изсушител - 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>ВИН.С.Индустрийс ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0655-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на СМР работи за повишаване на енергийната ефективност на сграда чрез монтаж на енергийно ефективни изолационни системи:
 -	Сандвич панели – 345.5 кв.м.
 -	Секционна индустриална врата с размери 3,6 х 3,6 м (12,96 m2 ) - 2 бр.
 -	Секционна индустриална врата с размери 3,3 х 4,6 м (15,18 m2 ) - 1 бр.
 -	Прозорци с рамка от алуминий с прекъснат топлинен мост с размери 6,0 х 2,4 м ( 14.4 m2 ) - 7 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>"ГИД ИНЖЕНЕРИНГ"ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2406-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на енергийната ефективност на сграда чрез доставка и монтаж на енергийно ефективно оборудване:
 -	Чилър – 1 бр.
 -	Термопомпи въздух-вода - 3 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>"ЛЮКО 2011" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2084-C02</x:t>
   </x:si>
   <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+2.Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ертекс Груп ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1369-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и пуск в експлоатация на CAD софтуер за планиране и конструиране - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РОСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАХАРО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2379-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за „Подкрепа за развитие на бизнес процесите в социалното предприятие чрез външна експертна помощ с фокус върху продажбите, финансовото управление, изработване и разпространение на маркетинг/рекламни материали и реклама“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕДА ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на оборудване за екологично подобряване на дейността на компанията.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"НОН - СТОП" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1227-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за екологично подобряване на дейността на компанията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лорив ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1035-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">
 Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
 „Въвеждане на ИКТ решения по три обособени позиции: Обособена позиция № 1: Въвеждане на Система за управление на ресурсите (ERP система); Обособена позиция № 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция № 3: Въвеждане на система за бизнес анализи (Business Intelligence система).</x:t>
   </x:si>
   <x:si>
     <x:t>СТРЕЗОВ ВЕНДИНГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0887-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на чилър 155kW</x:t>
   </x:si>
   <x:si>
     <x:t>АФРОДИТА ВАРНА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1306-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за изграждане на фотоволтаична електроцентрала с мощност от 30 kWp в предприятието ГЕОМАР-ТРЕЙД ООД</x:t>
   </x:si>
   <x:si>
     <x:t>ГЕОМАР-ТРЕЙД ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1238-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ с мощност 57 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ от 80kWh и инвертор с мощност 60кW“</x:t>
   </x:si>
   <x:si>
     <x:t>"МАСТЕР-ПЛАСТИК" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1161-C01</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и гаранционна поддръжка на батериен блок във връзка с изпълнение на договор BG16RFPR001-2.004-1829 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМОСТОЯТЕЛНА МЕДИКО-ДИАГНОСТИЧНА ЛАБОРАТОРИЯ "ЛИНА"" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1829-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изграждане на топлоизолационна система от сандвич панели за покрив (675 m2)</x:t>
   </x:si>
   <x:si>
     <x:t>ТЕХНО ВЕТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0729-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh”</x:t>
   </x:si>
   <x:si>
     <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0634-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на термопомпа в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 за СИМЕТРИЯ СТИЙЛ ООД</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2010-C01</x:t>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии: 
 - Разработване и внедряване на Модул/система за управление на продажбите на дребно (Point-of-Sale система);
 - Изграждане на система за защита на информацията в локална мрежа, която ще включва защитни стени, системи за разпознаване на пробиви (IPS), централизирано управление на крайни точки (EDR) за защита от зловреден софтуер, филтриране на достъпа до интернет, сигурни VPN връзки,централизирано събиране на логове (SIEM) и многофакторна автентификация (MFA).
 - Изграждане на система за архивиране на информация.
 - Изграждане на система за управление на съхранението и споделянето на информация.
 </x:t>
   </x:si>
   <x:si>
     <x:t>МЕДИЦИНСКИ ЦЕНТЪР СЕЛЕНА- Л ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1030-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
-[...79 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0707-C01</x:t>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на термопомпа в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 за СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2010-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни изолационни системи в сгради по следните обособени позиции:
 Обособена позиция 1: Топлоизолационни системи за външни стени и подове към външен въздух – (ТИ плоча от EPS) – 216 m2
 Обособена позиция 2:
 -	Подмяна на прозрачни ограждащи конструкции - врати (с рамка от алуминий с прекъснат топлинен мост)  – 13 m2
 -	Подмяна на прозрачни ограждащи конструкции - прозорци (с рамка от екструдиран поливинилхлорид (PVC))  – 334 m2</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">	
 ОНИКС-2007 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0370-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация на: Термопомпи Въздух-вода – 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТЕЛ-22 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0707-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕФАНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1383-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в РОССА ГРУП ООД: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОССА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на фотоволтаични панели в комбинация с инвертор/и – 55 kW, за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛПЛАСТ ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 120 kW"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИКАРД БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0561-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана инверторна мощност 30 kW с локално съоръжение за съхранение на енергия – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАМЕН ПЕТРОВ - 96 ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на алуминиева дограма – 61,32 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОТЕВИ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1352-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ системи за управление на бизнеса“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВИЛЕНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0498-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на АД № BG16RFPR001-1.012-0401 -С01 с бенефициент ОМОНИЯ ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, както следва:
+    1.  Система за управление на взаимоотношенията с клиенти (CRM система)
+    2.  Въвеждане на модул за управление на веригата за доставки на суровини /материали / компоненти /продукти  за производствения процес /процеса за предоставяне на услугата
+    3. Въвеждане на модул/система за управление на складовото стопанство  (WMS )
+      4.  Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОМОНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0401-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 18 (осемнадесет) ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ВЕТА ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕТА ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуги по Процедура с предмет: „Разработка, внедряване и интеграция на уеб-базирана ERP и CRM софтуерна система за оптимизиране и автоматизация на фискални продажби на горива и управление на логистиката на продажби на едро”, необходими за дейността на „БИЛД АУТО-СИ“ ЕООД, в рамките на ДБФП BG16RFPR001-1.012-0301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛД * АУТО - СИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ за нуждите на „ПАСТИЧЕРИЯ“ ЕООД, разделени в четири обособени позиции, както следва: Обособена позиция 1: „Създаване на онлайн магазин“ – 1 бр.; Обособена позиция 2: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.; Обособена позиция 3: „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“ – 1 бр.; Обособена позиция 4: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАСТИЧЕРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Автоматизирана система за сортиране на отпадъчни фолиа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0210-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Избор на изпълнител за изграждане и внедряване на една интегрирана информационна система, съставена от четири взаимносвързани функционални компонента: система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM), система за архивиране на информация и система за управление на съхранението и споделянето на информация.“</x:t>
   </x:si>
   <x:si>
     <x:t>М.М. ГРУП 1 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2045-C01</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за внедряване на ДНА:
+1. Изграждане на система за защита на информацията в локална мрежа
+2. Изграждане на система за архивиране на информация
+3. Изграждане на система за управление на съхранението и споделянето на информация
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БЕРК-ЕС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1379-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Интелигентна ротираща телескопична система за товарене 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИГ ЩАЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0087-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка и монтаж на фотоволтаична елекроцентрала с мощност 60 kW, за нуждите на търговска фирма в гр. Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>„ЛАЙТ КОНСТРЪКШЪН“ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1068-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и пускане в експлоатация на: Машина за термично премахване на заусенъци,  Комбинирана машина за измиване на детайли с препарати на водна основа и защита от корозия,  Хоризонтален CNC-струг  и Машина с CNC управление за райбероване и ролковане на дълбоки цилиндрични отвори .</x:t>
-[...5 lines deleted...]
-    <x:t>BG16FFPR003-4.006-0047-C01</x:t>
+    <x:t xml:space="preserve">“Избор на изпълнител за  Извършване на обучение в изпълнение на проект BG05SFPR002-1.019-0080 Повишаване на качеството на обслужване, чрез инвестиране в нови знания и умения на служителите на фирма РЕД ДЕВЪЛ КЕТЕРИНГ АД, финансиран по процедура BG05SFPR002-1.019„НОВИ УМЕНИЯ” на Оперативна програма Програма "Развитие на човешките ресурси" 2021-2027., с две обособени позиции:
+Об. позиция 1: Специфично обучение на 15 служители "Организация и реализация на събития" ;
+Об. позиция 2: Специфично обучение на 4 служители -"Внедряване на зелени мерки и устойчиви практики в кетъринг услугите“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕД ДЕВЪЛ КЕТЕРИНГ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0080-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Изграждане на фотоволтаична система за собствено потребление на „ДЕМАТО“ ООД в гр. Пловдив – фотоволтаични панели в комбинация с инвертори“
 Изграждане на фотоволтаична система (фотоволтаични панели в комбинация с инвертори) за собствено потребление върху покривната конструкция на сградата на Възложителя в гр. Пловдив, ул. „6-ти септември“ № 222А, включително проектиране, доставка, строително-монтажни работи, монтаж, въвеждане в експлоатация и гаранционно обслужване.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Демато ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1636-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична електрическа централа (ФвЕЦ) с мощност 30 kW, включващо изготвяне на необходимия инвестиционен проект и изпълнение на всички дейности, необходими за изграждането и въвеждането в експлоатация на ФтЕЦ като цялостна функционираща система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТАНАТОС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0841-C02</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор</x:t>
   </x:si>
   <x:si>
     <x:t>САНДИ 95 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0677-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Проектиране и изграждане на Фотоволтаична електрическа централа (ФвЕЦ) с мощност 30 kW, включващо изготвяне на необходимия инвестиционен проект и изпълнение на всички дейности, необходими за изграждането и въвеждането в експлоатация на ФтЕЦ като цялостна функционираща система.</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 30 KW</x:t>
   </x:si>
   <x:si>
     <x:t>ЕТ „АРА-Русанка Аргирова”</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0709-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за собствено потребление със система за съхранение на електрическа енергия</x:t>
   </x:si>
   <x:si>
     <x:t>ЗАРА ТРЕЙД 08 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1226-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на енергийно ефективни изолационни системи в сграда  - с две обособени позиции</x:t>
   </x:si>
   <x:si>
     <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0850-C02</x:t>
   </x:si>
   <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на ФтЕЦ с мощност от мин. 20 kW и допълнителни локални съоръжения за съхранение на електрическа енергия в комбинация с инвертор/и с общ капацитет на съхранение от мин. 40 kWh за нуждите на хотел „Даф Транс“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСПРЕС-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0835-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на фотоволтаична електроцентрала в МБАЛ ЗДРАВЕТО 2012 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">МНОГОПРОФИЛНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ ЗДРАВЕТО 2012 ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1100-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Извършване на строително-монтажни работи за полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
   </x:si>
   <x:si>
     <x:t>ВАРНА МОБИЛ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2206-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на климатична система за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-Маш ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0626-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
   </x:si>
   <x:si>
     <x:t>“ДСГ България” ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0029-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
   </x:si>
   <x:si>
     <x:t>"Алимар 11" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0083-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Изграждане на нова фотоволтаична система (Фотоволтаични панели в комбинация с инвертори) с инсталирана мощност не по-малко от 147 kW</x:t>
   </x:si>
   <x:si>
     <x:t>Йота ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система за производство на енергия от ВЕИ за собствено потребление в комбинации с локални съоръжения за съхранение на енергия (батерии) - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ПЛАСТИКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0728-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на интегрирани системи за управление на бизнес процеси в МИСТЪР ДИНО И КО ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСТЪР ДИНО И КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1367-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни дейности на обект: „РАЗШИРЕНИЕ НА ЛИНИЯ ЗА ПРОИЗВОДСТВО НА ВЪЗСТАНОВЕНИ ГУМИ ЗА ТЕЖКОТОВАРНИ АВТОМОБИЛИ – пристройка към производствена сграда“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИНА МЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата обхваща доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи и съоръжения, разделени в 2 (две) обособени позиции, както следва:  
+ОП 1: Енергийно ефективни изолационни системи в сгради - прозрачни ограждащи конструкции (прозорци и врати), с обща площ 20,44 кв. м 
+ОП 2: Фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 20 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори с капацитет 56,8 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ШУЛЦ – 79“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ФтЕЦ за собствено потребление с инсталирана мощност от 30 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕНЕРГОМОНТАЖ-РР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0580-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на оборудване по Индустрия 4.0 в „КОТА 2001“ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>КОТА 2001 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0069-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1531,2081 +1585,2149 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E119"/>
+  <x:dimension ref="A1:E123"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46293</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B3" s="2">
         <x:v>46294</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46296</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B5" s="2">
         <x:v>46300</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46300</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46300</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46300</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46300</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46300</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D13" s="0" t="s">
+      <x:c r="E13" s="0" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46308</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46301</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46308</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46301</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46308</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46301</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46308</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46301</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B18" s="2">
         <x:v>46302</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46301</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46302</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46302</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46302</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46302</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46302</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46300</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46297</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46289</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46309</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B28" s="2">
         <x:v>46294</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46309</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46294</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46295</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46295</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46282</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46294</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B34" s="2">
         <x:v>46296</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46297</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46300</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46303</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46303</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46302</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B41" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46303</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46303</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46303</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46311</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="B45" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46303</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B47" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B48" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B49" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B50" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46301</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46301</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46302</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46296</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46296</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46296</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46296</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46296</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46296</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46294</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46295</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46313</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46303</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46302</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46302</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46297</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46300</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46304</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46304</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46303</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46303</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46304</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46304</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46304</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46306</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46307</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46307</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46307</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46307</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46307</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46307</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46314</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46307</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46314</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46307</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46308</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46308</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46305</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46305</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46300</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46300</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46303</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46302</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46301</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
         <x:v>46316</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46301</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
         <x:v>46316</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46301</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
         <x:v>46316</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46301</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
         <x:v>46316</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46301</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
         <x:v>46316</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46301</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
         <x:v>46316</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46301</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
         <x:v>46316</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46300</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46304</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46304</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46307</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
         <x:v>46317</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46307</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
         <x:v>46317</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46304</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
         <x:v>46317</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>45671</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
         <x:v>46317</x:v>
       </x:c>
       <x:c r="B106" s="2">
         <x:v>46302</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46317</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B107" s="2">
         <x:v>46302</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46317</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46302</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46317</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46302</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
         <x:v>46318</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46302</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46318</x:v>
+        <x:v>46319</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46303</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46318</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46307</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B113" s="2">
         <x:v>46306</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="2">
-        <x:v>46321</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B114" s="2">
-        <x:v>46306</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="2">
         <x:v>46322</x:v>
       </x:c>
       <x:c r="B115" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="2">
         <x:v>46322</x:v>
       </x:c>
       <x:c r="B116" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="2">
         <x:v>46322</x:v>
       </x:c>
       <x:c r="B117" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="2">
-        <x:v>46322</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B118" s="2">
-        <x:v>46307</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="2">
+        <x:v>46323</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="B120" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:5">
+      <x:c r="A121" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="B121" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:5">
+      <x:c r="A122" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="B122" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:5">
+      <x:c r="A123" s="2">
         <x:v>46325</x:v>
       </x:c>
-      <x:c r="B119" s="2">
+      <x:c r="B123" s="2">
         <x:v>46301</x:v>
       </x:c>
-      <x:c r="C119" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>344</x:v>
+      <x:c r="C123" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>361</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>