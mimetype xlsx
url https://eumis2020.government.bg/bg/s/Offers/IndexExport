--- v4 (2026-03-06)
+++ v5 (2026-04-01)
@@ -1,952 +1,973 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca01227e6454b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1342742d9ba843febc1c16463f30b859.psmdcp" Id="R2a88d9090a1244c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9cdefe1733495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4137d3049d31475ba61bc049f6c28590.psmdcp" Id="R058701688f86480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="258" uniqueCount="258">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="266">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на ДМА:
-[...1 lines deleted...]
-ОП 2 - 1 бр. Кофражна система от олекотен тип
+    <x:t>Доставка и монтаж на ОВК оборудване:
+Обособена позиция 1: Доставка и монтаж на аспирация за отвеждане на изпаренията
+Обособена позиция 2: Доставка и монтаж на климатични камери и климатици</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М Кабел АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2406-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за доставка на специализирани ДМА
+Процедурата ще са проведе съобразно изискванията на ПМС 4/11.01.2024 г., ЗУСЕСИФСУ и Ръководството за отчитане и управление на АДБФП по ПКИП 2021-2027 г. 
+В предметът на процедурата са включени доставката и въвеждане в експлоатация на следните обособени позиции / ОП/:
+ОП 1: Фризер– леко замразяващ
+ОП 2: Фризер – дълбоко замразяващ, 2 бр.
+ОП 3: Хладилник, 6 бр.
+ОП 4:  Фризер- ракла
+ОП 5: Хладилна маса, 2 бр.
+ОП 6: Хладилна маса под уреди
+ОП 7: Хладилна маса за пици
+ОП 8: Електрически фритюрник, 2 бр.
+ОП 9: Фурна за пици
+ОП 10: Съдомиялна машина
+ОП 11: Чашомиялна машина
+ОП 12: Ледогенератор
+ОП 13: Микровълнова фурна, 2 бр.
+ОП 14: Ренде
+ОП 15: Ръчен пасатор
+ОП 16: Планетарен миксер
+ОП 17: Газов котлон
+ОП 18: Колбасорезачка
+ОП 19: Хладилна мензола
+ОП 20: Комплект ГАСТРОНОРМИ – ПЛЪТНИ,Перфорирани и капаци за гастрономи
+ОП 21: Блендер
+ОП 22:  Везна - кухненска - 5 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>СЕПАЛ ЕООД</x:t>
-[...109 lines deleted...]
-    <x:t xml:space="preserve">Доставка на ДМА - Мотокар с газов двигател
+    <x:t>ДИ ЕМ ЖИ-72 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2387-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Осигуряване на социални придобивки за работещите, вкл. Ремонт и оборудване на места за отдих, рехабилитация, спорт, хранене и почивка в предприятията и др. по две обособени позиции:
+Обособена позиция 1: Оборудване и обзавеждане на места за отдих, хранене и почивка;
+Обособена позиция 2: Доставка на 2 бр. контейнери за хранене и почивка
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЧОЧОВЕН ЛАЙНС ООД</x:t>
-[...32 lines deleted...]
-    <x:t xml:space="preserve">ВиВ строй груп ООД
+    <x:t>ХЕМ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2291-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на научни изследвания за разработване на иновационен детектор – гама спектрометър по проект № BG16RFPR001-1.001-0442 „Разработване на иновативен детектор – гама спектрометър“, финансиран от Програма „Конкурентоспособност и иновации в предприятията“ 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛТРАФ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0442-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА за подобряване на производствения капацитет:
+Обособена позиция 1: Циркуляр – потапящ- 1бр
+Обособен позиция 2: Циркуляр -настолен-1 бр.
+Обособена позиция 3:Прободен трион - 1 бр.
+Обособена позиция 4: Комбиниран шлайф - 1 бр.
+Обособена позиция 5 :Шмиргел – 1 бр.
+Обособена позиция 6:Пневматичен комбиниран такер - 1 бр
+Обособена позиция 7 Комплект винтоверти - 1 бр.
+Обособена позиция 8: Бормашина – настолна -1 бр.,
+Обособена позиция 9 :Електрически компресор - 1 бр.
+Обособена позиция 10: Хобел машина -абрихт- щрайсмус- 1 бр.,
+Обособена позиция 11:Банцинг -лентов - 1 бр.,
+Обособена позиция 12: Инверторен заваръчен апарат - 1 бр
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR003-4.004-0103</x:t>
-[...14 lines deleted...]
-3. Разработка и въвеждане на онлайн магазин.
+    <x:t>ТаймСкейп Плюс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1550-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на специализирани защитни съоръжения:
+Обособена позиция 1: Доставка и монтаж на съоръжения за механично обезопасяване
+Обособена позиция 2: Доставка и монтаж на съоръжения при навиващо устройство</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИК-БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.003-0381-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изследвания, изпитвания, измервания и валидиране, както и създаване и тестване на прототип, необходими за и свързани с разработването на иновативната услуга - софтуерна платформа за създаване на онлайн магазини</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСТЕНЗА УЕБ ДИВЕЛЪПМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0397-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 3 броя оборудвани контейнери   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСД КОНСТРУКШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1733-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАЙКРОМЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2279-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на мобилен единичен контейнер (оборудван) – 4 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УАЙЪР ПРОДАКШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2409-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕНЕРКЕМИКАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2330-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на:
+1.	Техническо оборудване за проверка на спирачна ефективност за пунктове 2 -ра категория
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Валдекс ООД</x:t>
-[...38 lines deleted...]
-    <x:t>BG-RRP-4.021-0087-C01</x:t>
+    <x:t>КАМИ ГРУП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1288-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на ПРОИЗВОДСТВЕНА ЛИНИЯ ЗА ПЪЛНЕНЕ НА ПЕНЛИВИ ТЕЧНОСТИ (200 ML - 1000 ML)</x:t>
   </x:si>
   <x:si>
     <x:t>АгроБиоВет ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-1766-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Прочистване и маркиране на съществуваща екопътека и изграждане на архитектурни елементи в обхвата ѝ“</x:t>
-[...23 lines deleted...]
-    <x:t>BG16RFPR001-1.004-2250-C01</x:t>
+    <x:t>Закупуване на ДМА - машини, съоръжения, оборудване(</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРО РЕМОНТ СТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2076-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на процедура за избор на изпълнител с предмет "Доставка на ДМА" с прогнозна стойност 102  258,38 евро без ДДС
+Малък робот за почистване на соларни панели -  1 бр.
+Голям робот за почистване на соларни панели - 1 бр.
+Косачка робот с дистанционно управление - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГОФРИЛО КО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1765-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на ПРОИЗВОДСТВЕНА ЛИНИЯ ЗА ПЪЛНЕНЕ НА ПЕНЛИВИ ТЕЧНОСТИ (5L - 20L)</x:t>
   </x:si>
   <x:si>
-    <x:t>„ДОСТАВКА НА ИЗДЕЛИЯ ПО ДВЕ ОБОСОБЕНИ ПОЗИЦИИ ВЪВ ВРЪЗКА С ИЗПЪЛНЕНИЕ НА ДОГОВОР BG05SFPR002-1.004-0752-С01 ЗА ПРЕДОСТАВЯНЕ НА БЕЗВЪЗМЕЗДНА ФИНАНСОВА ПОМОЩ ПО ПРОГРАМА „РАЗВИТИЕ НА ЧОВЕШКИТЕ РЕСУРСИ“ 2021-2027 ПО ПРОЦЕДУРА  BG05SFPR002-1.004 „АДАПТИРАНА РАБОТНА СРЕДА“:
-[...175 lines deleted...]
--Матиленоструен принтер- 1 брой
+    <x:t xml:space="preserve">Доставка на специализирана техника за студио за запис
 </x:t>
   </x:si>
   <x:si>
-    <x:t>НЮ ПОЙНТ КОНСУЛТИНГ ЕООД</x:t>
-[...351 lines deleted...]
-    <x:t>Доставка на ЛПС и специално работно облекло в „М-Стронг“ ЕООД</x:t>
+    <x:t>ЗМАН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1929-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Мобилна плътна строителна ограда и пълно оборудване за нея (98 бр. оградни пана - 276,85 м.л.) – 1 комплект
+Обособена позиция 2: Мобилна решетъчна строителна ограда и пълно оборудване за нея (80 бр. оградни пана - 274,40 м.л.) - 1 комплект
+Обособена позиция 3: Система за предпазни парапети (250 м.л.) – 1 комплект
+Обособена позиция 4: Мрежа за фасадно скеле - 3 комплекта
+Обособена позиция 5: Улеи за отвеждане на строителни отпадъци - 3 комплекта
+Обособена позиция 6: Стойка за предпазен парапет за плоча (250 м.л.) – 1 комплект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПИРС - Д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1783-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител на  обучение - Специфични умения за високоефективни ИТ екипи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАН ЕЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНСТАНТ ДК 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0106-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Доставка на оборудване под прага на същественост за ДМА.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СРЕБЪРНО ЕЗЕРО 2007 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на научни изследвания – изграждане и тестване на прототип на иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНСКЕЙЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0224-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и обучение за работа с 1 бр Гилотина за рязане на хартия, картон, мукава</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛУКСПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1915-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БТ ЕЛЕКТРИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0422-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Придобиване на иновативно Комплексно професионално кухненско оборудване от ново поколение.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТИВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2529-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на автосервизно оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОКОМПЛЕКС-ИВАНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1372-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОЛЕРО 06 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0073-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ер Джи Си Кънстракшън ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0071-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАЛБИС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0228-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на компютърно оборудване, както следва: Обособена позиция 1 - Доставка на компютърно оборудване за нуждите на архитектурно бюро: Лаптоп - вид 1 - 1 бр. Лаптоп - вид 2 - 1 бр. Таблет - 1 бр. Компютърна конфигурация - 5 бр. Монитор - 10 бр. Твърд диск - 4 бр. Обособена позиция 2 - Доставка на мултифункционално устройство за нуждите на архитектурно бюро: Мултифункционално устройство - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДВЕРИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2750-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Закупуване на лични предпазни средства (ЛПС) и специално работно облекло за служителите на "Крон Секюрити" ООД“ във връзка с изпълнение на проект по АДБФП BG05SFPR002-1.004-2413-C02 “ Постигане на адаптирана работна среда в "Крон Секюрити" ООД“ финансиран по Програма „Развитие на човешките ресурси“ 2021-2024, съфинансирана от Европейския съюз чрез Европейския социален фонд</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРОН СЕКЮРИТИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2413-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на Контейнери като помещения за работещите Об. позиция 1 Контейнер Об. позиция 2 Контейнер - оборудван с хладилник,телевизор, микровълнова печка, маса, столове,шкаф и санитарен възел</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АУТО СТЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0111-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОДОБРЯВАНЕ НА ПРОИЗВОДСТВЕНИЯ КАПАЦИТЕТ НА ПРЕДПРИЯТИЕТО, ЧРЕЗ ПРИДОБИВАНЕ НА ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛТЕКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1942-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и монтаж на "Система за осветление, включваща "Въздушна система за осветление с модификатори на светлината" и "Наземна система за осветление с модификатори на светлината""" - 1 бр. и "Камера" - 2 бр. разпределени в обособени позиции, както следва:
+Обособена позиция 1: Закупуване, доставка и монтаж на "Система за осветление, включваща "Въздушна система за осветление с модификатори на светлината" и "Наземна система за осветление с модификатори на светлината""" - 1 бр.
+Обособена позиция 2: Закупуване, доставка и монтаж на "Камера" - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕАТИВ ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1844-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на пещ с плотни плочи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦОЧЕВ КЕРАМИКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2590-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Доставка на:Зъботехнически микромотор - 1 бр. Тиха аспирация - 1 бр. Гипсорезачка за мокро рязане - 1 бр. Уред за измерване цвета на зъбите - 1 бр.Система за леене - 1 бр. Лабораторен 3D скенер - 1 бр. Лабораторен 3д Принтер - 1 бр. Фотополимерна пещ - 1 бр. "</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМОСТОЯТЕЛНА МЕДИКО-ТЕХНИЧЕСКА ЛАБОРАТОРИЯ - ДАНИТИ-ДЕНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2266-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на:
+Обособена позиция 1: Ресторантски столове – 130 бр.
+Обособена позиция 2: Ресторантски маси- 33 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВОН 2000 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2361-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на роботизирана система за заваряване - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАРГО ЕУ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0834-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи по „Внедряване на мерки за енергийна ефективност в обект: “Склад за търговия на едро с ветеринарно-медицински продукти, фуражи и храни за домашни любимци“ намиращ се в УПИ X-515.146 (ПИ 87374.515.146) по КК на град Ямбол, общ. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ М ЕНД Б - ЯНКО МИТЕВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0044-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за производство на външни ролетни щори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ КАТИНА - КАТЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура е избор на изпълнители за закупуване и въвеждане в експлоатация на електро-механична гилотина и на машина за фибер лазерно рязане на листов материал.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Едноличен търговец "ЦВЕТЕЛИНА-93 ИВАН ГЕНЧЕВ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0948-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на ДМА в Лазаров Дизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАЗАРОВ ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1248-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на офис оборудване и обзавеждане
+ОП1: Доставка на компютърна техника:
+1. Компютър - 3 бр.
+2. Монитор с вградена камера и микрофон - 3 бр.
+3. Монитор - 3 бр.
+4. Стойка за монитор - 3 бр.
+5. Професионален дисплей за презентации - 1 бр.
+6. Мултифункционално устройство - цветно - 1 бр.
+7. Мултифункционално устройство - черно бяло - 1 бр.
+8. Шредер - 1бр.
+9. NAS устройство - 1 бр.
+10. Твърд диск за NAS устройство - 4 бр.
+11. UPS устройство - 1бр.
+12. Рутер - 1 бр.
+13. Офис пакет - 3 бр.
+14. Лаптоп - 2 бр.
+ОП2: Доставка на офис обзавеждане - мебели
+1. Конферентна маса - 1 бр.
+2. Посетителски стол - 6 бр.
+3. Посетителска маса - 1 бр.
+4. Офис стол - 3 бр.
+ОП3: Доставка на комуникационна техника - смартфони
+1. Доставка на смартфон - 3 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АФРОДИТА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1716-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изследвания, изпитвания, измервания и валидиране, както и създаване и тестване на прототип, необходими за и свързани с разработването на иновативната услуга - създаване на синтетични данни за визуална инспекция“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОБЕЛ ЛАБ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0373-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по обособени позиции по проект BG16RFPR001-1.004-1148 "Модернизация и разширяване на достъпа до първична медицинска помощ в община Несебър чрез иновации и мобилни технологии от АИППИМП САНИ МЕД ЕООД" по Процедура „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите” на програма „Конкурентоспособност и иновации в предприятията” 2021-2027 г., както следва: Обособена позиция № 1: ПОРТАТИВЕН ЕКГ АПАРАT – 1бр.
+Обособена позиция № 2: ШЕСТКАНАЛЕН  ЕКГ АПАРАТ – 1 бр.
+Обособена позиция № 3: ВЕНОСКОП – 1 бр.
+Обособена позиция № 4: ДЕФИБРИЛАТОР – 1 бр.
+Обособена позиция № 5: ПРЕНОСИМ  ЕХОГРАФ – 1 бр. 
+Обособена позиция № 6: СТАЦИОНАРЕН  ЕХОГРАФ – 1 бр.
+Обособена позиция № 7: КОМПЮТЪРНА ТЕХНИКА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМБУЛАТОРИЯ ЗА ИНДИВИДУАЛНА ПРАКТИКА ЗА ПЪРВИЧНА ИЗВЪНБОЛНИЧНА МЕДИЦИНСКА ПОМОЩ САНИ МЕД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на дигитални решения във фирма "АЛВАС - Д" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛВАС - Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0392-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ с цел въвеждане на енергоспестяващи мерки в сградата на ТЕКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0197-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИДРОЙОНИКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0072-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на Йолена 2008 ЕООД: Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система). Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система). Обособена позиция № 3: Изграждане на система за архивиране на информация. Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Йолена 2008 Еоод</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2007-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ресурс Системс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на ДМА по две обособени позиции: 
+Обособена позиция 1: Доставка на хладилници; 
+Обособена позиция 2:Доставка на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кристена ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1349-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на дълготрайни материални активи със следните обособени позиции:
+-стоматологична машина
+- дентален микроскоп</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Амбулатория за първична помощ и извънболнична дентална медицина-групова практика "МАХМУДОВ-ДЕНТ"" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мини (настолна) машина за пълнене и дозиране на крем и сосове</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАВЛОФФ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2061-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪБЛАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1343-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване и специализиран софтуер - 2-ра покана</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЛЯНОВ АРХИТЕКТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0431-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дейности по  паркоустройство и благоустройство - от втори етап на проект „Вътрешноплощадкова обслужваща инфраструктура – път, газификация, площадкови водоснабдяване и канализация, улично осветление и трансформаторни станции в УПИ V-1306 и УПИ IX – 2058,2103 на кв.10, м. "НПЗ Илиянци - Запад", Район Надежда – СО, ПИ 68134.1372.2107 и ПИ 68134.1372.2105 Индустриален парк „Рожен 41“, бул. „Рожен“ №41
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИЪЛ ЕСТЕИТС ДИВЕЛЪПМЪНТ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-3.007-0003-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Аудио хардуер - 1 комплект и Софтуер за видео обработка - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТТА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0936-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Постоянен лиценз за технологични операции и стратегии за 2.5D и 3D обработка, Постоянен лиценз за създаване на 3D детайли и сглобени единици</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛМАУС КО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2233-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на средства за колективна защита, свързани с подобряването условия на труд  в производствените помещения на МТ Пласт ЕООД: Изработване и доставка на мобилна защитна преграда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МТ ПЛАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка на средства за локално пречистване на въздуха“
+Обособена позиция №1: Маса за абразивно почистване (шлайфане) 
+Обособена позиция №2: Мобилна аспирационна система (локален аспиратор) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИКОНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2081-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Автоматизирана машина за перфорация и поставяне на телен гребен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕГОНИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1498-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на специализиран софтуер за автоматично мултиплатформено съдържание</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Азбуки Ар Ен Ди ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на стационарна компютърна конфигурация – 1 бр., мобилна компютърна конфигурация – 1 бр., 4К монитор – 1 бр., лаптоп - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка на колективни предпазни средства и обзавеждане/оборудване на помещение за отдих и почивка по обособени позиции:
+Обособена позиция №1: Доставка на ергономично оборудване и на обзавеждане/оборудване на помещение за отдих и почивка.
+Обособена позиция №2: Доставка на оборудване за защита от неблагоприятен микроклимат."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Удуърд България ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0126-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на апаратура за 3D анализ на ходилата и изработване на индивидуални ортопедични стелки, както и прилежащите към нея модули и периферни устройства</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МЕДИЦИНСКИ ЦЕНТЪР БЕТА КЛИНИК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.003-0281-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на активи по обособени позиции: 1. Многофункционална цифрова система за рязане 1 брой 2. Режещ плотер - 1 брой 3. UV хибриден принтер - 1 брой 4. Екосолвентен принтер за печат на ролни медии - 1 брой 5. Автоматична система за заваряване на винил - 1 брой 6. Ръчна машина за заваряване на винил - 1 брой 7. DTF принтер - 1 брой 8. Пневматична термо преса с безмаслен въздушен компресор за текстилни изделия - 1 брой 9. 3D вакуум термо преса - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРИНТ ПРЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0656-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и ДНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛИНСПЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1496-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 3 обособени позиции:
+Обособена позиция 1: Работна станция 4 бр., Монитори – 8 бр., Мобилна работна станция 2 бр., Комплект клавиатура и мишка –  4 бр.,
+Обособена позиция 2: Комплект 3D лазерна система 1 бр., 
+Обособена позиция 3: Многофункционално устройство за цветен печат 1 бр., и Широкоформатна цветна копирна система 1 бр., </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АР ДЖИ БИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2321-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ДМА - 22 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител с предмет "Доставка на кухненско оборудване и мебели" в две обособени позиции :
+Обособена позиция 1 "Доставка на кухненско оборудване" 
+Обособена позиция 2 "  "Доставка на мебели" </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕЛСИНАТОР К7 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2524-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ: Създаване на онлайн магазин.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КИМСЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0555-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставяне и въвеждане в експлоатация на Оптикокохерентен томограф и Фундус камера - 1 бр., Конфокален лазерен офталмоскоп - 1 бр., Компютърен Периметър - 1 бр., състояща се от три обособени позиции:
+1. Оптикокохерентен томограф и Фундус камера - 1 бр.
+2. Конфокален лазерен офталмоскоп - 1 бр.
+3. Компютърен Периметър - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР - ХИПОКРАТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализирана линия за производство на спално бельо - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИИМСОФ - ТОНИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1254-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на фитнес оборудване за фитнес помещение в „М-Стронг“ ЕООД“</x:t>
   </x:si>
   <x:si>
     <x:t>"М - СТРОНГ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-1596-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка,монтаж и въвеждане в експлоатация на ново технологично оборудване за дейността на тенекеджийските, бояджийски и ремонтни услуги.
-[...44 lines deleted...]
-Обособена позиция 21 Оптичен нивелир 
+    <x:t>BG-RRP-7.008 Доставка на материали, необходими за изграждане на нова и надграждане на съществуваща физическа инфраструктура, и разполагане на мрежи с много голям капацитет на територията на Северозападен район.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>,,А1 България“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-7.008-0007-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Закупуване на лични предпазни средства (ЛПС) и специално работно облекло “ във връзка с изпълнение на проект по АДБФП BG05SFPR002-1.004-0720-C01 “Адаптиране на работната среда в ЕСМ ГРУП ООД “, финансиран по Програма „Развитие на човешките ресурси“ 2021-2024, съфинансирана от Европейския съюз чрез Европейския социален фонд”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСМ ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична инсталация до 1 MW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИАС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-3.006-0017-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Придобиване на дълготрайни материални активи и инструменти и/или оборудване под стойностния праг на същественост на ДМА, необходими за подобряване на производствения капацитет на семейното предприятие - проектантско бюро</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТАНТСКО БЮРО АЛБЕНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2562-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„ДОСТАВКА И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА ОБОРУДВАНЕ, ИНСТРУМЕНТИ И СПОМАГАТЕЛНИ УРЕДИ ЗА РЕМОНТ НА ЛЕКИ И ЛЕКОТОВАРНИ АВТОМОБИЛИ “ ПО ДВЕ ОБОСОБЕНИ ПОЗИЦИИ ВЪВ ВРЪЗКА С ИЗПЪЛНЕНИЕ НА ДОГОВОР BG16RFPR001-1.004-1011-C01 ЗА ПРЕДОСТАВЯНЕ НА БЕЗВЪЗМЕЗДНА ФИНАНСОВА ПОМОЩ ПО ПРОГРАМА „КОНКУРЕНТОСПОСОБНОСТ И ИНОВАЦИИ В ПРЕДПРИЯТИЯТА“ 2021-2027 ПО ПРОЦЕДУРА   BG16RFPR001-1.004-1011 „ПОДКРЕПА ЗА СЕМЕЙНИТЕ ПРЕДПРИЯТИЯ,ПРЕДПРИЯТИЯТА ОТ ТВОРЧЕСКИТЕ ИНДУСТРИИ И ЗАНАЯТИТЕ“:
+Обособена позиция 1 Доставка и въвеждане в експлоатация на оборудване за гуми
+Обособена позиция 2. Доставка и въвеждане в експлоатация на оборудване за обслужване на автомобилни климатични системи
 </x:t>
   </x:si>
   <x:si>
-    <x:t>СТРОЙ М ГРУП ЕООД</x:t>
-[...2 lines deleted...]
-    <x:t>BG16RFPR001-1.004-1781-C01</x:t>
+    <x:t>МАКСКАР СЕРВИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Внедряване на взаимосвързани софтуерни решения, които са насочени към дигитализацията на процесите в предприятието "Сикона" ООД, с цел повишаване на конкурентоспособността, оперативната ефективност и пазарното присъствие” Предвидените за внедряване решения включват: 
+-Създаване на онлайн магазин;
+-Въвеждане на система за управление на ресурсите (ERP система);
+-Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИКОНА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1980-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Дигитална трансформация чрез въвеждане на системи в „„Дигитална трансформация чрез въвеждане на системи в „Стоилов и ко ЕООД”„</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТОИЛОВ И КО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1321-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Дигитална трансформация чрез въвеждане на системи в„Ню Капитал Груп" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ню Капитал Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1075-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и техническо и гаранционно обслужване  обслужване на 2 броя МПС (МОМ)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиенти (CRM) за нуждите на Частно средно училище „Откривател“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частно средно училище "Откривател" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1675-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на предпреятието внедряване на услуги и решения в областа на ИКТ:
+ОП1 - Създаване на онлайн магазин
+ОП2 - Въвеждане на Система за управление на ресурсите (ERP система)
+ОП3 - Изграждане на система за управление на съхранението и споделяне на информацията.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТНТ ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0376-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЗНЕС КОНСУЛТ Р ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0431-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Система за управление на взаимоотношенията с клиенти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕДЕМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0910-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за защита на информацията в локална мрежа</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на система за защита на информацията в локална мрежа </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и инсталация на технологично оборудване за нуждите на ОбУ "Йордан Йовков"</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЕДИНЕНО УЧИЛИЩЕ "ЙОРДАН ЙОВКОВ" - гр. ПЛОВДИВ</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.015-1113-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ТЕХНОЛОГИИ ЕООД </x:t>
   </x:si>
   <x:si>
     <x:t>Технически Университет - София</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-2.005-0002-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-2.001-0007-C02</x:t>
+    <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1295,1584 +1316,1724 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E90"/>
+  <x:dimension ref="A1:E98"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46087</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46079</x:v>
+        <x:v>46106</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46087</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46080</x:v>
+        <x:v>46106</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46087</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46078</x:v>
+        <x:v>46106</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46087</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46080</x:v>
+        <x:v>46106</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46087</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46080</x:v>
+        <x:v>46106</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46087</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46080</x:v>
+        <x:v>46106</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46087</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46079</x:v>
+        <x:v>46106</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
         <x:v>23</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46087</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46080</x:v>
+        <x:v>46105</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46087</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46080</x:v>
+        <x:v>46106</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46087</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46080</x:v>
+        <x:v>46106</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46087</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46080</x:v>
+        <x:v>46105</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46087</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46080</x:v>
+        <x:v>46106</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46087</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46080</x:v>
+        <x:v>46106</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46087</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46079</x:v>
+        <x:v>46106</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46087</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46080</x:v>
+        <x:v>46107</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46087</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46080</x:v>
+        <x:v>46107</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46087</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46080</x:v>
+        <x:v>46106</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46087</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46079</x:v>
+        <x:v>46107</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46089</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46081</x:v>
+        <x:v>46107</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46090</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46078</x:v>
+        <x:v>46106</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46090</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46076</x:v>
+        <x:v>46107</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46090</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46083</x:v>
+        <x:v>46106</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46090</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46083</x:v>
+        <x:v>46107</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46090</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46080</x:v>
+        <x:v>46107</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46090</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46078</x:v>
+        <x:v>46107</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46090</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46083</x:v>
+        <x:v>46105</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46090</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46083</x:v>
+        <x:v>46107</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46090</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46080</x:v>
+        <x:v>46107</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46090</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46078</x:v>
+        <x:v>46107</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46090</x:v>
+        <x:v>46114</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46078</x:v>
+        <x:v>46107</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>89</x:v>
-[...1 lines deleted...]
-      <x:c r="E31" s="0" t="s"/>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46091</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46084</x:v>
+        <x:v>46106</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46091</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46084</x:v>
+        <x:v>46105</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46092</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46085</x:v>
+        <x:v>46107</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46092</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46085</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46092</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46085</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46092</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46085</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46092</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46085</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46092</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46085</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46092</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46085</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46092</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46078</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D41" s="0" t="s">
+      <x:c r="E41" s="0" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46092</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46085</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D42" s="0" t="s">
+      <x:c r="E42" s="0" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46092</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46078</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D43" s="0" t="s">
+      <x:c r="E43" s="0" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46092</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46082</x:v>
+        <x:v>46107</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D44" s="0" t="s">
+      <x:c r="E44" s="0" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46092</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46085</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="D45" s="0" t="s">
+      <x:c r="E45" s="0" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46093</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46086</x:v>
+        <x:v>46107</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D46" s="0" t="s">
+      <x:c r="E46" s="0" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46093</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46084</x:v>
+        <x:v>46105</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D47" s="0" t="s">
+      <x:c r="E47" s="0" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46093</x:v>
+        <x:v>46115</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46085</x:v>
+        <x:v>46107</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D48" s="0" t="s">
+      <x:c r="E48" s="0" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46093</x:v>
+        <x:v>46116</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46086</x:v>
+        <x:v>46106</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D49" s="0" t="s">
+      <x:c r="E49" s="0" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46093</x:v>
+        <x:v>46116</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46085</x:v>
+        <x:v>46109</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46093</x:v>
+        <x:v>46116</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46086</x:v>
+        <x:v>46109</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46093</x:v>
+        <x:v>46116</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46086</x:v>
+        <x:v>46109</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46093</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46085</x:v>
+        <x:v>46111</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46093</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46086</x:v>
+        <x:v>46111</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D54" s="0" t="s">
+      <x:c r="E54" s="0" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46093</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46086</x:v>
+        <x:v>46110</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D55" s="0" t="s">
+      <x:c r="E55" s="0" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46093</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46085</x:v>
+        <x:v>46111</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D56" s="0" t="s">
+      <x:c r="E56" s="0" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46094</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46087</x:v>
+        <x:v>46105</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D57" s="0" t="s">
+      <x:c r="E57" s="0" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46094</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46087</x:v>
+        <x:v>46107</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D58" s="0" t="s">
+      <x:c r="E58" s="0" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46094</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46087</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D59" s="0" t="s">
+      <x:c r="E59" s="0" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46094</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46085</x:v>
+        <x:v>46111</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D60" s="0" t="s">
+      <x:c r="E60" s="0" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46094</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46086</x:v>
+        <x:v>46111</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D61" s="0" t="s">
+      <x:c r="E61" s="0" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46094</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46087</x:v>
+        <x:v>46111</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D62" s="0" t="s">
+      <x:c r="E62" s="0" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46094</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46086</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D63" s="0" t="s">
+      <x:c r="E63" s="0" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46094</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46087</x:v>
+        <x:v>46111</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D64" s="0" t="s">
+      <x:c r="E64" s="0" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46094</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46084</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46094</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46087</x:v>
+        <x:v>46112</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46094</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46087</x:v>
+        <x:v>46112</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46094</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46087</x:v>
+        <x:v>46107</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46094</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46087</x:v>
+        <x:v>46111</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D69" s="0" t="s">
+      <x:c r="E69" s="0" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46094</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46087</x:v>
+        <x:v>46111</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D70" s="0" t="s">
+      <x:c r="E70" s="0" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46094</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46087</x:v>
+        <x:v>46112</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46094</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46087</x:v>
+        <x:v>46112</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46094</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46085</x:v>
+        <x:v>46112</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46094</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46087</x:v>
+        <x:v>46112</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46094</x:v>
+        <x:v>46119</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46087</x:v>
+        <x:v>46112</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46094</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46087</x:v>
+        <x:v>46112</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46094</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46087</x:v>
+        <x:v>46112</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46096</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46086</x:v>
+        <x:v>46112</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46097</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46087</x:v>
+        <x:v>46106</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46097</x:v>
+        <x:v>46120</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46087</x:v>
+        <x:v>46112</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46097</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46077</x:v>
+        <x:v>46112</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46099</x:v>
+        <x:v>46122</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46087</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46099</x:v>
+        <x:v>46122</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46086</x:v>
+        <x:v>46101</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46099</x:v>
+        <x:v>46122</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46087</x:v>
+        <x:v>46101</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46100</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46087</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46101</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46077</x:v>
+        <x:v>46106</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>245</x:v>
-[...1 lines deleted...]
-      <x:c r="E86" s="0" t="s"/>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46101</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46086</x:v>
+        <x:v>46104</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46172</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>45783</x:v>
+        <x:v>46104</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46173</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46034</x:v>
+        <x:v>46110</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B90" s="2">
+        <x:v>46110</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:5">
+      <x:c r="A91" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B91" s="2">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B92" s="2">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B93" s="2">
+        <x:v>46110</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B94" s="2">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B95" s="2">
+        <x:v>46110</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="2">
+        <x:v>46172</x:v>
+      </x:c>
+      <x:c r="B96" s="2">
+        <x:v>45783</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="2">
+        <x:v>46173</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46034</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B90" s="2">
+      <x:c r="B98" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C90" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>257</x:v>
+      <x:c r="C98" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>265</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>