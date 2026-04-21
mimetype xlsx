--- v5 (2026-04-01)
+++ v6 (2026-04-21)
@@ -1,946 +1,1249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9cdefe1733495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4137d3049d31475ba61bc049f6c28590.psmdcp" Id="R058701688f86480a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf703d3f3f9480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53098cb35dfd4894846626c7ed77996b.psmdcp" Id="R4c91b4cbb61c4082" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="266">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="342" uniqueCount="342">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и монтаж на ОВК оборудване:
-[...34 lines deleted...]
-ОП 22:  Везна - кухненска - 5 бр.
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в ДУЛОТЕК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДУЛОТЕК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на мобилни шумоизолационни кабини за слитер – 4 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЪС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2273-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕШЪН МАНИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1748-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на системи за обработка и управление на информация за
+нуждите на Ди Ес Ел Електрик ЕООД, включващи доставка, инсталация,
+конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения,
+структурирани в две обособени позиции, както следва:
+ОП1: Въвеждане на системи за управление на складовите наличности и продажбите на
+дребно, включващи:
+ модул/система за управление на складовото стопанство (WMS)
+ модул/система за управление на продажбите на дребно (Point-of-Sale система)
+ОП2: Изграждане на системи за защита и архивиране на информация, включващи:
+ система за защита на информацията в локална мрежа
+ система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ди Ес Ел Електрик ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0768-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на системи за обработка и управление на информация за
+нуждите на „Еккоплекс Пловдив ЕООД, включващи доставка, инсталация,
+конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения,
+структурирани в две обособени позиции, както следва:
+ОП1: Въвеждане на модул/система за управление на складовото стопанство (WMS)
+ОП2: Изграждане на система за защита, архивиране и управление на информацията,
+включваща:
+ система за защита на информацията в локална мрежа
+ система за архивиране на информация
+ система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еккоплекс Пловдив ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0956-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на следната техника по обособени позиции: (1) метачна машина - 1 брой; мотокар 3,5, тона - 1 брой; мотокар 10 тона - 1 брой; (2) автомобилна везна - 1 брой“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Община Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Придобиване на ДМА: Измивна колона - 2 бр., Работен фризьорски стол - 6 бр., Професионален климазон - 2 бр., Фризьорскa подвижна количка - 4 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЕЪР КЪМПАНИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0850-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на компресор за сгъстен въздух, включително резервоар и система за изсушаване, с инверторно управление – 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПИЙД ТРАНС КМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1520-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Покупка и доставка на оборудване за обзавеждане на дентално работно място.“
+Обособена позиция 1 Апарат за вертикална кондензация
+Обособена позиция 2 Високоенергиен диоден лазер
+Обособена позиция 3 Многофункционален диагностичен апарат
+Обособена позиция 4  Увеличителни хирургични лупи
+Обособена позиция 5 Улmразвуkов ендо аkmuваmор
+Обособена позиция 6 ЛЕД Светлини за хирургичните лупи 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДИ ЕМ ЖИ-72 ЕООД</x:t>
-[...7 lines deleted...]
-Обособена позиция 2: Доставка на 2 бр. контейнери за хранене и почивка
+    <x:t>ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ ВИГ- ДЕНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0371-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на системи за обработка и управление на информация за
+нуждите на „Лактина“ ООД, включващи доставка, инсталация, конфигуриране,
+тестване и въвеждане в експлоатация на софтуерни решения, структурирани в две
+обособени позиции, както следва:
+ОП1: Въвеждане на системи за управление на складовото стопанство и продажбите
+на дребно, включващи:
+ модул/система за управление на складовото стопанство (WMS);
+ модул/система за управление на продажбите на дребно (Point-of-Sale система).
+ОП2: Изграждане на системи за защита и архивиране на информация, включващи:
+ система за защита на информацията в локална мрежа;
+ система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лактина ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0825-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на машина</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2423-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА с две обособена позиции:
+Обособена позиция 1: Широкоформатен принтер и режещ плотер- 1 бр.
+Обособена позиция 2: Ламинатор- 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БРАНДМАРК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2442-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА:
+Мини кран- 1 брой"
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ХЕМ АД</x:t>
-[...134 lines deleted...]
-</x:t>
+    <x:t>ЗАФИРОВИ 2009 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2593-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на мултифункционално устройство за нуждите на архитектурно бюро</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДВЕРИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2750-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализирано оборудване и инсталиране на специализиран софтуер приложимо в инжинерните дейности и консултански услуги в сферата на проектиране и изграждането на   електрически инсталации с обособени позиции:
+1.Доставка на хидравлични инструменти за електромонтаж
+2.Доставка на инструменти и оборудване
+3.Доставка за печат 
+4.Доставка на повдигащо оборудване
+5.Доставка на измервателна и контролна техника
+6.Доставка на софтуер за електропроектиране</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ММБ Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0501-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, пускане в експоатация на професионално оборудване за ресторант</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРРАН ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1864-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализирана техника за студио за запис</x:t>
   </x:si>
   <x:si>
     <x:t>ЗМАН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-1929-C01</x:t>
-  </x:si>
-[...137 lines deleted...]
-    <x:t>BG16RFPR001-1.004-1942-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване, доставка и монтаж на "Система за осветление, включваща "Въздушна система за осветление с модификатори на светлината" и "Наземна система за осветление с модификатори на светлината""" - 1 бр. и "Камера" - 2 бр. разпределени в обособени позиции, както следва:
 Обособена позиция 1: Закупуване, доставка и монтаж на "Система за осветление, включваща "Въздушна система за осветление с модификатори на светлината" и "Наземна система за осветление с модификатори на светлината""" - 1 бр.
 Обособена позиция 2: Закупуване, доставка и монтаж на "Камера" - 2 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>КРЕАТИВ ИНЖЕНЕРИНГ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-1844-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и въвеждане в експлоатация на пещ с плотни плочи</x:t>
-[...19 lines deleted...]
-Обособена позиция 2: Ресторантски маси- 33 бр.
+    <x:t xml:space="preserve">Закупуване и доставка на  оборудване и инструменти
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ИВОН 2000 ООД</x:t>
-[...193 lines deleted...]
-    <x:t xml:space="preserve">Дейности по  паркоустройство и благоустройство - от втори етап на проект „Вътрешноплощадкова обслужваща инфраструктура – път, газификация, площадкови водоснабдяване и канализация, улично осветление и трансформаторни станции в УПИ V-1306 и УПИ IX – 2058,2103 на кв.10, м. "НПЗ Илиянци - Запад", Район Надежда – СО, ПИ 68134.1372.2107 и ПИ 68134.1372.2105 Индустриален парк „Рожен 41“, бул. „Рожен“ №41
+    <x:t>ТРОЯ БИЛД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0288-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, инсталация и въвеждане в експлоатация на хардуерно оборудване, както следва:
+Обособена позиция 1: Апаратура за приемане и препредаване по оптична кабелната мрежа на  цифрови телевизионни програми и високоскоростен интернет включваща хардуер, софтуер ,  билинг система за дистанционно менажиране на  абонати (крайни клиенти)
+Обособена позиция 2: Лаптоп - 3 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТАБАК КОМ ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2782-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на активи за подобряване на производствения капацитет на МИ ПЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИ ПЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1539-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ергономични работни столове и бюра</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УНИПОС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1467-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСМОЗИС БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1325-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Линейна плетачна машина</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГОРТЕКСТИЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2032-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване в Би Джи Ар Груп ООД на:
+- система за управление на ресурсите;
+- система за управление на взаимоотношенията с клиенти и
+- система за бизнес анализи,
+в изпълнение на проект BG16RFPR001-1.012-0430.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИ ДЖИ АР ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0430-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на машини и оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТОНАС ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2816-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в ДИЙЛС 2012 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЙЛС 2012 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1663-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставяне на следното:
+ОП1 ХЛАДИЛНО ОБОРУДВАНЕ
+ - ФРИЗЕР - 1 бр. 
+ - ХЛАДИЛНИК с 6 бр. рафта - 1 бр.
+ - ХЛАДИЛНИК с 12 бр. рафта - 1 бр. 
+ - ШОКОВ ОХЛАДИТЕЛ - 1 бр.
+ - КРАЙСТЕННА ХЛАДИЛНА МАСА за съхранение на риба - 1 бр.
+ - РАБОТЕН ПЛОТ-ФРИЗЕР БАЗА - 1 бр. 
+ - ХЛАДИЛНА БАЗА ЗА СКАРА - 1 бр.
+ - ХЛАДИЛНА МАСА ЗА ДЕСЕРТИ - 1 бр.
+ - КРАЙСТЕННА ХЛАДИЛНА МАСА - 1 бр.
+ - РАБОТЕН ПЛОТ-ФРИЗЕР БАЗА - 1 бр
+ - ХЛАДИЛНА КАМЕРА - 1 бр.
+ - ХЛАДИЛНА МАСА за подготовка на салати - 1 бр.  
+ОП 2 КУХНЕНСКО ОБОРУДВАНЕ
+- АВТОМАТИЧА ВАКУУМ МАШИНА - 1 бр. 
+- ГАЗОВИ КОТЛОНИ - 1 бр
+- АКВА ГРИЛ - 1 бр. 
+- МИЯЛНА МАШИНА ЗА КУХНЕНСКА ПОСУДА - 1 бр.
+- КОНВЕКТОМАТ - 1 бр. 
+- КОНЗОЛНА СЪДОМИЯЛНА МАШИНА - 1 бр.
+- ПЛАНЕТАРЕН МИКСЕР - 10 л - 1 бр.
+- УНИВЕРСАЛНА РЪЧНА РЕЗАЧКА - 1 бр.
+- ЛЕДОГЕНЕРАТОР 45КГ - 1 бр.
+- ЛЕДОГЕНЕРАТОР 75 кг. - 1 бр. 
+- МИЯЛНА МАШИНА ЗА ЧАШИ - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИНЕРДЖИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2046-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на системи за управление по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>София Газ Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0446-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА за подобряване на производствения капацитет: Доставка на специализирано оборудване: 
+Обособена позиция 1: CO2 Лазер за Гравиране и Рязане - 1 бр.
+Обособена позиция 2: 3D принтер - 1 бр.
+Обособена позиция 3: CNC гравир - 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>РИЪЛ ЕСТЕИТС ДИВЕЛЪПМЪНТ ЕАД</x:t>
-[...261 lines deleted...]
-    <x:t>BG16RFPR001-1.012-1675-C01</x:t>
+    <x:t>ТаймСкейп Плюс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1550-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на Кофражна система </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на специално работно облекло</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЗИРОГ 27 - СОНЯ ВАСИЛЕВА ЧАКМАКОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1911-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, инсталиране и въвеждане в експлоатация на ДМА по обособени позиции:
+1. Обособена позиция 1: Преносима работна станция за проектиране, разработване, тестване и поддръжка на мобилни апликации (2 бр.)
+2. Обособена позиция 2: Настолна работна станция за проектиране, разработване, тестване и поддръжка на мобилни апликации (1 бр.) 
+3. Обособена позиция 3: Сървър и масив (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Винтидж Аппс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1518-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на системи за обработка и управление на информация за нуждите на Сейфтиъп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сейфтиъп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0552-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на оборудване и обзавеждане: ОП 1: Газов котлон (шестица) - 1 бр., Ледогенератор - 1 бр., Тестомесачка - 1 бр., Фурна за пици - 1 бр., База за фурна за пици - 1 бр., ОП2 - Парен конвектомат - 1 бр., Стойка за конвектомат - 1 бр., ОП3 - Хладилна маса - 1 бр. и ОП 4: Трапезни маси - 5 бр., Модулна система 1600 - 4 бр., Модулна система 800 - 2 бр., Модулна система, ъглова - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Перос - 2016" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1399-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Дигитализация на предпреятието внедряване на услуги и решения в областа на ИКТ:
 ОП1 - Създаване на онлайн магазин
 ОП2 - Въвеждане на Система за управление на ресурсите (ERP система)
 ОП3 - Изграждане на система за управление на съхранението и споделяне на информацията.</x:t>
   </x:si>
   <x:si>
     <x:t>ТНТ ИНЖЕНЕРИНГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0376-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решения в интегрирана система от четири допълващи се елемента, в следните обособени позиции:
+ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 
+ОП 2: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги 
+ОП 3: Въвеждане на модул/система за управление на складовото стопанство (WMS)
+ОП 4: Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФЕН-ФУУД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1403-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на машина за опаковане със стреч фолио</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВЕАНИТ ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2334-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1294-C01/27.01.2026 г. с бенефициент „БРАН ИНСЕКТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БРАН ИНСЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1294-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в екплоатация на:
+Об. позиция 1.
+1. Ножичен подемник за вграден монтаж - 1 брой;
+Об. позиция 2.
+1. Количка инструментална с комплект инструменти - 2 броя;
+Об. позиция 3.
+1. Шкаф за инструменти - 4 броя;
+2. Панел за инструменти - 4 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2132-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на материали за сепараторна инсталация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДУНАВСКИ ДРАГАЖЕН ФЛОТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0336-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и монтаж на професионално кухненско оборудване по Обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛ - 2009 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2616-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, инсталиране и обучение за употреба на скенери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АДИМАРИ СТУДИО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Интелигентна производствена система за стругово-фрезови операции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Чугунена арматура България" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване и инструменти за Система за техническа поддръжкка на техниката ни.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛИТ ТРАНС 93 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1133-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Хидравличен ЦПУ абкант преса 1 бр. и обучение на персонала на РИЛА СНМ ЕООД за работа с него.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИЛА - СНМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0275-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на хардуер и техническо оборудване (ДМА) и пакет софтуери (ДНА)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМСАРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1989-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Придобиване на дълготрайни материални активи и инструменти и/или оборудване под стойностния праг на същественост на ДМА, необходими за подобряване на производствения капацитет на семейното предприятие - проектантско бюро</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТАНТСКО БЮРО АЛБЕНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2562-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ПОДОБРЯВАНЕ НА ПРОИЗВОДСТВЕНИЯ КАПАЦИТЕТ НА ПРЕДПРИЯТИЕТО, ЧРЕЗ ПРИДОБИВАНЕ НА ДМА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АК 2 ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2075-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Придобиване на активи (дълготрайни нематериални активи):Доставка на лицензи за софтуер  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИДЕЯ М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0229-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пуск в експлоатация на ДМА:
+1. Професионална перална машина - 1 бр.
+2. Професионална машина за пране и Wet Cleaning - 1 бр.
+3. Омекотителна система за вода за Wet cleaning - 1 бр.
+4. Професионална сушилна машина вид 1 - 1 бр.
+5. Професионална сушилна машина вид 2 - 1 бр.
+6. Професионален гладачен каландър - 1 бр.
+7. Дозиращи системи за перилни препарати - 5 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПС ДИКСИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1627-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаични панели в комбинация с инвертори и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори за производство на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БЕТОН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0884-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на дълготрайни материални активи (ДМА) и Инструменти и оборудване под стойностния праг на същественост за ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИКС ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2627-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на професионално оборудване за фризьорски салон по 4 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАДАЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1949-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализирано оборудване и инструменти за свещолеене по обособени позиции:
+Обособена позиция 1: Специализирано оборудване за свещолеене
+Обособена позиция 2: Инструменти за свещолеене</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кинди Кендълс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1302-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и оборудване под прага на същественост за озвучаване и осветление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УОНТИД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на ИКТ и дигитални решения във фирма "ПИ ЕС" ООД по обособени позиции:
+Обособена позиция 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., 
+Обособена позиция 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр. 
+Обособена позиция 3: Въвеждане на модул/система за управление на производството - 1 бр.
+Обособена позиция 4: Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПИ ЕС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 3 броя оборудвани, преместваеми контейнери за служителите на Вемат ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕМАТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1354-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на лични предпазни средства (ЛПС) и специално работно облекло“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Удуърд България ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0126-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейност 1. Подобряване на производствения капацитет на семейните предприятия и предприятията от творческите индустрии</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЕЧАТНИЦА КРИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1829-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Закупуване на контейнери:
+1. Контейнер- 2 броя.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНДУСТРИАЛ ПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0725-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на ИКТ и дигитални решения във фирма "УАЙЛД АРТ" ЕООД по обособени позиции:
+Обособена позиция 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., 
+Обособена позиция 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр. 
+Обособена позиция 3: Въвеждане на модул/система за управление на производството - 1 бр.
+Обособена позиция 4: Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"УАЙЛД АРТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на ИКТ и дигитални решения във фирма "САНТОРИНИ" ООД по обособени позиции:
+Обособена позиция 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+Обособена позиция 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр. 
+Обособена позиция 3: Въвеждане на модул/система за управление на производството - 1 бр.
+Обособена позиция 4: Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"САНТОРИНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1203-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на активи: ОП1 - създаване на онлайн магазин - 1 бр и Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 брой ; ОП2 - Изграждане на система за управление на съхранението и споделянето на информация - 1 бр; </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СКОРПИОН 96 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0246-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на:
+Конвектомат 2 бр. - 54 050 евро
+Нарязваща машина за хляб  1 бр. - 11 018.13 евро
+Хладилник за пекарни  2 бр. - 2 621.65 евро
+Алуминиеви тави 275 бр. - 4 689.19 евро
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКС - КОЛЕВ И СТОЙКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0829-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Разходи за услуги и решения в областта на ИКТ по следните обособени позиции:
+Обособена позиция 1: Въвеждане на система за управление на ресурсите (ERP система)
+Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0859-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМБУЛАТОРИЯ ЗА ИНДИВИДУАЛНА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ – ДЕНТАЛНО СТУДИО Д-Р АЛЕКСАНДЪР КИРЯКОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2331-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на мерки за енергийна ефективност в промишлена сграда на ,,Кейбъл Системс Технолъджи'' АД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕЙБЪЛ СИСТЕМС ТЕХНОЛЪДЖИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1143-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпа от типа "въздух" - "вода"  с отоплителна мощност по 65 KW - 1бр.
+Доставка и монтаж на термопомпа от типа "въздух" - "вода"  с отоплителна мощност по 25 KW - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИПИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Изграждане на фотоволтаична централа на покрива на сграда на „КОТА 2001“ ООД за производство на електроенергия собствени нужди.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1288-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА и оборудване под стойностния праг за ДМА за подобряване на производствения капацитет:
+-Фотопринтер – 1 брой
+- Термопреса – 1 брой
+- Комплект за изработване на фотоблокове – 1 брой
+- Машина за изрязване  на вложки -1 брой
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОТОГРАФИКА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на: 
+- Газокар 
+- Електрическа палетна количка - 3бр.
+- Транспалетна количка - 6бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОЛЛОВИ 85 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1347-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЕПИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2382-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Баланс машина - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДО - КО Ауто ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1863-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на системи за обработка и управление на информация за нуждите на МАКСКОН ООД, включващи доставка, инсталация, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, структурирани в две обособени позиции, както следва:
+ОП1: Въвеждане на системи за управление на складовото стопанство и продажбите на дребно
+Включва:
+•	модул/система за управление на складовото стопанство (WMS) 
+•	модул/система за управление на продажбите на дребно (Point-of-Sale система) 
+ОП2: Изграждане на система за архивиране на информация
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАКСКОН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0571-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСИГУРЯВАНЕ НА КОЛЕКТИВНИ ПРЕДПАЗНИ СРЕДСТВА И ОБЗАВЕЖДАНЕ, СВЪРЗАНИ С ПОДОБРЯВАНЕ УСЛОВИЯТА НА ТРУД В ПРЕДПРИЯТИЕТО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САВАРОНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1556-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на сладкарско оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Карамела  Марков ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Закупуване на фотографска техника и приспособления“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛИЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2608-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНЧА" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0368-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за подобряване на производствения капацитет на предприятието чрез доставка на обзавеждане за търговска зала</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРОФЕРМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1485-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Създаване на услуги и решения в областта на ИКТ“, по следните обособени позиции:
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа;
+Обособена позиция 3: Изграждане на система за архивиране на информация;
+Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦОНЕВ ГРАНД ВЕНДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0737-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка на специализирано оборудване за производство и монтаж на ПВЦ и алуминиева дограма за нуждите на ОГИ-ИНВЕСТ ЕООД“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОГИ-ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1323-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на 5-осен CNC металообработващ център - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„КРАНАМАКС“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Публична покана за доставка на CNC НЕСТИНГ МАШИНА/CNC РУТЕР/ Фрезова машина с цифрово програмно управление - 1 брой за криволинейно и праволинейно рязане, разкрояване, пробиване, гравиране, фрезоване и др. на ПДЧ, МДФ,HPL, ЕТАЛБОНД, пластмаси, и др. материали </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЯНА 7 ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител на специфично обучение на тема „Обучение по устойчиви технологии и внедряване на зелени технологии“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АПЕЛО БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0134-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на специализирано оборудване за автосервиз </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Трейд Кар-93 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0691-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и ДНА за нуждите на рекламна агенция по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ПРИНТ ПЛЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1670-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Придобиване на дълготрайни материални активи за подобряване на производствения капацитет на "Амбулатория за индивидуална практика за първична извънболнична дентална помощ д-р Давидова" ЕООД – Доставка на Рентгенови екрани,екрани за образна диагностика - 2 броя </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМБУЛАТОРИЯ ЗА ИНДИВИДУАЛНА ПРАКТИКА ЗА ПЪРВИЧНА ИЗВЪНБОЛНИЧНА ДЕНТАЛНА  ПОМОЩ- Д-Р ДАВИДОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0250-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на периферни устройства  във връзка с изпълнение на договор № BG16RFPR001-1.004-1744-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Монблан Дизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1744-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРАЙМ ОДИТ МН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1423-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и оборудване под стойностния праг за ДМА за подобряване на производствения капацитет:
+Обособена позиция 1:  
+-Хладилна маса среднотемпературна - 1 бр.
+- Хладилна маса нискотемпературна - 1 бр.
+-Подготвителна маса - 2 бр.
+-Хладилна маса - 1 бр
+Обособена позиция 2:
+-Газов котлон за палачинки - 1 бр.
+ -Двоен газов котлон за палачинки - 1 бр.
+- Електрически котлон за палачинки - 4 бр.
+Обособена позиция 3:
+- Зеленчукорезачка - 1 бр.
+-Колбасорезачка - 1 бр.
+-Тестомесачка - 1 бр.
+-Сокоизтисквачка - 1 бр.
+-Центрофуга за твърди плодове и зеленчуци - 1 бр.
+ -Съдомиялна машина - 1 бр.
+ -Блендер - 1 бр.
+-Теглилка - 1 бр. 
+Обособена позиция 4: 
+-Среднотемпературен хладилник - 1 бр.
+-Хладилна витрина - 2 бр.
+ -Среднотемпературен хладилен шкаф - 1 бр.
+ -Нискотемпературен хладилен шкаф - 1 бр.
+-Хладилна витрина - 1 бр.
+Обособена позиция 5: 
+-Машина за вакуумиране - 1 бр.
+-Съд по гастроном 200 мм - 15 бр.
+-Съд по гастроном 150 мм - 15 бр.
+-Капак по гастроном - 30 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЛАВОВ-87 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1637-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНГИЛИЗ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0261-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на монитори и калибратор за настройка на монитор, във връзка с изпълнение на договор № BG16RFPR001-1.004-1744-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на предприятията
+Програма "Конкурентоспособност и иновации в предприятията" 2021-2027,
+BG16RFPR001-1.012 - Дигитализация на предприятията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАНОС СОЛАР СЪРВИЗ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1782-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична инсталация за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локалнo съоръжениe за съхранение на енергия (батерия)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЯЛАТА ЛАГУНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-3.006-0235-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изследвания, изпитвания, измервания и валидиране, както и създаване и тестване на прототип, необходими за и свързани с разработването на иновативната услуга - създаване на синтетични данни за визуална инспекция“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОБЕЛ ЛАБ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0373-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на съвременни информационни и комуникационни технологии (ИКТ)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАРАЛИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1090-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ново оборудване: Подвързваща машина за пластмасови спирали и метални спирали - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УНИ АРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2781-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"с обособени позиции: 
+Позиция 1.Обзавеждане на целогодишни творчески ателиета по изкуства; 
+Позиция 2. Оборудване на целогодишни творчески ателиета по изкуства – дизайн; 
+Позиция 3. Оборудване на външни пространства за представяне на изкуство "на открито"; 
+Позиция 4. Озвучаване на външни пространства за представяне на изкуство "на открито"
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фондация "Св. Пимен Зографски- Национална художествена академия"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на покривна Фотоволтаична електрическа централа с номинална мощност 100 кW за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОЛВЕНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0997-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изграждане на система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
     <x:t>БИЗНЕС КОНСУЛТ Р ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0431-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на Система за управление на взаимоотношенията с клиенти</x:t>
   </x:si>
   <x:si>
     <x:t>СЕДЕМ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0910-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на система за архивиране на информация</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на система за защита на информацията в локална мрежа</x:t>
   </x:si>
   <x:si>
+    <x:t>Създаване и тестване на прототип, свързан с разработването на производствена иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАРИО 10 ЗКУ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0249-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Изграждане на система за защита на информацията в локална мрежа </x:t>
   </x:si>
   <x:si>
+    <x:t>Инфо кампания</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПЕЙСКИ ИНСТИТУТ Фондация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0012-C03</x:t>
+  </x:si>
+  <x:si>
     <x:t>Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототип, свързан с разработването на производствена иновация –  Автоматизираната система за дозиране и зареждане на миксираните суровини в пресата за производство на нов продукт – „Пресован палет от рециклирана дървесина“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕМЕТРА 70 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0247-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ИТ оборудване – сървър, компютри, лаптопи и UPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАМЕНОВ И ПАРТНЬОРИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0292-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА по 2 / две / обособени позиции.
+Обособена позиция 1 /ОП 1/: Шевна машина - 1 бр.
+Обособена позиция 2 /ОП 2/: Преносим компютър Лаптоп/ - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТ ДАЙМЪНД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР свързани с изграждане на  покривна Фотоволтаична електрическа централа с мощност 56 kWp (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМУНИКАЦИОННИ ТЕХНОЛОГИИ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0304-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на покривна фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КОНСУМАТИВИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0353-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 60 kWh, към съществуваща соларна система за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОТЕК БЪЛГАРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1321-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка на ДМА за подобряване на производствения капацитет на АРТ ДАЙМЪНД ООД по две обособени позиции:
+ОП 1: Доставка на широкоформатен сублимационен принтер - 1 бр.;
+ОП 2: Доставка на широкоформатна автоматична преса с компресор - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0817-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и инсталация на технологично оборудване за нуждите на ОбУ "Йордан Йовков"</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЕДИНЕНО УЧИЛИЩЕ "ЙОРДАН ЙОВКОВ" - гр. ПЛОВДИВ</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.015-1113-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ТЕХНОЛОГИИ ЕООД </x:t>
   </x:si>
   <x:si>
     <x:t>Технически Университет - София</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-2.005-0002-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
@@ -1316,1724 +1619,2113 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E98"/>
+  <x:dimension ref="A1:E121"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46113</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46106</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46113</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46106</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46113</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46106</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46113</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46106</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46113</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46106</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46113</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46106</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46113</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46106</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46113</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46105</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46113</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46106</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46113</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46106</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46113</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46105</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46113</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46106</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46113</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46106</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46114</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46106</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46114</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46107</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46114</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46107</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46114</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46106</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46114</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46107</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46114</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46107</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46114</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46106</x:v>
+        <x:v>46121</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46114</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46107</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46114</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46106</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46114</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46107</x:v>
+        <x:v>46118</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46114</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46107</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46114</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46107</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46114</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46105</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46114</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46107</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46114</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46107</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46114</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46107</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46114</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46107</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46115</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46106</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46115</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46105</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46115</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46107</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46115</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46108</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46115</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46108</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46115</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46108</x:v>
+        <x:v>46104</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46115</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46108</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46115</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46108</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46115</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46108</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46115</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46108</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46115</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46108</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46115</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46108</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46115</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46107</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46115</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46108</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46115</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46107</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46115</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46105</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46115</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46107</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46116</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46106</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46116</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46109</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46116</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46109</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46116</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46109</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46118</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46111</x:v>
+        <x:v>46122</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46118</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46111</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46118</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46110</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46118</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46111</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46118</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46105</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46118</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46107</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46118</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46108</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46118</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46111</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46118</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46111</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46118</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46111</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46118</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46108</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46118</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46111</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46118</x:v>
+        <x:v>46137</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46108</x:v>
+        <x:v>46126</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46119</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46112</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46119</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46112</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46119</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46107</x:v>
+        <x:v>46130</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46119</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46111</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46119</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46111</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46119</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46112</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46119</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46112</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46119</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46112</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46119</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46112</x:v>
+        <x:v>46129</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46119</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46112</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46120</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46112</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46120</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46112</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46120</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46112</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46120</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46106</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46120</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46112</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46121</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46112</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46122</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46108</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46122</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46101</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46122</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46101</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46127</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46108</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46127</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46106</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46135</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46104</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46142</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46104</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46142</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46110</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46142</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46110</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46142</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46104</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46142</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46104</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46142</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46110</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46142</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46104</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46142</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46110</x:v>
+        <x:v>46132</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46172</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>45783</x:v>
+        <x:v>46128</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46173</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46034</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
+        <x:v>46141</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46141</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46141</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46132</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s"/>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46141</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46129</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46110</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46110</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46132</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46110</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46115</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46132</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46110</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46132</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46126</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46146</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46147</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46147</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46150</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46172</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>45783</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
+        <x:v>46173</x:v>
+      </x:c>
+      <x:c r="B120" s="2">
+        <x:v>46034</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:5">
+      <x:c r="A121" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B98" s="2">
+      <x:c r="B121" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C98" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>265</x:v>
+      <x:c r="C121" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>341</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>