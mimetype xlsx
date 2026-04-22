--- v6 (2026-04-21)
+++ v7 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf703d3f3f9480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53098cb35dfd4894846626c7ed77996b.psmdcp" Id="R4c91b4cbb61c4082" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf97a7fb7b50419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/582fde9f1fcd43ba8f10307edd4f8236.psmdcp" Id="R3a4b093d429947f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="342" uniqueCount="342">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>