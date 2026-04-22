--- v7 (2026-04-22)
+++ v8 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf97a7fb7b50419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/582fde9f1fcd43ba8f10307edd4f8236.psmdcp" Id="R3a4b093d429947f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389e1a67a28445bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2eb7f3a51a54bf0b336b20e20a9985a.psmdcp" Id="Ra5a0bddf277f408c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="342" uniqueCount="342">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>