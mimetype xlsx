--- v8 (2026-04-22)
+++ v9 (2026-05-15)
@@ -1,1249 +1,990 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389e1a67a28445bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2eb7f3a51a54bf0b336b20e20a9985a.psmdcp" Id="Ra5a0bddf277f408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdedfa23ef12f421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0119a126d0f142baa109b183fdaf0536.psmdcp" Id="R12004613717249fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Обяви и оферти" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="342" uniqueCount="342">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в ДУЛОТЕК ЕООД</x:t>
-[...96 lines deleted...]
-Обособена позиция 6 ЛЕД Светлини за хирургичните лупи 
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 40 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТПРИНТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1013-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за предоставяне на специфични обучения и обучения за придобиване на „меки“ умения по ключови компетентности във връзка с изпълнение на проект BG05SFPR002-1.019-0089-C01 „Придобиване на нови умения в "ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД“ по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на чилър за нуждите на хотел "Берлин Голдън Бийч“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УОЛТЪН АСОШИЙТС-БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0494-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на капацитета на "ВК ПРОДЖЕКТ КОНСУЛТИНГ" ЕООД, посредством закупуването на специфично оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВК ПРОДЖЕКТ КОНСУЛТИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1939-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на шевни машини</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИКИНГ ХОУМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2860-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на Комутатор - 1 брой, Сървър - 1 брой, Монитори 34.14 - 10 броя , Работна станция с инсталирана операционна система - 10 броя.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ ВИГ- ДЕНТ ООД</x:t>
-[...45 lines deleted...]
-Мини кран- 1 брой"
+    <x:t>ОНИТЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, инсталация и въвеждане в експлоатация на термопомпена система – 2 бр.:
+1.	Обособена позиция 1: Термопомпена система въздух-вода с обща мощност мощност 192 kW – 1 бр. 
+2.	Обособена позиция 2: Термопомпена система въздух-въздух с обща мощност 64 kW- 1 бр. 
+_______________________________________________________________________
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЗАФИРОВИ 2009 ООД</x:t>
-[...58 lines deleted...]
-    <x:t xml:space="preserve">Закупуване и доставка на  оборудване и инструменти
+    <x:t xml:space="preserve">ЕН ЕР ДЖИ СОФТ ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТРОЯ БИЛД ООД</x:t>
-[...129 lines deleted...]
-Обособена позиция 3: CNC гравир - 1 бр.
+    <x:t>BG16RFPR001-2.004-0004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на хоризонтален струг с удължено тяло и фрезова функция</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЛИМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0670-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирано ИКТ решение, включващо система за управление на ресурсите (ERP система) и система за управление на взаимоотношенията с клиенти (CRM система)  в „ПОМПЕН ОФИС“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОМПЕН ОФИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0509-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани системи за управление на дейността на "В и Х Секюрити" ЕООД:
+-	система за управление на взаимоотношенията с клиенти (CRM система);
+-	система за бизнес анализи (Business Intelligence система).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>В И Х СЕКЮРИТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж по следните обособени позиции:
+Обособена позиция 1 – Колонен климатик тип 1 -2бр.
+Обособена позиция 2 – Колонен климатик тип 2- 2бр.
+Обособена позиция 3 – Инверторна мултисистема -  1 бр.
+Обособена позиция 4 – Вътрешно тяло тип 1 -1 бр. 
+Обособена позиция  5 –Вътрешно тяло тип 2- 1бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТаймСкейп Плюс ООД</x:t>
-[...300 lines deleted...]
-1. Контейнер- 2 броя.“
+    <x:t>УЗО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1430-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на високопроизводителна компютърна техника 1 бр. компютърна конфигурация 5 бр. компютърна конфигурация 8 бр. монитори за компютърните конфигурации 4 бр. лаптоп 1 бр. монитор за компютърните конфигурации</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАСИДИ-2000" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0976-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на перално оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕЛИЦИЯ-ИМПУЛС 2009 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1833-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Придобиване на ресторантьорско оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГрадЦко ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на компресор за сгъстен въздух с инверторно управление с изсушител  - 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФАМИЛИЯ ТРЪСТ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0502-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и въвеждане в експлоатация на Система за сгъстен въздух, състояща се от компресор за сгъстен въздух с инверторно управление с изсушител  - 1 бр. и Централизирано управление на системи за сгъстен въздух  -  1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТЕМИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0500-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за подобряване на производствения капацитет в хотел Селена Бийч по две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЖИЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1972-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на активи:
+Об. Позиция 1.
+1.	Метър за рентгенографски, флуороскопски, мамографски или КТ уредби- 1 брой;
+2.	Тестов уред за дигитални/ конвенционални графични и скопични рентгенови уредби- 1 брой;
+3.	Тестов уред за контрол на качеството на  всички видове CR/DR рентгенови уредби- 1 брой;
+4.	Тестов уред за измерване на постоянството и точността на компресиране на мамографски уредби- 1 брой;
+5.	Луксметър- 1 брой;
+6.	Мултиметър със CTDP детектор (без инвазивно измерване на mAs)- 1 брой.
+Об. Позиция 2.
+1.	Комплект куфар за инструменти вид 1- 2 броя;
+2.	Комплект куфар за инструменти вид 2- 2 броя;
+3.	Инструментален шкаф оборудван вид 1- 1 броя;
+4.	Инструментален шкаф оборудван вид 2- 1 брой.
+Об. Позиция 3.
+1.	Комбиниран заваръчен апарат- 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪЛМЕД АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на активи: ОП1 - създаване на онлайн магазин - 1 бр и Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 брой ; ОП2 - Изграждане на система за управление на съхранението и споделянето на информация - 1 бр; </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СКОРПИОН 96 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0246-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на възобновяеми енергийни източници в "ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на клъстерна сървърна инфраструктура с висока достъпност </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФУЛСОФТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0388-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и монтаж на 243 кв.м прозрачни ограждащи конструкции /прозорци и врати/с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ ЕС ПИ ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на оборудване за озвучаване и ледогенратор с бин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РАДИЧКОВИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2015-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване и доставка на колективни предпазни средства:
+Обособена позиция 1: Мобилна аспирационна маса 
+Обособена позиция 2: Мобилни аспирации </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОМЕБЕЛ-2007 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1843-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изследвания, изпитвания, измервания и валидиране, както и създаване и тестване на прототип, необходими за и свързани с разработването на иновативната услуга - софтуерна платформа за създаване на онлайн магазини</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСТЕНЗА УЕБ ДИВЕЛЪПМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0397-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на колективни предпазни средства и оборудване, по следните обособени позиции:
+Обособена позиция 1: Колонен климатик
+Обособена позиция 2: Мобилни аспирации
+Обособена позиция 3: Инверторен климатик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАРТЕНИЧКИ КИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2389-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване и контейнери за осигуряване на условия за хранене и отдих на работници и служители във „Виас Инженеринг“ ООД с четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИАС ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0849-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на софтуер за обработка на звукозапис</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ейч Ем Ар Логос ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1749-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на технологии от областта на Индустрия 4.0. в ТМТ – Елком ООД чрез цялостнацифрова трансформация на бизнес процесите в дружеството, посредством:
+- разработване и внедряване на интегрирана система за управление на ресурсите /ERP система/ испециализирано ритейл решение за управление на търговията на дребно и
+- доставка на необходимите лицензи за работа с въвежданата ERP система за срок от 12 месеца,в изпълнение на проект BG16RFPR001-1.008-0577 по процедура BG16RFPR001-1.008 „Въвежданена технологии от областта на Индустрия 4.0. в предприятията.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТМТ - ЕЛКОМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на ДМА за демонстрации на открито, в пет обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НЮ УЕЙВ 2" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2472-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и закупуване на машини
+Обособена позиция (ОП) 1 „25-иглова верижна машина“
+Обособена позиция (ОП) 2 „Автоматична бродираща машина“
+Обособена позиция (ОП) 3 „Автоматична машина за изработване на текстилни ленти“
+Обособена позиция (ОП) 4 „Автоматична машина за рязане на текстилни ленти“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВИТА ЛВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1270-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане:
+Обособена позиция 1 – Ергономично бюро – 3 бр.
+Обособена позиция 2 – Ергономичен стол – 13 бр.
+Обособена позиция 3 – Маса – 2 бр.
+Обособена позиция 4 – Стол – 12 бр.
+Обособена позиция 5 – Масажен стол – 1 бр.
+Обособена позиция 6 – Гардеробче за съблекалня – 12 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ивиленс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0494-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Придобиване на активи за архитектурна дейност от Геомера ЕООД със следните обособени позиции:
+Обособена позиция 1 – Придобиване на глобална навигационна спътникова система радио модем и сензор за наклон;
+Обособена позиция 2 - Придобиване на 2 бр .работни станции(компютри), 3D принтер;
+Обособена позиция 3 - Придобиване на специализиран софтуер фотограметрична обработка;
+Обособена позиция 4 Придобиване на специализирани софтуери за архитектурна дейност.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ИНДУСТРИАЛ ПАК ЕООД</x:t>
-[...44 lines deleted...]
-Алуминиеви тави 275 бр. - 4 689.19 евро
+    <x:t>ГЕОМЕРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1667-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и пускане в експлоатация на ДМА в изпълнение на Дейност 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕВЪР НОУ ПРОДЪКШЪНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2436-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на кухненско оборудване, техника, инструменти и пособия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОК ЕКСПРЕС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1751-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР свързани с изграждане на покривна Фотоволтаична електрическа централа с мощност 56 kWp (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМУНИКАЦИОННИ ТЕХНОЛОГИИ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0304-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаични електрически централи за нуждите на  ПММС" ЕООД  в гр. Габрово и гр. Севлиево</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПММС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на специализирано оборудване за обслужване и ремонт на автомобили.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ БЕЛУХОВ - ГЕОРГИ БЛАГОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0541-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на оборудване за рехабилитация
+1. Масажен стол- 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕД БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0185-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на активи: - професионална пералня - 1 бр.; - професионална сушилня - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕМА 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разходи за услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)-1бр.
+Обособена позиция 2 Въвеждане на Система за управление на ресурсите (ERP система) -1бр
+Обособена позиция 3 Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система),</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0714-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 1 бр. цялостна система за разширяване на видеозаснемане на съществуващ ПТС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВА ВИЖЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1976-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на сладкарско оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Карамела  Марков ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер за проектиране</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФРАКОНСТРУКТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1295-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Пакеторазкройващ циркуляр  -1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКТЕЛ - КОМЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0984-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на мобилна конфигурация от 3 бр. контейнери за хранене и почивка на персонала в в Борисов Транспорт Сервиз ООД, обл. Русе, с. Басарбово, във връзка с изпълнение на АДБФП №: BG05SFPR002-1.004-1155-С01 „Адаптирана работна среда в Борисов Транспорт Сервиз ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БОРИСОВ ТРАНСПОРТ СЕРВИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1155-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на мебели за салона и градината на ресторанта</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ЖУЛИ-43 - ИВАН ЮРУКОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1294-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на Телескопичен повдигач - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРО - ДИ ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1511-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на производствени машини</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СВОИ - 2000 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и монтаж на 1 бр. Линия за пълнене на газирани напитки в алуминиеви кенове.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИО ПЛАНЕТ БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2445-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер „Интуитивна AI платформа за бизнес анализ с комуникация на естествен език – NovaBI“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮМАРК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2710-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за подобряване на енергийните характеристики на ограждащите конструкции и елементи в хотел Фея, разпределени в обособени позиции: OП 1 - Доставка и монтаж на топлоизолационна система по външни стени</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М И М АГЕНЦИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталиране на ДМА по следните обособени позиции: Обособена позиция 1 - Кантираща машина - 1 брой Обособена позиция 2 - Пробивен център - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕНТОРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2275-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ПРОИЗВОДСТВЕНА ЛИНИЯ ЗА ПЪЛНЕНЕ НА ПЕНЛИВИ ТЕЧНОСТИ (200 ML - 1000 ML)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АгроБиоВет ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1766-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Осигуряване на колективни предпазни средства в „ПРИМА СТРОЙ- ДУШКОВИ “ ЕООД:
+Доставка на Система от предпазни парапети – 1 брой“
 </x:t>
   </x:si>
   <x:si>
+    <x:t>ПРИМА СТРОЙ- ДУШКОВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0829-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разходи за материали и консумативи, необходими за разработването на иновацията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКДИМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0360-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА с обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИМИТРОВ БИЛДИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0355-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 61 kWh, към съществуваща соларна система за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БОДУ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0424-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на Компресор за сгъстен въздух с инверторно управление с изсушител, с мощност: 15 kW - 1 бр. и Ресивър с обем: 500 л. - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НИКОЛА СИМОВ - 99“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1692-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на ДМА за оборудване на архитектурен офис - Компютърни работни системи (3бр.), Лаптопи (3бр.), Мастилоструйно многофункционално устройство (1бр.), Сървър (1бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Цоневски ПК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0688-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"с две обособени позиции:
+Позиция 1.Обзавеждане на целогодишни творчески ателиета по изкуства;
+Позиция 2. Оборудване на външни пространства за представяне на изкуство "на открито";
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОНДАЦИЯ "СВ. ПИМЕН ЗОГРАФСКИ - НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
     <x:t>РИКС - КОЛЕВ И СТОЙКОВ ООД</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.004-0829-C01</x:t>
-[...4 lines deleted...]
-Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+    <x:t>BG16RFPR001-2.004-0377-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "НЕВЕЛИН ЗАРКОВ - СТЕФАНКА ИВАНОВА"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0961-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на технически проект и Изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 60 kWp в СТАКРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТАКРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0811-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Въвеждане на система за управление на ресурсите (ERP система)" - 1 бр., "Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)" - 1 бр., "Въвеждане на система за бизнес анализи (Business Intelligence система)" - 1 бр., "Изграждане на система за архивиране на информация" - 1 бр. и "Изграждане на система за управление на съхранението и споделянето на информация" - 1 бр., разделени в пет обособени позиции, както следва: 
+Обособена позиция 1: "Въвеждане на система за управление на ресурсите (ERP система)" - 1 бр.
+Обособена позиция 2: "Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)" - 1 бр.
+Обособена позиция 3: "Въвеждане на система за бизнес анализи (Business Intelligence система)" - 1 бр.
+Обособена позиция 4: "Изграждане на система за архивиране на информация" - 1 бр. 
+Обособена позиция 5: "Изграждане на система за управление на съхранението и споделянето на информация" - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БГ Домоуправител" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0995-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на съвременни информационни и комуникационни технологии (ИКТ) в предприятието "БЪРЦЕФ" ЕООД по Обособени позиции:
+ОП 1: Създаване на онлайн магазин
+ОП 2: Въвеждане на интегрирани ИКТ системи, включващи:
+1.	Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+2.	Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
+3.	Въвеждане на система за управление на складовото стопанство (WMS)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ПОЛИПЛАСТ ПМ ООД</x:t>
-[...43 lines deleted...]
-- Машина за изрязване  на вложки -1 брой
+    <x:t>"БЪРЦЕФ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на съвременни информационни и комуникационни технологии (ИКТ) в предприятието "РЕНТАЛ БГ ГРУП" ООД по Обособени позиции:
+ОП 1: Създаване на онлайн магазин
+ОП 2: Въвеждане на интегрирани ИКТ системи, включващи:
+1.	Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+2.	Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
+3.	Въвеждане на система за управление на складовото стопанство (WMS)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ФОТОГРАФИКА ЕООД</x:t>
-[...37 lines deleted...]
-ОП2: Изграждане на система за архивиране на информация
+    <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 50 kWp в Дестинация България ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕСТИНАЦИЯ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0848-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на дотавчик на услуга по Предоставяне на специфично обучение, свързано с работното място, за повишаване на дигиталните и зелените компетентности на 34 заети лица в „Ол Ченълс Комюникейшън“ ЕООД, с общ минимален хорариум 180 учебни часа, включващо обучение по дигитални умения, управление и оптимизация на процеси, използване на AI, ESG и дигитална трансформация, в рамките на проект BG05SFPR002-1.019-0004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ол ченълс комюникейшън
 </x:t>
   </x:si>
   <x:si>
-    <x:t>МАКСКОН ООД</x:t>
-[...60 lines deleted...]
-    <x:t xml:space="preserve">„Доставка на специализирано оборудване за производство и монтаж на ПВЦ и алуминиева дограма за нуждите на ОГИ-ИНВЕСТ ЕООД“
+    <x:t>BG05SFPR002-1.019-0004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на инструменти техника и оборудване по повод изпълнение на проект "Нови хоризонти за семейния бизнес в "РЕВИС 2015" ЕООД" по обособени позиции: 
+ОП №1 — Подемно-транспортна техника и компресорно оборудване
+ОП №2 — Сервизно и монтажно оборудване (сервизен инвентар/машини)
+ОП №3 — Заваръчна техника
+ОП №4 — Диагностична и измервателна апаратура
+ОП №5 — Машини и оборудване за ремонт и обработка</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕВИС 2015 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1770-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на дълготрайни материални активи (ДМА), разделени в обособени позиции, както следва: Обособена позиция 1: „Доставка, монтаж и въвеждане в експлоатация на ротационен винтов компресор за сгъстен въздух.“ Обособена позиция 2: „Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух–въздух – 2 броя.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ГЛАСКО ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ОГИ-ИНВЕСТ ЕООД</x:t>
-[...178 lines deleted...]
-Позиция 4. Озвучаване на външни пространства за представяне на изкуство "на открито"
+    <x:t>BG16RFPR001-2.004-0252-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на производствени машини за подобряване на производствения капацитет в семейно предприятие ЕТ Галия - Галина Георгиева по обособени позиции: ОП1 Електронна, високоскоростна шевна система за изработка на илици - 1 бр., ОП2 Двуиглов петконечен оверлог - 1 бр., ОП3 Пневматична машина за поставяне на капси и "тик-так" копчета - 1 бр., ОП4 Професионална гладачна маса - 1 бр., ОП5 Автоматичен парогенератор - 1 бр., ОП6 Електрическа гатер ножица - 1 бр., ОП7 Eлектрическа дискова ножица - 1 бр., ОП8 Устройство за автоматично отрязване на настила - 1 бр., ОП9 Високоскоростна, електронна, едноконечна верижна копчешиеща машина - 1 бр., ОП10 Електронна, високоскоростна шевна система за изработка на понт - 1 бр., ОП11 Шило - 1 бр., ОП12 Компресор - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ГАЛИЯ - ГАЛИНА ГЕОРГИЕВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1313-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на оборудване за спа комплекс Алфа Спа Добринище по обособени позиции:
+Обособена позиция 1: Доставка и монтаж на оборудване за поддръжка на басейни;
+Обособена позиция 2: Доставка и монтаж на оборудване за поддръжка на зелени площи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛФА 2085 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2674-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР на енергийно-ефективни сградни изолационни системи, в т ч.: топлоизолационна система от сандвич панели за външни стени, секционна индустриална врата и външна плътна врата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИМАТЕХ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0381-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на интегрирана информационна система за управление на бизнес
+процесите (клиенти, доставки, склад и производство) в „КЛИМЕКС БГ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМЕКС БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0534-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на единна информационна архитектура в ТОП ОФИС ПЛЮС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ТОП ОФИС ПЛЮС ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Фондация "Св. Пимен Зографски- Национална художествена академия"</x:t>
-[...79 lines deleted...]
-Обособена позиция 2 /ОП 2/: Преносим компютър Лаптоп/ - 1 бр.
+    <x:t>BG16RFPR001-1.012-1153-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Закупуване на обзавеждане и оборудване:
+1. Контейнер- 3 броя“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АРТ ДАЙМЪНД ООД</x:t>
-[...37 lines deleted...]
-    <x:t>BG16RFPR001-1.004-0817-C01</x:t>
+    <x:t>АТРИМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0896-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Описание на предмета на процедурата: изграждане и въвеждане в експлоатация на НДА – софтуер, състоящ се от три интегрирани модула:
+1. Система за планиране и управление на ресурсите (Enterprise Resourse Planning – ERP);
+2. Система за управление на отношенията с клиенти (Customer Relations Management - CRM);
+3. Система за управление на съхранението и споделянето на информация (Information Storage and Sharing Management – ISSM),
+в изпълнение на проект „Изпълнение на проект по процедура чрез подбор на проектни предложения BG16RFPR001-1.012 „Дигитализация на предприятията“.
+Техническото описание (описанието на функционалностите) е в приложение и е неразделна част от настоящата покана.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНСТРУКТИВ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разходи за придобиване машини, съоръжения, оборудване и аксесоари за инструменти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАЙТЕЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2492-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергоспестяващи осветители</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЕДОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0621-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Поръчка и доставка на мебели: 
+Обособена позиция 1: Мебели и уреди за помещения за почивка 
+Обособена позиция 2: Доставка на ергономични столове и бюра</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Т. Р. Д. ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0902-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител за доставка и монтаж на фотоволтаична инсталация за собствено потребление с капацитет 60 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОМОБИЛИТЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0220-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обособяване на екопътека и културно пространство в Община Елена като част от зелен хъб за устойчив туризъм в Старопланински регион в обхвата на екопътека от х. "Буковец" до х. "Чумерна" по проект „Обособяване на Старопланински хъб от рекреационни зони за устойчив туризъм и зелени пространства за културни и социални иновации“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТУРИСТИЧЕСКО ДРУЖЕСТВО "ЧУМЕРНА - 1901"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-2.006-0069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на заложените дейности по Договор № BG16RFPR001-2.004-0457-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Домус Ен Джи ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0457-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Термопомпи Въздух-въздух и Енергоспестяващи осветители панели-луни</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОБСОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1028-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала с мощност 60 kW за собствено потребление в „Алуакс“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"АЛУАКС" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0392-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции:
+Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ от 29.37 kW 
+Обособена позиция 2: Фотоволтаична електрическа централа ФтЕЦ от 16.77 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ди енд Ви Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 30 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 30 kWh, свързани към изградената фотоволтаична система, в местност "Мала река", в землището на с. Клокотница, Община Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СН Боневи" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0995-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Изграждане на интегрирана система за управление на бизнес процесите в Пеликан ДТМ ООД" </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕЛИКАН ДТМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1066-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции:
+Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ
+Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛИТ ТРАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0174-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи по обособени позиции: 
+Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ 
+Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори
+Обособена позиция 3: Термопомпа с топлинна мощност - 13,2 KW - 2 бр.
+Обособена позиция 4: Термопомпа с топлинна мощност - 11,1 KW - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФИБЕЛА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1635-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и инсталация на технологично оборудване за нуждите на ОбУ "Йордан Йовков"</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЕДИНЕНО УЧИЛИЩЕ "ЙОРДАН ЙОВКОВ" - гр. ПЛОВДИВ</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.015-1113-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ТЕХНОЛОГИИ ЕООД </x:t>
   </x:si>
   <x:si>
     <x:t>Технически Университет - София</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-2.005-0002-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
@@ -1328,54 +1069,54 @@
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -1614,2134 +1355,1694 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E121"/>
+  <x:dimension ref="A1:E95"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46134</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46127</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46134</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46126</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46134</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46127</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46134</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46127</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46134</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46127</x:v>
+        <x:v>46149</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46134</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46118</x:v>
+        <x:v>46149</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46134</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46127</x:v>
+        <x:v>46149</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46134</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46127</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46134</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46127</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46134</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46127</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46134</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46127</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46134</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46127</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46134</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46126</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46134</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46126</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46134</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46127</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46134</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46126</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46134</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46127</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46135</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46128</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46135</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46128</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46135</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46121</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46135</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46127</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46135</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46128</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46135</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46118</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46135</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46128</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46135</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46128</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46135</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46128</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46135</x:v>
+        <x:v>46159</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46127</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46135</x:v>
+        <x:v>46159</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46128</x:v>
+        <x:v>46152</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46135</x:v>
+        <x:v>46159</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46128</x:v>
+        <x:v>46152</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46135</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46127</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46135</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46128</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46135</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46128</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46135</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46127</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46135</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46128</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46135</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46127</x:v>
+        <x:v>46152</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46135</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46104</x:v>
+        <x:v>46149</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46135</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46128</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46135</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46128</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46135</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46128</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46136</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46129</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46136</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46129</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46136</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46129</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46136</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46128</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46136</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46129</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46136</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46128</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46136</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46129</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46136</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46127</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46136</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46128</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46136</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46128</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46136</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46128</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46136</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46129</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46136</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46122</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46136</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46129</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46136</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46128</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46136</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46128</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46136</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46129</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46136</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46129</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46136</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46129</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46136</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46129</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46136</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46127</x:v>
+        <x:v>46149</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46136</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46129</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46136</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46129</x:v>
+        <x:v>46149</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46136</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46129</x:v>
+        <x:v>46149</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46137</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46126</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46139</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46132</x:v>
+        <x:v>46155</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46139</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46132</x:v>
+        <x:v>46155</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46139</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46130</x:v>
+        <x:v>46155</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46139</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46129</x:v>
+        <x:v>46155</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46139</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46132</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46139</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46113</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46139</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46132</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46139</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46132</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46139</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46129</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46139</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46132</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46139</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46132</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46139</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46132</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46139</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46132</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46139</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46132</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46139</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46132</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46139</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46132</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46139</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46132</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46140</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46133</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46140</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46132</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46140</x:v>
+        <x:v>46166</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46133</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46140</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46132</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46140</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46133</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46140</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46132</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46140</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46133</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46140</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46133</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46140</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46133</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46140</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46133</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46140</x:v>
+        <x:v>46172</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46133</x:v>
+        <x:v>45783</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46140</x:v>
+        <x:v>46173</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46133</x:v>
+        <x:v>46034</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46140</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46132</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>279</x:v>
-[...29 lines deleted...]
-      <x:c r="D97" s="0" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...407 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Обяви и оферти</vt:lpstr>
+      <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
+      <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>