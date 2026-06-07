--- v9 (2026-05-15)
+++ v10 (2026-06-07)
@@ -1,1008 +1,1155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdedfa23ef12f421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0119a126d0f142baa109b183fdaf0536.psmdcp" Id="R12004613717249fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dff9704b1934d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7635201d0933465aa0f2a21f15f28933.psmdcp" Id="R359006cf21df4119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 40 kW за собствено потребление</x:t>
-[...8 lines deleted...]
-    <x:t>Избор на изпълнител за предоставяне на специфични обучения и обучения за придобиване на „меки“ умения по ключови компетентности във връзка с изпълнение на проект BG05SFPR002-1.019-0089-C01 „Придобиване на нови умения в "ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД“ по обособени позиции</x:t>
+    <x:t xml:space="preserve">„Избор на изпълнител за организиране и логистично обезпечаване на събития във връзка с изпълнение на проект BG16RFTA001-1.010-0068-C01 „Партньорство и капацитет за прилагане на хоризонталните принципи на ЕС и социално включване на местно ниво“, с две обособени позиции“, с две обособени позиции:
+Обособена позиция №1 „Организиране и логистично обезпечаване на два двудневни тематични семинара“
+Обособена позиция №2 „Организиране и логистично обезпечаване на заключително събитие (форум)“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ „НОВИ ВЪЗМОЖНОСТИ“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на ИКТ решения за "Юнуз" ООД по обособени позиции:
+Обособена позиция №1: Внедряване на система за управление на ресурсите (ERP система)
+Обособена позиция №2: Внедряване на система за управление на взаимоотношенията с клиентите (CRM система)
+Обособена позиция №3: Изграждане и внедряване на система за архивиране на информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮНУЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1008-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОТАЛ-ТЕСТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и въвеждане в експлоатация на компютърна работна станция - 1 брой и лаптоп - 1 брой"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАВЮРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2237-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛА ЛИФТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1455-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ в четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ БИ ГЛОБАЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Логистично и техническо обезпечаване на серия от събития по проект BG16RFTA001-1.010-0079 „Укрепване на капацитета – нови възможности за участие и ангажираност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ „АСОЦИАЦИЯ БЪЛГАРСКО УЧИЛИЩЕ ЗА ПОЛИТИКА ДИМИТЪР ПАНИЦА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0079-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване с три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СВЕМАР КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разходи за услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1 Въвеждане на Система за управление на ресурсите (ERP система)
+Обособена позиция 2 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДАНИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0201-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване и въвеждане в експлоатация на специализирани ИКТ системи за дигитализация на дейността на „ЕС ЕФ СИ ГРУП“ ООД по три обособени позиции“
+Обособена позиция № 1: „Въвеждане на система за управление на взаимоотношенията с клиенти /CRM система/“;
+Обособена позиция № 2: „Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда“;
+Обособена позиция № 3: „Изграждане на система за защита на информацията в локална мрежа и система за управление на съхранението и споделянето на информация“.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ес Еф Си Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2053-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и внедряване на специализирано сервизно оборудване с две обособени позиции - 1. Компютърен стенд за геометрия - 1 бр. и 2. Автоматична машина за смяна на гуми - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛКАРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0989-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на система за управление на взаимоотношенията с клиенти (CRM) - 1 бр. и Система за бизнес анализи (BI) - 1 бр. за нуждите на „Вест строй“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕСТ СТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2326-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.Въвеждане на система за управление на ресурсите (ERP система)
+2. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+3. Изграждане на система за защита на информацията в локална мрежа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Суит Силвия ИВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор с публична покана на ДМА по обособени позиции:
+Обособена позиция 1: Куфар инструменти за ел. и хибридни автомобили 32 ч- 5 броя;
+                                           Инструментална стелажнасистема и работно оборудване – 1 брой; 
+Обособена позиция 2: Ударо-устойчиви работни таблети -10 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Колко Ток ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0137-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разходи за закупуване на обурудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВИКТОС 108 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1952-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на 4 бр Термопомпи VRF/VRV система на директно изпарение  с обща топлинна мощност  238,5 kw”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РХ 5 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0057-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Подобряване на енергийната ефективност на сграден фонд чрез:
+Обособена позиция 1 - Топлоизолация на 151 кв.м под, 179 кв.м покрив, 355 кв.м външни стени.
+Обособена позиция 2 – Поставяне на 46 кв.м прозорци и 9 кв.м индустриални външни врати
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М и М Травел" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Придобиване на иновативно Комплексно професионално кухненско оборудване от ново поколение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТИВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2529-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на автоматизирана линия за опаковане - 1 бр </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж, пускане в експлоатация на ДМА за повишаване на производствения капацитет в АртПринтШоп ЕООД в две обособени позиции (ОП)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АртПринтШоп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1896-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на интегриран пакет от ИКТ решения за дигитализация на „ВТ – Трейд“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВТ - Трейд ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Закупуване, доставяне и въвеждане в експлоатация на: 
+Обособена позиция 1: Закупуване, доставка и въвеждане в експлоатация на: Аудиосистема с аудиоинтерфейс за 1 човек - 2 бр.; Аудиосистема с аудиоинтерфейс за до 6 човека - 1 бр.; Смесителен пулт с 12 канала - 1 бр.; Специализирана компютърна конфигурация за аудио запис - 2 бр.; Мониторна тонколона със стойка - 4 бр.; Динамични микрофони със стойка - 6 бр.
+Обособена позиция 2: Закупуване, доставка и въвеждане в експлоатация на: ВИДЕОКАМЕРА - 1 бр.; Монитор - 1 бр.; Графичен таблет с Pro Pen 3 писалка за анимация - 1 бр.; Преносима сгъваема фонова система - 1 бр.; Фотоапарат - професионален с различни обективи - 1 бр.; Фотоапарат за влогинг  - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦВЕТЕН ЛАБИРИНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2827-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализирано диджей оборудване и оборудване за озвучаване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Саунд Майнд ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА с две обособена позиции: Обособена позиция 1: Широкоформатен принтер и режещ плотер- 1 бр. Обособена позиция 2: Ламинатор- 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БРАНДМАРК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2442-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Тава за печене 1 вид - 32 бр., Тава за печене 2 вид - 12 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОТОС - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на енергоефективно технологично оборудване за нуждите на Техновент инженеринг ЕООД в две обособени позиции: 
+Обособена позиция №1 „ Доставка , монтаж и въвеждане в експлоатация на 1 брой Климатична камера с номинален дебит 4000 m3/h 
+Обособена позиция №2 „Доставка , монтаж и въвеждане в експлоатация на 1 брой термопомпа въздух- вода с топлинна мощност 75 kw.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техновент инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1641-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик за софтуер за електромагнитна симулация на свръхвисокочестотни вериги.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕЛТАКОМ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за доставка, инсталация и въвеждане в експлоатация на дълготрайни материални активи за проектантска дейност, по следните обособени позиции: Обособена позиция 1 – Доставка, инсталация и въвеждане в експлоатация на стационарни работни CAD-CAM и GIS станции с монитори; Обособена позиция 2 – Доставка, инсталация и въвеждане в експлоатация на компютърна периферия - печатни машини за проектантска дейност; Обособена позиция 3 – Доставка, инсталация и въвеждане в експлоатация на апаратура за геодезически заснемания и измервания на коти, наклони и други измервания.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЖПРОЕКТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0964-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Доставка на компютърно оборудване за подобряване на производствения капацитет на "Моя Студио" ООД" </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОЯ СТУДИО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1886-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана мултифункционална дигитална платформа за управление на бизнес процеси</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОРСЕМОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0776-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработка и внедряване на услуги и решения в областта на ИКТ с три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ОБОРОТ Н" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0388-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализирана техника  с осем обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРАЙМ ОДИТ МН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1423-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Четков/калибровъчен шлайф и Преса за производство на пелети</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДФ ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1741-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБС-КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, инсталиране, конфигуриране, интегриране и въвеждане в експлоатация на ИКТ решения, включващи система за защита на информацията в локална мрежа, система за архивиране на информация и система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ДОМИНАЛ 21 ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1801-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за внедряване на услуги и решения в областта на ИКТ в Цилков ООД по обособени позиции:
+-	ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти /CRM система/
+-	ОП 2: Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦИЛКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0901-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Закупуване, доставка, инсталиране и въвеждане в експлоатация на професионална техника, в три обособени позиции"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИКИТА - 90 - НИКОЛАЙ ГРАМАТИКОВ АНКА ГРАМАТИКОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2059-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Изграждане на фотоволтаична централа (ФВЦ) с инсталирана мощност 50 kW върху покривната конструкция на сградата на Дома за стари хора</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕН МАК МЕДИКАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2380-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на Мобилна система за аспирация и филтрация на въздух - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ГЛОУБ ИНДЪСТРИС“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1120-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Доставка, монтаж и пускане в експлоатация на:
+• Въздушна завеса (индустриална) тип 1 - 1 бр.
+• Въздушна завеса (индустриална) тип 2 - 1 бр.
+• Инверторна климатична система - 8 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Превод и легализация на документи  (БЧК)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне обучения за придобиване на „меки“ умения по ключови компетентности във връзка с изпълнение на проект BG05SFPR002-1.019-0089-C01 „Придобиване на нови умения в "ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД“ по обособени позиции </x:t>
   </x:si>
   <x:si>
     <x:t>"ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.019-0089-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и монтаж на чилър за нуждите на хотел "Берлин Голдън Бийч“</x:t>
-[...26 lines deleted...]
-    <x:t xml:space="preserve">Доставка на Комутатор - 1 брой, Сървър - 1 брой, Монитори 34.14 - 10 броя , Работна станция с инсталирана операционна система - 10 броя.
+    <x:t>Доставка и монтаж на оборудване и обзавеждане за кът за отдих за работещите в „Рекламна Агенция Дея“ ЕООД, както следва:
+Обособена позиция 1: Стандартна кухня за кът за отдих
+Обособена позиция 2: Оборудване за кухня за кът за отдих
+Обособена позиция 3: Масажен стол за кът за отдих</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕКЛАМНА АГЕНЦИЯ ДЕЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване в Би Джи Ар Груп ООД на:
+- система за управление на ресурсите;
+- система за управление на взаимоотношенията с клиенти и
+- система за бизнес анализи,
+в изпълнение на проект BG16RFPR001-1.012-0430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИ ДЖИ АР ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0430-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАРА 13 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2886-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА - машини, съоръжения, оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРО РЕМОНТ СТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2076-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Публична покана за доставка на CNC НЕСТИНГ МАШИНА/CNC РУТЕР/ Фрезова машина с цифрово програмно управление - 1 брой за криволинейно и праволинейно рязане, разкрояване, пробиване, гравиране, фрезоване и др. на ПДЧ, МДФ,HPL, ЕТАЛБОНД, пластмаси, и др. материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЯНА 7 ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Омакс Сълюшънс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0107-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инвестиция в закупуване на оборудване, лаптоп и софтуер за оптимизиране дейността по книгоразпространение в ЕЙЧ ЕМ АР ЛОГОС ЕООД в 3 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ейч Ем Ар Логос ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1749-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергоспестяващо (LED) осветление в сграда на „БИЛДИНГ ХОСПИТАЛС“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛДИНГ ХОСПИТАЛС АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0411-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на струг с цифрово програмно управление (ЦПУ), с наклонени направляващи и задно седло и максимален диаметър над тялото от 400 мм. - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ево Авиейшън ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на машини </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИСТИ-МОД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0914-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за строителна фирма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕР СТРОЙ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2392-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на интегрирана система за управление на бизнес процесите в „МЕБЕЛИ ДРАГИ“ АД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕБЕЛИ ДРАГИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1686-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на производствения капацитет и ефективността на процесите в ЙОТОВ ООД чрез внедряване на:
+Софтуерен пакет за програмиране 3 или повече осни фрезови, стругови и струго-фрезови ЦПУ машини</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОТОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирани системи за управление на взаимоотношенията с клиенти и управление на веригата за доставки за нуждите на производствения процес, включващи:
+• система за управление на взаимоотношенията с клиенти (CRM система) 
+•модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес „
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Меджик Аутдор ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1207-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на форматно-разкройващ циркуляр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МУЛТИ ДЕКОР ФЪРНИЧЪР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0752-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на специализирани индустриални машини по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на кръглошлифовъчна машина - 1 бр </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на технологично оборудване за преработка на пластмаса по 5 (пет) обособени позиции:
+ОБОСОБЕНА ПОЗИЦИЯ 1. Доставка на шприц машина
+ОБОСОБЕНА ПОЗИЦИЯ 2. Доставка на мелница
+ОБОСОБЕНА ПОЗИЦИЯ 3. Доставка на сушилня
+ОБОСОБЕНА ПОЗИЦИЯ 4. Доставка на вакум подкачващо устройство
+ОБОСОБЕНА ПОЗИЦИЯ 5. Доставка на темпериращо устройство</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИТА ПЛАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2601-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на 2 бр. чилъри – агрегати с кондензатор за въздушно охлаждане, с единична охладителна мощност 370 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКВА ЯНТРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирана среда за управление, защита и съхранение на корпоративната информация, чрез:
+1. Изграждане на система за защита на информацията в локална мрежа;
+2. Изграждане на система за архивиране на информация;
+3. Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЧЕТОВОДНА КЪЩА - ПАРАЛЕЕВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1076-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на машини:
+ОП 1 - Монофазен агрегат за ток 1бр
+ОП 2 - Фугорез бензинов 1бр.
+ОП 3 - Безкабелен ъглошлайф 3бр. (вид 1) с диск за рязане 300бр и Безкабелен ъглошлайф 1 бр. (вид 2) със 100бр. диск за рязане
+ОП 4 - Уред за директен монтаж 1бр.
+ОП 5 - Безкабелна пробивна машина 1бр.
+ОП 6 - Безкабелен ударен винтоверт 1бр.
+ОП 7 - Комбинирана машина (вид 1) 1бр. и Комбинирана машина (вид 2) 1бр.
+ОП 8 - Електрически къртач 1бр.
+ОП 9 - Къртач - 1бр.
+ОП 10 - Ъглошлайф 1бр.
+ОП 11 - Безкабелна машина за кримпване 1бр.
+ОП 12 - Безкабелен ударен гайковерт 1бр.
+ОП 13 - Батерия 3 бр. със зарядно 1бр. и Батерия 3бр. + Батерия 2бр. със зарядно 2бр. и сак за машини 1бр.
+ОП 14 - Комплект за размотаване на усукани проводници 1бр.
+ОП 15 - Инверторен генератор 1бр.
+ОП 16 - Монофазен инверторен генератор 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЯНЕВ БИЛД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Системи за управление на документи и корпоративна информация:
+1. Изграждане на система за защита на информацията в локална мрежа
+2. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАПИТАНСКИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛАНО ФЕШЪН 98 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 56,42 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОЗАНА - 62 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на материали и консумативи, необходими за разработването на иновацията по 3 обособени позиции:
+Обособена позиция 1 - Метални елементи
+Обособена позиция 2 - Електрически компоненти
+Обособена позиция 3 - Електронно оборудване и окомплектовка </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Системс енд Технолъджис" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0282-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълняване на инсталация на батерия с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРЕНДА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1180-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и първоначална настройка на компютри, офис техника и конферентно оборудване за нуждите на проекта „Насърчаване на дигитализацията в Югозападна България (InnovationAmp)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Европейски цифров иновационен хъб за големи данни, високоскоростни изчисления и изкуствен интелект Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0002-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване и контейнери за осигуряване на условия за хранене и отдих на работници и служители във „Виас Инженеринг“ ООД с една обособена позиция</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИАС ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0849-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за енергийна ефективност, както следва:
+Обособена позиция № 1: Подмяна на прозрачни ограждащи конструкции (прозорци)
+Обособена позиция № 2: Подмяна на осветителни тела с енергоспестяващи осветители</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БОНЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0143-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Засилване на устойчивия растеж и конкурентоспособността на ГОЛД ООД - оборудване на професионална техника за перално помещение
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГОЛД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1530-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализирани ДМА с две обособени позиции - ОП1 - 3D скенер, SpaceMouse Enterprise - хардуер, SpaceMouse безжичен за 3 д скенер -3 броя, Мишка безжична - 3 бр. и ОП2 - 3D принтер / CNC / лазер 1Брой, 3D принтер, Модул бързи връзки за 3D принтер / CNC / лазер</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРХПРО ЛУЛЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2568-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Доставка и въвеждане в експлоатация на оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪБЛАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1343-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на "Създаване на онлайн магазин" - 1 бр., "Въвеждане на Система за управление на ресурсите(ERP система)" - 1бр., "Изграждане на система за защита на информацията в локална мрежа" - 1 бр., "Изграждане на система за архивиране на информация" - 1 бр., разделени в четири обособени позиции, както следва: Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр. Обособена позиция 2: "Въвеждане на Система за управление на ресурсите(ERP система)" - 1бр. Обособена позиция 3: "Изграждане на система за защита на информацията в локална мрежа" - 1 бр. Обособена позиция 4: "Изграждане на система за архивиране на информация" - 1 бр.(Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М И Д АВТО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1319-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ ЗА:
+- Обособена позиция 1, включваща Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.;
+- Обособена позиция 2, включваща Въвеждане на система за бизнес анализи (Business Intelligence система) - 1 бр. ;
+- Обособена позиция 3, включваща Изграждане на система за архивиране на информация - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хелди ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1706-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на КОМПЛЕКСНО ПРОФЕСИОНАЛНО КУХНЕНСКО ОБОРУДВАНЕ“ по обособени позиции: 
+Обособена позиция 1 - „Доставка и монтаж на Хладилно оборудване“
+Обособена позиция 2 – „Доставка и монтаж на Машини за миене на съдове“
+Обособена позиция 3 - „Доставка и монтаж на Електродомакински кухненски уреди“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАРАВИДОВИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2165-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на препоръчителни мерки от одиторски доклад</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАН КРУМ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0096-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на цялостна линия за професионално кухненско оборудване за нуждите на "ФУУДИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФУУДИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕГАСТАР МЮЗИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2877-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на информационни системи за управление и анализ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛИСТАЙЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура "Избор с публична покана" с четири обособени позиции за:
+ОП 1.Крик хидравличен съгласно приложена техническа спецификация - 2 бр. с обща прогнозна стойност в размер на 6 600 лв. без ДДС	
+ОП 2.Скоба захватна съгласно приложена техническа спецификация - 1 бр. с прогнозна стойност  3 830 лв. без ДДС
+ОП 3.Скоба захватна съгласно приложена техническа спецификация - 1 бр	с прогнозна стойност 9 210 лв. без ДДС
+ОП 4.Скоба захватна съгласно приложена техническа спецификация - 1 бр. с прогнозна стойност 2 090 лв. без ДДС
+Обща прогнозна стойност: 21730.00 лева без ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГОРДИЛ ЛИФТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2408-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура за определяне на доставчик с три обособени позиции:
+ОП 1. Въжена лебедка съгласно приложена техническа спецификация - 5 бр. 
+ОП 2.Въжена лебедка съгласно приложена техническа спецификация -  1бр. 	
+ОП 3.Въжена лебедка съгласно приложена техническа спецификация - 1 бр. 
+Обща прогнозна стойност: 90 381.07 евро /176 770.00 лева/ без ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Комутатор - 1 брой, Сървър - 1 брой, Монитори 34.14 - 10 броя , Работна станция с инсталирана операционна система - 10 броя.</x:t>
+  </x:si>
+  <x:si>
     <x:t>ОНИТЕЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2123-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Доставка, инсталация и въвеждане в експлоатация на термопомпена система – 2 бр.:
-[...2 lines deleted...]
-_______________________________________________________________________
+    <x:t>Закупуване, доставка и монтаж на Професионален апарат за лазерна епилация SLD - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТОЕВИ 96 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на дигитални платформи в дейността на Д-Р БРАНИМИР БЕЛИШКИ - АМБУЛАТОРИЯ ЗА ИНДИВИДУАЛНА ПРАКТИКА ЗА ПЪРВИЧНА МЕДИЦИНСКА ПОМОЩ - ФИОРА ЕООД:
+Обособена позиция № 1:
+Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 2:
+Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 3:
+Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда.
+Обособена позиция № 4:
+Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Д-Р БРАНИМИР БЕЛИШКИ - АМБУЛАТОРИЯ ЗА ИНДИВИДУАЛНА ПРАКТИКА ЗА ПЪРВИЧНА МЕДИЦИНСКА ПОМОЩ - ФИОРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0955-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на ЕЛ контакт ЕООД:
+Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда.
+Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Елконтакт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Дигитализация на "МАРБЪЛ СТРОЙ" ЕООД
+Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система 
+Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система)
+ Обособена позиция № 3: Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда
+Обособена позиция № 4 Изграждане на система за управление на съхранението и споделянето на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МАРБЪЛ СТРОЙ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0312-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на дигитални платформи в дейността на ВОКС ФАРМА ПЛЮС ООД:
+Обособена позиция № 1:
+Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 2:
+Изграждане на система за управление на съхранението и споделянето на информация.
+Обособена позиция № 3:
+Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВОКС ФАРМА ПЛЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0952-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Внедряване на дигитални платформи в дейността на Велидор ЕООД:
+Обособена позиция № 1:
+Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 2:
+Изграждане на система за архивиране на информация
+Обособена позиция № 3:
+Изграждане на система за управление на съхранението и споделянето на информация.
+Обособена позиция № 4:
+Въвеждане на система за бизнес анализи (Business Intelligence система)
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ЕН ЕР ДЖИ СОФТ ЕООД
-[...789 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1028-C01</x:t>
+    <x:t>Велидор ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0962-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0528-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПОЛУКА - ИВАНОВ - ИВАН АНДОНОВ Едноличен търговец</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0528-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на "МИЛКОС-ИНЖЕНЕРИНГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИЛКОС-ИНЖЕНЕРИНГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0109-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МУРА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1221-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕДИСтрой ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1107-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична електроцентрала с мощност 60 kW за собствено потребление в „Алуакс“ ООД</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"АЛУАКС" ООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0392-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции:
-[...67 lines deleted...]
-    <x:t>BG-RRP-2.005-0002-C01</x:t>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 95 kW за собствени нужди </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМИД А И д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0931-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027",  по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно";  "Принтер за директен печат върху текстил и DTF, или еквивалентно"; "Машина за огъване на пластмаса, или еквивалентно"; "Фибров лазер 50W Лазерен Маркировщик + Автофокус, или еквивалентно"; "Лазер за рязане и гравиране на метал, или еквивалентно".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 61 kWh, към съществуваща соларна система за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БОДУ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0424-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗММ - НОВА ЗАГОРА АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Енергийно_ефективни_изолационни_системи_в_сграда на фирма "Експрес Груп -Т" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Експрес Груп-Т ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1934-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Строително монтажни дейности за повишаване на енергийната ефективност в сграда на фирма „Пламен Петров – П“ ООД по обособени позиции:
+Обособена позиция 1 (ОП1) – Монтаж на топлоизолационни системи на външните стени – 564 кв.м.
+Обособена позиция 2 (ОП2) – Подмяна на съществуваща дограма с PVC дограма – 188 кв.м.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пламен Петров – П ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0777-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия батерии в комбинации с инвертори 120 KW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВОЛАКОМ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0329-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на енергоспестяващи мерки в "Кеш-Ауто" ЕООД – доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 57 kW, предназначена за производство на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕШ-АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на енергийно ефективни мерки в Гама Комерс ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гама-Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1870-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух–вода - 3 броя“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИНЕРАЛКОМЕРС" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1346-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изогтвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на материали за визуална идентичност </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISPR001-3.004-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0015-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0003-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0009-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1360,1673 +1507,2030 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E95"/>
+  <x:dimension ref="A1:E116"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46157</x:v>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46142</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46142</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46146</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46146</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46149</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="D6" s="0" t="s">
+      <x:c r="E6" s="0" t="s">
         <x:v>18</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46149</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="D7" s="0" t="s">
+      <x:c r="E7" s="0" t="s">
         <x:v>21</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46149</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
+      <x:c r="E8" s="0" t="s">
         <x:v>24</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46150</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D9" s="0" t="s">
+      <x:c r="E9" s="0" t="s">
         <x:v>27</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46150</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D10" s="0" t="s">
+      <x:c r="E10" s="0" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46150</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="D11" s="0" t="s">
+      <x:c r="E11" s="0" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46150</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="D12" s="0" t="s">
+      <x:c r="E12" s="0" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46150</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D13" s="0" t="s">
+      <x:c r="E13" s="0" t="s">
         <x:v>39</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46150</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="D14" s="0" t="s">
+      <x:c r="E14" s="0" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46150</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D15" s="0" t="s">
+      <x:c r="E15" s="0" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46150</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="D16" s="0" t="s">
+      <x:c r="E16" s="0" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46150</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D17" s="0" t="s">
+      <x:c r="E17" s="0" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46150</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="D18" s="0" t="s">
+      <x:c r="E18" s="0" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46150</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D19" s="0" t="s">
+      <x:c r="E19" s="0" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D20" s="0" t="s">
+      <x:c r="E20" s="0" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D21" s="0" t="s">
+      <x:c r="E21" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46150</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="D22" s="0" t="s">
+      <x:c r="E22" s="0" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46150</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D23" s="0" t="s">
+      <x:c r="E23" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46150</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D24" s="0" t="s">
+      <x:c r="E24" s="0" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46150</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D25" s="0" t="s">
+      <x:c r="E25" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46150</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="D26" s="0" t="s">
+      <x:c r="E26" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46150</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D27" s="0" t="s">
+      <x:c r="E27" s="0" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46159</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46150</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D28" s="0" t="s">
+      <x:c r="E28" s="0" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46159</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46152</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D29" s="0" t="s">
+      <x:c r="E29" s="0" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46159</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46152</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D30" s="0" t="s">
+      <x:c r="E30" s="0" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46160</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46153</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D31" s="0" t="s">
+      <x:c r="E31" s="0" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46160</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46153</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="D32" s="0" t="s">
+      <x:c r="E32" s="0" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46160</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46153</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D33" s="0" t="s">
+      <x:c r="E33" s="0" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46160</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46153</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="D34" s="0" t="s">
+      <x:c r="E34" s="0" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46160</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46153</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D35" s="0" t="s">
+      <x:c r="E35" s="0" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46160</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46152</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D36" s="0" t="s">
+      <x:c r="E36" s="0" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46160</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D37" s="0" t="s">
+      <x:c r="E37" s="0" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46160</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46150</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D38" s="0" t="s">
+      <x:c r="E38" s="0" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46160</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46153</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D39" s="0" t="s">
+      <x:c r="E39" s="0" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46160</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46153</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D40" s="0" t="s">
+      <x:c r="E40" s="0" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46160</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46153</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46160</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46153</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46160</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46153</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46160</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46153</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46160</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46153</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46160</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46153</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46160</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46153</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46160</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46153</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46160</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46153</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46160</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46153</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46160</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46153</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46161</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46153</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46161</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46154</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46161</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46153</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46161</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46154</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46161</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46154</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46161</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46154</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46161</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46154</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46161</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46147</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46161</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46153</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46161</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46149</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46161</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46153</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46162</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46149</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46162</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46149</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46162</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46147</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46162</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46155</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46162</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46155</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46162</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46155</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46162</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46155</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46162</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46154</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46162</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46153</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46156</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46156</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46156</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46156</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46156</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46156</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46156</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46156</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46166</x:v>
+        <x:v>46186</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46156</x:v>
+        <x:v>46179</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46168</x:v>
+        <x:v>46186</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46154</x:v>
+        <x:v>46179</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46168</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46154</x:v>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46168</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46153</x:v>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46168</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46156</x:v>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46168</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46156</x:v>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46169</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46154</x:v>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46171</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46156</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46172</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>45783</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46173</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46034</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
+        <x:v>46187</x:v>
+      </x:c>
+      <x:c r="B95" s="2">
+        <x:v>46171</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B96" s="2">
+        <x:v>46174</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46177</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46190</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46190</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46191</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46177</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B95" s="2">
+      <x:c r="B116" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C95" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>284</x:v>
+      <x:c r="C116" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>327</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>