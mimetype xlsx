--- v10 (2026-06-07)
+++ v11 (2026-06-27)
@@ -1,1146 +1,980 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dff9704b1934d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7635201d0933465aa0f2a21f15f28933.psmdcp" Id="R359006cf21df4119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d66fbbb042e4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fbaae4a3dac43b0a315b9e7a83c3a52.psmdcp" Id="R4840c29d89724843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Избор на изпълнител за организиране и логистично обезпечаване на събития във връзка с изпълнение на проект BG16RFTA001-1.010-0068-C01 „Партньорство и капацитет за прилагане на хоризонталните принципи на ЕС и социално включване на местно ниво“, с две обособени позиции“, с две обособени позиции:
-[...64 lines deleted...]
-    <x:t>Доставка на оборудване с три обособени позиции</x:t>
+    <x:t>„Изпълнение на заложените по договор BG16RFPR001-2.004-0364-C01 активи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Писат Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0364-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на фирма "НЕКТАР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НЕКТАР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0087-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на фирма “ДОМИНО 4” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"ДОМИНО 4" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1062-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАТА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на активи с десет  обособени позиции- Разходи за придобиване на ДМА и  Разходи за придобиване на ДНА специализиран софтуеър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРХИТЕКТ ЯНУЛОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на активи за създаване на архитектурни макети с пет обособени позиции: Обособена позиция № 1. Доствака на специализирано компютърно оборудване Обособена позиция № 2. Доставка на принтери Обособена позиция № 3. Доствака на ламинатор Обособена позиция № 4. Доставка на инструменти Обособена позиция № 5. Доставка на макетно осветление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Беър диджитал арт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2365-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за изграждане на цялостна цифрова среда за управление на дружеството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"А ЕМ ДЖИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1715-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции, които са функционално свързани помежду си и формират цялостно интегрирано решение за дигитализация на дейността на предприятието:
+-	Обособена позиция №1 – Въвеждане на модул/система за управление на взаимоотношенията с клиенти (CRM);
+-	Обособена позиция №2 – Въвеждане на модул/система за управление на складовото стопанство (WMS);
+-	Обособена позиция №3 – Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес;
+-	Обособена позиция №4 – Въвеждане на модул/система за бизнес анализи (BI);
+-	Обособена позиция №5 – Въвеждане на модул/система за управление на продажбите на дребно (POS).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЗМА - ИВАНОВ И СИНОВЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1968-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация за собствено потребление с обща инсталирана мощност 130kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ 6 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1138-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на 20kW фотоволтаична централа за производство и съхранение на електроенергия за собствени нужди върху производствена база на „П енд В“ ООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>П ЕНД В ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1858-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Енергийна ефективност в административна сграда на "Строител-Криводол" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТРОИТЕЛ-КРИВОДОЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1185-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Интеграция на софтуерна платформа със CRM/ERP </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Външни услуги по 3 обособени позиции:
+Изграждане на SEO
+Интеграция на софтуерна платформа с Google Ads, Google Analytics и др. инструменти
+Интеграция на софтуерна платформа със социални мрежи (Инстаграм, Facebook, др.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Организиране и провеждане на мероприятия за обмен на опит и взаимно обучение
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БЪЛГАРСКА РАБОТОДАТЕЛСКА АСОЦИАЦИЯ ИНОВАТИВНИ ТЕХНОЛОГИИ „БРАИТ“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФЕЦ 30 kW, съоражения за
+съхранение на електроенергия и термопомпа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кийган Солюшънс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0556-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Надграждането на ERP система и създаване на онлайн магазин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВАНГАРД КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0190-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 66 kWp за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БИНДИНГ БЪЛГАРИЯ ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "ИВИЛ - ИВАН КРЪСТЕВ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1232-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична инсталация с мощност 95 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМИД А И д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0931-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЗММ Нова Загора“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на Високорезолюционен скенер за дигитализация на каменни плочи - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛСТОУН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0633</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BG - Доставка на софтуер за физическа верификация на топологията на CMOS интегрални схеми по 90nm процес
+EN - Delivery of software for physical verification of the topology of CMOS integrated circuits using the 90nm process
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотолитикс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на технически проект и Изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 40 kWp в ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0038-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на енергийно ефективни мерки в Гама Комерс ООД – доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гама-Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1870-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на енергоспестяващи мерки в "Кеш-Ауто" ЕООД – проектиране (ако е приложимо), доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 57 kW, предназначена за производство на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕШ-АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР дейности за Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори с мощност 119 kw - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАВЕЛИТА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 165 kW
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БОРО ТЕРАКОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаични панели в комбинация с инвертори и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори за производство на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИТИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ЛПС и специално работно облекло:
+Об. позиция 1. 
+1. Ръкавици за еднократна употреба, нитрилни без талк- 120 кутии, съдържащи по 100 броя всяка или общо 12 000 броя ръкавици;
+2. Медицинска маска за еднократна употреба- 96 кутии, съдържащи по 50 броя всяка или общо 4800 броя маски;
+3. Стерилни хирургични ръкавици без талк- 3600 чифта;
+4. Стерилни операционни престилки- 3600 броя;
+Об. позиция 2. 
+1. Защитна оловна престилка- 2 броя;
+2. Защитна оловна яка- 1 брой;
+3. Защитни очила за работа с рентген- 2 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0456-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВРАМОВИ 2016 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0913-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Мотокар</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРИНТКОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1381-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 10 бр. термопомпи въздух-въздух за нуждите на Метикс ООД, в рамките на ДБФП BG16RFPR001-2.004-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 бр. апарат за роботизирана високоинтензивна лазерна терапия, 1 бр. Апарат за ударно-вълнова терапия, 1 бр. Апарат за таргетирана радиочестотна терапия, 1 бр. Апарат за пасивно раздвижване на долен крайник , 1 бр. Апарат за фокусирана високоинтензивна магнитна терапия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2554-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА в "АНА " ЕООД по проект  BG16RFPR001-1.004-2838-C01 с три обособени позиции:
+Обособена позиция 1: Сушилня/стерилизираща камера - 1 бр.
+Обособена позиция 2: Мотокар  - 1 бр.
+Обособена позиция 3: Компресорна станция - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2838-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕХ-КОНТРОЛ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2243-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Булранг - Вътев и сие" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1741-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик на компютърно и работно оборудване за офис с 5 обособени позиции: Об. позиция 1: Доставка и инсталация на UPS устройство - 1 брой Об. позиция 2: Доставка на лаптопи - 2 броя Об. позиция 3: Доставка и инсталация на Компютърна система – 2 броя Об. позиция 4: Доставка и инсталация на Сървърен шкаф - 1 брой Об. позиция 5: Доставка и инсталация на панели за сървърен шкаф - 3 комплекта</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАСТЪР ПЛАН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2714-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на научни изследвания – изграждане и тестване на прототип на иновативна софтуерна система за анализ на клиентско поведение в търговски обекти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИО ЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0080-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кухненско оборудване с. Михалково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИХАЛКОВО АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на следните информационни и комуникационни технологии:
+ОП 1 - Създаване на онлайн магазин - 1 бр.
+ОП 2 - Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+ОП 3 - Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда - 1 бр.
+ОП 4 - Изграждане на система за архивиране на информация - 1 бр.
+ОП 5 - Изграждане на система за управление на съхранението и споделянето на информация - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хау Трайв ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0570-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Перос - 2016" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1399-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергийно ефективно оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПМБ ТЪРГОВИЩЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1417-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на професионална снимачна техника и периферия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РК ФАКТОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, инсталация и въвеждане в експлоатация на оборудване за изграждане на лаборатория за Индустрия 4.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ "АУТОМОТИВ КЛЪСТЕР БЪЛГАРИЯ" Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0010-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на Система за управление на взаимоотношенията с клиенти (CRM система) -1бр. и на модул/система за управление на производството – 1бр., </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕТ АНДИ-АНИ ИВАНОВА
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0525-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на кухненско оборудване, техника, инструменти и пособия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОК ЕКСПРЕС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1751-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Изграждане на фотоволтаична централа на покрива на сграда на „СТИИЛ ДИЗАЙН“ ЕООД за производство на електроенергия собствени нужди”  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стил дзизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2376-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на:
+•	Обособена позиция 1 - Индустриална камера- 1 бр.
+•	Обособена позиция 2 - Индустриална оптика - 1 бр.
+•	Обособена позиция 3 - Индустриално осветление – 1 бр.
+•	Обособена позиция 4 - Колаборативен робот – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛЕНТИС ТЕХНОЛОДЖИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа в „Европа-Р“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Европа - Р" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг - проектиране и изграждане на вътрешна инфраструктура на Индустриален парк със складова база в УПИ I-307, кв.10в, по
+плана на промишлена зона гр. Сливен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в „БАНДИТС“ ООД, насочена към дигитализация и оптимизация на основните дейности на предприятието.
+Системата следва да включва следните основни компоненти:
+1. ERP система – за управление на ресурсите на предприятието;
+2. CRM система – за управление на взаимоотношенията с клиенти;
+3.  Система за бизнес анализи (Business Intelligence – BI) – за анализ и визуализация на данни;
+4.  Онлайн магазин – платформа за приемане и обработка на клиентски поръчки чрез интернет.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАНДИТС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на топлоизолационни системи за външни стени и секционни индустриални врати/външни плътни врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0284-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и монтаж на 243 кв.м прозрачни ограждащи конструкции /прозорци и врати/с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ ЕС ПИ ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик за разработване и внедряване в търговско дружество „Лабекс Трейд“ ЕООД, както следва:
+•	Обособена позиция 1: Система за управление на ресурсите ( ERP система ),
+•	Обособена позиция 2: Система за управление на взаимоотношенията с клиенти ( CRM система ).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАБЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на високотехнологично оборудване и инструменти за автосервиз със следните обособени позиции: 4.Доставка на почистващо оборудване , 5.Доставка на работни инструменти и оборудване, 7.Доставка на подемници</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Топ Маркес Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1694-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на Електрозащитни средства
+1.	Преносим заземител ВПНН 3х0,6+1,2 м- 2 броя;
+2.	Преносим заземител въздушни линии 20kV 3х2,5+11 м- 2 броя;
+3.	Изолационен килим 5 м 20 kV- 2 броя;
+4.	Преносим екран- 2 броя;
+5.	Изолираща оперативна щанга 20 kV- 2 броя;
+6.	Оперативна щанга 20 kV- 2 броя;
+7.	Изолирана стълба, плъзгаща, с разгъната дължина поне 10 м- 10 броя;
+8.	Изолирана стълба, двураменна 3 стъпала- 10 броя;
+9.	Изолираща щанга за преносим заземител 20 kV- 3 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛАДОТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0924-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на система за сгъстен въздух, включваща компресор за сгъстен въздух с инверторно
+управление, вкл. резервоар/и за сгъстен въздух, и изсушител на сгъстен въздух – 1 бр.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Станишеви" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1533-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и монтаж на котел на биомаса.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТИСТИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуги и решения в областта на ИКТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Юникс Ауто ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0680-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на сервизно обордудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАТОЛА СЕРВИЗ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2735-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на колонен климатик – 4 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5ПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1469-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙКОМЕРС 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител по обособени позиции:
+ОБОСОБЕНА ПОЗИЦИЯ 1: Доставка и монтаж на 4 бр. термопомпи въздух- вода 
+ОБОСОБЕНА ПОЗИЦИЯ 2: Доставка и монтаж на 2 бр. Ротационни компресори с инверторно управление с изсушител
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТВИЖЪН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0436-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прилагане мерки за енергийна ефективност в предприятие за пране и химическо чистене в гр. Велико Търново</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМ ТИ ФРЕШ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2047-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка на обзавеждане и оборудване за ергономични работни места, социално-битови помещения и зони за отдих“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИКОНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2081-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на високопроходим автомобил АТВ – 1 бр. </x:t>
   </x:si>
   <x:si>
     <x:t>СВЕМАР КОНСУЛТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-0317-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Разходи за услуги и решения в областта на икт по обособени позиции:
-[...13 lines deleted...]
-Обособена позиция № 3: „Изграждане на система за защита на информацията в локална мрежа и система за управление на съхранението и споделянето на информация“.
+    <x:t>Избор на изпълнител по ОБОСОБЕНИ ПОЗИЦИИ: ОБОСОБЕНА ПОЗИЦИЯ 1: Термопомпа въздух- вода 200 kW – 1бр. ОБОСОБЕНА ПОЗИЦИЯ 2: Ротационен компресор за сгъстен въздух 15 Kw – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪЧКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на системи за управление на бизнес процесите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алфа акаунтинг 2019" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0115-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Услуги за организиране на пътувания и нощувки за участия в събития </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бии Смарт Текнолоджис АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.018-0001-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на апаратура за измерване на аудио качества/шум на лаптопите - аудио интерфейс, 6 бр. измервателни микрофони, 6 бр. стативи, 28 панела, 1 брой акустичен калибратор и 6 бр. аудио кабели за микрофон</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛаптопМедия ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2770-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване и въвеждане в експлоатация на оборудване по обособени позиции:
+1.Обособена позиция 1 : Резервоар (ресивър) за сгъстен въздух с обем 3000 l; 
+2.Обособена позиция 2: Конвенционален компресор с мощност 45 kW
+3.Обособена позиция 3: Изсушител на сгъстен въздух за компресор 45 kW.  
+4.Обособена позиция 4 : Централизирано управление на системи за сгъстен въздух - 1бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Ес Еф Си Груп ООД</x:t>
-[...66 lines deleted...]
-Обособена позиция 2 – Поставяне на 46 кв.м прозорци и 9 кв.м индустриални външни врати
+    <x:t>АСТРОИДА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1333-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност в "ТОНИКАР - 80" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНИКАР - 80 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0132-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на термопомпи </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕДИСтрой ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1107-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на специализирано презентационно оборудване
+•	Интерактивен дисплей – 1 бр.
+•	Стойка за интерактивен дисплей – 1 бр.
+•	Адаптер за пренос на данни с USB type A за интерактивен дисплей – 1 бр.
+•	Адаптер за пренос на данни с USB - type C за интерактивен дисплей – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕНИК АРХИТЕКТС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1520-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно";  "Лазер за рязане и гравиране на метал, или еквивалентно".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИОФАРМА ЛАБОРАТОРИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаични панели с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ломини ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0345-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради:
+1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 250 кв.м 
+2. Tоплоизолационни системи от сандвич панели за покриви – 399,5 кв.м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Стайков и Синове” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0023-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 50,5kWp фотоволтаичнa системa и 62 кВтч батерии за съхранение за фотоволтаична система за собствено потребление в комбинация с батерии на "КОТЕТЕРОВ-ИНВЕСТ" ЕООД, гр. София“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТЕТЕРОВ-ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции: Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лидер МАГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0077-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КРАСИ МВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0913-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 32 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАВЕКСИМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИЛ-83" ЕООД, гр. Благоевград в качеството си на бенефициент по договор  № BG16RFPR001-2.004-1605-СО1, обявява процедура за възлагане на поръчка с предмет:  
+„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "МИЛ-83" ЕООД, със следните параметри - 61,18kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛ-83 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1605-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация 30 kWp в комбинация с с 47,84 kWh батерии на покрив на съществуваща сграда - ЧДГ “ЕКОМАЛЧОВЦИ”, за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧДГ ЕКОМАЛЧОВЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР  за изграждането на зарядния център по Обособени позиции:
+Обособена позиция 1: СМР за инсталиране и монтаж на зарядните станции и БКТП- 5 бр. бетонни фундаменти за зарядните станции и 1 бр. фундамент за БКТП
+Обособена позиция 2: СМР за инсталация и монтаж на електрически кабели,  необходими за свързване на инфраструктурата за зареждане с електроенергия към мрежата /БКТП/
+Обособена позиция 3: Адаптация на пътя, свързан с изграждането на инфраструктура за достъп до зарядните станции за 449 кв. м.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"М и М Травел" ООД</x:t>
-[...907 lines deleted...]
-    <x:t>BG65AMPR001-2.001-0009-C04</x:t>
+    <x:t>Автоцентър Тим ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.003-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "РЕАЛ ВД" ООД, със следните параметри - 50,5kWp фотоволтаичнa системa и 62кВтч батерии за съхранение.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕАЛ ВД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Топлинно изолиране на производствена сграда на „НИКОЛА СИМОВ - 99“ ООД - гр. Търговище, чрез доставка и монтаж на топлоизолационна система от покривни сандвич панели с топлоизолация от PUR – 300 кв. м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НИКОЛА СИМОВ - 99“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1692-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма МОНЦА-ВН ЕООД, със следните параметри - технологично оборудване за 63,45kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОНЦА- ВН  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1775-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АрМе ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0464-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа с мощност 25 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДБ СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВОДСТРОЙ ПЛОВДИВ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична централа на покрива на сграда на „М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ “ ООД за производство на електроенергия собствени нужди </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1373-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1507,2030 +1341,1707 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E116"/>
+  <x:dimension ref="A1:E97"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46180</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46171</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46181</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46171</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46181</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46174</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46181</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46174</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46181</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46174</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46174</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46174</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46169</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46169</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="D15" s="0" t="s">
+      <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46170</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="D16" s="0" t="s">
+      <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46170</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D17" s="0" t="s">
+      <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46171</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="D18" s="0" t="s">
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46171</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="D19" s="0" t="s">
+      <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46174</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="D20" s="0" t="s">
+      <x:c r="E20" s="0" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46174</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="D21" s="0" t="s">
+      <x:c r="E21" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46174</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D22" s="0" t="s">
+      <x:c r="E22" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="D23" s="0" t="s">
+      <x:c r="E23" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46174</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="D24" s="0" t="s">
+      <x:c r="E24" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46174</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D25" s="0" t="s">
+      <x:c r="E25" s="0" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46174</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="D26" s="0" t="s">
+      <x:c r="E26" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46174</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D27" s="0" t="s">
+      <x:c r="E27" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46169</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="D28" s="0" t="s">
+      <x:c r="E28" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46174</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="D29" s="0" t="s">
+      <x:c r="E29" s="0" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46175</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D30" s="0" t="s">
+      <x:c r="E30" s="0" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46175</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D31" s="0" t="s">
+      <x:c r="E31" s="0" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D32" s="0" t="s">
+      <x:c r="E32" s="0" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D33" s="0" t="s">
+      <x:c r="E33" s="0" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="D34" s="0" t="s">
+      <x:c r="E34" s="0" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D35" s="0" t="s">
+      <x:c r="E35" s="0" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D36" s="0" t="s">
+      <x:c r="E36" s="0" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46171</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46175</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46175</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D42" s="0" t="s">
+      <x:c r="E42" s="0" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46171</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="D43" s="0" t="s">
+      <x:c r="E43" s="0" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D44" s="0" t="s">
+      <x:c r="E44" s="0" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D45" s="0" t="s">
+      <x:c r="E45" s="0" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D46" s="0" t="s">
+      <x:c r="E46" s="0" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D47" s="0" t="s">
+      <x:c r="E47" s="0" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46176</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D48" s="0" t="s">
+      <x:c r="E48" s="0" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46176</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D49" s="0" t="s">
+      <x:c r="E49" s="0" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46176</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D50" s="0" t="s">
+      <x:c r="E50" s="0" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46176</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D51" s="0" t="s">
+      <x:c r="E51" s="0" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46176</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D52" s="0" t="s">
+      <x:c r="E52" s="0" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46176</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="D53" s="0" t="s">
+      <x:c r="E53" s="0" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46176</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D54" s="0" t="s">
+      <x:c r="E54" s="0" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46171</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D55" s="0" t="s">
+      <x:c r="E55" s="0" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46177</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D56" s="0" t="s">
+      <x:c r="E56" s="0" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46177</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D57" s="0" t="s">
+      <x:c r="E57" s="0" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46177</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D58" s="0" t="s">
+      <x:c r="E58" s="0" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46177</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D59" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46177</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46177</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46176</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46177</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46177</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46176</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46176</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46174</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46174</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46175</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46170</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46177</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46177</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46185</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46178</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46178</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46178</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46178</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46178</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46178</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46178</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46178</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46178</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46186</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46179</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46186</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46179</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46187</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46180</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46187</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46180</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46187</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46180</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46187</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46180</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46187</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46180</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46187</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46177</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46187</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46177</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46187</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46160</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46187</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46171</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46188</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46174</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46188</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46177</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>283</x:v>
-[...15 lines deleted...]
-      <x:c r="E98" s="0" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...304 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>