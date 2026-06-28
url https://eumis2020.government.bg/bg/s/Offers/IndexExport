--- v11 (2026-06-27)
+++ v12 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d66fbbb042e4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fbaae4a3dac43b0a315b9e7a83c3a52.psmdcp" Id="R4840c29d89724843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0da3dd432044701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66c3370f2de640319be4d7af432bf260.psmdcp" Id="Rb0735537350a4c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>