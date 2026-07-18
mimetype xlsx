--- v12 (2026-06-28)
+++ v13 (2026-07-18)
@@ -1,980 +1,955 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0da3dd432044701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66c3370f2de640319be4d7af432bf260.psmdcp" Id="Rb0735537350a4c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb811f114ed32463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3a23aff02784a25a91c8720e595fe9f.psmdcp" Id="R6bcc59ae38414f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>„Изпълнение на заложените по договор BG16RFPR001-2.004-0364-C01 активи</x:t>
-[...20 lines deleted...]
-    <x:t xml:space="preserve">"ДОМИНО 4" ООД
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително монтажни работи на фотоволтаични панели в комбинация с инвертори с мощност 100кW за собствено ползване на ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМТех ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда, собственост на „Актив инвест груп“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актив инвест груп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСД Сервиз</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда-500 m² топлоизолация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-1062-C01</x:t>
-[...26 lines deleted...]
-    <x:t>BG16RFPR001-1.004-2365-C01</x:t>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) с мощност 52 кWp за собствени нужди в с. Орешак, ПИ 53707.501.65.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРАСИ777-2008 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0785-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЗАКУПУВАНЕ И ДОСТАВКА НА ОБОРУДВАНЕ, ПО ОБОСОБЕНИ ПОЗИЦИИ“, като част от дейностите по Административен договор за безвъзмездна финансова помощ (АДБФП) № BG16RFPR001-1.004-1734-C01 от 30.07.2025 г., процедура BG16RFPR001-1.004 „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите“, финансирана от Европейския съюз чрез Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЙЧЕС АРХИТЕКТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1734-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на подемно-транспротни средства по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАСИЛЕВ КРИЕЙТИВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1828-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и пускане в експлоатация на Климатична камера с високо ефективна регенерация или рекуперация на топлина/студ/влага - 2 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„УНИВЕРСИТЕТСКА МНОГОПРОФИЛНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ ЕВРОХОСПИТАЛ ПЛОВДИВ” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0852-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка, монтаж и пускане в експлоатация на оборудване за климатизация и вентилация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Идея Хоум ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0347-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на машини, инструменти и оборудване по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА - закупуване на компютърно оборудване:
+1. Обособена позиция  - Компютърна Конфигурация - 2 бр
+2.  Обособена позиция - Лаптоп - 2 бр.
+3.  Обособена позиция - Лаптоп - 2 бр.
+4.  Обособена позиция - Лаптоп - 2 бр.
+5.  Обособена позиция - Лаптоп - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛИРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1663-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпен чилър за нуждите на „Томов 69“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТОМОВ 69" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1850-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии: 
+1. Изграждане на система за защита на информацията в локална мрежа
+ 2. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕЛТА МЕБЕЛ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0567-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на обзавеждане и оборудване за “Метал Арт- инж. Добрев” ЕООД по обособени позиции:
+Обособена позиция 1: Доставка на офис обзавеждане. 
+Обособена позиция 2: Доставка и монтаж на обзавеждане и оборудване на стая за хранене. 
+Обособена позиция 3: Доставка на оборудване за санитарно помещение.
+Обособена позиция 4: Доставка и монтаж на масажен стол. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ АРТ - инж. ДОБРЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0793-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1. Създаване на онлайн магазин;
+2. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система);
+3. Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛЕВЕЛ ЪП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0475-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 2 броя Неръждаеми вертикални резервоари за съхранение на спирт от производството на HN00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Загорка" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0037-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на специализиран софтуер за нуждите на А и А АРХИТЕКТИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>А И А АРХИТЕКТИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0040-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр. линия за финална обработка на иновативни слоести композитни материали, съгласно приложена техническа спецификация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНОВ-КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2422-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на хардуер за нуждите на А и А АРХИТЕКТИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система със система за съхранение на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ДИСКО ФАКТОРИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0162-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Холдинг Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 30 kW и система за съхранение на енергия с капацитет минимум 60 kWh предназначени за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕБЕЛИ СПАС ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на "ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1568-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на взаимосвързани ИКТ услуги и решения, съобразени с нуждите на предприятието, по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“ за „СИДЕОН“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИДЕОН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1003-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Роботизирана линия за фосфатиране с пречиствателна станция</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототип, свързан с разработването на продуктова (услуга) иновация - Уеб базирано приложение за извършване на счетоводни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЮМАНКОНСУЛТИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0213-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пуск в експлоатация на четири броя Термопомпи „въздух-вода“, всяка една с мощност от 16 kw“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КОНВЕНТА 7" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0075-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване на решения/системи за изграждане на цялостна цифрова среда за управление на дружеството</x:t>
   </x:si>
   <x:si>
-    <x:t>"А ЕМ ДЖИ" ЕООД</x:t>
-[...61 lines deleted...]
-    <x:t xml:space="preserve">Организиране и провеждане на мероприятия за обмен на опит и взаимно обучение
+    <x:t>"ЧИКЪН ДЕЛИВЪРИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на средства за колективна защита:
+1.	Предпазни мрежи- 800 броя;
+2.	Предпазни бариери против падащи предмети и материали- 100 броя;
+3.	Предпазни тунели над входове на строителни обекти- 3 броя;
+4.	Бордови дъски за скеле 1.80м- 500 броя;
+5.	Ограждения-плътни-стр. ограда преместваема 2/2м- 100 броя;
+6.	Обезопасителни парапети за скеле/1800/ф32мм- 600 броя;
+7.	Обезопасителни фасадни мрежи за скеле- 1200 кв.м;
+8.	Маркирани пътеки за безопасно придвижване по скеле/1.80/0.50м- 300 броя;
+9.	Обезопасителни платформи за връзки с ъгли на фасади- 30 броя.
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">БЪЛГАРСКА РАБОТОДАТЕЛСКА АСОЦИАЦИЯ ИНОВАТИВНИ ТЕХНОЛОГИИ „БРАИТ“
+    <x:t>ТЕКОМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1772-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на решения/системи за изграждане на цялостна цифрова среда за управление на дружеството
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFTA001-1.010-0123-C01</x:t>
-[...24 lines deleted...]
-    <x:t xml:space="preserve">БИНДИНГ БЪЛГАРИЯ ООД
+    <x:t>ЕВРОПЕЙСКИ ИНСТИТУТ ЗА ИНОВАЦИИ И СТРАТЕГИЧЕСКИ АНАЛИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1662-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ:
+- Въвеждане на модул/система за управление на производството;
+- Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес;
+- Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАК - 1 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2232-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на обзавеждане и оборудване
+1. Масажен стол- 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖИ ПИ ЕС СИСТЕМИ БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0130-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране</x:t>
+  </x:si>
+  <x:si>
+    <x:t>а2ме ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012-0734-C01/27.01.2026 г. с бенефициент „Комити“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Комити ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0734-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на средства за колективна защита:
+1. Огради, включващи:
+1.1.	Платно решетъчна ограда 2х3,50 м- 86 броя;
+1.2.	Платно плътна ограда 2х2,4 м- 125 броя;
+1.3.	Бетонова основа 36 кг- 213 броя;
+1.4.	Конектор тип ключ 19- 209 броя;
+1.5.	Подпора за мобилна ограда, H = 1,75 м- 153 броя;
+1.6.	Фиксатор за подпора, поцинкован, Г-образен, φ= 14 mm- 153 броя;
+2. Мрежести мобилна пана, включващи:
+2.1.	Мрежесто мобилно пано 3,5х2,08 м- 86 броя;
+2.2.	Бетонова стъпка- 87 броя;
+2.3.	Скоба за оградно пано- 86 броя.
+3. Плътни мобилна пана- комплект за 300 л.м.- 1  комплект;
+4. Система предпазни парапети- комплект за 100 л.м.- 1  комплект;
+5. Стойка за предпазен парапет- 100 броя;
+6. Мрежа за фасадно скеле 3х10 м- 25 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АТРИМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0896-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на производствени съоръжения по следните обособени позиции:
+ОП 1 Система за производство на асфалт - асфалтосмесител със система за студено рециклиране на фрезован материал и система за дозиране на фибри в големи торби
+ОП 2 Инсталация за производство на битумна емулсия
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-1184-C01</x:t>
-[...330 lines deleted...]
-    <x:t xml:space="preserve"> „Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в „БАНДИТС“ ООД, насочена към дигитализация и оптимизация на основните дейности на предприятието.
+    <x:t>АБ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в “БАЙ СЪРПРАЙЗ БГ” ЕООД, насочена към дигитализация и оптимизация на основните дейности на предприятието.
 Системата следва да включва следните основни компоненти:
 1. ERP система – за управление на ресурсите на предприятието;
 2. CRM система – за управление на взаимоотношенията с клиенти;
-3.  Система за бизнес анализи (Business Intelligence – BI) – за анализ и визуализация на данни;
-4.  Онлайн магазин – платформа за приемане и обработка на клиентски поръчки чрез интернет.“
+3. Онлайн магазин – платформа за приемане и обработка на клиентски поръчки чрез интернет."</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БАЙ СЪРПРАЙЗ БГ ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>БАНДИТС ООД</x:t>
-[...62 lines deleted...]
-управление, вкл. резервоар/и за сгъстен въздух, и изсушител на сгъстен въздух – 1 бр.“
+    <x:t>BG16RFPR001-1.012-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1294-C01/27.01.2026 г. с бенефициент „БРАН ИНСЕКТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БРАН ИНСЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1294-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРАС-2009 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1552-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Продуктов дизайн на хардуерни компоненти BeeSmart</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бии Смарт Текнолоджис АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.018-0001-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ услуги и решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БЕЛЛЕЗЗА - 2018" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0749-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ 55KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИЗНЕС НЕДЕВИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛА 2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0033-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейностите по административен договор № ПБBG16RFPR001-2.004-0356-1“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Д ЕНД Д ТЕКСТИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0356-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи на обект „Хранилище за спирт в УПИ I 3023, 3024, 3024а, 3025а, кв.656а, гр. Стара Загора“ по плана на гр. Стара Загора, представляващ ПИ с идентификатор 68850.528.7 по КК на гр. Стара Загора с административен адрес: ул.„Хан Аспарух“№41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на дигитален AI инструмент</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лятно кино ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0018-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ИЗВОРО ЕСТЕЙТ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1937-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на ИКТ услуги и решения за нуждите на „ПЛАНИРАНЕ И СТРОИТЕЛСТВО“ ЕООД по проект BG16RFPR001-1.012 – Дигитализация на предприятията“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ПЛАНИРАНЕ И СТРОИТЕЛСТВО“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0233-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на ОРИОН 49 ООД, структурирани в три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРИОН 49 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0543-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на специализирано оборудване за перално стопанство и химическо чистене</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Покупка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ - 40 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвежане на ИКТ услуги:
+ОП1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM)
+ОП2: Въвеждане на система за управление на складовото стопанство (WMS)
+ОП3: Въвеждане на система за бизнес анализи (Business Intelligence, BI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙЕМАР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1247-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ МЕДИКЕЪР" ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"Станишеви" ЕООД</x:t>
-[...258 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0063-C01</x:t>
+    <x:t>BG16RFPR001-2.004-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на интегрирана система за управление на бизнес процесите в „ТЕХНО ЕЛЕКТРОНИКС 5" ЕООД, включваща въвеждане на система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (BI), реализирани чрез интеграция помежду им в обща интегрирана среда, съгласно Техническата спецификация и Приложение 16 по процедура BG16RFPR001-1.012 „Дигитализация на предприятията".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТЕХНО ЕЛЕКТРОНИКС 5“ ЕООД,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0209-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на фирма ЕВРОПАВИМЕНТИ ПЛЮС ООД чрез енергоспестяващи мерки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПАВИМЕНТИ ПЛЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0581-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на "ПЕРФЕКТ АУТО ЛУКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРФЕКТ АУТО ЛУКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на  фирма "МАЙ ХОЛД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МАЙ ХОЛД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0215-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">СМР  за изграждането на зарядния център по Обособени позиции:
 Обособена позиция 1: СМР за инсталиране и монтаж на зарядните станции и БКТП- 5 бр. бетонни фундаменти за зарядните станции и 1 бр. фундамент за БКТП
 Обособена позиция 2: СМР за инсталация и монтаж на електрически кабели,  необходими за свързване на инфраструктурата за зареждане с електроенергия към мрежата /БКТП/
 Обособена позиция 3: Адаптация на пътя, свързан с изграждането на инфраструктура за достъп до зарядните станции за 449 кв. м.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Автоцентър Тим ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-3.003-0002-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "РЕАЛ ВД" ООД, със следните параметри - 50,5kWp фотоволтаичнa системa и 62кВтч батерии за съхранение.“</x:t>
-[...65 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1373-C01</x:t>
+    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой, ОП2 Централизирано управление на системи за сгъстен въздух – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Принт АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0082-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на строително – монтажни работи (СМР) по подобряване на енергийната ефективност в сградата на „ЕЛКОМО“ ООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛКОМО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2529-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на технологичен комплекс за нанасяне на покрития върху стоманени и медни детайли“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>“АРСЕНАЛ” АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0007-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи в сгради, разделен на следните обособени позиции: Обособена позиция № 1: Доставка и монтаж на топлоизолационна система с EPS плочи – 630 кв.м Обособена позиция № 2: Доставка и монтаж на топлоизолационна система от сандвич панели – 195 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СИГМАТЕКС-МЦ ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0800-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ДМА по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в ТЕРА ВИВА БЪЛГАРИЯ ЕООД:
+Обособена позиция 1 (ОП 1): Изграждане и монтаж на топлоизолационна система от сандвич панели с топлоизолация от минерална вата за покрив на площ от 290кв.м. 
+Обособена позиция 2 (ОП 2): Доставка и монтаж на прозрачни ограждащи конструкции с рамка от PVC на площ от 20кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ВИВА БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0642-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на дигитални решения:
+-	Въвеждане на система за управление на ресурсите (ERP система)- 1 брой
+-	Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)- 1 брой
+-	Въвеждане на система за бизнес анализи (Business Intelligence система)- 1 брой
+-	Изграждане на система за управление на съхранението и споделянето на информация- 1 брой 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАГНУС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1115-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
+Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
+Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1673-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на: система за защита на информацията в локална мрежа; система за архивиране на информация; система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Логикус ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1488-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи по: ОП1 – Фотоволтаична електроцентрала, ОП2 –Енергийно-ефективни прозрачни ограждащи конструкции, ОП3 - Локално съоръжение за съхранение на енергия  (батерия в комплект с инвертор)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пастили ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0044-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на мебели по проект BG-RRP-1.015 ,,Училищна STEM среда" и сключен договор номер BG-RRP-1.015-2288-CO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСНОВНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-2288-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 40 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМХ - АУТО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2704-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на стъклария </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОФЕСИОНАЛНА ГИМНАЗИЯ ПО ХРАНИТЕЛНО - ВКУСОВИ И ХИМИЧНИ ТЕХНОЛОГИИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-3.008-0008-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на Чилъри - 2 бр., за целите на проект BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕЛЕКТРОСТАРТ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh в „МЕНЛИ КНАЙФ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МЕНЛИ КНАЙФ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1245-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност: 
+Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
+Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,080 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1341,1707 +1316,1690 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E97"/>
+  <x:dimension ref="A1:E96"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46201</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46191</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46201</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46201</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46201</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46192</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46201</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46195</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46195</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46195</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46195</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46192</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46190</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46190</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46202</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46190</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46202</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46185</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46202</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46185</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46189</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46188</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46188</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46191</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46196</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46196</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46196</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46196</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46196</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46197</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46197</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46197</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46197</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46197</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46197</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46184</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46196</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46192</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46195</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46205</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46195</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46189</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46198</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46198</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46198</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46206</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46206</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46199</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46206</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46199</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46206</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46199</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46206</x:v>
+        <x:v>46229</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46198</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46206</x:v>
+        <x:v>46229</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46199</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46199</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46199</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46199</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46207</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46195</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46200</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46200</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46195</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46196</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46196</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46196</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46198</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46197</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46198</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46198</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46214</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46199</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46220</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46198</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46290</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46175</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>283</x:v>
-[...16 lines deleted...]
-        <x:v>286</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>