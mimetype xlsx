--- v13 (2026-07-18)
+++ v14 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb811f114ed32463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3a23aff02784a25a91c8720e595fe9f.psmdcp" Id="R6bcc59ae38414f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cd28f2614384325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e660db72152f4c6dbbdbd834c9e97481.psmdcp" Id="R7b6de56b82bb450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
@@ -586,75 +586,75 @@
   <x:si>
     <x:t>Лятно кино ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.013-0018-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
   </x:si>
   <x:si>
     <x:t>„ИЗВОРО ЕСТЕЙТ“ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1937-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Внедряване на ИКТ услуги и решения за нуждите на „ПЛАНИРАНЕ И СТРОИТЕЛСТВО“ ЕООД по проект BG16RFPR001-1.012 – Дигитализация на предприятията“</x:t>
   </x:si>
   <x:si>
     <x:t>„ПЛАНИРАНЕ И СТРОИТЕЛСТВО“ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0233-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Покупка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ - 40 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1283-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изграждане и внедряване на ИКТ решения за нуждите на ОРИОН 49 ООД, структурирани в три обособени позиции</x:t>
   </x:si>
   <x:si>
     <x:t>ОРИОН 49 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0543-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на специализирано оборудване за перално стопанство и химическо чистене</x:t>
   </x:si>
   <x:si>
     <x:t>“ДСГ България” ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0029-C01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1283-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвежане на ИКТ услуги:
 ОП1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM)
 ОП2: Въвеждане на система за управление на складовото стопанство (WMS)
 ОП3: Въвеждане на система за бизнес анализи (Business Intelligence, BI)</x:t>
   </x:si>
   <x:si>
     <x:t>АЙЕМАР ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1247-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и монтаж на прозорци и врати</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ МЕДИКЕЪР" ООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0262-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на интегрирана система за управление на бизнес процесите в „ТЕХНО ЕЛЕКТРОНИКС 5" ЕООД, включваща въвеждане на система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (BI), реализирани чрез интеграция помежду им в обща интегрирана среда, съгласно Техническата спецификация и Приложение 16 по процедура BG16RFPR001-1.012 „Дигитализация на предприятията".</x:t>
@@ -728,107 +728,107 @@
   </x:si>
   <x:si>
     <x:t>АКЮРЪСИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0103-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на технологичен комплекс за нанасяне на покрития върху стоманени и медни детайли“ </x:t>
   </x:si>
   <x:si>
     <x:t>“АРСЕНАЛ” АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0007-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и монтаж на енергийно ефективни изолационни системи в сгради, разделен на следните обособени позиции: Обособена позиция № 1: Доставка и монтаж на топлоизолационна система с EPS плочи – 630 кв.м Обособена позиция № 2: Доставка и монтаж на топлоизолационна система от сандвич панели – 195 кв.м</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">СИГМАТЕКС-МЦ ЕООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0800-C01</x:t>
-  </x:si>
-[...18 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0642-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Внедряване на дигитални решения:
 -	Въвеждане на система за управление на ресурсите (ERP система)- 1 брой
 -	Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)- 1 брой
 -	Въвеждане на система за бизнес анализи (Business Intelligence система)- 1 брой
 -	Изграждане на система за управление на съхранението и споделянето на информация- 1 брой 
 </x:t>
   </x:si>
   <x:si>
     <x:t>МАГНУС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1115-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на химически продукти</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-1.001-0383</x:t>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ДМА по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в ТЕРА ВИВА БЪЛГАРИЯ ЕООД:
+Обособена позиция 1 (ОП 1): Изграждане и монтаж на топлоизолационна система от сандвич панели с топлоизолация от минерална вата за покрив на площ от 290кв.м. 
+Обособена позиция 2 (ОП 2): Доставка и монтаж на прозрачни ограждащи конструкции с рамка от PVC на площ от 20кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ВИВА БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0642-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
 Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
 Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
 </x:t>
   </x:si>
   <x:si>
     <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1673-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изграждане на: система за защита на информацията в локална мрежа; система за архивиране на информация; система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
     <x:t>Логикус ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1488-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Строително-монтажни работи по: ОП1 – Фотоволтаична електроцентрала, ОП2 –Енергийно-ефективни прозрачни ограждащи конструкции, ОП3 - Локално съоръжение за съхранение на енергия  (батерия в комплект с инвертор)</x:t>
   </x:si>
   <x:si>
     <x:t>Пастили ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0044-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
   </x:si>
   <x:si>
     <x:t>Дръстър Инженеринг ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1866-C01</x:t>
@@ -906,50 +906,64 @@
   </x:si>
   <x:si>
     <x:t>РАЙ 2018 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1193-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,080 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
   </x:si>
   <x:si>
     <x:t>БЕЙКЪЛ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0024-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
 </x:t>
   </x:si>
   <x:si>
     <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
+* Въвеждане на система за управление на ресурсите (ERP система);
+* Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕваПрес Инвест" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1316,51 +1330,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E96"/>
+  <x:dimension ref="A1:E97"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -2926,80 +2940,97 @@
         <x:v>269</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="B94" s="2">
         <x:v>46219</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46290</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46175</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46317</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>45671</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>279</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>45671</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>282</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>