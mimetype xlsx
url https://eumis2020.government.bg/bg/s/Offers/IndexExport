--- v14 (2026-07-18)
+++ v15 (2026-08-08)
@@ -1,969 +1,1274 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cd28f2614384325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e660db72152f4c6dbbdbd834c9e97481.psmdcp" Id="R7b6de56b82bb450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R065e3ad0f3c84984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be5f04cb5a1a4cfa86a6c44905fc86d9.psmdcp" Id="R8122d6d6a6444aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
-[...735 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0642-C01</x:t>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на покривна фотоволтаична електрическа централа с инсталирана мощност не по-малка от 50 kWp, в комбинация с локална система за съхранение на енергия (батерия) с полезен капацитет не по-малък от 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИВОЛИ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на съвременна VRV система за отопление и охлаждане в Медицински център "Света Ана".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЦ СВЕТА АНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1986-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДАНИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0595-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАТО 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на фотоволтаична електрическа централа с инсталирана мощност минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗДРАМИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
 Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
 Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
 </x:t>
   </x:si>
   <x:si>
     <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1673-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
+ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
+ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИКСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0476-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0812-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машини и оборудване по обособени позиции:
+ОП1. Роботизирана линия за транспорт на детайли MP-MR - 1 бр.
+ОП2. Роботизирана линия за транспорт на детайли MS - 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на PVC дограма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИЛНИ СЕЛИЩА - БОРОВЕЦ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2447-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕГАС - 93" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нематериални активи за нуждите на производствено предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМПУЛС - 97 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1221-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инвестиция в енергийно ефективни системи – термопомпа и компресорна инсталация за оптимизация на енергопотреблението“: Термопомпа VRF VRV система на директно изпарение- 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМФОРТ ПАРТНЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на материали: 
+Инструментална стомана Х12 - 3,7 т.
+Стомана Ст.45  - 3,4 т.
+Нисковъглеродна стомана DD11 - 80 т.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАЛКАНКАР-ЗАРЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0060-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието „ТАРА СИСТЕМС“ ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS).
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТАРА СИСТЕМС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТВ БЪЛГАРИЯ 24 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2396-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАПОЛИ 1994 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
+ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
+ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АКВА-МАГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0049</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка на химически продукти</x:t>
   </x:si>
   <x:si>
     <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0383</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на: система за защита на информацията в локална мрежа; система за архивиране на информация; система за управление на съхранението и споделянето на информация</x:t>
-[...89 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1245-C01</x:t>
+    <x:t>Доставка и монтаж на термопомпи въздух-въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УНИВЕРСАЛСТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1127-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на тежка механизация по следните обособени позиции:  ОП 1 Трошачки : Челюстна трошачка 1бр. и Роторна трошачка 2бр. ОП 2 Сита:  Скалпиращо сито 1 бр. и Тридеково сито 2бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на услуги по провеждане на специфични технически обучения на 50 служители на Сиела Норма АД по проект BG05SFPR002-1.019-0034-C01, съфинансиран от ЕС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сиела Норма АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0034-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка  на ИКТ решение:
+Обособена позиция 1 -  Създаване на онлайн магазин 
+Обособена позиция 2 - Въвеждане на модул за управление на веригата за доставки на суровини/материали/компоненти/продукти
+Обособена позиция 3 - Въвеждане на модул за управление на складовото стопанство (WMS) 
+Обособена позиция 4 - Изграждане на система за управление на съхранението и споделянето на информация
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕЯКОЛОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУМЕН ЙОРГОВ И Н АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1851-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка, монтаж и въвеждане в експлоатация на:
+ОП1: Термопомпа въздух_въздух (топлинна мощност 18.3)
+ОП2: Рекуперативен блок с максимален дебит до 3000 m³/h 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КВС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0755-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр. (Обособена позиция №1) и/или Въвеждане на модул/система за управление на складовото стопанство (WMS) – 1 бр. (Обособена позиция №2) и/или въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр. (Обособена позиция №3)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАНКОВ 2004 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0629-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАНС КОМФОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2375-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧОВЕШКА СИЛА БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1621-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на научни изследвания – изграждане и тестване на прототип на иновативна платформа за автоматизирано диагностициране на заболявания чрез изкуствен интелект и компютърно зрение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Коуд Рънърс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия в комбинация с инвертори към съществуваща централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИС ВАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Изграждане на инсталация за производство на ел. енергия със съоръжения за съхранение на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТВИЖЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на мярка по енергийна ефективност в търговско предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИК 90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1513-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин - нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНСАВТО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0797-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: 1. Компресор за сгъстен въздух с инверторно управление (2 бр.) 2. Изсушител на сгъстен въздух (2 бр.) 3. Ресивър с въздушен обем 500л (1 бр.) 4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОЛИАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи с:
+- 380 м2 топлинно изолиране със сандвич-панели за външни стени;
+- 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Линсон мото" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2480-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0420-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
+Обособена позиция № 1 Топлинно изолиране на външни стени 
+Обособена позиция № 2 Топлинно изолиране на покрив
+Обособена позиция № 3 Топлинно изолиране на под
+Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Изграждане на система за архивиране на информация – 1 бр. и Изграждане на система за управление за съхранението и споделянето на информация; ОП 2: Въвеждане на система за управление на ресурси (ERP система) – 1 бр.; ОП 3: Въвеждане на система за управление на взаимоотношения с клиенти (CRM) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ОПТЕК СИСТЕМС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1964-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор с публична покана на доставчик на материали и комплектни възли за прототип съгласно техническа спецификация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Колко Ток ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка и монтаж на локална система за съхранение на електрическа енергия с минимален капацитет 120 kWh в комбинация с инвертор/и"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИМЕКС ТРЕЙД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0481-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Разработване, внедряване и интегpация на специализиран софтуер в три обособени позиции:
+1. Модул/система за управление на веригата за доставки; 
+2. Модул/система за управление на складовото стопанство; 
+3. Система за бизнес анализи.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕСЛИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0057-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на контейнери:
+1.	Контейнер 1 вид- 1 брой;
+2.	Контейнер 2 вид- 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРОСТАР 2016 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик за разработване и внедряване в търговско дружество „Стортракс“ ООД, както следва:
+•	Обособена позиция 1: Система за управление на ресурсите (ERP система 
+•	Обособена позиция 2: Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТОРТРАКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1870-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на машини и оборудване по обособени позиции:
+ОП1. Струг швейцарски тип до ф20 мм - 1 бр
+ОП2. Струг швейцарски тип до ф32 мм - 1 бр
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на оборудване с три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БЕТОН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0062-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирана информационна система за управление на корпоративна информация в „Трансметал М“ ЕООД.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАНСМЕТАЛ М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1134-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в ЕТ Мери и син - Мария Христова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ Мери и син - Мария Христова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0872-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на система за сгъстен въздух, включваща компресор за сгъстен въздух с инверторно управление, ресивър и изсушител на сгъстен въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТИТУС ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0487-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на система за сгъстен въздух, включваща:
+1. Компресор за сгъстен въздух, с инверторно управление и вграден изсушител – 2бр. 
+2. Ресивър – 2бр. и  
+3. Централизирано управление на системата за сгъстен въздух – 1бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТН КРЕАТИВИТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2150-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на 1 брой интегрирана система за печат върху текстил, включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОДЕЛО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0088-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на 1 брой система за приготвяне на десерти, включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАНЕЛА 2011 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0038-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на 1 брой интегрирана система за специализирани улични осветители, включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БСМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0134-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на 1 брой интегрирана система за огъване на сложни детайли, включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАК Дизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия с капацитет 80 kWh, в комбинация с инвертор/и с обща номинална мощност 50 kW, включително интегрирането на съоръжението за съхранение към съществуваща фотоволтаична електрическа централа за производство на електрическа енергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛАНИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0416-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 0642-C01/27.01.2026 г. с бенефициент „РАВАН 2001” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАВАН 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0642-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в Аутоматикс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аутоматикс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0434-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на специализирано високотехнологично производствено оборудване в "Обзавеждане Бг 2018" ЕООД с две обособени позиции:
+Обособена позиция №1 Доставка и въвеждане в експлоатация на Машина за ъгли -1 брой
+Обособена позиция №2 Доставка и въвеждане в експлоатация на Пробиваща машина с една глава- 1 брой
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОБЗАВЕЖДАНЕ БГ 2018 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2366-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейности за подобряване на енергийната ефективност на административната сграда на „БУЛМЕКС“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БУЛМЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на офис оборудване:
+Обособена позиция 1 – Доставка на ергономични столове
+Обособена позиция 2 – Доставка на работни бюра
+Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1053-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 60,30 kWp (DC), хибриден инвертор с минимална номинална мощност 60 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 61,4 kWh за ЕТ „Проектстрой – Петър Петров – Петя Пътева“.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ПРОЕКТСТРОЙ-ПЕТЪР ПЕТРОВ-ПЕТЯ ПЪТЕВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 63 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Дейности за осигуряване на Енергийна ефективност: 
 Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
 Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
   </x:si>
   <x:si>
     <x:t>РАЙ 2018 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1193-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,080 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
-[...8 lines deleted...]
-    <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с изходяща номинална активна мощност 140 kW за производство на електрическа енергия от възобновяеми източници за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯ КОМЕРС - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1093-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработка и внедряване на услуги и решения в областта на ИКТ с три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ОБОРОТ Н" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0388-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване и въвеждане в експлоатация на специализирани ИКТ системи за дигитализация на дейността на „ИНТЕКС“ ООД, включващи: Система за управление на ресурсите (ERP система), система за управление на взаимоотношенията с клиенти (CRM система),  система за бизнес анализи (Business Intelligence система) “ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интекс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0102-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на енергийно ефективно оборудване –  22 бр. локални съоръжения за съхранение на енергия (батерии), всяко с капацитет 5,12 kWh по постояннотоковата част в комбинация с инверторни модули и интелигентна система за управление на енергийния поток във връзка с изпълнение на Договор № BG16RFPR001-2.004-1289-C01/01.06.2026 г. с бенефициент „ТЕРА ГРАНД“ ЕООД, финансиран по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕРА ГРАНД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на:
+Обособена позиция 1:Хидравлична преса 1 вид;
+Обособена позиция 2:Хидравлична преса 2 вид;
+Обособена позиция 3: CNC струг- 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Динамо Сливен АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0016-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № ПБBG16RFPR001-2.004-0907 - Закупуване и монтиране на инверторен компресор и LED осветление за подобряване на енергийната ефективност на производството на "ФЛЕЙМ ТРЕЙД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФЛЕЙМ ТРЕЙД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0907-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне на услуги и решения в областта на ИКТ:
+1. Разработване на нов онлайн магазин, отговарящ на изискванията на съвременната електронна търговия.
+2. Внедряване на ERP система за цялостна оптимизация на производството, складовите процеси, финансите и управлението на поръчки.
+3. Внедряване на CRM система за управление на взаимоотношенията с клиенти и насочени маркетингови стратегии.
+4. Внедряване на система за бизнес анализи (BI) за базирано на данни вземане на управленски решения и проследяване на ключови показатели
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
-[...2 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+    <x:t>ДЕБОС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1052-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирани ИКТ системи в предприятието "ВЕКО ОЙЛ" ЕООД, включващи:
+1.	Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+2.	Въвеждане на модул/система за управление на складовото стопанство (WMS)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕКО ОЙЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на винтов компресор с вграден изсушител и комбиниран филтър – 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирани ИКТ системи в предприятието "ГИП" ЕООД, включващи:
+1.	Въвеждане на модул/система за управление на веригата за доставки на суровини/ материали/ компоненти/ продукти за производствения процес/процеса на предоставяне на услуги                           
+2.	Въвеждане на модул/система за управление на складовото стопанство (WMS)
+3.	Въвеждане на модул/система за управление на производството
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГИП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1117-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на системи за обработка и управление на информация за нуждите на „ПРЕЦИЗ“ ООД, структурирани в три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕЦИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1631-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Осигуряване на експертиза в областта на обученията, иновациите и дигиталната трансформация в публични и частни предприятия, в това число: Консултант по дигитална трансформация, Обучители за предоставяне на обучения на клиенти на Дигитален иновационен хъб Механика и участие в обучения на обучители, Консултант по интелектуална собственост </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНГИЛИЗ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж, изграждане и въвеждане в експлоатация на енергийно ефективни системи и системи за производство на енергия от възобновяеми източници за собствено потребление в обект на „ОЛИМП БЪЛГАРИЯ“ ЕООД, находящ се в с. Лозен, ул. „Равно поле“ № 2, включващи: 1) Фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 45 kW за собствено потребление, включваща соларни панели, инвертор/и, конструкция и всички компоненти, необходими за функционирането на централата; и 2) Термопомпена система VRF/VRV на директно изпарение с номинална топлинна (отоплителна) мощност не по-малка от 35 kW.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОЛИМП БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2719-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени с ТИ плочи от XPS“
+ОП 2 "Доставка и монтаж на PVC дограма“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИ ЙОРД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0447-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в ТЕРА ВИВА БЪЛГАРИЯ ЕООД: Обособена позиция 1 (ОП 1): Изграждане и монтаж на топлоизолационна система от сандвич панели с топлоизолация от минерална вата за покрив на площ от 290кв.м. Обособена позиция 2 (ОП 2): Доставка и монтаж на прозрачни ограждащи конструкции с рамка от PVC на площ от 20кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ВИВА БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0642-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Инвестиция за въвеждане на съвременни информационни и комуникационни технологии (ИКТ) за повишаване нивото на дигитализация в „Билдбрайт“ ООД чрез единна интегрирана информационна система, съставена от четири взаимносвързани функционални компонента:  1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)  2. Въвеждане на модул/система за управление на складовото стопанство (WMS)  3. Въвеждане на система за бизнес анализи (Business Intelligence система)  4. Изграждане на система за управление на съхранението и споделянето на информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Билдбрайт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1863-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели, в комбинация с инвертор и локално съоръжение за съхранение на електрическа енергия, разделена в две обособени позиции:
+ОП 1 – Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор;
+ОП 2 – Доставка, монтаж, изпитване и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия (батерийна система) с използваем енергиен капацитет не по-малко от 60 kWh и с инвертор с инсталирана мощност 60 kW;
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Галатея Ен ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1890-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на дълготрайни материални активи (ДМА) по две обособени позиции:
+ОП 1 – Компресори за сгъстен въздух с инверторно управление и вграден изсушител, с номинална мощност на основния двигател 22 kW – 2 бр.;
+ОП 2 – Централизирано управление на система за сгъстен въздух (ЦУ)  – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ АНДИ-АНИ ИВАНОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) и Въвеждане на модул/система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСГ - ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0429-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ДМА, по 2 обособени позиции:
+ОП 1: Компресори за сгъстен въздух с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kw - 2бр.
+ОП 2: Централизирано управление на системи за сгъстен въздух 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИ ЯН ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1404-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР за подобряване на енергийната ефективност на АРКОМАТ-БЪЛГАРИЯ ЕООД, вкл. подмяна на прозрачни ограждащи конструкции (външни прозорци), секционни индустриални врати и плътни външни врати.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРКОМАТ - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0399-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност на индустриална сграда на Сайбилдинг ЕООД“, с три обособени позиции: ОП 1: „Топлинно изолиране на покрив със сандвич панели“; ОП 2: „Доставка и монтаж на външни прозорци, с рамка от екструдиран поливинилхлорид“ и ОП 3: „Доставка и монтаж на секционни индустриални врати“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САЙБИЛДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1549-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Регионален логистичен хъб и административен център в ПИ с идентификатор 77476.67.8, м. „Корнаците“, землище на с. Хрищени, община Стара Загора</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 45 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАЗАЛАТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Фотоволтаични панели в комбинация с инвертори - 45 kW и Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛСТРОЙ-СМК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2177-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг – проектиране, строителство и осъществяване на авторски надзор по време на изпълнението на строежа“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОГРЕС 99 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0656-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви “</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+СКАЙМЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0410-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМСИСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0251-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в „МИНИ МАКС ГРУП“ ООД чрез изграждане на фотоволтаична инсталация в обект на предприятието“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МИНИ МАКС ГРУП” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0108-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 1 бр. и Ресивър за сгъстен въздух – 1 бр.  и Изсушител за сгъстен въздух – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Агрострой Добрич ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 30 kWh в "ВЕТЕЙДА 2" ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕТЕЙДА 2" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0807-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електроцентрала (ФЕЦ) с хибриден инвертор, с инсталирана мощност на панелите 70,35 kWp (DC), инвертор 70 kW (AC) и батерия с общ капацитет 71,7 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОВЕН ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2290-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
 Обособена позиция 1: Създаване на онлайн магазин;
 Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
 * Въвеждане на система за управление на ресурсите (ERP система);
 * Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
 Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
   </x:si>
   <x:si>
     <x:t>"ЕваПрес Инвест" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0096-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на:
+1. Фотоволтаични панели в комбинация с инвертори
+2. Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТИВЕКС БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0712-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на 2 броя термопомпи за нуждите на „Фул принт“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фул принт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2439-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ЛПС и специално работно облекло:
+1.	Комплект туника с панталон- 140 комплекта;
+2.	Санитарни обувки- 70 чифта;
+3.	Ръкавици за еднократна употреба - нитрилни без талк- 1555 кутии, съдържащи по 100 броя всяка;
+4.	Медицинска маска за еднократна употреба- 777 кутии, съдържаща по 50 броя всяка.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМОСТОЯТЕЛНА МЕДИКО-ДИАГНОСТИЧНА ЛАБОРАТОРИЯ Д-Р ПИСАНЕЦ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0985-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЛЯНА-ПЕРФЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0734-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 61,18kWp фотоволтаичнa системa и 61,4 кВтч батерии за съхранение за фотоволтаична система за собствено потребление на "МИЛ-83" ЕООД, гр. Благоевград.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛ-83 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1605-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и монтаж на технологично оборудване за 32,2kWp ФВ система и 40,96kWh батерии за съхранение на енергия за собствено потребление в комбинация с батерии на "ДЖЕМИ-СТИЛ" ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖЕМИ-СТИЛ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1891-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "МАНТА ГРУП" ЕООД, със следните параметри - 61,18kWp на фотоволтаична система и 61,44kWh на батерии за съхранение на енергия.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАНТА ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1611-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Надграждане на съществуваща фотоволтаична инсталация с работна мощност до 20 kW чрез монтаж на локално съоръжение за съхранение на енергия (акумулаторни батерии) с капацитет 102,4 kWh и подмяна на съществуващ инвертор с хибриден инвертор, монтирани върху съществуваща сграда, идент. 63427.2.325.8, ул. „Мария Луиза" № 2, гр. Русе"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОКОМФОРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление мин. 50 kW, включваща фотоволтаични панели с обща инсталирана мощност мин. 36.40 kWp(DC), трифазен хибриден инвертор с мощност 50 kW(AC), система за съхранение на енергия 60 kWh (високо напрежение) и др. съпътстващи компоненти, необходими за пълноценното функциониране върху покривната конструкция на производствено хале на „Енергомонтаж – МК“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕНЕРГОМОНТАЖ - МК" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала за нуждите на предприятието със системи за съхранение на електроенергията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Шоколино ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1209-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на:
+"1.Фотоволтаична електроцентрала с инсталирана мощност 50 kW;
+ 2.Локално съоръжение за съхранение на електрическа енергия (батерийна система) с капацитет 60 kWh."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЛЯНКА 61 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0427-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Избор на изпълнител за извършване на строително-монтажни работи (СМР) за подмяна на покрив на сервизно помещение на „ТЕКСИМ“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕКСИМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1253-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите не по-малка от 60 kW и локално съоръжение за съхранение на електрическа енергия с номинален капацитет не по-малък от 71,7 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСАНА - 96 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0503-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична централа на покрива на сграда на „АМАРАЛ“ ЕООД за производство на електроенергия за собствени нужди </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМАРАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0042-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1330,1707 +1635,2234 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E97"/>
+  <x:dimension ref="A1:E128"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46221</x:v>
+        <x:v>46242</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46206</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46222</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46222</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46223</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46223</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46207</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46208</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46208</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46214</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46216</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46216</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46216</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46216</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46224</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46224</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46224</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46224</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46224</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46224</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="D25" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46224</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46216</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46224</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46209</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46210</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46210</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46210</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46218</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46218</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46218</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46218</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46218</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46218</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46218</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46225</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46218</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46226</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46219</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46226</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46219</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46226</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46219</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46226</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46219</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46226</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46219</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46226</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46219</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46226</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46219</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46226</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46218</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46226</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46216</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46226</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46211</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46226</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46211</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46226</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46212</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46227</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46216</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46227</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46217</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D56" s="0" t="s">
+      <x:c r="E56" s="0" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46227</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46217</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D57" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46227</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46219</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46227</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46219</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46227</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46220</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46227</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46220</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46227</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46220</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46227</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46220</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46228</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46220</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46228</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46228</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46214</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46228</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46212</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46229</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46229</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46230</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46218</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46230</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46218</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46230</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46217</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46230</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46230</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46220</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46230</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46220</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46230</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46220</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46230</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46220</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46230</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46231</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46231</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46220</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46231</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46220</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46231</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D82" s="0" t="s">
+      <x:c r="E82" s="0" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46232</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D83" s="0" t="s">
+      <x:c r="E83" s="0" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46232</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46214</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D84" s="0" t="s">
+      <x:c r="E84" s="0" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46233</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46212</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D85" s="0" t="s">
+      <x:c r="E85" s="0" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46233</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46233</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46233</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46218</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46233</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46234</x:v>
+        <x:v>46249</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46220</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46234</x:v>
+        <x:v>46249</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46219</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46234</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46219</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46234</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46237</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46252</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46221</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46290</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46175</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46240</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46235</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46236</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46236</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46221</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46238</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="B120" s="2">
+        <x:v>46240</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:5">
+      <x:c r="A121" s="2">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="B121" s="2">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:5">
+      <x:c r="A122" s="2">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="B122" s="2">
+        <x:v>46240</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:5">
+      <x:c r="A123" s="2">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="B123" s="2">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:5">
+      <x:c r="A124" s="2">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="B124" s="2">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:5">
+      <x:c r="A125" s="2">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="B125" s="2">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:5">
+      <x:c r="A126" s="2">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B126" s="2">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:5">
+      <x:c r="A127" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B127" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:5">
+      <x:c r="A128" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B97" s="2">
+      <x:c r="B128" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C97" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>282</x:v>
+      <x:c r="C128" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>376</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>