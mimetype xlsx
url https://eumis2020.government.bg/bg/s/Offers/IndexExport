--- v15 (2026-08-08)
+++ v16 (2026-08-09)
@@ -1,123 +1,161 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R065e3ad0f3c84984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be5f04cb5a1a4cfa86a6c44905fc86d9.psmdcp" Id="R8122d6d6a6444aa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a0c7a97ca64795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7216f9bef26144ba97fb44d58828ea68.psmdcp" Id="R128b74a944754b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на покривна фотоволтаична електрическа централа с инсталирана мощност не по-малка от 50 kWp, в комбинация с локална система за съхранение на енергия (батерия) с полезен капацитет не по-малък от 50 kWh </x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2682-C01</x:t>
+    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване на съвременна VRV система за отопление и охлаждане в Медицински център "Света Ана".</x:t>
   </x:si>
   <x:si>
     <x:t>МЦ СВЕТА АНА ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1986-C01</x:t>
   </x:si>
   <x:si>
     <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
 ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
 ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
 ОП 3 "Доставка и монтаж на секционни индустриални врати“,</x:t>
   </x:si>
   <x:si>
     <x:t>"ДАНИМПЕКС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0595-C01</x:t>
   </x:si>
   <x:si>
     <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
 ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
 ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
 ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
   </x:si>
   <x:si>
     <x:t>"ГАТО 2020" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0612-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
-[...5 lines deleted...]
-    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машини и оборудване по обособени позиции:
+ОП1. Роботизирана линия за транспорт на детайли MP-MR - 1 бр.
+ОП2. Роботизирана линия за транспорт на детайли MS - 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕГАС - 93" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на PVC дограма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИЛНИ СЕЛИЩА - БОРОВЕЦ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2447-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
   </x:si>
   <x:si>
     <x:t>СИМОНАС КАРДС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0104-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изработване на технически проект и изграждане на фотоволтаична електрическа централа с инсталирана мощност минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>ЗДРАМИ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1323-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
   </x:si>
   <x:si>
     <x:t>"СТОВИ 1" ЕООД</x:t>
   </x:si>
@@ -134,97 +172,50 @@
     <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1673-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
 ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
 ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
   </x:si>
   <x:si>
     <x:t>"НИКСИ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0476-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
 </x:t>
   </x:si>
   <x:si>
     <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0812-C01</x:t>
-  </x:si>
-[...45 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2308-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване на нематериални активи за нуждите на производствено предприятие</x:t>
   </x:si>
   <x:si>
     <x:t>ИМПУЛС - 97 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1221-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Инвестиция в енергийно ефективни системи – термопомпа и компресорна инсталация за оптимизация на енергопотреблението“: Термопомпа VRF VRV система на директно изпарение- 2 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>КОМФОРТ ПАРТНЕРС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0575-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на материали: 
 Инструментална стомана Х12 - 3,7 т.
 Стомана Ст.45  - 3,4 т.
 Нисковъглеродна стомана DD11 - 80 т.</x:t>
   </x:si>
@@ -276,91 +267,91 @@
   <x:si>
     <x:t>BG16RFPR001-1.012-2142-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
 ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
 ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
 </x:t>
   </x:si>
   <x:si>
     <x:t>"АКВА-МАГ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.011-0049</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на химически продукти</x:t>
   </x:si>
   <x:si>
     <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0383</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и монтаж на термопомпи въздух-въздух</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Доставка на услуги по провеждане на специфични технически обучения на 50 служители на Сиела Норма АД по проект BG05SFPR002-1.019-0034-C01, съфинансиран от ЕС</x:t>
   </x:si>
   <x:si>
     <x:t>Сиела Норма АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.019-0034-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка  на ИКТ решение:
 Обособена позиция 1 -  Създаване на онлайн магазин 
 Обособена позиция 2 - Въвеждане на модул за управление на веригата за доставки на суровини/материали/компоненти/продукти
 Обособена позиция 3 - Въвеждане на модул за управление на складовото стопанство (WMS) 
 Обособена позиция 4 - Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
     <x:t>ДЕЯКОЛОР ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2183-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УНИВЕРСАЛСТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1127-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на тежка механизация по следните обособени позиции:  ОП 1 Трошачки : Челюстна трошачка 1бр. и Роторна трошачка 2бр. ОП 2 Сита:  Скалпиращо сито 1 бр. и Тридеково сито 2бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0004-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изграждане и внедряване на софтуерно решение</x:t>
   </x:si>
   <x:si>
     <x:t>РУМЕН ЙОРГОВ И Н АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1851-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Доставка, монтаж и въвеждане в експлоатация на:
 ОП1: Термопомпа въздух_въздух (топлинна мощност 18.3)
 ОП2: Рекуперативен блок с максимален дебит до 3000 m³/h 
 </x:t>
   </x:si>
   <x:si>
     <x:t>КВС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0755-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр. (Обособена позиция №1) и/или Въвеждане на модул/система за управление на складовото стопанство (WMS) – 1 бр. (Обособена позиция №2) и/или въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр. (Обособена позиция №3)“</x:t>
   </x:si>
   <x:si>
     <x:t>ВАНКОВ 2004 ООД</x:t>
@@ -395,128 +386,128 @@
   <x:si>
     <x:t>МИС ВАНИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1563-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Изграждане на инсталация за производство на ел. енергия със съоръжения за съхранение на електроенергия за собствени нужди</x:t>
   </x:si>
   <x:si>
     <x:t>АРТВИЖЪН ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1535-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на мярка по енергийна ефективност в търговско предприятие</x:t>
   </x:si>
   <x:si>
     <x:t>ЕЛЕКТРИК 90 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1513-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин - нова</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Строително-монтажни работи с:
 - 380 м2 топлинно изолиране със сандвич-панели за външни стени;
 - 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
   </x:si>
   <x:si>
     <x:t>"Линсон мото" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2480-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
   </x:si>
   <x:si>
     <x:t>ТОПАЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин - нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНСАВТО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0797-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: 1. Компресор за сгъстен въздух с инверторно управление (2 бр.) 2. Изсушител на сгъстен въздух (2 бр.) 3. Ресивър с въздушен обем 500л (1 бр.) 4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОЛИАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
   </x:si>
   <x:si>
     <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0420-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
 Обособена позиция № 1 Топлинно изолиране на външни стени 
 Обособена позиция № 2 Топлинно изолиране на покрив
 Обособена позиция № 3 Топлинно изолиране на под
 Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
   </x:si>
   <x:si>
     <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1573-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Изграждане на система за архивиране на информация – 1 бр. и Изграждане на система за управление за съхранението и споделянето на информация; ОП 2: Въвеждане на система за управление на ресурси (ERP система) – 1 бр.; ОП 3: Въвеждане на система за управление на взаимоотношения с клиенти (CRM) – 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>"ОПТЕК СИСТЕМС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1964-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор с публична покана на доставчик на материали и комплектни възли за прототип съгласно техническа спецификация</x:t>
   </x:si>
   <x:si>
     <x:t>Колко Ток ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0283-C01</x:t>
   </x:si>
   <x:si>
     <x:t>"Доставка и монтаж на локална система за съхранение на електрическа енергия с минимален капацитет 120 kWh в комбинация с инвертор/и"</x:t>
   </x:si>
   <x:si>
     <x:t>"ИМЕКС ТРЕЙД" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0481-C01</x:t>
@@ -550,78 +541,50 @@
 •	Обособена позиция 1: Система за управление на ресурсите (ERP система 
 •	Обособена позиция 2: Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
   </x:si>
   <x:si>
     <x:t>СТОРТРАКС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1870-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на машини и оборудване по обособени позиции:
 ОП1. Струг швейцарски тип до ф20 мм - 1 бр
 ОП2. Струг швейцарски тип до ф32 мм - 1 бр
 </x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на 4 броя системи/модули за нуждите на Нортек ООД</x:t>
   </x:si>
   <x:si>
     <x:t>Нортек ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1113-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и въвеждане в експлоатация на оборудване с три обособени позиции</x:t>
-[...26 lines deleted...]
-  <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на система за сгъстен въздух, включваща компресор за сгъстен въздух с инверторно управление, ресивър и изсушител на сгъстен въздух</x:t>
   </x:si>
   <x:si>
     <x:t>ТИТУС ГРУП ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0487-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на система за сгъстен въздух, включваща:
 1. Компресор за сгъстен въздух, с инверторно управление и вграден изсушител – 2бр. 
 2. Ресивър – 2бр. и  
 3. Централизирано управление на системата за сгъстен въздух – 1бр.
 </x:t>
   </x:si>
   <x:si>
     <x:t>ТН КРЕАТИВИТИ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2150-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на 1 брой интегрирана система за печат върху текстил, включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване.</x:t>
   </x:si>
   <x:si>
@@ -636,393 +599,432 @@
   <x:si>
     <x:t>КАНЕЛА 2011 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0038-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на 1 брой интегрирана система за специализирани улични осветители, включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване.</x:t>
   </x:si>
   <x:si>
     <x:t>БСМ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0134-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на 1 брой интегрирана система за огъване на сложни детайли, включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване.</x:t>
   </x:si>
   <x:si>
     <x:t>ПАК Дизайн ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0024-C01</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирана информационна система за управление на корпоративна информация в „Трансметал М“ ЕООД.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАНСМЕТАЛ М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1134-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия с капацитет 80 kWh, в комбинация с инвертор/и с обща номинална мощност 50 kW, включително интегрирането на съоръжението за съхранение към съществуваща фотоволтаична електрическа централа за производство на електрическа енергия за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>АЛАНИС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0416-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 0642-C01/27.01.2026 г. с бенефициент „РАВАН 2001” ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>РАВАН 2001 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0642-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в Аутоматикс ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>Аутоматикс ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0434-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на оборудване с три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БЕТОН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0062-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на специализирано високотехнологично производствено оборудване в "Обзавеждане Бг 2018" ЕООД с две обособени позиции:
 Обособена позиция №1 Доставка и въвеждане в експлоатация на Машина за ъгли -1 брой
 Обособена позиция №2 Доставка и въвеждане в експлоатация на Пробиваща машина с една глава- 1 брой
 </x:t>
   </x:si>
   <x:si>
     <x:t>ОБЗАВЕЖДАНЕ БГ 2018 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2366-C03</x:t>
   </x:si>
   <x:si>
     <x:t>„Изпълнение на дейности за подобряване на енергийната ефективност на административната сграда на „БУЛМЕКС“ ЕООД“</x:t>
   </x:si>
   <x:si>
     <x:t>"БУЛМЕКС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0788-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в ЕТ Мери и син - Мария Христова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ Мери и син - Мария Христова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0872-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 60,30 kWp (DC), хибриден инвертор с минимална номинална мощност 60 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 61,4 kWh за ЕТ „Проектстрой – Петър Петров – Петя Пътева“.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ПРОЕКТСТРОЙ-ПЕТЪР ПЕТРОВ-ПЕТЯ ПЪТЕВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2112-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка на офис оборудване:
 Обособена позиция 1 – Доставка на ергономични столове
 Обособена позиция 2 – Доставка на работни бюра
 Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
   </x:si>
   <x:si>
     <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-1053-C02</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Дейности за осигуряване на Енергийна ефективност: 
 Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
 Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
   </x:si>
   <x:si>
     <x:t>РАЙ 2018 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1193-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с изходяща номинална активна мощност 140 kW за производство на електрическа енергия от възобновяеми източници за собствено потребление.</x:t>
   </x:si>
   <x:si>
     <x:t>ТРАКИЯ КОМЕРС - 90 АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1093-C01</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 63 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на енергийно ефективно оборудване –  22 бр. локални съоръжения за съхранение на енергия (батерии), всяко с капацитет 5,12 kWh по постояннотоковата част в комбинация с инверторни модули и интелигентна система за управление на енергийния поток във връзка с изпълнение на Договор № BG16RFPR001-2.004-1289-C01/01.06.2026 г. с бенефициент „ТЕРА ГРАНД“ ЕООД, финансиран по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕРА ГРАНД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1289-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Разработка и внедряване на услуги и решения в областта на ИКТ с три обособени позиции</x:t>
   </x:si>
   <x:si>
     <x:t>"ОБОРОТ Н" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0388-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, внедряване и въвеждане в експлоатация на специализирани ИКТ системи за дигитализация на дейността на „ИНТЕКС“ ООД, включващи: Система за управление на ресурсите (ERP система), система за управление на взаимоотношенията с клиенти (CRM система),  система за бизнес анализи (Business Intelligence система) “ </x:t>
   </x:si>
   <x:si>
     <x:t>Интекс ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0102-C01</x:t>
-  </x:si>
-[...31 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0907-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Избор на изпълнител за предоставяне на услуги и решения в областта на ИКТ:
 1. Разработване на нов онлайн магазин, отговарящ на изискванията на съвременната електронна търговия.
 2. Внедряване на ERP система за цялостна оптимизация на производството, складовите процеси, финансите и управлението на поръчки.
 3. Внедряване на CRM система за управление на взаимоотношенията с клиенти и насочени маркетингови стратегии.
 4. Внедряване на система за бизнес анализи (BI) за базирано на данни вземане на управленски решения и проследяване на ключови показатели
 </x:t>
   </x:si>
   <x:si>
     <x:t>ДЕБОС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1052-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Въвеждане на интегрирани ИКТ системи в предприятието "ВЕКО ОЙЛ" ЕООД, включващи:
 1.	Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
 2.	Въвеждане на модул/система за управление на складовото стопанство (WMS)
 </x:t>
   </x:si>
   <x:si>
     <x:t>"ВЕКО ОЙЛ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1112-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на винтов компресор с вграден изсушител и комбиниран филтър – 2 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0011-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Въвеждане на интегрирани ИКТ системи в предприятието "ГИП" ЕООД, включващи:
 1.	Въвеждане на модул/система за управление на веригата за доставки на суровини/ материали/ компоненти/ продукти за производствения процес/процеса на предоставяне на услуги                           
 2.	Въвеждане на модул/система за управление на складовото стопанство (WMS)
 3.	Въвеждане на модул/система за управление на производството
 </x:t>
   </x:si>
   <x:si>
     <x:t>"ГИП" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1117-C01</x:t>
   </x:si>
   <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № ПБBG16RFPR001-2.004-0907 - Закупуване и монтиране на инверторен компресор и LED осветление за подобряване на енергийната ефективност на производството на "ФЛЕЙМ ТРЕЙД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФЛЕЙМ ТРЕЙД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0907-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изграждане и внедряване на системи за обработка и управление на информация за нуждите на „ПРЕЦИЗ“ ООД, структурирани в три обособени позиции</x:t>
   </x:si>
   <x:si>
     <x:t>ПРЕЦИЗ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1631-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Осигуряване на експертиза в областта на обученията, иновациите и дигиталната трансформация в публични и частни предприятия, в това число: Консултант по дигитална трансформация, Обучители за предоставяне на обучения на клиенти на Дигитален иновационен хъб Механика и участие в обучения на обучители, Консултант по интелектуална собственост </x:t>
   </x:si>
   <x:si>
     <x:t>ИНГИЛИЗ ГРУП ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.002-0006-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на изпълнител за доставка, монтаж, изграждане и въвеждане в експлоатация на енергийно ефективни системи и системи за производство на енергия от възобновяеми източници за собствено потребление в обект на „ОЛИМП БЪЛГАРИЯ“ ЕООД, находящ се в с. Лозен, ул. „Равно поле“ № 2, включващи: 1) Фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 45 kW за собствено потребление, включваща соларни панели, инвертор/и, конструкция и всички компоненти, необходими за функционирането на централата; и 2) Термопомпена система VRF/VRV на директно изпарение с номинална топлинна (отоплителна) мощност не по-малка от 35 kW.“</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2719-C01</x:t>
+    <x:t>Доставка, монтаж и пускане в експлоатация на:
+Обособена позиция 1:Хидравлична преса 1 вид;
+Обособена позиция 2:Хидравлична преса 2 вид;
+Обособена позиция 3: CNC струг- 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Динамо Сливен АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0016-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на топлоизолационна система и нейните компоненти в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 с две обособени позиции:
+Обособена позиция 1 - Топлоизолационни системи от сандвич панели за външни стени и подове към външен въздух - 580 кв.м.
+Обособена позиция 2 - Прозрачни ограждащи конструкции прозорци и врати - с рамка от екструдиран поливинилхлорид (PVC) или от дърво - 300 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТАД ЛОГИСТИК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1553-C01</x:t>
   </x:si>
   <x:si>
     <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
 ОП 1 „Топлинно изолиране на външни стени с ТИ плочи от XPS“
 ОП 2 "Доставка и монтаж на PVC дограма“
 ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
   </x:si>
   <x:si>
     <x:t>ПОЛИ ЙОРД ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0447-C02</x:t>
   </x:si>
   <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж, изграждане и въвеждане в експлоатация на енергийно ефективни системи и системи за производство на енергия от възобновяеми източници за собствено потребление в обект на „ОЛИМП БЪЛГАРИЯ“ ЕООД, находящ се в с. Лозен, ул. „Равно поле“ № 2, включващи: 1) Фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 45 kW за собствено потребление, включваща соларни панели, инвертор/и, конструкция и всички компоненти, необходими за функционирането на централата; и 2) Термопомпена система VRF/VRV на директно изпарение с номинална топлинна (отоплителна) мощност не по-малка от 35 kW.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОЛИМП БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2719-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в ТЕРА ВИВА БЪЛГАРИЯ ЕООД: Обособена позиция 1 (ОП 1): Изграждане и монтаж на топлоизолационна система от сандвич панели с топлоизолация от минерална вата за покрив на площ от 290кв.м. Обособена позиция 2 (ОП 2): Доставка и монтаж на прозрачни ограждащи конструкции с рамка от PVC на площ от 20кв.м.</x:t>
   </x:si>
   <x:si>
     <x:t>ТЕРА ВИВА БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0642-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР за подобряване на енергийната ефективност на АРКОМАТ-БЪЛГАРИЯ ЕООД, вкл. подмяна на прозрачни ограждащи конструкции (външни прозорци), секционни индустриални врати и плътни външни врати.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРКОМАТ - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0399-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Инвестиция за въвеждане на съвременни информационни и комуникационни технологии (ИКТ) за повишаване нивото на дигитализация в „Билдбрайт“ ООД чрез единна интегрирана информационна система, съставена от четири взаимносвързани функционални компонента:  1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)  2. Въвеждане на модул/система за управление на складовото стопанство (WMS)  3. Въвеждане на система за бизнес анализи (Business Intelligence система)  4. Изграждане на система за управление на съхранението и споделянето на информация </x:t>
   </x:si>
   <x:si>
     <x:t>Билдбрайт ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1863-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели, в комбинация с инвертор и локално съоръжение за съхранение на електрическа енергия, разделена в две обособени позиции:
 ОП 1 – Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор;
 ОП 2 – Доставка, монтаж, изпитване и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия (батерийна система) с използваем енергиен капацитет не по-малко от 60 kWh и с инвертор с инсталирана мощност 60 kW;
 </x:t>
   </x:si>
   <x:si>
     <x:t>Галатея Ен ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1890-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на дълготрайни материални активи (ДМА) по две обособени позиции:
 ОП 1 – Компресори за сгъстен въздух с инверторно управление и вграден изсушител, с номинална мощност на основния двигател 22 kW – 2 бр.;
 ОП 2 – Централизирано управление на система за сгъстен въздух (ЦУ)  – 1 бр.
 </x:t>
   </x:si>
   <x:si>
     <x:t>ЕТ АНДИ-АНИ ИВАНОВА</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1301-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) и Въвеждане на модул/система за управление на складовото стопанство (WMS)</x:t>
   </x:si>
   <x:si>
     <x:t>ВСГ - ТРАНС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0429-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Изграждане на Регионален логистичен хъб и административен център в ПИ с идентификатор 77476.67.8, м. „Корнаците“, землище на с. Хрищени, община Стара Загора</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност на индустриална сграда на Сайбилдинг ЕООД“, с три обособени позиции: ОП 1: „Топлинно изолиране на покрив със сандвич панели“; ОП 2: „Доставка и монтаж на външни прозорци, с рамка от екструдиран поливинилхлорид“ и ОП 3: „Доставка и монтаж на секционни индустриални врати“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САЙБИЛДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1549-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на ДМА, по 2 обособени позиции:
 ОП 1: Компресори за сгъстен въздух с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kw - 2бр.
 ОП 2: Централизирано управление на системи за сгъстен въздух 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>НИ ЯН ГРУП ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1404-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Извършване на СМР за подобряване на енергийната ефективност на АРКОМАТ-БЪЛГАРИЯ ЕООД, вкл. подмяна на прозрачни ограждащи конструкции (външни прозорци), секционни индустриални врати и плътни външни врати.</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 45 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
   </x:si>
   <x:si>
     <x:t>МАЗАЛАТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2222-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Фотоволтаични панели в комбинация с инвертори - 45 kW и Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
   </x:si>
   <x:si>
     <x:t>БУЛСТРОЙ-СМК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2177-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Инженеринг – проектиране, строителство и осъществяване на авторски надзор по време на изпълнението на строежа“</x:t>
   </x:si>
   <x:si>
     <x:t>ПРОГРЕС 99 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0656-C01</x:t>
@@ -1052,66 +1054,66 @@
   <x:si>
     <x:t>„МИНИ МАКС ГРУП” ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1841-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
   </x:si>
   <x:si>
     <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0108-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 1 бр. и Ресивър за сгъстен въздух – 1 бр.  и Изсушител за сгъстен въздух – 1 бр.“</x:t>
   </x:si>
   <x:si>
     <x:t>Агрострой Добрич ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0587-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електроцентрала (ФЕЦ) с хибриден инвертор, с инсталирана мощност на панелите 70,35 kWp (DC), инвертор 70 kW (AC) и батерия с общ капацитет 71,7 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОВЕН ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2290-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 30 kWh в "ВЕТЕЙДА 2" ЕООД“</x:t>
   </x:si>
   <x:si>
     <x:t>"ВЕТЕЙДА 2" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0807-C01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2290-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
 Обособена позиция 1: Създаване на онлайн магазин;
 Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
 * Въвеждане на система за управление на ресурсите (ERP система);
 * Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
 Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
   </x:si>
   <x:si>
     <x:t>"ЕваПрес Инвест" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0096-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на:
 1. Фотоволтаични панели в комбинация с инвертори
 2. Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори</x:t>
   </x:si>
   <x:si>
     <x:t>ТИВЕКС БЪЛГАРИЯ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0712-C01</x:t>
@@ -1153,86 +1155,86 @@
   <x:si>
     <x:t>МИЛ-83 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1605-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Доставка и монтаж на технологично оборудване за 32,2kWp ФВ система и 40,96kWh батерии за съхранение на енергия за собствено потребление в комбинация с батерии на "ДЖЕМИ-СТИЛ" ЕООД“ </x:t>
   </x:si>
   <x:si>
     <x:t>ДЖЕМИ-СТИЛ  ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1891-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "МАНТА ГРУП" ЕООД, със следните параметри - 61,18kWp на фотоволтаична система и 61,44kWh на батерии за съхранение на енергия.“</x:t>
   </x:si>
   <x:si>
     <x:t>МАНТА ГРУП ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1611-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Надграждане на съществуваща фотоволтаична инсталация с работна мощност до 20 kW чрез монтаж на локално съоръжение за съхранение на енергия (акумулаторни батерии) с капацитет 102,4 kWh и подмяна на съществуващ инвертор с хибриден инвертор, монтирани върху съществуваща сграда, идент. 63427.2.325.8, ул. „Мария Луиза" № 2, гр. Русе"</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0003-C01</x:t>
+    <x:t>Изграждане на фотоволтаична електроцентрала за нуждите на предприятието със системи за съхранение на електроенергията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Шоколино ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1209-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление мин. 50 kW, включваща фотоволтаични панели с обща инсталирана мощност мин. 36.40 kWp(DC), трифазен хибриден инвертор с мощност 50 kW(AC), система за съхранение на енергия 60 kWh (високо напрежение) и др. съпътстващи компоненти, необходими за пълноценното функциониране върху покривната конструкция на производствено хале на „Енергомонтаж – МК“ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>"ЕНЕРГОМОНТАЖ - МК" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2103-C01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1209-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на:
 "1.Фотоволтаична електроцентрала с инсталирана мощност 50 kW;
  2.Локално съоръжение за съхранение на електрическа енергия (батерийна система) с капацитет 60 kWh."</x:t>
   </x:si>
   <x:si>
     <x:t>ДИЛЯНКА 61 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0427-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Надграждане на съществуваща фотоволтаична инсталация с работна мощност до 20 kW чрез монтаж на локално съоръжение за съхранение на енергия (акумулаторни батерии) с капацитет 102,4 kWh и подмяна на съществуващ инвертор с хибриден инвертор, монтирани върху съществуваща сграда, идент. 63427.2.325.8, ул. „Мария Луиза" № 2, гр. Русе"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОКОМФОРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0003-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Избор на изпълнител за извършване на строително-монтажни работи (СМР) за подмяна на покрив на сервизно помещение на „ТЕКСИМ“ ООД“</x:t>
   </x:si>
   <x:si>
     <x:t>"ТЕКСИМ" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1253-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви</x:t>
   </x:si>
   <x:si>
     <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2189-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите не по-малка от 60 kW и локално съоръжение за съхранение на електрическа енергия с номинален капацитет не по-малък от 71,7 kWh“</x:t>
   </x:si>
   <x:si>
     <x:t>ОСАНА - 96 ООД</x:t>
   </x:si>
@@ -1664,54 +1666,54 @@
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46242</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46234</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
         <x:v>46243</x:v>
       </x:c>
       <x:c r="B3" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
@@ -1732,241 +1734,241 @@
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
         <x:v>46243</x:v>
       </x:c>
       <x:c r="B5" s="2">
         <x:v>46233</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46243</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46232</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46232</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46232</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46232</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46232</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46227</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46231</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46237</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46237</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46234</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46233</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46233</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B18" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
@@ -2010,289 +2012,289 @@
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B21" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B22" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="D22" s="0" t="s">
+      <x:c r="E22" s="0" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B23" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B24" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46237</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46244</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46227</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46233</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46238</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B29" s="2">
         <x:v>46238</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46237</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B31" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46237</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B33" s="2">
         <x:v>46238</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B34" s="2">
         <x:v>46238</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D34" s="0" t="s">
+      <x:c r="E34" s="0" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B35" s="2">
         <x:v>46238</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B36" s="2">
         <x:v>46238</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B37" s="2">
         <x:v>46238</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
@@ -2313,425 +2315,425 @@
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B39" s="2">
         <x:v>46238</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46238</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46237</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B42" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B43" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46230</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46245</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46230</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
         <x:v>46246</x:v>
       </x:c>
       <x:c r="B46" s="2">
         <x:v>46231</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
         <x:v>46246</x:v>
       </x:c>
       <x:c r="B47" s="2">
         <x:v>46227</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
         <x:v>46246</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46234</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
         <x:v>46246</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46238</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
         <x:v>46246</x:v>
       </x:c>
       <x:c r="B50" s="2">
         <x:v>46239</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
         <x:v>46246</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46239</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
         <x:v>46246</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46238</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
         <x:v>46246</x:v>
       </x:c>
       <x:c r="B53" s="2">
         <x:v>46239</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
         <x:v>46246</x:v>
       </x:c>
       <x:c r="B54" s="2">
         <x:v>46239</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46246</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B55" s="2">
         <x:v>46239</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46239</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B57" s="2">
         <x:v>46240</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46239</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46238</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B60" s="2">
         <x:v>46240</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B61" s="2">
         <x:v>46240</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46240</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B63" s="2">
         <x:v>46240</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
@@ -2789,329 +2791,329 @@
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B67" s="2">
         <x:v>46240</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46240</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46240</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46237</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46233</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B72" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46232</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46247</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46232</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
         <x:v>46248</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46232</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
         <x:v>46248</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46233</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
         <x:v>46248</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46237</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
         <x:v>46248</x:v>
       </x:c>
       <x:c r="B78" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
         <x:v>46248</x:v>
       </x:c>
       <x:c r="B79" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
         <x:v>46248</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46240</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
         <x:v>46248</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46240</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
         <x:v>46248</x:v>
       </x:c>
       <x:c r="B82" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
         <x:v>46248</x:v>
       </x:c>
       <x:c r="B83" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
         <x:v>46248</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46241</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
         <x:v>46248</x:v>
       </x:c>
       <x:c r="B85" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
         <x:v>46248</x:v>
@@ -3143,54 +3145,54 @@
         <x:v>252</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
         <x:v>46248</x:v>
       </x:c>
       <x:c r="B88" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46248</x:v>
+        <x:v>46249</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46241</x:v>
+        <x:v>46242</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
         <x:v>46249</x:v>
       </x:c>
       <x:c r="B90" s="2">
         <x:v>46239</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
@@ -3231,51 +3233,51 @@
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="B93" s="2">
         <x:v>46240</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46241</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="B95" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
@@ -3299,51 +3301,51 @@
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="B97" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46240</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="B99" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
@@ -3656,102 +3658,102 @@
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="2">
         <x:v>46253</x:v>
       </x:c>
       <x:c r="B118" s="2">
         <x:v>46239</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="2">
         <x:v>46255</x:v>
       </x:c>
       <x:c r="B119" s="2">
-        <x:v>46239</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5">
       <x:c r="A120" s="2">
         <x:v>46255</x:v>
       </x:c>
       <x:c r="B120" s="2">
         <x:v>46240</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5">
       <x:c r="A121" s="2">
         <x:v>46255</x:v>
       </x:c>
       <x:c r="B121" s="2">
-        <x:v>46241</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5">
       <x:c r="A122" s="2">
         <x:v>46255</x:v>
       </x:c>
       <x:c r="B122" s="2">
-        <x:v>46240</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5">
       <x:c r="A123" s="2">
         <x:v>46258</x:v>
       </x:c>
       <x:c r="B123" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">