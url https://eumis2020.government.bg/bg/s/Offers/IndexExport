--- v16 (2026-08-09)
+++ v17 (2026-08-31)
@@ -1,1294 +1,1136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a0c7a97ca64795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7216f9bef26144ba97fb44d58828ea68.psmdcp" Id="R128b74a944754b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72e0bc8a42b74bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c99869140df84c04bef0fe8c03e887ec.psmdcp" Id="R9c7869a853a6498f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
-[...117 lines deleted...]
-Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
+    <x:t xml:space="preserve">
+Поддръжка и текущи ремонти на двете сигурни зони за непридружени деца</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Избор на изпълнител за доставка и монтаж на фотоволтаична инсталация за собствено потребление с капацитет 60 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Палма тур ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата включва изработване на технически проект и изграждане на ФЕЦ с мощност минимум 50 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с  капацитет минимум 100 kWh, свързани към изградената фотоволтаична система.
+Предметът на процедурата се финансира по проект „Енергийна ефективност в производствено предприятие“, договор за безвъзмездна финансова помощ № BG16RFPR001-2.004-2281-C01, процедура за предоставяне на безвъзмездна финансова помощ № BG16RFPR001-2.004  „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията” от ПКИП 2021 – 2027 г.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
-[...16 lines deleted...]
-    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
+    <x:t xml:space="preserve">"ФОРЕСТА ГРУП" ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
-[...26 lines deleted...]
-Нисковъглеродна стомана DD11 - 80 т.</x:t>
+    <x:t>BG16RFPR001-2.004-2281-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 50 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с  капацитет минимум 100 kWh, свързани към изградената фотоволтаична система“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "ДЖОНКИН - МАЛИН ДИМИТРОВ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2386-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа и доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и, по две обособени позиции“ Обособена позиция № 1: „Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност минимум 25 kW и система за съхранение на енергия с капацитет минимум 25 KWh“ Обособена позиция № 2: „Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и, с капацитет минимум 65 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИД ТРЕЙД 2021 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа и доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и, по две обособени позиции“
+Обособена позиция № 1: „Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност минимум 25 kW и система за съхранение на енергия с капацитет минимум 25 KWh“
+Обособена позиция № 2: „Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и, с капацитет минимум 65 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на енергийно ефективно оборудване – 22 бр. локални съоръжения за съхранение на енергия (батерии), всяко с капацитет 5,12 kWh по постояннотоковата част в комбинация с инверторни модули и интелигентна система за управление на енергийния поток във връзка с изпълнение на Договор № BG16RFPR001-2.004-1289-C01/01.06.2026 г. с бенефициент „ТЕРА ГРАНД“ ЕООД, финансиран по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕРА ГРАНД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА в две обособени позиции:
+Обособена позиция I „Машина за лазерно рязане на тръбен материал – 1 бр.“
+Обособена позиция II „Машина за лазерно рязане на листов материал – 1 бр.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за прахово боядисване – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОНИ МГ-КОЛОРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за фрезоване с вакуумна маса – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЯ ДИЗАЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на спортно облекло – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЕМ 2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за правоъгълни въздуховоди – 1 бр., включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАТАЛИ КЛИМА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Интегрирана система за производство на стъклопакети – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАЛДА 90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0077-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчици на материали по опис с 2 обособени позиции : 
+ОП 1.Група метали за инструментална екипировка с единична стойност под 357.90 евро 
+ОП 2.Група материали HB (алуминиева шина, алиминиеви профили, метални профили, стоманени профили, плоча–заготовка и др. с единична стойност под 357.90 евро</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМЕЛ - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1289</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на ИКТ решения, включващи: ОП1: Въвеждане на Система за управление на ресурсите (ERP система); ОП2: Въвеждане на система за бизнес анализи (Business Intelligence система); ОП3: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система); ОП4: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ар енд Ар Акселерейшън ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0162-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 2 обособени позиции: 
+ОП1 Соларна система - ФВ панели с инвертор и батерии; 
+ОП2 Компресор с инверторно управление с изсушител и ресивър (резервоар)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТМ-Пласт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+2.Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">КРАСОТА И ЗДРАВЕ 2017 ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1438-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на ИКТ услуги по следните обособени позиции: 
+ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; 
+ОП2: Въвеждане на модул/система за управление на производството – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВМ КОМФОРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0260-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на тестова щампа за профилиране</x:t>
   </x:si>
   <x:si>
     <x:t>БАЛКАНКАР-ЗАРЯ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0060-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на 1 брой интегрирана система за приготвяне на храна, включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФУРИСТО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0044-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИОФАРМА ЛАБОРАТОРИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа и доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и, по две обособени позиции“
+Обособена позиция № 1: „Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност минимум 43 kW и система за съхранение на енергия с капацитет минимум 43 KWh“
+Обособена позиция № 2: „Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и, с капацитет минимум 27 kWh“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОЛД ЧАНЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на фотоволтаични панели и инвертори с мощност 100 kW 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Авангард ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2419-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно ефективни изолационни системи по следните обособени позиции:
+Обособена позиция 1: 
+Обект 1 
+–	Секционни индустриални врати/външни плътни врати 6,70 m²
+–	Прозрачна ограждаща конструкция с рамка от екструдиран поливинилхлорид (PVC) 65,00 m²
+Обект 2
+–	Секционни индустриални врати/външни плътни врати 8,50 m²
+–	Прозрачна ограждаща конструкция с рамка от екструдиран поливинилхлорид (PVC) 65,00 m²
+Обособена позиция 2: Топлоизолационна система от сандвич панели за покриви – Обект 1 – 495,00 m²
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИХАЙЛОВ ТВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1197-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на локални съоръжения за съхранение на енергията с общ капацитет 120 kWh в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АСТИ - ВТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа за собствено потребление  128,62 kW – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Скат Ойл" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0442-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локални съоръжения за съхранение на електрическа енергия (батерия) с минимален капацитет 100kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВЕЛПЛАМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1356-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа на покрива на сграда на „М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ “ ООД за производство на електроенергия собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1373-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на мярка по енергийна ефективност в търговско предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИК 90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1513-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на електрическа централа за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАРКЕТ 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2368-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ за производство на енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАЦИЯ СК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2415-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на облекло – 1 бр , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕО СТИЛ 74 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0017-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за предоставяне на услуги и решения в областта на ИКТ: Изграждане на система за архивиране на информация, Изграждане на система за защита на информацията в локална мрежа и Изграждане на система за управление на съхранението и споделянето на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛФА КУОЛИТИ СЕРТИФИКАЦИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2214-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор с публична покана на доставчик на материали и комплектни възли за прототип съгласно техническа спецификация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Колко Ток ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии чрез
+Изграждане на система за защита на информацията в локална мрежа -1бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Суит Силвия ИВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 5 (ПЕТ)  ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0969-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на топлоизолационна система и нейните компоненти в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 с две обособени позиции: Обособена позиция 1 - Топлоизолационни системи от сандвич панели за външни стени и подове към външен въздух - 580 кв.м. Обособена позиция 2 - Прозрачни ограждащи конструкции прозорци и врати - с рамка от екструдиран поливинилхлорид (PVC) или от дърво - 300 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТАД ЛОГИСТИК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1553-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Технически прегледи ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 2 – Въвеждане на система за бизнес анализи (Business Intelligence система) – 1 бр.
+Обособена позиция 3 – Въвеждане на система за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРАСИМИР МЛАДЕНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за климатизация с. Михалково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИХАЛКОВО АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Владови стил” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1753-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИСТА-СЕРВИЗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1324-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ с инсталирана АС мощност 55 kW без отдаване на енергия в електроразпределителната мрежа, осигуряваща ел. енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЛОР ГЛАЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0772-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на хибридна фотоволтаична електроцентрала (ФЕЦ) за собствени нужди с мощност 80 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за енергийна ефективност в сграда на „ЧАПЕК“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Чапек" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на мерки за енергийна ефективност и изграждане на фотоволтаична електрическа централа в сгради на „ДЕСИТА“ ООД, намиращи се на адрес ул. "Пенчо Постомпиров" 11 и бул. "Стефан Караджа" 105  в две обособени позиции.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕСИТА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2518-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на интегрирани ИКТ системи в предприятието „ТАРА СИСТЕМС“ ЕООД, включващи следните обособени позиции:
 ОП1: Интегрирани ИКТ системи, вкл.:
 1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
 2. Въвеждане на модул/система за управление на складовото стопанство (WMS).
 ОП2: Системи за архивиране и управление на информацията, вкл.:
 1.	Изграждане на система за архивиране на информация
 2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
     <x:t>"ТАРА СИСТЕМС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1183-C01</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Извършване на услуга по изследвания, изпитвания, измервания и валидиране, необходими за разработването на производствена иновация, състояща се от изпитване на специализиран софтуер и изпитване на основа на хващачи, използвани при откъсване на розов цвят
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВРОТИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител за внедряване на дигитални решения“ по две обособени позиции 
+Обособена позиция 1: Създаване на онлайн магазин
+Обособена позиция 2: Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАНДЕЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0028-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на  активи в областта на енергийната ефективност с две обособени позиции:
+Обособена позиция №1 Доставка и въвеждане в експлоатация на Конвенционален компресор с изсушител — 1 бр.
+Обособена позиция №2 Доставка и въвеждане в експлоатация на компресорна система състояща се от 2 бр. компресори с инверторно управление, 2 бр. ресивъри и 2 бр. изсушители.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОРОНА М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2462-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
   </x:si>
   <x:si>
     <x:t>К и Б КЛИМА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1920-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
-[...19 lines deleted...]
-ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
+    <x:t>Въвеждане на ИКТ решения, включващи: ОП1: Въвеждане на Система за управление на ресурсите (ERP система); ОП2: Въвеждане на система за бизнес анализи (Business Intelligence система); ОП3: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМ Консултинг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения, включващи: ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система); ОП2: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес; ОП3: Въвеждане на модул/система за управление на складовото стопанство (WMS); ОП4: Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фактор 777 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1862-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC), инвертор с минимална номинална мощност 40 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 92,2 kWh за „ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ“ ЕАД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инвестиция в фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕВРО-ТИМ 1" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1279-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност минимум 150 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВА БРОДКАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ), състояща се от фотоволтаични модули, батерии и инвертори, за нуждите на два търговски обекта на „ВАНГЕЛОВ ОЙЛ“ ООД в с. Паволче, общ. Враца.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАНГЕЛОВ ОЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2180-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изпълнение на нова фотоволтаична електрическа централа (ФтЕЦ) с обща инсталирана мощност не по-малка от 50 kW и система за съхранение на електрическа енергия с капацитет не по-малък от 50 kWh. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕН МАК МЕДИКАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2380-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на интегрирано ИКТ решение, включващо система за управление на ресурсите (ERP система) и система за управление на взаимоотношенията с клиенти (CRM система) в „ХАРТЦВЕТ“ ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"АКВА-МАГ" ЕООД</x:t>
-[...27 lines deleted...]
-Обособена позиция 4 - Изграждане на система за управление на съхранението и споделянето на информация
+    <x:t>ХАРТЦВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0505-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на възобновяеми енергийни източници в „Арбор БГ“ ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 12 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 56 kW“ на обект с адрес: обл. Смолян, общ. Златоград, гр. Златоград, ул. Беловидово, бл.195 в ПИ с идентификатор 31111.34.932.1 , 31111.34.816.1 , 31111.34.816.3 и 31111.34.816.11.2"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "САТЕЛИТ-ТМ - АНТОН СИМЕОНОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в Рули ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рули ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0858-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на трислойно ко-екструдирано IBC фолио - 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИНЕЛА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0014-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, и въвеждане в експлоатация на  Интегрирана система за пренавиване и рязане на хартия - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРАГОРН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0030-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за печат върху облекло – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРЕА 44 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0048-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на метални изделия – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАМИНИНОКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0121-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за високо прецизно рязане на сложни елементи – 1 бр. включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТОМЕТАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0036-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирана ИКТ система за управление на бизнес процесите, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиенти (CRM)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЕЯКОЛОР ЕООД</x:t>
-[...34 lines deleted...]
-ОП2: Рекуперативен блок с максимален дебит до 3000 m³/h 
+    <x:t>ФЪНДЕЙ 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на 30kW фотоволтаична централа ведно със съоражения за съхранение на електроенергия за собствени нужди върху обект на РПК НАРКООП.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кооперация РАЙОННА ПОТРЕБИТЕЛНА КООПЕРАЦИЯ "НАРКООП"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1855-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за прилагане на енергийно ефективни топлоизолационни системи в сграда, използвана от „НОВА ЛИНИЯ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОВА ЛИНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на дигитализацията на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕРИС ГЛАС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Покупка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ - 40 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в ГИС - 04 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГИС-04 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0857-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в Славянка ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Славянка ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0864-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организация и провеждане на обучения и информационни събития</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ "БЪЛГАРСКИ ФЕРМЕРСКИ СЪЮЗ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително – монтажни работи (СМР) по изграждане на фотоволтаична електрическа централа (ФВЦ) с капацитет от 50 kW, включваща соларни панели, инвертор, батерии и други компоненти, необходими за функциониране на централата - 1 комплект </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мерджан ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с изходяща (номинална) активна мощност не по-малка от 60 kW и локално съоръжение за съхранение на енергия (батерийна система) с номинален капацитет не по-малък от 60 kWh за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТРОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии), свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУТЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0635-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОЛИМПМИР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0546-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еко Анализ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ с мощност 25 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с капацитет минимум 30 kWh, свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОННА 2010 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0892-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система с инвертори и батерии с мощност 78 kW - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Крисмар" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на интегрирана информационна система, предназначена за дигитализация на основни бизнес процеси в предприятието, включваща следните функционално свързани модули:
+•	система за управление на взаимоотношенията с клиенти (CRM система);
+•	модул/система за управление на производството;
+•	модул/система за управление на складовото стопанство (WMS);
+•	система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стема-08 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на: 
+1. Система за защита на информацията в локална мрежа;
+2. Система за архивиране на информация;
+3. Система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЖКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0380-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF/VRV система на директно изпарение (2бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0652-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF/VRV система на директно изпарение (2 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВ - ЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на стационарна бетонпомпа – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ИВАЙЛО НЕШЕВ - НЕШ - И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на оборудване за въвеждане на енергийноефективни мерки по обособени позиции:  
+Обособена позиция 1: Климатична камера с високо ефективна рекуперация на топлина/студ/влага – 1 бр
+Обособена позиция 2: Система за оползотворяване на отпадна топлина, генерирана при производството на сгъстен въздух – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екселпак България ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0548-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа 50 kw на покрива на сграда в комбинация с локални съоръжения за съхранение на енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОМЕТЕЙ-ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1090-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ Решения в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛП СОФИЯ - 3ПЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и извършване на строително-монтажни работи по фотоволтаични панели и инвертори с инсталирана мощност 147 kWp за разширяване на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление на „ХИСАР-МИЛЕНИУМ“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИСАР - МИЛЕНИУМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1402-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на:
+1. Фотоволтаични панели в комбинация с инвертори с инсталирана мощност 30 kW  
+2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КВС ООД</x:t>
-[...170 lines deleted...]
-3. Система за бизнес анализи.
+    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на: 1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АМАТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР – фотоволтаична електрическа централа – 60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОРЕПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2169-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОРМО - НИА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0959-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНС ТУПАРОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 
+1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 452 кв.м 
+2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ГЕСЛИН ООД</x:t>
-[...29 lines deleted...]
-ОП2. Струг швейцарски тип до ф32 мм - 1 бр
+    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0927-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКС-64 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на 2 броя Фтец по 15 киловата за адреси с. Гложене, местност Левица №6А и местност Левица №12А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0578-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж и пускане в действие на Фотоволтаична електрическа централа (ФтЕЦ) с мощност не по-малка 56,05 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАНИНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0688-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИФО ДИЗАЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0469-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 140 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСТЕ МЕБЕЛИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа с мощност ~30 kWp и система за съхранение на електрическа енергия (BESS) 45 kWh за собствено потребление, по проект BG16RFPR001-2.004-2509.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Оптицентър ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2509-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на локални съоражения за съхранение на енергия (батерии) в комбинация с инвертори по обособени позиции:
+Обособена позиция 1: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 60 kW -за ФЕЦ Ивайловград, 
+Обособена позиция 2: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 40 kW  -за ФЕЦ Поморие
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на 4 броя системи/модули за нуждите на Нортек ООД</x:t>
-[...20 lines deleted...]
-3. Централизирано управление на системата за сгъстен въздух – 1бр.
+    <x:t>ЗОРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0026-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТН КРЕАТИВИТИ ЕООД</x:t>
-[...668 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0042-C01</x:t>
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-2.001-0007-C03</x:t>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1637,2234 +1479,1979 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E128"/>
+  <x:dimension ref="A1:E113"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46243</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46232</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46243</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46232</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46243</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46233</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46243</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46233</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46237</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46237</x:v>
+        <x:v>46256</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46233</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46233</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46234</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46232</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46232</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46232</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46232</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46227</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46231</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46244</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46237</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46244</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46237</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46244</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46237</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46244</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46237</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46244</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46237</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46244</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46237</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46244</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46244</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46237</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46244</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46227</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46245</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46233</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46245</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46237</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46245</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46237</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46245</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46238</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46245</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46238</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46245</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46245</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46238</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46245</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46238</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46245</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46238</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46245</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46238</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46245</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46238</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46245</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46238</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46245</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46238</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46245</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46238</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46245</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46245</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46245</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46237</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46245</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46237</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46245</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46237</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46246</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46234</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46246</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46231</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46246</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46227</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46246</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46238</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46246</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46239</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46246</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46239</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46246</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46238</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46246</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46239</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46246</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46239</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46246</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46239</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46247</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46239</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46247</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46240</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46247</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46240</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46247</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46240</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46247</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46240</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46247</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46240</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46247</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46240</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46247</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46239</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46247</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46240</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46247</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46240</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46247</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46240</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46247</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46240</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46247</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46240</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46247</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46237</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46247</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46238</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46247</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46247</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46232</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46247</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46232</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46247</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46233</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46233</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46237</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46232</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46240</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46241</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46241</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46241</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46241</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46241</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46241</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46248</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46240</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46248</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46241</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46248</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46241</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46248</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46241</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46248</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46241</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46249</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46242</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46249</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46239</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46249</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46239</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46251</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46239</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46251</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46240</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46251</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46240</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46251</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46241</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46251</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46241</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46251</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46241</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46241</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46241</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46241</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46234</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46234</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46235</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46236</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46251</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46236</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46251</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46251</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46239</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46251</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46239</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46252</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46237</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46252</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46237</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
         <x:v>46252</x:v>
       </x:c>
-      <x:c r="B111" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46252</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46241</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46252</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>46239</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>331</x:v>
-[...15 lines deleted...]
-      <x:c r="E114" s="0" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...236 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>