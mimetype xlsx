--- v0 (2026-03-05)
+++ v1 (2026-05-16)
@@ -1,1943 +1,152 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9e9ea010b54d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1a5872cbf6146bda7e8e2864f663c5f.psmdcp" Id="Rb9e4e88d3cd64e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4617a14da48c4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e91d98cb968430d8f633e4455d8e65b.psmdcp" Id="R5df7e7ce8f0d4876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="381" uniqueCount="381">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-2.001-Q105</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>15.09.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос № 105.
 Във връзка с подготовката на комбинирана ИТИ, моля за Вашите отговори на следните въпроси:
 1)	Допустимо ли е селска община да участва като Отговорен партньор в концепция за ИТИ със следните проекти и ще бъде ли отпускана за тях БФП по ПРР 2021-2027 г.:
 -	Реконструкция и обновяване на парк; 
 -	Център за водни спортове; 
 -	Спортни площадки – волейболно и баскетболно игрище, фитнес, съблекални, тоалетни, паркинг;
 -	Парк с детска и фитнес площадки; 
 -	Морски транспорт;
 -	Пешеходна улица;
 -	Изграждане на медицински център;
 -	Реконструкция на велоалея, тротоари, осветление, паркови елементи;
 -	Ремонт на Читалище;
 -	Ремонт на Музей.
 2)	За основен ремонт (рехабилитация) на общински пътища ще се търси ли съответствие с друг документ, освен с ИТСР за съответния регион на територията на който попада пътя?</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос № 105.
 1. Участието на селска община като водещ партньор или кандидат в концепция за ИТИ е допустимо, ако общината ще изпълнява дейности, които ще се финансират от програмите, участващи в подхода (вж. финансиращите програми в т. 2 Правна и институционална рамка на Единните указания за кандидатстване с концепции за ИТИ). 
 Категориите мерки, допустими за финансиране по ПРР на територията на селски общини, са посочени в каре „Важно“ на стр. 11 от Единните указания. 
 В тази връзка дейностите „Реконструкция и обновяване на парк; Център за водни спортове; Спортни площадки – волейболно и баскетболно игрище, фитнес, съблекални, тоалетни, паркинг; Парк с детска и фитнес площадки; Пешеходна улица; Реконструкция на велоалея, тротоари, осветление, паркови елементи; Ремонт на Читалище“ не са допустими за финансиране със средства от ПРР. 
 Изграждането на медицински център би било допустимо за финансиране, в случай че съответства на Националната карта на дългосрочните нужди от здравни услуги – Приложение Б3 към Единните указания за кандидатстване с концепции за ИТИ. 
 Ремонт на музей на територията на селска община би бил допустима за финансиране по ПРР дейност само като част от мерките за насърчаване развитието на местни забележителности и атракции, включително популяризирането на устойчиви форми на туризъм. 
 Допустимостта на конкретни дейности от областта на морския транспорт зависи от това доколко тези дейности се вписват в рамките на допустимите за финансиране по ПРР мерки на територията на селски общини.
 2. Модернизацията на общински пътища е допустима за финансиране дейност само на територията на градски общини и само при солидна обосновка, демонстрираща подобряване на свързаността между териториите, създаване на функционални връзки и доказана необходимост от постигане на целите за социално включване и икономическо развитие. Не е необходимо съответствие с друг документ на национално и регионално ниво освен с ИТСР на съответния регион.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-2.001-Q111</x:t>
   </x:si>
   <x:si>
-    <x:t>13.09.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Професионална гимназия/училище с паралелка за професионална подготовка в СЕЛСКА ОБЩИНА – допустим бенефициент ли е по група мерки "образователна инфраструктура" по ПРР?</x:t>
   </x:si>
   <x:si>
     <x:t>Мерки за образователна инфраструктура на територията на селски общини не са допустими за финансиране със средства от Програма „Развитие на регионите“ 2021-2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-2.001-Q110</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Въпроси и отговори (Дата на актуализация: 11.09.2023 г. 13:33:51 ч.) – не е прикачен актуализираният файл!
 Последното разяснение е на позиция 91 с № BG16FFPR003-2.001-Q091 от 04.09.2023 г.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Датата на отговорите по исканията за разяснения зависи от датата на постъпване на исканията и е съобразена със сроковете съгласно ППЗРР.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-2.001-Q109</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>12.09.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте!
 Моля разяснение по следния въпрос:
 В публикуваните единни указания за ИТИ е посочено, че на територията на селски общини по ПРР ще бъдат финансирани само мерки за:  здравна инфраструктура;  енергийна ефективност и устойчиво обновяване на жилищни сгради;  развитие на индустриални зони/паркове; туризъм; устойчива мобилност, при ясно обоснована необходимост и интегриран характер на инвестицията; пътища от републиканската пътна мрежа извън TEN-T мрежата при доказан ефект върху територията на региона като цяло. От посоченото е видно, че мерките за модернизиране на образователна инфраструктура на територията на селски общини са недопустими за подпомагане по ПРР и респ. следва да се финансират по СПРЗСР. В СПРЗСР е посочено, че ще се финансират инвестиции в общинска образователна инфраструктура (Раздел II.Г.6 - Инвестиции в основни услуги и дребни по мащаби инфраструктура в селските райони, стр. 1112).
 Същевременно, при подготовката на концепция за ИТИ, е идентифицирана необходимост от последваща реализация на мерки за модернизация на образователна инстраструктура в Център за специална образователна подкрепа и Възпитателно училище-интернат. И двете учебни заведения са второстепенни разпоредители с бюджет към министъра на образованието и науката, съобразно чл. 1, ал. 1, т. 11 и 12 от Постановление № 13 от 31 януари 2018 г. за определяне на второстепенните разпоредители с бюджет към министъра на образованието и науката (обн. ДВ, бр. 12 от 06.02.2018 г), но със седалище на територията на селски общини. Посочените институции не са общинска собственост. Допълнително, в указанията за ИТИ на стр. 24 е посочено, че в областта на училищното и предучилищното образование допустими за модернизация са обекти в съответствие със списъците с класираните обекти, публикувани на адрес https://www.mon.bg/bg/101095. Центърът за специална образователна подкрепа и възпитателното училище-интернат са посочени в публикуваните списъци.
 В тази връзка моля да потвърдите, че чрез подхода ИТИ и по-специално чрез ПРР, е допустимо финансирането на горепосочените мерки за тези две образователни институции,независимо от факта, че седалището им е на територията на селски общини, като се отчита факта, че същите не са общинска собственост и са приоритизирани в посочените по-горе списъци.</x:t>
   </x:si>
   <x:si>
     <x:t>Мерки за образователна инфраструктура на територията на селски общини не са допустими за финансиране със средства от Програма „Развитие на регионите“ 2021-2027 г. и в тази връзка не могат да бъдат подпомагани, независимо от собствеността на обектите и независимо от това, че фигурират в списъците с класираните обекти, публикувани от Министерството на образованието и науката.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-2.001-Q108</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 Във връзка с процедурата за КИТИ имаме следния въпрос:
 1. Допустимо ли е по Програма "Развитие на регионите" 2021-2027 г. да бъде финансиран проект само с меки мерки и дейности за насърчаване развитието на местни забележителности и туристически атракции? Проектът предвижда създаване на интегриран туристически продукт с общи тематични маршрути и туристически пакети в партньорство между няколко общини и заинтересовани страни. Инфраструктурните мерки за туристическите обекти и атракции, които ще бъдат включени в интегрирания продукт вече са реализирани или ще бъдат осъществени в рамките на други самостоятелни проекти на общините по ПРР в рамките на ИТИ.
 Благодарим Ви за отговора!</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнението на меки мерки в областта на туризма е допустима дейност по ПРР.</x:t>
   </x:si>
-  <x:si>
-[...243 lines deleted...]
-Поздрави,
---
-Emiliya Petrova
-[...1534 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -1956,99 +165,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -2287,1648 +497,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D112"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45184.742394456</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45182.7015488079</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45182.0257707639</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45181.6962350926</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
-[...1487 lines deleted...]
-        <x:v>380</x:v>
+      <x:c r="B6" s="4">
+        <x:v>45181.6051654167</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>