--- v1 (2026-05-16)
+++ v2 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4617a14da48c4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e91d98cb968430d8f633e4455d8e65b.psmdcp" Id="R5df7e7ce8f0d4876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c32e565f074cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77a2d5d30e804087a8b7fd900dbb805f.psmdcp" Id="R7c0eac6eebfc44ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>