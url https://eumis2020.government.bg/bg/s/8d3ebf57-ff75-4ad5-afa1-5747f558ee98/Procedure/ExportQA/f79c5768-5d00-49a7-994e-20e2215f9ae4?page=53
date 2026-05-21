--- v0 (2026-01-15)
+++ v1 (2026-05-21)
@@ -1,75 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e5ffdc1aaf415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a708982a35e54906a3ad065111bd00e5.psmdcp" Id="R525bb11bada84136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd58fbf38c64cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f287b9b9e84f4ec5a631890a3dcbe754.psmdcp" Id="Ra6b8ae6ea6dc41b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1947" uniqueCount="1947">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-Q640</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>15.12.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, 
 управителя на дружеството може ли да бъде включен в целевата група за първата дейност за "зелени" модели.</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине, 
 Да, може.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-Q639</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, 
 Ние сме сдружение регистрирано по Закона за юридическите лица с нестопанска цел и НЕ СМЕ РЕГИСТРИРАНИ ПО ТЪРГОВСКИЯ ЗАКОН. 
 Имаме ли право да кандидатсваме по този проект</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине, 
 Сдруженията по ЗЮЛНЦ не са допустими кандидати по процедурата.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-Q638</x:t>
   </x:si>
   <x:si>
@@ -91,9749 +88,58 @@
 В тази връзка текстът на стр. 14 в частта „ВАЖНО“ се отнася само за тези 2 лица или за лицата от цялата целева група (10 човека) или за всички заети във фирмата лица (20 човека)?
 </x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине, 
 С извършените промени следва да бъдат запознати всички служители, чиито работни места са засегнати от тях. Съответно само на тях следва да бъде проведен инструктаж и/или обучение за въвеждането на съответните мерки.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-Q636</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 За целите на Дейност 5 "Помещения/места за краткотраен отдих и/или рехабилитация и/или спорт" допустимо ли ще бъде за стаята за рехабилитация да бъде закупено оборудване: 
 - комбиниран невро-релакс апарат (необходим за нервно отпускане, кратък сън, тонизиране и спокойна концентрация на персонала); 
 - апарат за резонансна магнитофореза (необходим за намаляване изшипяването на ставите, остеопорозни болки или болки, вследствие дълго стоене на крак на персонала); 
 - апарат за ултразвукова терапия (необходим за превенция и възстановяване на възпалителни процеси, травми, венозна недостатъчност и др. на персонала); 
 - апарат за лазертерапия (необходим за възстановяване на натъртвания, навяхвания, мускулни разкъсвания, артрити, тендинити, остра болка, хронична болка на персонала); 
 - апарат за ниско и средночестотна електротерапия (осигурява обезболяваща терапия, стимулира моториката и метаболизма на персонала); 
 - апарат за шоково-вълнова терапия (лечение на хронични заболявания на мускулите и сухожилията, болки във врата, ръста, раменете, епикондилит, пателарен тендонит и болезнени точки).
 Изброеното оборудване отговаря на нуждите и потребностите на целевите групи на кандидатстващото предприятие, което разполага с медицинско лице, което да провежда рехабилитационните процедури.</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми  господине, 
 Вижте точка 5 на Отговор № 378/20.11.2023г.</x:t>
   </x:si>
-  <x:si>
-[...5284 lines deleted...]
-Моля за ново разяснение от Ваша страна на  въпрос BG05SFPR002-1.004-Q174, на който е публикуван отговор на 10.11.2023 г., но публикуваният отговор няма нищо общо със зададения въпрос. Предполагам, че е допусната неточност от Ваша страна и затова публикувам въпроса отново:
----
-Здравейте, моля за разяснение дали по процедурата е допустим разход закупуването на зимен работен костюм (яке и панталон) и летен работен костюм (куртка и панталон) ако същите са включени в Утвърдения списък на работните места и видовете работа, при които се използват ЛПС и специално работно облекло в предприятието, както и при положение, че предвидените за закупуване работни костюми (ЛПС) ще осигуряват по-висока защита от тези, които се използват текущо.
----</x:t>
-  </x:si>
-[...4400 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -9852,99 +158,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -10183,9040 +490,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D640"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45275.7073611343</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45275.6408047106</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C3" s="3" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45275.637751713</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B4" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C4" s="3" t="s">
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45275.6033565972</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="B5" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C5" s="3" t="s">
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45275.4264772917</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="B6" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C6" s="3" t="s">
+      <x:c r="D6" s="5" t="s">
         <x:v>18</x:v>
-      </x:c>
-[...8877 lines deleted...]
-        <x:v>1946</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>