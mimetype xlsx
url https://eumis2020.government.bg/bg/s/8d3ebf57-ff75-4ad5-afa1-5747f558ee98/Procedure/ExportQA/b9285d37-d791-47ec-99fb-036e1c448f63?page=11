--- v0 (2026-03-14)
+++ v1 (2026-09-07)
@@ -1,872 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ab2ada379c04f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6f1b6425d7b4f879f0e478fe98262e4.psmdcp" Id="R5beec5cf896040dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc963036007da4b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbaa2cb2a55e4270af2ce6539e6b01c1.psmdcp" Id="Ra3730bb0adfe48c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="207">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-Q054</x:t>
   </x:si>
   <x:si>
-    <x:t>16.12.2024</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Моля за разяснение на следния въпрос: Съгласно Насоките за кандидатстване Заниманията по интереси се провеждат до 35 учебни часа за един учебен срок. Възможно ли е в бюджета на проекта /при планиране на преките разходи/ да бъдат заложени и часове над тези 35 уч. ч. за педагогическите специалисти, които да са за подготовка на учителя, за да си проведе урока с децата?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 25 до 18.12.2024 г. (отговор на въпрос 54). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437  в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-Q053</x:t>
   </x:si>
   <x:si>
-    <x:t>20.11.2024</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Възможно ли е кандидатстващата организация да бъде от компонент 2, а партньорските организации да са от компонент 1?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 24 до 24.11.2024 г. (отговор на въпрос 53). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437  в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-Q052</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>18.06.2024</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, моля да отговорите дали деца и ученици от Украйна, получили временна закрила в България, са допустима целева група по процедура BG05SFPR001-1.004.
 Поздрави!</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 23 до 19.06.2024 г. (отговор на въпрос 52). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437  в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-Q051</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>29.05.2024</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Моля за разяснения по следните въпроси:
 1. Всички партньори ли е необходимо да имат доказан опит в сферата на интеграция на уязвими групи или може само 1 от партньорите да отговаря на това изискване, напр. общината. 
 2. "ЮЛНЦ, съгласно т. 16. Приложим режим на минимална/държавна помощ от настоящите Условия за кандидатстване, следва да отговаря на изискванията за предоставяне на минимална помощ, в съответствие с Регламент (ЕС) № 2023/2831 г. относно прилагането на членове 107 и 108 от Договора за функционирането на Европейския съюз към помощта de minimis (в текст от значение за ЕИП, OB L от 15.12.2023 г.)" - само партньорът ЮЛНЦ ли трябва да отговаря на това изискване и моля да потвърдите стойността на мин. държ. помощ.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 22 до 03.06.2024 г. (отговор на въпрос 51). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437  в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.004-Q050</x:t>
   </x:si>
   <x:si>
-    <x:t>01.05.2024</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Моля, за пояснение относно т.11.1 - финансов капацитет на бенефициента от формуляра за кандидатстване! В тази точка кои цифри трябва да се опишат, цифрите от бюджета на институцията или цифрите от оборотната ведомост на институцията?</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 21 до 01.05.2024 г. (отговор на въпрос 50). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437  в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
-  </x:si>
-[...728 lines deleted...]
-    <x:t>Разясненията на Управляващия орган (УО) по зададения въпрос са публикувани в консолидирана версия 1 до 29.01.2024 г. (отговор на въпрос 1). Отговорите и разясненията на УО се съобщават (публикуват) на интернет страницата на ПО – http://sf.mon.bg/?go=page&amp;pageId=437 в рубрика „Въпроси и отговори“ и в ИСУН– https://eumis2020.government.bg.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -885,99 +140,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -1216,850 +472,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D55"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45642.5119568287</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45616.7027806019</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45461.7093131713</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45441.6053062153</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...695 lines deleted...]
-        <x:v>206</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45413.7829207639</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>