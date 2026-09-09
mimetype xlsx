--- v0 (2026-01-14)
+++ v1 (2026-09-09)
@@ -1,170 +1,140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e8b3526d2d404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b77f2ad90a54b6e9765292cbbb9051f.psmdcp" Id="R76fe297f95bd4e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61f87f6a16a4355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8a7b498225f4fd682b70a820f7ace6b.psmdcp" Id="Rf91f7b5ca8fe4217" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-Q006</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>04.11.2022</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте!
 Във връзка с реализирането на проект "Топъл обяд",може ли да ни предоставите изяснение,имали  като приложение образец договор за ползване на социалната услуга "Топъл обяд"между потребител и Бенефициент?</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно Ръководството за конкретни бенефициенти по Операция BG05SFPR003-1.001 „Топъл обяд“ получаването на топъл обяд от крайните получатели се основава на одобрение за включване в проектните дейности на всеки краен получател, разписано от представляващия конкретния бенефициент в Заявлението-декларация – Приложение 1. Ръководството за конкретни бенефициенти по Операцията не включва като приложение образец на договор между краен получател и бенефициент.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-Q005</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>10.10.2022</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, може ли да подадем проектното предложение от профила на служител на общината в ИСУН 2020,  който да е подписан с КЕП на кмета на общината или трябва да се направи профил в ИСУН с данни на кмета.</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно Условията за кандидатстване, кандидатите следва да подадат чрез ИСУН Формуляра за кандидатстване, подписан с Квалифициран електронен подпис (КЕП) от лицето, представляващо кандидата или упълномощено от него лице. Във връзка с втората хипотеза се изисква Заповед или друг релевантен документ за упълномощаване на лицето, което да подаде проектното предложение. 
 Проектното предложение и прикачените документи се подписват с квалифициран електронен подпис (КЕП) на лицето оправомощено да представлява кандидата.
 Преди подаването на проектното предложение, Формулярът за кандидатстване  задължително се подписва с електронен подпис с отделна сигнатура (detached) от представляващия конкретния бенефициент или оправомощено от него лице.
 Проектното предложение се подава винаги от профила на кандидата, не от друг профил, защото впоследствие ще използвате именно този профил за комуникация с Управляващия орган и за отстраняване на забелязани неточности по време на етапа „Оценка на проектно предложение“!</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-Q004</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>05.10.2022</x:t>
   </x:si>
   <x:si>
     <x:t>В условията за кандидатсване по процедура чрез директно предоставяне на БФП по Програма за храни и основно материално подпомагане 2021-2027, "Топъл обяд" в т.7 "Индикатори", подразделение "Индикатори на ниво проект" е записан следния текст: Брой на крайните получатели,получаващи подпомагане с хранителни продукти.Кандидатите трябва задължително да посочат стойност на индикатора, който е предварително зададен от Управляващия орган и да съответства на съответниярегион. Той трябва да е количествено пределен и следва да е различен от 0.
 Въпросът ни е къде можем да видим индикаторът, който е предварително зададен от Управляващия орган за Община Борово, област Русе.</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно Условията за кандидатстване, избирането на индикатор в секция 5 на Формуляра за кандидатстване става от предварително зададените към процедурата. Във формуляра за кандидатстване се визуализират два реда на съответния индикатор за региони в преход и за по-слабо развити региони. Кандидатът избира съответния ред, към който принадлежи и от бутон „Редакция“ следва да попълните следните секции:
 - Базова стойност – посочва се 0
 - Дата на базова стойност – не се попълва
 - Целева стойност - следва да заложите броят на лицата, за които ще бъде осигурен топъл обяд по съответното проектно предложение,
 - Дата на целевата стойност - посочва се прогнозната дата, към която ще се достигнат целите за изпълнение на конкретния индикатор
 - Източник на информация - трябва да посочите източника на информация
 Другият ред на индикатора остава неприложим и не следва да се попълва от вас!
 Индикаторът е предварително зададен от УО като специфичен за програмата индикатор „брой крайни получатели, които получават подкрепа с храна“, отговарящ на заложеното в Програмата за храни и общия Регламент (ЕС) 2021/1060</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-Q003</x:t>
   </x:si>
   <x:si>
-    <x:t>27.09.2022</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте, 
 Във връзка с описаното в посочените в условия за кандидатстване по процедура чрез директно предоставяне на безвъзмездна финансова помощ BG05SFPR003-1.001 – „Топъл обяд“ по Програма за храни и основно материално подпомагане 2021-2027, съфинансирана от Европейския социален фонд плюс изискване за ограничаването на използването на пластмасови опаковки и изделия за еднократна употреба при предоставяне на обяда допустимо ли е храната да бъде предоставяна на потребителите в еднократни опаковки от картон и/или друг рециклируем материал.</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно чл. 19, пар.2 от Регламент /ЕС/ № 2021/1057 на Европейския парламент и на Съвета „При критериите за избор на храни и където е приложимо – на стоки, се отчитат и климатичните и екологичните аспекти, по-специално с цел намаляване на разхищението на храни и на използването на пластмасови изделия за еднократна употреба.“. При приготвянето и предоставянето на храната кандидатът следва да прилага механизми които отчитат и климатичните и екологични аспекти, както и за намаляването на разхищението на храни и ограничаването на използването на пластмасови опаковки и изделия за еднократна употреба. Допустими са всички механизми, които допринасят за постигането на целта и отчитат климатичните и екологични аспекти.  Предвидените механизми се описват в секция 11 на проектното предложение.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR003-1.001-Q002</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>22.09.2022</x:t>
   </x:si>
   <x:si>
     <x:t>1.Допустимо ли е дейностите по  предоставяне на съпътстващи мерки да се възложат на външен изпълнител?
 2.За лицата, които попадат в чл.6, ал.(1), т.4 от Наредба № РД-06-53 ОТ 17.09. 2021г., ще се следи ли размера на дохода? Считате ли, че в уязвима ситуация са самотноживеещи възрастни лица в селски, изолирани райони?
 3. Допустимо ли е Топъл обяд по настоящата процедура да ползват лица, които са включени в социалната услуга "Асистентска подкрепа", механизма "Лична помощ" или социално-здравни услуги?</x:t>
   </x:si>
   <x:si>
     <x:t>1. Партньорството по настоящата процедура е допустимо, а не задължително. Съгласно изискванията на Програмата, участието на партньори при изпълнение на договори по настоящата операция е допустимо единствено във връзка с предлагане и реализиране на съпътстващи мерки. Правилата за допустимост и избор на партньори са посочени в т. 10 от Условията за кандидатстване.
 2. и 3. Предоставянето на подкрепа по програмата се основава на иднивидуален подход, оценка на нуждите и обективна преценка за нивото на материално лишение на лицата и семествата. Съгласно т. 11 от Условията за кандидатстване кандидатите следва да прилагат ясни и проследими правила и критерии за подбор на конкретните представители на целевите групи, посочени в чл. 6 от Наредбата. Принадлежността на обхванатите представители към целевите групи се потвърждава от съответната дирекция „Социално подпомагане“, така както е предвидено в чл.7 от Наредбата.
 В раздел VІI. Техническо изпълнение и отчитане на дейности, т. 1 от публикуваното в документите за информация Ръководство на конкретния бенефициент за изпълнение и управление на договори по Операция BG05SFPR003-1.001 „Топъл обяд“ за описани правилата за изпълнение и отчитане на дейностите по операцията.</x:t>
-  </x:si>
-[...13 lines deleted...]
-При необходимост може да се свържете с администраторите на системата на  support2020@government.bg.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -183,99 +153,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -514,178 +485,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D7"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44869.4498961343</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44844.4799578704</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>44839.641945081</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>44831.4367294907</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...23 lines deleted...]
-        <x:v>27</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>44826.4464923264</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>