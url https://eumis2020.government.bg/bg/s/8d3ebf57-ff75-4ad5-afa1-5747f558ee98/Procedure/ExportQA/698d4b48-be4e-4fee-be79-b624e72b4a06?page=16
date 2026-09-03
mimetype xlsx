--- v1 (2026-02-24)
+++ v2 (2026-09-03)
@@ -1,1644 +1,156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17df034414f4e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3de0ac8a9ceb47269fe0abefbd50454a.psmdcp" Id="R5f186f5dd7a34008" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af83602eda04e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7571be7e4a304958b05165d8b58afbea.psmdcp" Id="R6abb6886e42945ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="308">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.012-Q087</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>29.02.2024</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте!
 Имаме следните въпроси:
 1. Може ли за ръководител на проекта да бъде назначен управителя на дружеството, например с договор за управление?
 2. Може ли като координатор на проекта да бъде назначено лице, което не е било на трудов договор към дружеството?</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине, 
 Въпросите Ви касаят етапа на изпълнение на проектите, който не е предмет на настоящата процедура по даване на разяснение по условията за кандидатстване.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.012-Q086</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 моля за разяснение по следните въпроси:
 1. Дали по настоящата процедура е ЗАДЪЛЖИТЕЛНО условие за допустимост на проектните предложения, наемането на лице/а с трайни увреждания (с трайно намалена работоспособност 50 и над 50 на сто)? 
 2. Допустимо ли е проектното предложение да е насочено само към осигуряване на устойчива заетост на някоя от другите описани в Условията за кандидатстване категории лица в неравностойно положение (без лица с трайни увреждания)? 
 3. Правилно ли е разбирането, че наемането на лица с трайни увреждания носи допълнителна бонификация при оценката на проектното предложение, но не е критерий за допустимост?
 Благодаря предварително за отделеното време!</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 1.	Наемането на лица с трайни увреждания не е условие за допустимост на проектното предложение. Условие за допустимост е в проектното предложение да бъде включена задължителната дейност „Наемане на лица от целевата група“. Лицата с трайни увреждания са само една от множеството категории, съдържащи се в целевата група „лица в неравностойно положение“.
 2.	Да, допустимо е.
 3.	Разбирането Ви е правилно.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.012-Q085</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте,
 Благодаря за любезния отговор на въпрос 80, но смисълът му е не толкова в посока "какво ще се измерва", а как следва да се попълни въпросният индикатор във формуляра, от страна на кандидатите. Хипотезите, които сте коментирали в отговора на 75, т. 3, излизат отвъд контрола на бенефициентите и не е възможно да бъдат предвидени на този етап. Считаме, че в интерес на всички страни е, индикаторът да бъде попълнен коректно, така че да не се стигне до проблеми при отчитането на нереалистични стойности на последващ етап. 
 Нашето разбиране е, че трябва да попълним стойност на индикатора, равняваща се на хората, за които ще бъде осигурена устойчива заетост в предприятието. Одобрявате ли подобен подход?
 </x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине, 
 Кандидатът остойностява индикатора за резултат въз основа на информацията, с която разполага към момента на подаване на проектното си предложение. При разработването на проектно предложениe, кандидатът следва първо да определи целите на проекта, след това да планира нужните дейности и финансиране за постигането на тези цели, на база на които се планира и постигането на определени резултати.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.012-Q084</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>27.02.2024</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте ! Кандидата, които представлявам  е транспортния  фирма , която  извършва   транспорт по р. Дунав. 
  Малко повече  11.2. Специфични изисквания за допустимост на кандидата 
 - той е регистриран в България 
 - той е от слабо развит регион
 Наетите работници ( ако бъде  одобрен) , няма  да са винаги на територията  на  България.
 Счита се ,  че всеки кораб представлява територията  на България , но как счита  УО ?</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 Съгласно т. 5 от Условията за кандидатстване по настоящата процедура, дейностите по проектите следва да се изпълняват на територията на Република България. Допълнително е уточнено, че дейностите в рамките на едно проектно предложение могат да се изпълняват на територията на само на един от двата типа региони – регион в преход ИЛИ по-слабо развитите региони (един или повече по-слабо развити региони).
 Доколкото, съгласно международното право, корабът се счита за продължение на територията на държавата на флага, то Управляващият орган не може да даде конкретно становище по въпроса без допълнителни детайли. 
 В конкретния случай е необходимо в проектното предложение да се посочи информация, позволяваща при необходимост да бъде извършена  служебна проверка в Регистъра на корабите на Република България, а именно: име на кораба, регистрационен номер, корабопритежател.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.012-Q083</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте,
 Моля за някои уточнения:
 Казуса е следния:          Безработно лице с трайни увреждания над 50%, което обаче има Договор / който се третира като трудов / към съответна Община за Личен асистент на приблизително  3часа/ден  на собственото си дете, което е с инвалидност 100% със чужда помощ.
  Въпроси:
 1. Допустим кандидат ли е това лице? / моля да потвърдите
 2. Ако ДА – трябва ли  и КЪДЕ да се отразят тези подробности в проектното предложение – в описание на целевата група и/или на друго място?
 3. На колко часа/ дневно може да бъде назначено – на 8 или 4?
 Благодаря!
 </x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 Моля да се запознаете с отговора на въпрос № 49, т. 2 по процедурата.</x:t>
   </x:si>
-  <x:si>
-[...886 lines deleted...]
-2. Всичките отговори на поставени въпроси не отговорят на въпроса -  Задължителна ли е регистрацията в Дирекция  Бюро по труда към Агенция по заетостта на лицата представителни на целевата група, за да бъдат считани същите за безработни каквото е неотменното условие за включване? Тъй като справка в НАП за действащи трудови договори или справка на статус на социално осигуряване може да даде информация, че дадено лице не работи и не получава възнаграждения за труда си, тоест не е осигурено, тоест е безработно.  НО съвсем друго е и да е регистрирано като безработно в бюрото. Сигурно знаете, че пенсионери не могат да се регистрират в бюрата, а в някой от отговорите, казвате, че същите са допустими, ако отговарят на другите критерий за целева група. Също, независимо, че може да са магистри в поредна магистърска степен,  обучаващи се в дистанционна или задочна форма, студентите също не могат да се регистрират в бюрата като безработни, което не ги прави и работещи!?!. 
------Регистрацията като безработно лице в Дирекция  Бюро по труда към Агенция по заетостта, ЗАДЪЛЖИТЕЛНА ЛИ Е, за да бъде лицето допустимо, щом отговаря на другите условия? Ако, не моля потвърдете!
-3. По процедурата са допустими и физически лица. Те не подават финансови отчети, а данъчни декларации, как се изчислява техният финансов капацитет? Моля не отговаряте, отново бланкетно... За физически лица хем е допустимо кандидатстването, но видиш ли това условие е неотносимо и въпреки това следва проекта да бъде отхвърлен? Моля разяснете?
-[...591 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -1657,99 +169,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -1988,1312 +501,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D88"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45351.5687259954</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45351.5079746181</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C3" s="3" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45351.5056019792</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B4" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C4" s="3" t="s">
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45349.6343112384</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="B5" s="2" t="s">
+      <x:c r="D5" s="5" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45349.4582278356</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
         <x:v>18</x:v>
-      </x:c>
-[...1155 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>