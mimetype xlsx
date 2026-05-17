--- v0 (2026-03-12)
+++ v1 (2026-05-17)
@@ -1,114 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e29bab20f3c4c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/405c115d4711422aa74222365c91ff23.psmdcp" Id="R0301793ebe4c4fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b032d4b868540f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/527f3a12e977469ebd5de9001c8b3edf.psmdcp" Id="Ra05b19a7dbf74345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.002-Q002</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>15.09.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, 
 Моля за Вашето уточнение относно исканите писма за съгласие, формулирани в  Насоките за кандидастване. Намираме се в период на организиране на местни избори и ако  (според правилника на съответната община)  подобно писмо за съгласие трябва да бъде гласувано от Общински съвет, то това не би могло да се осъществи  в периода до 18.10 - вече няма сесии на Общински съвети. Ще се приемат ли писма за съгласие под условие, че подлежат на гласуване от Общински съвет или просто входирани писма. 
 От друга страна - има много частни собственици, които не са допустими бенефициенти . Държавата сключвала ли е споразумения с частните собственици  при обявяване на зоните за НАТУРА 2000 - защото ако има такива споразумения, според нас - няма нужда от такива писма. 
 С уважение,</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно т. 11 от условията за кандидатстване по процедура № BG16FFPR002-3.002, „кандидатът, преди подаване на проекта, следва да изиска съгласие от собствениците за извършване на дейности в рамките на съответните целеви имоти, попадащи в обхвата на проекта, след което да подаде уведомление по реда на екологичното законодателство до компетентния орган. При кандидатстване, той следва да представи краен акт – решение на съответния компетентен орган от съгласуване по реда на екологичното законодателство за планираните дейности.“ В този смисъл от кандидатите по процедурата не се изисква да представят като част от проектните си предложения съгласие на собствениците на имоти за извършване на консервационни дейности. Писмено съгласие на собствениците се предоставя единствено за целите на провеждане на процедурите по реда на  екологичното законодателство пред съответния компетентен орган по околна среда, както е посочено в т. 11 от условията за кандидатстване.
 При подаването на искания за получаване на съгласие от страна на общини-собственици на имоти, кандидатите следва да спазят приложимото законодателство – в т.ч. Закона за местното самоуправление и местната администрация и актовете на съответния общински съвет. 
 По отношение на частните собственици  Управляващият орган (УО) на Програма „Околна среда“ 2021 – 2027 г. (ПОС) потвърждава, че физическите лица и юридическите лица със стопанска цел – собственици на имоти, не са допустими бенефициенти по горепосочената процедура. 
 УО на ПОС 2021 – 2027 г. не разполага с информация за сключени споразумения с частни собственици  при обявяване на защитените зони от мрежата НАТУРА 2000, които да имат за предмет предоставяне на съгласие на собствениците за изпълнение на консервационни мерки. Съгласно чл. 13 от Закона за биологичното разнообразие,  обявяването на защитените зони не променя собствеността върху земите, горските територии и водните площи в тях. В този смисъл, изискването на съгласие от страна на собствениците се явява задължително условие за изпълнение на такъв вид мерки.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR002-3.002-Q001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>12.09.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 Във връзка с подготовка на проектно предложение по обявената процедура направихме справка в информационната система за защитените зони от мрежата Натура 2000, която показва, че общата площ на допустимите местообитания е над 549 ха. При средна стойност от 2000 евро на хектар се получава сума  над 2 млн. лева, за да могат да се изпълнят дейностите. Сумата  надхвърля обявения ресурс по процедурата. За да бъдем абсолютно убедени в анализа си, разгледахме един конкретен обект - река Омуровска. Ако изчислим площта в ха, вземайки площтта на реката - то площта е  около 8 хектара, но дължината на реката е голяма - тя е тясна и дълга.  В случая имаме -  изграждане на линеен обект, а а БВП е в ха. Допустимият ресурс за тази зона би бил 16 000  евро. В рамките на тази сума, не би могло да се осъществи интервенция, като се  има предвид  че  трябват средства за анализи, за подготовка на тръжни процедури, такси  към РИОСВ, управление на проекта  и т.н. 
 Моля за разяснения - дали не е допусната теническа грешка или указания, как да се изчислява площта на  интервенцията.
 Поздрави, 
 Тодор Лазаров</x:t>
   </x:si>
   <x:si>
     <x:t>Няма допусната техническа грешка в документацията по процедура № BG16FFPR002-3.002 „Изпълнение на мерки 28 и 61 от  Националната рамка за приоритетни действия за НАТУРА 2000“. 
 Условията за кандидатстване посочват целева стойност на индикатора единствено за изпълнение на мярка 61, която съгласно НРПД (по експертна оценка за периода 2021-2027 г.) следва да се приложи на площ от 400 хектара, от които 120 хектара попадат в Югозападен район за планиране (ЮЗРП). Мярка 28, съгласно НРПД, не е обвързана с конкретна целева площ в хектари. Условията за кандидатстване не въвеждат изисквания по отношение на площ, която следва да се адресира с дадено проектно предложение. Кандидатите сами определят целевата стойност която ще заложат като индикатор за изпълнение (показател за краен продукт): „Площ на защитените зони по „Натура 2000“, обхванати от мерки за опазване и възстановяване“, като се изисква  представяне на  информация за изчислението на целевата площ на интервенции – описателна част и геореферирани данни. Бюджетът на проекта следва да се изготви като се спазят изискванията на раздел 14 от Условията за кандидатстване, вкл. предвидените ограничения в размера на определени категории разходи по т.14.3. 
 С цел равнопоставеност на кандидатите по процедурата, при изчисление на бюджета, респективно определяне на целевата стойност на индикатора, следва да се вземат предвид само площите на целевите за проекта местообитания, като не се допуска да се включват буферни площи, на които не е разпространено целево местообитание.  Това ограничение по отношение на целевите площи се отнася само до начина на определяне на бюджета и индикатора и не ограничава кандидате да изберат къде точно да поставят огради/електропастири и др.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -127,99 +121,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -458,122 +453,122 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="24.410625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="23.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45184.4067434491</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45181.4167120486</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>