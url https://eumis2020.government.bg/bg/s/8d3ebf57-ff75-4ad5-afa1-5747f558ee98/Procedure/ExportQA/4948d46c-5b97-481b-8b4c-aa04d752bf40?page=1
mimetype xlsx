--- v1 (2026-05-17)
+++ v2 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b032d4b868540f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/527f3a12e977469ebd5de9001c8b3edf.psmdcp" Id="Ra05b19a7dbf74345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11dd05bda9db4384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5585087a5d1647b082c398489081eeff.psmdcp" Id="Re20585fb37a04362" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>