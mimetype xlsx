--- v1 (2026-03-12)
+++ v2 (2026-05-17)
@@ -1,428 +1,155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e43c8e292c84a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/595a6f9a8b614e98ad792406f60c5dc0.psmdcp" Id="Ra15028c3f578468c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8924e8eee2934d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f99ad899b7384e1c852944f7d0192c0f.psmdcp" Id="Rfd61dd16fd6142e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.011-Q020</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>26.05.2023</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Уважаеми дами и господа,
 Във връзка с Процедура BG-RRP-1.011 - „Ремонт и рехабилитация на общежития в системата на училищното образование“, по НПВУ, моля за разяснение относно начина на изчисление на индикатор: „Икономии в годишното потребление на първична енергия“, от ФК, а именно:
 - моля да потвърдите/отхвърлите разбирането, че посоченият индикатор „Икономии в годишното потребление на първична енергия“ се изчислява на база общия годишен разход на първична енергия при базово състояние преди ЕСМ, kWh (представляващ сборът на стойностите на първична невъзобновяема енергия и първична възобновяема енергия преди ЕСМ минус общият годишен разход на първична енергия след изпълнение на ЕСМ от избрания пакет, kWh (представляващ сборът на стойностите за първична невъзобновяема енергия и първична възобновяема енергия след изпълнение на ЕСМ), посочени в сертификата за енергийни характеристики на сграда, чиято разлика се разделя на 1000);
 - в случай, че горепосоченото изчисление не е коректно, моля да представите изискуемата формула за изчисление на индикатора;
 Предварително благодаря за отговора.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Структурата за наблюдение и докладване (СНД) по зададения въпрос са публикувани в консолидирана версия 12 на 01.06.2023 г. (отговор на въпрос 21). Отговорите и разясненията на СНД се съобщават (публикуват) на интернет страницата на ИАПО – http://opnoir.bg/?go=page&amp;pageId=437, в рубрика „Въпроси и отговори“ и в Информационната система за Механизма ИСУН 2020 – https://eumis2020.government.bg/.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.011-Q019</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>19.05.2023</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте,
 Във връзка с отворена процедура чрез подбор BG-RRP-1.011 „РЕМОНТ И РЕХАБИЛИТАЦИЯ НА ОБЩЕЖИТИЯ В СИСТЕМАТА НА УЧИЛИЩНОТО ОБРАЗОВАНИЕ”
 моля за Вашите разяснения по отношение на следното:
 В Условията за кандидатстване, т. 12. Категории разходи като допустими преки разходи т. II е „Разходи за дълготрайни активи“, в т.ч. „2. Разходи за оборудване/обзавеждане на общежитие. 2.1. Разходи за доставка и монтаж на оборудване/обзавеждане.“ 
 В тази връзка допустими ли са разходи за обзавеждане – легла с матраци, гардероби, шкафове, бюра, санитария, телевизори, лаптопи, периферия, както и други, ако стойността на всеки от тези активи e под прага на същественост на дълготрайните активи?  Ако не са, то какви примерни дълготрайни активи са допустими за закупуване по настоящата процедура за целите на оборудване/обзавеждане на общежитие? Допустимо ли е закупуването на нематериални активи (софтуер), необходими за функционирането на предвиденото оборудване?
 Благодаря Ви предварително за отделеното време!
 </x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Структурата за наблюдение и докладване (СНД) по зададения въпрос са публикувани в консолидирана версия 11 на 29.05.2023 г. (отговор на въпрос 20). Отговорите и разясненията на СНД се съобщават (публикуват) на интернет страницата на ИАПО – http://opnoir.bg/?go=page&amp;pageId=437, в рубрика „Въпроси и отговори“ и в Информационната система за Механизма ИСУН 2020 – https://eumis2020.government.bg/.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.011-Q018</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>18.05.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми дами и господа,
                 Във връзка с публикувана Процедура BG-RRP-1.011 - „Ремонт и рехабилитация на общежития в системата на училищното образование“, моля да потвърдите/отхвърлите следното разбиране:
                 Съгласно стр. 15 от Указания на Структурата за наблюдение и докладване за попълване на електронен формуляр за кандидатстване по процедура чрез подбор на предложения за изпълнение на инвестиция от крайни получатели BG-RRP-1.011 „РЕМОНТ И РЕХАБИЛИТАЦИЯ НА ОБЩЕЖИТИЯ В СИСТЕМАТА НА УЧИЛИЩНОТО ОБРАЗОВАНИЕ“:
                 „ПОПЪЛВАНЕ НА СЕКЦИЯ 11. Е-ДЕКЛАРАЦИИ
                 Е-Декларациите се попълват само, в случай че предложението за изпълнение на инвестиция се подава с валиден КЕП на официалния представляващ кандидата.
                 I. В случай на подаване на предложението за изпълнение на инвестиция с валиден КЕП на официалния представляващ кандидата.
 Декларираната информация се потвърждава от кандидата в секция 11. Е-декларации за всяка от посочените декларации посредством отбелязване в кутийката „потвърждавам“"
                 Моля да потвърдите/отхвърлите разбирането, че в случай на  подаване на предложението за изпълнение на инвестиция с валиден КЕП на официалния представляващ кандидата , то тогава Е-Декларация: Приложение III ДЕКЛАРАЦИЯ НА ПРЕДСТАВЛЯВАЩИЯ ОБЩИНСКА ОБРАЗОВАТЕЛНА ИНСТИТУЦИЯ, ОБЕКТ НА ИНТЕРВЕНЦИЯ, не следва да бъде отбелязана в кутийката с „потвърждавам“, а сканирана и прикачена в секция 12. Прикачени електронно подписани документи на Формуляра за кандидатстване в Информационната система за Механизма ИСУН 2020.
 Предварително Ви благодарим за отговора.</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Структурата за наблюдение и докладване (СНД) по зададения въпрос са публикувани в консолидирана версия 11 на 29.05.2023 г. (отговор на въпрос 19). Отговорите и разясненията на СНД се съобщават (публикуват) на интернет страницата на ИАПО – http://opnoir.bg/?go=page&amp;pageId=437, в рубрика „Въпроси и отговори“ и в Информационната система за Механизма ИСУН 2020 – https://eumis2020.government.bg/.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.011-Q017</x:t>
   </x:si>
   <x:si>
-    <x:t>17.05.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Уважаеми господине/Уважаема госпожо,
 във връзка с процедура "Ремонт и рехабилитация на общежития в системата на училищното образование“, в Указанията на Структурата за наблюдение и докладване за попълване на електронен формуляр за кандидатстване е посочено, че за  бюджетен ред 3.1. Разходи за организация и управление (вкл. за информация, комуникация и публичност), кандидатите не следва да обвързват разхода с поле „Дейност“. Възможно ли е да уточните какво трябва да бъде избрано за бюджетен ред 3.1. по отношение на полето "Индикатори"?
 Във връзка с изискването за представяне на поне 2 оферти или проучвания в интернет за всеки вид оборудване/обзавеждане, планирано в Остойностения списък, коя цена от офертите трябва да бъде взета предвид - по-ниската такава или средноаритметичната от двете ?
 Благодаря Ви предварително!</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Структурата за наблюдение и докладване (СНД) по зададения въпрос са публикувани в консолидирана версия 10 на 23.05.2023 г. (отговор на въпрос 18). Отговорите и разясненията на СНД се съобщават (публикуват) на интернет страницата на ИАПО – http://opnoir.bg/?go=page&amp;pageId=437, в рубрика „Въпроси и отговори“ и в Информационната система за Механизма ИСУН 2020 – https://eumis2020.government.bg/.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.011-Q016</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>16.05.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми дами и господа,
 Във връзка с публикувана Процедура BG-RRP-1.011 - „Ремонт и рехабилитация на общежития в системата на училищното образование“, моля да потвърдите/отхвърлите следното разбиране:
 На стр. 7 от УК, т.6 Индикатори е записано:
 „Общи индикатори
 • Капацитет на класните стаи на
 нови или модернизирани детски заведения и образователни заведения – брой лица;
 Капацитет по отношение на максималния брой места в модернизирани общежития (ISCED 1-3) с подкрепа чрез мерки по линия на Механизма. Капацитетът се изчислява в съответствие с националното законодателство, но не включва учители, родители, помощен персонал или други лица, които също могат да използват съоръженията.
 Показателят обхваща ученически общежития, които са били обект на интервенция, включваща основен ремонт, реконструкция,
 основно обновяване, вкл. оборудване/обзавеждане и внедряване на мерки за енергийна ефективност, като не са допустими частични интервенции и/или самостоятелно внедряване на мерки за енергийна ефективност.“
 Моля да потвърдите/отхвърлите разбирането, че индикаторът Капацитет на класните стаи на нови или модернизирани детски заведения и образователни заведения – брой лица се отнася до максималния брой места за настаняване на ученици в общежитието, обект на интервенции по проекта?
 Предварително Ви благодаря за предоставения отговор.</x:t>
   </x:si>
   <x:si>
     <x:t>Разясненията на Структурата за наблюдение и докладване (СНД) по зададения въпрос са публикувани в консолидирана версия 10 на 23.05.2023 г. (отговор на въпрос 17). Отговорите и разясненията на СНД се съобщават (публикуват) на интернет страницата на ИАПО – http://opnoir.bg/?go=page&amp;pageId=437, в рубрика „Въпроси и отговори“ и в Информационната система за Механизма ИСУН 2020 – https://eumis2020.government.bg/.</x:t>
   </x:si>
-  <x:si>
-[...256 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -441,99 +168,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -772,374 +500,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D21"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="18.960625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="18.424911" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45072.6592131134</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45065.5077470718</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45064.6379280093</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45063.9781626389</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...219 lines deleted...]
-        <x:v>81</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45062.6029689236</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>