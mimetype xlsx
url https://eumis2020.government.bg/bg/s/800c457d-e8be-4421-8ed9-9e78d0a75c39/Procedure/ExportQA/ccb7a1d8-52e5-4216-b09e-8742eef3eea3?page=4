--- v2 (2026-05-17)
+++ v3 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8924e8eee2934d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f99ad899b7384e1c852944f7d0192c0f.psmdcp" Id="Rfd61dd16fd6142e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e623cf748943d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd919cd5777b4013be33987a46b32b21.psmdcp" Id="Rcbe7af2128fb4b5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>