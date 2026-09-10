--- v0 (2026-01-14)
+++ v1 (2026-09-10)
@@ -1,404 +1,153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re953aee91d984d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/492a774c47764328a075ae9a2bcc5f3c.psmdcp" Id="Ra1d4f975fcb44a52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9236f0497624379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cec499dbca147fc86436b286bc360e0.psmdcp" Id="Rd213f75704cc47b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.011-Q019</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>18.07.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Община Куклен предоставя социална услуга „Асистентска подкрепа“ по Закона за социалните услуги.
 Въпроса е допустимо ли е интервенция в сградата и дворното пространство на поземления имот, където се предоставя услугата.</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема г-жо/Уважаеми г-не,
 Не е допустима интервенция в сградата и дворното пространство на поземления имот, където се предоставя посочената от Вас услуга.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.011-Q018</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>03.07.2023</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Моля за разяснение допустимо ли е в ПИИ по процедурата да се изпълни:
 1. Вертикална планировка;
 2. Ремонт/подмяна на ел. инсталация;
 3. Подмяна на вътрешни врати на стаи;
 4. Дострояване към съществуваща сграда на помещение за изолация на болни с инфекциозни заболявания.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема г-жо/Уважаеми г-не,
 Разяснението на поставените от Вас въпроси е следното:
 1. Вертикална планировка – допустима дейност, ако е в резултат на изпълнение на мерки за енергийна ефективност, като например полагане на топлоизолация на сутеренни стени и/или на основи;
 2. Ремонт/подмяна на ел. инсталация – допустима дейност, ако е свързана с предписаните мерки в обследването за енергийна ефективност;
 3. Подмяна на вътрешни врати на стаи – допустима дейност;
 4. Дострояване към съществуваща сграда на помещение за изолация на болни с инфекциозни заболявания – недопустима дейност.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.011-Q017</x:t>
   </x:si>
   <x:si>
-    <x:t>14.06.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Във връзка с подготовка на проекно предложение по процедура BG-RRP-11.011 - Повишаване на енергийната ефективност на социалната инфраструктура за предоставяне на социални услуги, делегирана от държавата дейност, имаме следния въпрос:
 - в насоките за кандидатстване по процедурата в т. Допустими разходи, I Разходи за СМР, в подточка 2.6. е записано като допустим разход: "независима експертна оценка от сертифициран енергиен одитор(за установяване на реалното потребление на енергия 12 месеца след приключване на СМР дейностите по проекта)". В такъв случай разходът ще бъде извършен след приключване на проекта и моля да разясните как ще бъде отчетен?</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 В Условията за кандидатстване, в т. 16 „Минимален и максимален срок за изпълнение на проекта (ако е приложимо)“ е посочено, че Планираната продължителност на всеки проект, включително дейностите, предвидени в него, не може да надвишава 30 месеца (в т.ч. и времето за извършване на независима експертна оценка от сертифициран енергиен одитор за установяване на реалното потребление на енергия на сградата след приключване на СМР дейностите по проекта).
 Т.е. продължителността на проектното предложение трябва да е планирана така, че да включва и времето за извършване на независимата експертна оценка, след приключване на СМР дейностите.
 В договора, който е част от Условията за изпълнение, част от пакета документи към Условията за кандидатстване, в чл. 2.3 е посочено, че срокът за изпълнение на инвестицията е не по-късно от 30.04.2026 г., като всички дейности по проекта следва да са приключили преди тази дата. В този срок се включва и времето за извършване на независима експертна оценка от сертифициран енергиен одитор за установяване на реалното потребление на енергия на сградата 12 месеца след приключване на дейностите за СМР и въвеждането в експлоатация.
 Разяснения за отчитането ще бъдат предоставени допълнително в Ръководство за крайните получатели.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.011-Q016</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>26.05.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте, след като се запознахме с Условията за кандидатстване по процедура BG-RRP-11.011 „Повишаване на енергийната ефективност на социалната инфраструктура за предоставяне на социални услуги, делегирана от държавата дейност и дадените до момента разяснения, имаме следните въпроси:
 1.	Имаме желание да кандидатстваме с общинска сграда, в която на вторият етаж се помещава  „Дневен център за пълнолетни лица с увреждания“ държавно делегирана дейност на общината, който, съгласно дадените до момента разяснения е допустим за подпомагане.
 Сградата е частна общинска собственост, на два етажа е, като общата площ на сградата е 832 кв.м. Първият етаж е неизползваем и е с площ 430кв.м., вторият етаж, на който се помещава Дневен център за пълнолетни лица с увреждания е с площ 402 кв.м.
 Допустими ли са по процедурата СМР - мерки за енергийна ефективност на цялата сграда?
 2.	Разходите за дейността „Организация и управление на проекта“ могат ли да бъдат възложени на външен изпълнител, след провеждане на съответните процедури за възлагане по реда на ЗОП след одобрението на проекта?
 Благодаря.</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 1. Моля да се запознаете с отговорите на въпроси 4 и 8.
 2. Дейността „Организация и управление на проекта“ може да бъде възложена на външен изпълнител по реда на ЗОП.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.011-Q015</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">В точка 9 Допустими кандидати от Условията за кандидатстване са дефинирани Конкретни крайни получатели. По настоящата процедура по смисъла на чл. 22 от ПМС № 114/08.06.2022 г. за определяне на детайлни правила за предоставяне на средства на крайни получатели от Механизма за възстановяване и устойчивост, това са общините, на чиято територия функционира социална услуга в общността, делегирана от държавата дейност, като е дадена връзка към Регистър на видовете социални услуги, финансирани от държавния бюджет.
 Община Ракитово има намерение да кандидатства по процедурата, като моля да ни посочите кои от центровете ни са допустими за кандидатстване по процедурата:
 1. ЦЕНТЪР ЗА РЕХАБИЛИТАЦИЯ  И СОЦИАЛНА ИНТЕГРАЦИЯ НА ХОРА С УВРЕЖДАНИЯ   
 2. ДНЕВЕН ЦЕНТЪР ЗА ДЕЦА И МЛАДЕЖИ С УВРЕЖДАНИЯ 
 3. Център за настаняване от семеен тип за пълнолетни лица с физически увреждания  
 </x:t>
   </x:si>
   <x:si>
     <x:t>Уважаема госпожо/Уважаеми господине,
 Посочените от Вас социални услуги са допустими за финансиране по процедурата, в случай че са делегирана от държавата дейност.</x:t>
   </x:si>
-  <x:si>
-[...237 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -417,99 +166,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -748,360 +498,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D20"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="20.020625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="19.424911" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45125.4888123495</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45110.3607206481</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="D3" s="5" t="s">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45091.6671771181</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>19</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45072.7060165972</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B6" s="2" t="s">
+      <x:c r="A6" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45072.6140732639</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
-[...199 lines deleted...]
-        <x:v>76</x:v>
+      <x:c r="D6" s="5" t="s">
+        <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>