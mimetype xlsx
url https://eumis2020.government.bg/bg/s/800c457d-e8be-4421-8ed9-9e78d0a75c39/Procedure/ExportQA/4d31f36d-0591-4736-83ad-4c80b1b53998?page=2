--- v0 (2026-01-15)
+++ v1 (2026-09-13)
@@ -1,710 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R352efe47e93e4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f7947e826b9462a9525682f652c4d36.psmdcp" Id="Rb287b079a8e948a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130d3edf57db4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/adc4feff477e43d3ae05c5e6cdb68fa9.psmdcp" Id="R2257be9ac54849f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="139">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-4.028-Q039</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>19.03.2024</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми дами и господа, 
 Допустимо ли е общината-кандидат да стартира процедура за избор на изпълнител за предвидените по проекта основни дейности (модернизиране на ВИО) на етап кандидатстване, преди подписване на договор на предоставяне БФП? Процедурата ще бъде стартирана съгласно чл. 114 на ЗОП.
 Ако е допустима такава хипотеза, моля да потвърдите дали е допустимо задаване на Планирана дата на обявяване в секция 10. План за външно възлагане в ИСУН, която предхожда датата на сключване на договор за БФП? Или моля да предоставите информация каква дата следва да се нанесе в секция 10 на ФК, или да потвърдите/отхвърлите необходимостта от включването на тази процедура по ЗОП въобще в Плана за външно възлагане към ФК?</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно т. 19 от Насоките за кандидатстване въпроси във връзка с попълването на формуляра за кандидатстване и изискванията по настоящата процедура могат да се задават в срок до 21 дни преди изтичането на срока за кандидатстване.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-4.028-Q038</x:t>
   </x:si>
   <x:si>
     <x:t>В случай, че при кандидатстване представим технически/работен проект , който не е одобрен, съгласно изискванията на ЗУТ, същият ще бъде ли изискан от кандидата на Етап I: Оценка на административното съответствие и допустимостта, с оглед на това, че документът за одобрението на техническия/работния проект ще е с дата след 02.04.2024 г.?
 ПС: Когато при оценката на административното съответствие и допустимостта се установи липса на документи и/или друга нередовност, комисията еднократно изпраща на кандидата уведомление за установените нередовности и определя срок за тяхното отстраняване, който не може да бъде по-кратък от 7 дни.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-4.028-Q037</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>18.03.2024</x:t>
   </x:si>
   <x:si>
     <x:t>Уважаеми дами и господа,
 Във връзка с публикуваната процедура, моля за разяснение по следните въпроси:
 1.	Моля да потвърдите или отхвърлите, че в секция 9. „Екип“ От Формуляра за кандидатстване в ИСУН следва да се попълни текст с необходимата квалификация за заемане на позицията и описание на задълженията за всяка позиция от екипа за управление на проекта, а не само да се прикачи файл с автобиография на лицето, което ще заема длъжността, както и че ФК следва да съдържа, в поле „3. План за изпълнение“, дейност за управление на проекта?
 2.	В тази връзка, моля да потвърдите, че е допустимо предоставянето на автобиографии на лица – служители на кандидата, с оглед изпълнение на изискванията на НК и методиката за оценка на проектни предложение, както и че същите подлежат на промяна след преминаване на процедура по подбор на външен за кандидата екип за управление на проекта, предвид необходимостта от спазване на изискването лицата, участващи в управлението на проекта да са извън „щатната численост на персонала на КП“;
 3.	Във връзка с текста за на стр. 15 от насоките за кандидатстване по процедурата - „Непреки разходи - в размер на фиксирана сума до 2 % от преките допустими разходи, като същите включват…“. Моля да потвърдите дали сумата на непреките разходи е фиксирана на точно 2% от преките допустими разходи или е допустимо тя да бъде по-малка от 2%?
 4.	Моля да потвърдите следното – при наличие на дейност „Осигуряване на публичност“ в секция 3. План за изпълнение / Дейности по проекта в ИСУН, съгласно посочените допустими дейности в НК, която обхваща дейностите по осигуряването на публичност, то кандидатът следва да опише комуникационен план за мерките по осигуряване на публичност в задължителната Секция 11. Допълнителна информация необходима за оценка на проектното предложение, поле „Изпълнение на мерките за информация и публичност“. Ако посоченото не е коректно, моля за Вашите указания какво се очаква да бъде описано в посоченото поле от Секция 11, тъй като в НК не е изрично посочено, че мерките за публичност следва да се описват само и единствено във въпросната секция?
 5.	В секция 11. Допълнителна информация необходима за оценка на проектното предложение от формуляра за кандидатстване в ИСУН следва да се попълни поле „Описание на оценка на риска“. Моля да потвърдите дали рисковете, които са предмет на анализа се определят по преценка на кандидата или следва да се засегнат определени от ОУ рискове и кои са те.
 6.	В секция 12. Прикачени документи в ИСУН има зададено по подразбиране поле за прикачване на документ с наименование „Документ за одобрение“. Моля да потвърдите дали в това поле очаквате да се представи решение на Общински съвет за кандидатстване по проекта.</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-4.028-Q036</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>15.03.2024</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1.	В НК, стр. 10 относно наличие на оперативен капацитет на Кандидата, е посочено: „Съответствието с изискването се доказва чрез информацията в т. 2 от формуляра за кандидатстване.“, същевременно на стр.4 в Приложение  4 „Указания за попълване и подаване на електронен формуляр за кандидатстване“, е записано относно секция 2 на ФК: „Допълнително описание – полето не се попълва“. Моля за разяснение къде във ФК следва да се попълни информация за съответствие с изискванията за наличие на оперативен капацитет на Кандидата?
 2.	В НК, стр. 11, т.9 „Допустими дейности“, са изброени допустимите дейности по Процедурата. Възможно ли е обединяването на логически взаимосвързани дейности, като например изброените по-долу, в една обща дейност примерно – „Извършване на СМР, демонтаж, доставка и монтаж на необходимите съоръжения, свързани с реконструкцията на системите за ВИО“, предвид че същите са неразривно свързани като изпълнение и логика: 
 Демонтаж на съществуващи осветители, проводници и кабели;
 Доставка и монтаж на нови осветители, проводници и кабели; 
 Доставка и монтаж на съоръжение/я за производство и съхранение на електрическа енергия от възобновяеми източници за собствено потребление в системата за ВИО;
 Извършване на строително монтажни работи, пряко свързани с реконструкцията на системата/ите за външно изкуствено осветление;
 Демонтаж на съществуващи средства за управление, доставка и монтаж на нови средства за управление, измерване и контрол, с възможност за надграждане и разширение, в т.ч. въвеждане или свързване към съществуваща система за автоматизация и управление на системата за външно изкуствено осветление;“
 3.	Във връзка с въпрос по т. 3, моля за разяснения дали е задължително разделянето на две отделни дейности за управление на проекта и за осигуряване на публичност или същите могат да се обединят в една дейност с примерно наименование „Управление на проекта и осигуряване на публичност“?
 4.	В изискванията на Приложение  4 „Указания за попълване и подаване на електронен формуляр за кандидатстване“,  стр. 5, е записано: „Не е допустимо да се добавят нови бюджетни редове“, същевременно в секция 6. Бюджет на ФК, б.р. I. Разходи за СМР, служебно са нанесени подредове 1.1. Доставка и монтаж на оборудване за външно изкуствено осветление, вкл. и демонтаж на съществуващо, 1.2. Доставка и монтаж на система за управление и/или мониторинг на потреблението на енергия, вкл. Демонтаж/надграждане/ разширение на съществуваща, 1.3. Съпътстващи строително-монтажни работи, но няма ред, в който да се отнесат разходи за въвеждане на мерки, свързани с ВЕИ. Моля за указания, допустимо ли е създаването на подред, например - 1.4. „Въвеждане на мерки за ВЕИ“, или, ако не е допустимо, то към кой бюджетен ред следва да се отнесат въпросните разходи?
 5.	Моля да уточните, дали, ако проектното предложение и неговото техническо решение, не предвиждат съпътстващи СМР, както и съответно, например – няма да се упражнява авторски и строителен надзор, вкл.-няма да се изискват за възстановяване разходите за технически проект, може да се премахнат бюджетни подредове 2.1. и 2.2 с оглед обстоятелството, че ИСУН ще отчете, че поле "Детайли" не е посочена дейност, с която са обвързани същите?
 6.	Моля да потвърдите, че в секция 6. Бюджет на ФК,  към подред 4. Разходи за оценка на резултатите от изпълнение на мерки за енергийна ефективност ( ПО: BG-RRP-4 , фонд: МВУ ), е допустимо да се създаде подред от ниво 3, т.е. 4.1 с цел въвеждане на нужните стойности за посочената оценка?Аналогичен е въпросът за б.р. III. НЕПРЕКИ РАЗХОДИ.
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-4.028-Q035</x:t>
   </x:si>
   <x:si>
-    <x:t>13.03.2024</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Във връзка с попълването на формуляра за кандидатстване по процедура ПОДКРЕПА ЗА ЕНЕРГИЙНО ЕФЕКТИВНИ СИСТЕМИ ЗА УЛИЧНО ОСВЕТЛЕНИЕ - ПОКАНА 2, моля за разяснение по следния въпрос:
 В Раздел "12. Прикачени документи" трябва да прикачим "Документ за одобрение", може ли повече разяснение какъв документ трябва да приложим?
 </x:t>
   </x:si>
   <x:si>
     <x:t>Всички подкрепящи документи, посочени в т. 18. „Списък на документите, които се подават на етап кандидатстване“ от Насоките за кандидатстване, следва да прикачите в Раздел "12. Прикачени документи" от Формуляра за кандидатстване.
 В т.13 „Документ за одобрение“ се прилага „Документ, от който да е видно, че техническият/работният проект е съгласуван и одобрен, съгласно изискванията на ЗУТ, или становище от Главния архитект, че за техническия/работния проект не се изисква одобрение съгласно ЗУТ - заверено с подпис и печат копие, сканирано и прикачено в ИСУН 2020.“</x:t>
-  </x:si>
-[...558 lines deleted...]
-Всички предвидени за изпълнение дейности следва да бъдат включени в техническия/работния проект.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -723,99 +151,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -1054,626 +483,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D39"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="18.960625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="18.424911" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>45370.6634737269</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>45370.4886158449</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>7</x:v>
+      <x:c r="D3" s="5" t="s">
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="3" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>45369.7131514931</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="B4" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>7</x:v>
+      <x:c r="D4" s="5" t="s">
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>7</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>45366.9033840046</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...471 lines deleted...]
-        <x:v>138</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>45364.4695714699</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>