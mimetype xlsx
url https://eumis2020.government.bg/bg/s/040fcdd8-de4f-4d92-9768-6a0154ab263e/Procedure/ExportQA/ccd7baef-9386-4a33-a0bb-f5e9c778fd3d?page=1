--- v3 (2026-03-14)
+++ v4 (2026-05-18)
@@ -1,232 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f834041509467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0359518f7ede43ec86e532fe17912369.psmdcp" Id="R3bc949d3eee44a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ab62ef8c1f4c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce01083253774503b4a92a1690152c8d.psmdcp" Id="Rf4d4deb5ca454ad0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Разяснения по процедурата" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>
     <x:t>Въпрос</x:t>
   </x:si>
   <x:si>
     <x:t>Разяснения</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.003-Q012</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>24.08.2022</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте,
 моля да дадете допълнително разяснение по отношение на допустимите кандидати, а именно:
 допустими кандидати ли са предприятия развиващи дейност в сферата на туризма (хотелиерство и ресторантьорство)?</x:t>
   </x:si>
   <x:si>
     <x:t>Съгласно т. 7 от Насоките за кандисване по процедура „Енергийна ефективност в индустрията“ кандидатите могат да задават въпроси по Насоките за кандидатстване по електронна поща: eeagrants@me.government.bg.  В тази връзка, моля да подадете Вашите въпроси по указания ред.</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.003-Q011</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>23.08.2022</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Здравейте!
 В Насоките за кандидатстване е посочено, че „Проектното предложение следва да включва дейности, свързани с реализиране на енергоспестяващи мерки, водещи до повишаване на ефективността на индустриалните процеси, осъществявани в промишлената/ите система/и на предприятието/ята", както и „по настоящата процедура ще се насърчават проектни предложения, включващи улавянето и повторното използване в индустриалните процеси на отпадна топлина“ (стр.19).
 Въпросът ми е - допустим разход ли е съоръжение (батерия) за съхраняване на енергията от ВЕИ източник, в случай че има излишък за ден 1, който може да бъде използван за ден 2 в индустриален процес на предприятието (разбира се, описано в Доклада от обследване за енергийна ефективност на промишлената система, съдържащ всички данни по настоящите насоки)? 
 Благодаря предварително за съдействието!
 </x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.003-Q010</x:t>
   </x:si>
   <x:si>
-    <x:t>18.08.2022</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Уважаеми експерти, 
 бих искала да задам следния въпрос във връзка с възможността за кандидатстване по процедура "Енергийна ефективност в индустрията":
 - допустим кандидат ли е предприятие - голямо по категория, което развива дейността си в сферата на хотелиерството и ресторантьорството ?
 - допустима инвестиция ли би била подмяната на стари бойлери за вода; конвектомати за кухнята на хотела; машини за бавно готвене - като всички те са част от индустриалния процес на компанията и ще доведат до значителни енергийни спестявания и  ефектиност. 
 Благодаря ви,</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.003-Q009</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>16.08.2022</x:t>
   </x:si>
   <x:si>
     <x:t>Здравейте!
 Бихте ли дали уточнения във връзка с партньорството:
 1) Програмният оператор оказва ли подкрепа на кандидатите по настоящата покана относно търсене на партньори (пример - има ли форма/ формуляр за сътрудничество или потенциален списък на институции/ организации с интерес в областта на енергийната ефективност)?
 2) Ако отговорът е положителен – бихте ли посочили лице/ форма за контакт?
 Благодаря за съдействието!
 С уважение,
 Г.Георгиева</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.003-Q008</x:t>
   </x:si>
   <x:si>
-    <x:t>15.08.2022</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Здравейте,
 във връзка с предоставената възможност за задаване на въпроси по Насоките за кандидатстване по процедурата, моля да отговорите на следните въпроси:
 1)  В т. 9 от Насоките за кандидатстване по процедурата са описани изискванията на процедурата по отношение на партньорите при осъществяване на проект. Посочено е, че няма ограничение по отношение броя на партньорите, като не става ясно дали наличието на партньор е задължителна предпоставка за подаване на проектно предложение. В т  16.2 от друга страна са описани документите, които следва да се представят от партньор, в случай  че има такъв. Моля за еднозначен отговор на въпроса дали наличието на партньор не е необходимо условие за подаване на проектно предложение или проект може да бъде осъществен самостоятелно от допустим кандидат, съгласно изискванията на т. 8 от Насоките за кандидатстване по процедурата, без наличието на партньор по проекта?
 2) По отношение на изготвянето на бюджета в т. 13.4 Бюджет на проектното предложение е посочено как се формират разходите за персонал и за командировки- съобразно действащото законодателство и обичайната политика на кандидата. По отношение на останалите разходи, например за материални активи или за дълготрайни нематериални активи, не се съдържа указание как се определя стойноста, която трябва да се заложи в бюджета. Съгласно изискванията на процедурата всеки кандидат представя обосновка за всеки предвиден разход, като включва кратко текстово описание във формуляра за кандидатстване и го отнася към съответната дейност. В този смисъл, по какъв начин следва да се определи стойността, която се залага в бюджета, ако проектното предложение  е свързано с доставка и монтаж на машини?
 Благодаря.</x:t>
   </x:si>
-  <x:si>
-[...84 lines deleted...]
-  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="1" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -245,99 +144,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="double">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="5">
+  <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId6" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -576,262 +476,164 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D13"/>
+  <x:dimension ref="A1:D6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="21.840625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="4" width="70.710625" style="4" customWidth="1"/>
+    <x:col min="1" max="1" width="21.139196" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="4" width="70.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
-      <x:c r="A1" s="1" t="s">
+      <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s">
+      <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C1" s="1" t="s">
+      <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D1" s="1" t="s">
+      <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
-      <x:c r="A2" s="2" t="s">
+      <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="B2" s="4">
+        <x:v>44797.496980162</x:v>
+      </x:c>
+      <x:c r="C2" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C2" s="3" t="s">
+      <x:c r="D2" s="5" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
-      <x:c r="A3" s="2" t="s">
+      <x:c r="A3" s="3" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B3" s="4">
+        <x:v>44796.6061609838</x:v>
+      </x:c>
+      <x:c r="C3" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
-[...6 lines deleted...]
-        <x:v>7</x:v>
+      <x:c r="D3" s="5" t="s">
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
-      <x:c r="A4" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>7</x:v>
+      <x:c r="A4" s="3" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B4" s="4">
+        <x:v>44791.689124537</x:v>
+      </x:c>
+      <x:c r="C4" s="5" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="D4" s="5" t="s">
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
-      <x:c r="A5" s="2" t="s">
-[...9 lines deleted...]
-        <x:v>7</x:v>
+      <x:c r="A5" s="3" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B5" s="4">
+        <x:v>44789.4207889931</x:v>
+      </x:c>
+      <x:c r="C5" s="5" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D5" s="5" t="s">
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
-      <x:c r="A6" s="2" t="s">
-[...107 lines deleted...]
-        <x:v>7</x:v>
+      <x:c r="A6" s="3" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B6" s="4">
+        <x:v>44788.5185538542</x:v>
+      </x:c>
+      <x:c r="C6" s="5" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D6" s="5" t="s">
+        <x:v>6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Разяснения по процедурата</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Area</vt:lpstr>
+      <vt:lpstr>Разяснения по процедурата!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>