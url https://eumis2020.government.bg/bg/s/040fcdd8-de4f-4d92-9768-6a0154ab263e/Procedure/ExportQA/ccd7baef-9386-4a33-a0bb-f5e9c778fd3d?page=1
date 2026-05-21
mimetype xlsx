--- v4 (2026-05-18)
+++ v5 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ab62ef8c1f4c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce01083253774503b4a92a1690152c8d.psmdcp" Id="Rf4d4deb5ca454ad0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a4e6ce3fd84909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccfc777741744ba3bcf715d3aa385309.psmdcp" Id="R338fc61d1c7d4cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>