--- v5 (2026-05-21)
+++ v6 (2026-09-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a4e6ce3fd84909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccfc777741744ba3bcf715d3aa385309.psmdcp" Id="R338fc61d1c7d4cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13edfbb3c91486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0e31fdd4921448c80221dc759238219.psmdcp" Id="Rdd041a5cd84344bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Разяснения по процедурата" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Рег. номер</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на изпращане</x:t>
   </x:si>
   <x:si>