--- v4 (2026-08-03)
+++ v5 (2026-09-27)
@@ -1,957 +1,989 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1521fbf9d304498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd4bc2b4459f486eb263c2dae74db3a2.psmdcp" Id="Rc051e9dde2354396" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ab2582e985492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac43bbebb7ff4e5db9440256772168c1.psmdcp" Id="Re8b1487f93ce42d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
+    <x:t>Изграждане на фотоволтаична система с мощност не по-малка от 50 kW изходяща (номинална) активна мощност на инвертора, комбинирана с локално съоръжение за съхранение на енергия (батерия) с номинален капацитет не по-малък от 51,2 kWh за собствено производство и съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нова Декор ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0445-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотоволтаична електрическа централа (ФтЕЦ) с мощност не по-малка от 35,02 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРИМА БГ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1847-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 56 KW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИПО - ХАРТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Полагане на изолация по проект Енергийна ефективност и използване на енергия от възобновяеми източници в БЪЛГАРИЯ ВЕНДИНГ СЪРВИСИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЪЛГАРИЯ ВЕНДИНГ СЪРВИСИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0147-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Тактикъл експортс" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2693-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прилагане на мерки за енергийна ефективност в хижа Янтра/Партизанска песен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ОТВЕС 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0752-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейности за подобряване на енергийната ефективност на сградния фонд на "КАМ - 919" ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАМ - 919" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1270-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Aвтоматична дискоотрезна машина 1 бр.
+ОП2: Електро – хидравличен абкант 1 бр.
+ОП3: Четиривалова хидравлична машина 1 бр. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
-[...5 lines deleted...]
-    <x:t xml:space="preserve">Доставка на 100 kW локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори за нуждите на Кариби ЕООД, в рамките на ДБФП BG16RFPR001-2.004-0181-C01.
+    <x:t>МЕТАЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0014-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строителни и монтажни работи за въвеждане на енергийно ефективни изолационни системи в сграда по договор № BG16RFPR001-2.004-2619-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ла Ботега ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2619-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система със система за съхранение на електрическа енергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Тиара 84 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 5 (ПЕТ)  ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0969-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на АКАНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКАНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0880-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на Комфорт 2016 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Комфорт 2016 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на ТОСКАНА-КИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОСКАНА-КИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1306-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии и инвертори)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЛОРИЯ 97 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0233-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител на специфично обучение „Екологични и устойчиви модели и технологии за оптимизация на производствените процеси в дървообработването и производството на дограма“ за заетите лица в Камбера Дизайн ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Камбера Дизайн" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0025-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа с инсталирана мощност 20 kWp за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНЕВИ-Т ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2703-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност на производствена сграда на ЕРС Текстил ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕРС ТЕКСТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1669-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи по въвеждане на енергоспестяващи мерки и енергия от възобновяеми източници:
+Обособена позиция 1: Строително-монтажни работи на топлоизолационни системи в сгради:
+1.1.Топлоизолационни системи от сандвич панели за външни стени – 190 кв.м
+1.2.Топлоизолационни системи от сандвич панели за покриви- 192 кв.м
+            1.1.Топлоизолационни системи от сандвич панели за външни стени – 190 кв.м
+            1.2.Топлоизолационни системи от сандвич панели за покриви- 192 кв.м
+Обособена позиция 2: Строително-монтажни работи подмяна на прозрачни ограждащи конструкции (прозорци и врати), с рамка от алуминий с прекъснат топлинен мост- 40 кв.м
+Обособена позиция 3: Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност – 15 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕГЕСТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0452-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради (прозорци и врати) 341,763 м2“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОБОС КЕНДЪЛС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0096-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори – мин. 29.82 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - мин. 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ МЕДИТЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2477-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и пускане в експлоатация на Фотоволтаична електрическа централа с инсталирана мощност 40 kW - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1000-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за енергийна ефективност в сграда на „ЧАПЕК“ ЕООД, включващи: секционни индустриални врати - 6 броя  и
+топлоизолационни системи от сандвич панели за външни стени и подове към външен въздух - сандвич панели  с топлоизолация от PIR /полиизоцианурат/ -576 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Чапек" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за фотоволтаична електроцентрала с инсталирана мощност 1 089,6 kWp и на локална система за съхранение на енергия (батерии) с общ капацитет 1 075 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Колонна роботизирана система за заваряване, комплект с едноосен подвижен позиционер, подвижна задна опора и триосен позиционер 1 бр.
+ОП2: Хоризонтална разстъргваща машина 10 метра с две въртящи маси 2000х2000 1 бр.
+ОП3: Хоризонтална разстъргваща машина 14 метра с две въртящи маси 2000х2000 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КАРИБИ ЕООД</x:t>
-[...194 lines deleted...]
-    <x:t xml:space="preserve">ФОРС - 81 ООД
+    <x:t xml:space="preserve">Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции, които са функционално свързани помежду си и формират цялостно интегрирано решение за дигитализация на дейността на предприятието:
+-	Обособена позиция №1 – Създаване на онлайн магазин;
+-	Обособена позиция №2 – Въвеждане на Система за управление на ресурсите (ERP система);
+-	Обособена позиция №3 – Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+-	Обособена позиция №4 – Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+-	Обособена позиция №5 – Въвеждане на система за бизнес анализи (Business Intelligence система).
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
-[...40 lines deleted...]
-Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+    <x:t>КОНТРОЛ - М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1412-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на възлагането е провеждане на процедура за избор на изпълнител по реда на чл. 50, ал. 1 от ЗУСЕФСУ чрез публична покана, с цел доставка на единна интегрирана система за управление и контрол на асфалтов завод. Стойността на поръчката надвишава праговете, определени в чл. 50, ал. 2, т. 2 от ЗУСЕФСУ, поради което изборът на изпълнител ще бъде извършен при стриктно спазване на всички изисквания на закона, подзаконовата нормативна уредба и указанията за изпълнение на договорите по ПКИП.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЪТРЕМОНТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБС-КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-въздух, включваща термопомпена система въздух-въздух 33 kW – 2 броя и термопомпена система въздух-въздух 13,6 kW – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КИМ 2003 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1790-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка монтаж и въвеждане в експлоатация на Компресор за сгъстен въздух – конвенционален, включително резервоар за сгъстен въздух и Изсушител на сгъстен въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фантастико ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на Агрегат с кондензатор за въздушно охлаждане (чилър) с мощност 187kW (Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАНТЕЛЕЙ ТОШЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0633-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за защита на информацията в локална мрежа, изграждане на система за управление на съхранението и споделянето на информация в цялостна среда за управление и защита и съхранение на корпоративната информация по проект BG16RFPR001-1.012-2240-C02“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АУТО КА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2240-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух-вода - 5 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бест Хотелс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1842-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на специфични обучения за служителите на  Вимакс България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВИМАКС БЪЛГАРИЯ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0130-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирани ИКТ решения за дигитализация и управление на бизнес процесите, включващи създаване на онлайн магазин, модул за управление на веригата за доставки на суровини/материали/компоненти/продукти, модул за управление на складовото стопанство (WMS) и система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕЯКОЛОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Термопомпи VRF система за директно изпарение, 2 броя, по 45 kW всяка с 2 бр. вътрешни тела</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАФО ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1998-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за прилагане на мерки за енергийна ефективност по 3 обособени позиции:</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КА-СТЕЛА СТОУНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1198-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0340-C01 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравец Плевен ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0340-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност:
+Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на специфични обучения за служителите на  Вимакс Клима</x:t>
+  </x:si>
+  <x:si>
+    <x:t>" ВИМАКС КЛИМА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0122-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРЕШ ФУУД ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0421-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локални съоръжения за съхранение на енергия (батерии) с общ капацитет 60 kWh в комбинация с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ди и Ко ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1887-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за предоставяне на услуги по внедряване на интегрирани ИКТ решения/системи за дигитализация на „АНИРА ТРЕЙДИНГ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Анира Трейдинг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1766-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„СМР ЗА ИЗГРАЖДАНЕ НА ФОТОВОЛТАИЧНА ЕЛЕКТРОЦЕНТРАЛА ЗА СОБСТВЕНИ НУЖДИ С ФОТОВОЛТАИЧНИ ПАНЕЛИ В КОМБИНАЦИЯ С ИНВЕРТОРИ С ОБЩ КАПАЦИТЕТ 30 kW И ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОРИ С ОБЩ КАПАЦИТЕТ 102,40 кW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕТРАБЕТОН" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0771-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти) с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ЕЛИНА - 7 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0131-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните функционално свързани помежду си решения, формиращи цялостно интегрирано решение за дигитализация на дейността на предприятието, включващо 5 (пет) ИТ услуги в 1 (една) обособена позиция, както следва:
+    • Въвеждане на модул/система за управление на складовото стопанство (WMS);
+    • Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+    • Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес;
+    • Въвеждане на модул/система за бизнес анализи (BI);
+    • Въвеждане на модул/система за управление на продажбите на дребно (POS).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЗМА - ИВАНОВ И СИНОВЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1968-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на строително-монтажни работи за изграждане на фотоволтаична централа за собствено потребление, полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАРНА МОБИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващо оборудване, климатична система и съоръжения за сгъстен въздух за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с мощност 30 kW. и съоръжения за локално съхранение на енергия (батерии) в комбинация с инвертори с мощност 105 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМИ ПОПАНАСТАСОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0816-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНС ТУПАРОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност  60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИКРА-МК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0536-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане  на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРОМАШИНА ГРУП ПАЗАРДЖИК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергоспестяващи осветители</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАВТО-ТЪРГОВИЩЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0118-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функционирането на централата), с мощност – 56.4 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСЕМЕЙ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0765-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 "Топлинно изолиране на покрив със сандвич панели"
+ОП 2 „Доставка и монтаж на външни прозорци, с рамка от екструдиран поливинилхлорид (PVC)“
+ОП 3 Доставка и монтаж на секционни индустриални врати“
+ОП 4 "Изграждане на фотоволтаична централа с мощност от  20 kW
 </x:t>
   </x:si>
   <x:si>
-    <x:t>СПЕКТЪР 68 ООД</x:t>
-[...206 lines deleted...]
-Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
+    <x:t>"МАСТЕР ТРАНС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0435-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на локални съоръжения за съхранение на енергия - батерии, в комбинация с инвертори
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
-[...59 lines deleted...]
-    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
+    <x:t>Гранари ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инвертора от поне 60 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„БРАТЯ ВЛАХОВИ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2252-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инвертора от поне 60 kw“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КЕПИТЪЛ СИТИ ЦЕНТЪР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1767-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж след проектиране, изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ИЗВОРО ЕСТЕЙТ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1937-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Подобряване на енергийната ефективност в АЛЛТРАК - ТРАНСПОРТ ООД, чрез внедряване на енергийноефективни мерки:
+Обособена позиция 1 Доставка и монтаж Котел на биомаса – 90kW – 1 бр.
+Обособена позиция 2 Доставка и монтаж на Термопомпи въздух - въздух 17 kW – 4 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
-[...18 lines deleted...]
-ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
+    <x:t>АЛЛТРАК - ТРАНСПОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2072-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Енергийно ефективни изолационни системи в сгради в 3 (три) обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМАТИК - ЕМ ВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2545-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност на индустриална сграда на Сайбилдинг ЕООД“, с три обособени позиции: ОП 1: „Топлинно изолиране на покрив със сандвич панели (подмяна на стар ламаринен покрив)“; ОП 2: „Доставка и монтаж на външни прозорци, с рамка от екструдиран поливинилхлорид“ и ОП 3: „Доставка и монтаж на секционни индустриални врати“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САЙБИЛДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1549-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране, доставка, монтаж и пускане в действие на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност не по-малка 20 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на Фотоволтаична инсталация с ЛСС в единна система за производство и съхраняване на чиста енергия от ВЕИ, както следва: 
+- изграждане на фотоволтаична инсталация за 0,4 МWp
+- изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на ЛСС 1290 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЛЕБОЗАВОД" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на електрическа енергия (батерии) с общ капацитет минимум 120 kWh в комбинация с хибриден инвертор към съществуваща покривна ФЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛЕСО-ЕКСПОРТ-ИМПОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0630-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и извършване на строително-монтажни работи по фотоволтаични панели и инвертори с инсталирана мощност 147 kWp за разширяване на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление на „ХИСАР-МИЛЕНИУМ“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИСАР - МИЛЕНИУМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1402-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител за Подобряване на енергийната ефективност на сграден фонд“ по две обособени  озиции:
+Обособена позиция № 1: Топлоизолация на 62,4 кв.м цокъл (XPS плочи), 218 кв.м покрив, и 364 кв.м фасадни стени (EPS плочи). 
+Обособена позиция№ 2 – Поставяне на 42,4 кв.м прозорци,  6,5 кв.м индустриални 
+външни врати и 11,89 кв.м външна алуминиеви врати с прекъснат термомост.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"АКВА-МАГ" ЕООД</x:t>
-[...316 lines deleted...]
-    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
+    <x:t>ВЕМАТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1831-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФЕЦ) за собствени нужди с мощност 520 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРКОМАТ - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в ИВАМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВАМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0540-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване използването на възобновяеми енергийни източници от АУТО ЕЛИТ КОМЕРС ООД чрез въвеждане на следните мерки:
+ОП 1: Изграждане на 40kW фотоволтаична инсталация със съоръжение за съхранение на електроенергия за собствени нужди
+ОП 3: Доставка и монтаж на енергоспестяващи осветителни тела</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АУТО ЕЛИТ КОМЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1531-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа за собствени нужди, състояща се от соларни панели, инвертори, батерии и всички необходими за нейното функциониране компоненти, с изходяща инверторна мощност от 60 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАФ - ТРАНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1867-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор/и с мощност 80 kW и локални съоръжения за съхранение на енергия батерии) в комбинация с инвертор/и с общ капацитет на съхранение 40 kWh и свързването им във ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕКС АУДИО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик за изграждане на системи, свързани с внедряване на информационни и комуникацинони технологии   : 1.Изграждане на система за защита на информацията в локална мрежа, 2.Изграждане на система за архивиране на информация, 3. Изграждане на система за управление на съхранението и споделянето на информация, 4. Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЗНЕС КОНСУЛТ Р ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0431-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейности за подобряване на енергийната ефективност на сградния фонд на „ПМБ ТЪРГОВИЩЕ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПМБ ТЪРГОВИЩЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1417-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 20 kW за собствено потребление за нуждите на „ХОУМ ГАРДЕН ВТ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"ХОУМ ГАРДЕН ВТ" ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1173-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на мярка по енергийна ефективност в производствено предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕНЕРГИЯ ТЪРГОВИЩЕ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1150-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 122,8 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКОЙЛ-2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0414-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ с мощност 50 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с капацитет минимум 102,4 kWh, свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИНЕРАЛИ - М ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0825-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на: 1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АМАТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дейности за осигуряване на Енергийна ефективност:
+Обособена позиция 1: Изграждане на фотоволтаична инсталация върху покрив на сграда с мощност 50 kW 
+Обособена позиция 2: Изграждане на батерия за съхранение с мощност 80 kW
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АИБО - С ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на фотоволтаична електрическа централа (ФтЕЦ) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ултра Билд ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на строително-монтажни работи (СМР) за повишаване на енергийната ефективност на сграда/сгради чрез:
+Подмяна на дограма (прозрачни ограждащи конструкции – прозорци и врати) с обща площ 92,5 кв.м.
+Полагане на топлоизолационни системи по външни стени и подове към външен въздух с обща площ 437 кв.м.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРИПЪЛ-ММ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0149-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на: 1. Фотоволтаични панели в комбинация с инвертори с инсталирана мощност 30 kW 2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 80 kW, в комбинация с локално съоръжение за съхранение на електрическа енергия с общ номинален капацитет 61,44 kWh, без отдаване на електрическа енергия в електроразпределителната мрежа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гайтан Корпорейшън ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0570-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на покривна ФтЕЦ за собствено потребление със съоръжения за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИРА БУС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0632-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващо компресорно оборудване и LED осветителни тела за нуждите на сервизната база на „АМ – ТРЕЙДИНГ“ ООД в гр. Монтана</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„АМ – ТРЕЙДИНГ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2235-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ с мощност 40 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮРИЕВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2748-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">РЕХАБИЛИТАЦИЯ НА БЕТОНОВА ПЛОЩАДКА  в складов терминал на „Свободна безмитна зона-Бургас“ АД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Община Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична инсталация с инсталирана мощност 80 kW, предназначена за производство на енергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа в комбинация със система за съхранение на енергия, в т.ч. кабелни линии</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична инсталация с номинална инсталирана мощност 50 kW върху покрива на съществуваща сграда, находяща се в ПИ 07603.501.2774, ул. Колю Фичето № 25, по плана на гр. Бяла, община Бяла, област Русе“ – за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛСИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0035-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа със система за съхранение на енергия с мощност 22 KW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БОСКО Р ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.06.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирани ИКТ решения за управление на бизнес процесите (онлайн магазин, CRM, POS, WMS и BI система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ю Би Ар" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0478-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-2.001-0007-C03</x:t>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1300,1622 +1332,1758 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E92"/>
+  <x:dimension ref="A1:E100"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46237</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46219</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46237</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46223</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46237</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46223</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46237</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46224</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46237</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46224</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46237</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46225</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46237</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46225</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46237</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46223</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46237</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46226</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46237</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46227</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46237</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46227</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46237</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46227</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46237</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46230</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46237</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46230</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46237</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46230</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46238</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46231</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46238</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46231</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="D18" s="0" t="s">
+      <x:c r="E18" s="0" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46238</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46231</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D19" s="0" t="s">
+      <x:c r="E19" s="0" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46238</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46227</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D20" s="0" t="s">
+      <x:c r="E20" s="0" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46238</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46223</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D21" s="0" t="s">
+      <x:c r="E21" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46238</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46231</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="D22" s="0" t="s">
+      <x:c r="E22" s="0" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46239</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46231</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D23" s="0" t="s">
+      <x:c r="E23" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46240</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46230</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D24" s="0" t="s">
+      <x:c r="E24" s="0" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46240</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46225</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D25" s="0" t="s">
+      <x:c r="E25" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46240</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46230</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="D26" s="0" t="s">
+      <x:c r="E26" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46240</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46232</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D27" s="0" t="s">
+      <x:c r="E27" s="0" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46240</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46233</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46240</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46233</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46240</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46233</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46241</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46233</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46241</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46234</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46241</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46234</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46241</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46234</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46241</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46234</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46241</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46233</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46241</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46226</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46241</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46226</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46241</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46225</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46241</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46231</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46241</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46231</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46241</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46231</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46241</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46233</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46242</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46234</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46243</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46232</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46243</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46233</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46243</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46233</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46243</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46232</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46244</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46232</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46244</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46232</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46244</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46232</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46244</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46234</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46244</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46233</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46244</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46233</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46244</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46237</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46244</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46232</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46244</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46231</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46244</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46227</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46244</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46227</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46244</x:v>
+        <x:v>46298</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46237</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46244</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46237</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46244</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46237</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46244</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46237</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46245</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46237</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46245</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46237</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46245</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46233</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46245</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46230</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46245</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46230</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46245</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46237</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46245</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46237</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46246</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46234</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46246</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46231</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46246</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46227</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46247</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46233</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46247</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46232</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46247</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46232</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46247</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46232</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46247</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46237</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46248</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46232</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46248</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46233</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46248</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46237</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46251</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46237</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46251</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46234</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46251</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46235</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46251</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46236</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46251</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46236</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46251</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46234</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46252</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46221</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46252</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46237</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46252</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46237</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46290</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46175</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
+        <x:v>46304</x:v>
+      </x:c>
+      <x:c r="B92" s="2">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="2">
+        <x:v>46304</x:v>
+      </x:c>
+      <x:c r="B93" s="2">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="2">
+        <x:v>46304</x:v>
+      </x:c>
+      <x:c r="B94" s="2">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="2">
+        <x:v>46304</x:v>
+      </x:c>
+      <x:c r="B95" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="2">
+        <x:v>46305</x:v>
+      </x:c>
+      <x:c r="B96" s="2">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="2">
+        <x:v>46307</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B92" s="2">
+      <x:c r="B100" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C92" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>277</x:v>
+      <x:c r="C100" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>292</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>