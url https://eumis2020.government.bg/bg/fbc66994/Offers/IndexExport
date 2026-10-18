--- v5 (2026-09-27)
+++ v6 (2026-10-18)
@@ -1,989 +1,1220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ab2582e985492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac43bbebb7ff4e5db9440256772168c1.psmdcp" Id="Re8b1487f93ce42d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec2b2f6fc3cd4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b501a8b2420d476baf9c92276d469498.psmdcp" Id="R38d55c96a24e456a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична система с мощност не по-малка от 50 kW изходяща (номинална) активна мощност на инвертора, комбинирана с локално съоръжение за съхранение на енергия (батерия) с номинален капацитет не по-малък от 51,2 kWh за собствено производство и съхранение на енергия</x:t>
-[...65 lines deleted...]
-ОП3: Четиривалова хидравлична машина 1 бр. 
+    <x:t>Проектиране, доставка, монтаж, настройка, пуск и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИАЛМА - ПС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2311-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за производство на електрическа енергия за собствени нужди с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Деяколор" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия в батерии в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вълеви 2010 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1690-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с обща инсталирана мощност 150 kW, включваща фотоволтаични панели в комбинация с инвертор/и, предназначена за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКОР БЪЛГАРИЯ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2434-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Извършване на строително-монтажни работи за повишаване на енергийната ефективност на хотел „Трите Буки“ чрез изпълнение на мерки за топлоизолация, внедряване на термопомпени системи и изграждане на фотоволтаична инсталация, по 3 обособени позиции, както следва:
+Обособена позиция № 1: Изпълнение на топлоизолационни мерки за повишаване на енергийната ефективност на хотел „Трите Буки“ – доставка и полагане на топлоизолация на външни стени и подове към външен въздух – 350 кв.м;
+Обособена позиция № 2: Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-вода – 2 бр. с обща мощност 40 kW всяка;
+Обособена позиция № 3: Изграждане, доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с панели и инвертори – 32 kW.“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>МЕТАЛИК АД</x:t>
-[...101 lines deleted...]
-    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.</x:t>
+    <x:t xml:space="preserve">ДОРИ Д ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.(Прекратена)</x:t>
   </x:si>
   <x:si>
     <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1461-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>СМР за прилагане на мерки за енергийна ефективност на производствена сграда на ЕРС Текстил ЕООД</x:t>
-[...67 lines deleted...]
-ОП3: Хоризонтална разстъргваща машина 14 метра с две въртящи маси 2000х2000 1 бр.
+    <x:t xml:space="preserve">"Внедряване на ИКТ услуги за "Ка Дизайн" ООД по обособени позиции: 
+Обособена позиция №1: Внедряване на система за управление на взаимоотношенията с клиентите (CRM система) 
+Обособена позиция №2:  Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции, които са функционално свързани помежду си и формират цялостно интегрирано решение за дигитализация на дейността на предприятието:
-[...4 lines deleted...]
--	Обособена позиция №5 – Въвеждане на система за бизнес анализи (Business Intelligence система).
+    <x:t>„КА ДИЗАЙН СТУДИО” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1494-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Повишаване на енергийната ефективност на Меткер ООД, чрез изпълнение на СМР: външна топлоизолация по стени (без под) по сграда, находяща се на адрес: с. Калипетрово, местност Чанлъка, на ул. Рашко Блъсков 210. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТКЕР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2643-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи - сандвич панели за стени – 650 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мулти Комфорт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Избор на изпълнител за доставка и монтаж на фотоволтаична инсталация за собствено потребление с капацитет 60 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Палма тур ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потреблени</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за внедряване и въвеждане в експлоатация на интегрирани информационни системи за управление на бизнес процесите и корпоративната информация по обособени позиции за нуждите на ИКОНОМ 2019 ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Иконом 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0249-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: -
+Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) 
+Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КОНТРОЛ - М ЕООД</x:t>
-[...20 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0805-C01</x:t>
+    <x:t>АРАС-2009 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1552-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни технологии за цифровизация на предприятието, както следва:
+Обособена позиция № 1
+Въвеждане на Система за управление на ресурсите (ERP система).
+Обособена позиция № 2
+Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 3
+Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 4
+Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛМАУС КО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1158-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Организиране и провеждане на мероприятия за обмен на опит и взаимно обучение </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БЪЛГАРСКА РАБОТОДАТЕЛСКА АСОЦИАЦИЯ ИНОВАТИВНИ ТЕХНОЛОГИИ „БРАИТ“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: - Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 5 броя термопомпи, както следва:
+1.термопомпа VRF_VRV система на директно изпарение – 1 брой с топлинна мощност 50 KW
+2. термопомпа VRF_VRV система на директно изпарение – 4 броя с топлинна мощност 45 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Виктори Пропърти Мениджмънт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0061-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Компресор за сгъстен въздух с инверторно управление с изсушител - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИН.С.Индустрийс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0655-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР работи за повишаване на енергийната ефективност на сграда чрез монтаж на енергийно ефективни изолационни системи:
+-	Сандвич панели – 345.5 кв.м.
+-	Секционна индустриална врата с размери 3,6 х 3,6 м (12,96 m2 ) - 2 бр.
+-	Секционна индустриална врата с размери 3,3 х 4,6 м (15,18 m2 ) - 1 бр.
+-	Прозорци с рамка от алуминий с прекъснат топлинен мост с размери 6,0 х 2,4 м ( 14.4 m2 ) - 7 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГИД ИНЖЕНЕРИНГ"ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2406-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност на сграда чрез доставка и монтаж на енергийно ефективно оборудване:
+-	Чилър – 1 бр.
+-	Термопомпи въздух-вода - 3 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛЮКО 2011" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2084-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+2.Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ертекс Груп ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1369-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и пуск в експлоатация на CAD софтуер за планиране и конструиране - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РОСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАХАРО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2379-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за „Подкрепа за развитие на бизнес процесите в социалното предприятие чрез външна експертна помощ с фокус върху продажбите, финансовото управление, изработване и разпространение на маркетинг/рекламни материали и реклама“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕДА ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на оборудване за екологично подобряване на дейността на компанията.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"НОН - СТОП" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1227-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за екологично подобряване на дейността на компанията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лорив ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1035-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+„Въвеждане на ИКТ решения по три обособени позиции: Обособена позиция № 1: Въвеждане на Система за управление на ресурсите (ERP система); Обособена позиция № 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция № 3: Въвеждане на система за бизнес анализи (Business Intelligence система).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРЕЗОВ ВЕНДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0887-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на чилър 155kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АФРОДИТА ВАРНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1306-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и гаранционна поддръжка на батериен блок във връзка с изпълнение на договор BG16RFPR001-2.004-1829 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМОСТОЯТЕЛНА МЕДИКО-ДИАГНОСТИЧНА ЛАБОРАТОРИЯ "ЛИНА"" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1829-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на фотоволтаична електроцентрала с мощност от 30 kWp в предприятието ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1238-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ с мощност 57 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ от 80kWh и инвертор с мощност 60кW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МАСТЕР-ПЛАСТИК" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на термопомпа в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 за СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на топлоизолационна система от сандвич панели за покрив (675 m2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНО ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0729-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии: 
+- Разработване и внедряване на Модул/система за управление на продажбите на дребно (Point-of-Sale система);
+- Изграждане на система за защита на информацията в локална мрежа, която ще включва защитни стени, системи за разпознаване на пробиви (IPS), централизирано управление на крайни точки (EDR) за защита от зловреден софтуер, филтриране на достъпа до интернет, сигурни VPN връзки,централизирано събиране на логове (SIEM) и многофакторна автентификация (MFA).
+- Изграждане на система за архивиране на информация.
+- Изграждане на система за управление на съхранението и споделянето на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР СЕЛЕНА- Л ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1030-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0634-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана инверторна мощност 30 kW с локално съоръжение за съхранение на енергия – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАМЕН ПЕТРОВ - 96 ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОТЕВИ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1352-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на алуминиева дограма – 61,32 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в РОССА ГРУП ООД: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОССА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на фотоволтаични панели в комбинация с инвертор/и – 55 kW, за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛПЛАСТ ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 120 kW"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИКАРД БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0561-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕФАНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1383-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни изолационни системи в сгради по следните обособени позиции:
+Обособена позиция 1: Топлоизолационни системи за външни стени и подове към външен въздух – (ТИ плоча от EPS) – 216 m2
+Обособена позиция 2:
+-	Подмяна на прозрачни ограждащи конструкции - врати (с рамка от алуминий с прекъснат топлинен мост)  – 13 m2
+-	Подмяна на прозрачни ограждащи конструкции - прозорци (с рамка от екструдиран поливинилхлорид (PVC))  – 334 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">	
+ОНИКС-2007 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0370-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация на: Термопомпи Въздух-вода – 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТЕЛ-22 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0707-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ системи за управление на бизнеса“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВИЛЕНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0498-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Автоматична линия за рязане на стъкло с роботизирана складова система за стъкло - 1 брой и осигуряване на обучение на персонала, ангажиран за работа с Автоматичната линия за рязане на стъкло с роботизирана складова система за стъкло и новите технологии"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТРОЙКОМ ПЛАСТ 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждането в експлоатация на: Обособена позиция № 1: Конвенционален компресор с изсушител - 2 бр. и Ресивър - 2 бр. Обособена позиция № 2: VRF/VRV система на директно изпарение - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛТЕХНОМЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1250-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на AI Maintenance Assistant и високопроизводителен сървър по две обособени позиции“:
+Обособена позиция № 1 „Придобиване на ДНА AI Maintenance Assistant – доставка, внедряване, интеграция, обучение и гаранционна поддръжка на интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект“;
+Обособена позиция № 2 „Придобиване на ДМА – доставка, инсталиране, конфигуриране, тестване и въвеждане в експлоатация на високопроизводителен сървър"
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка,  монтаж и пускане в експлоатация  на 1 брой котел на биомаса за нуждите на ХЕДОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЕДОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0621-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на интегрирана система за управление на дейността, включваща:
+- Система за управление на ресурсите (ERP система);
+- Система за управление на взаимоотношенията с клиенти (CRM система);
+- Система/модул за управление на продажбите на дребно (Point-of-Sale система).“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕХИ ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2132-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-въздух, включваща термопомпена система въздух-въздух 33 kW – 2 броя и термопомпена система въздух-въздух 13,6 kW – 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>КИМ 2003 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1790-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка монтаж и въвеждане в експлоатация на Компресор за сгъстен въздух – конвенционален, включително резервоар за сгъстен въздух и Изсушител на сгъстен въздух</x:t>
-[...144 lines deleted...]
-    <x:t>„Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти) с мощност 50 kW“</x:t>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на АД № BG16RFPR001-1.012-0401 -С01 с бенефициент ОМОНИЯ ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, както следва:
+    1.  Система за управление на взаимоотношенията с клиенти (CRM система)
+    2.  Въвеждане на модул за управление на веригата за доставки на суровини /материали / компоненти /продукти  за производствения процес /процеса за предоставяне на услугата
+    3. Въвеждане на модул/система за управление на складовото стопанство  (WMS )
+      4.  Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОМОНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0401-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Интелигентна ротираща телескопична система за товарене 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИГ ЩАЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0087-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Автоматизирана система за сортиране на отпадъчни фолиа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0210-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 18 (осемнадесет) ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ВЕТА ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕТА ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуги по Процедура с предмет: „Разработка, внедряване и интеграция на уеб-базирана ERP и CRM софтуерна система за оптимизиране и автоматизация на фискални продажби на горива и управление на логистиката на продажби на едро”, необходими за дейността на „БИЛД АУТО-СИ“ ЕООД, в рамките на ДБФП BG16RFPR001-1.012-0301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛД * АУТО - СИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ за нуждите на „ПАСТИЧЕРИЯ“ ЕООД, разделени в четири обособени позиции, както следва: Обособена позиция 1: „Създаване на онлайн магазин“ – 1 бр.; Обособена позиция 2: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.; Обособена позиция 3: „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“ – 1 бр.; Обособена позиция 4: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАСТИЧЕРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане и внедряване на една интегрирана информационна система, съставена от четири взаимносвързани функционални компонента: система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM), система за архивиране на информация и система за управление на съхранението и споделянето на информация.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М.М. ГРУП 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2045-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение "Каритас София"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаична елекроцентрала с мощност 60 kW, за нуждите на търговска фирма в гр. Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЛАЙТ КОНСТРЪКШЪН“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Избор на изпълнител за  Извършване на обучение в изпълнение на проект BG05SFPR002-1.019-0080 Повишаване на качеството на обслужване, чрез инвестиране в нови знания и умения на служителите на фирма РЕД ДЕВЪЛ КЕТЕРИНГ АД, финансиран по процедура BG05SFPR002-1.019„НОВИ УМЕНИЯ” на Оперативна програма Програма "Развитие на човешките ресурси" 2021-2027., с две обособени позиции:
+Об. позиция 1: Специфично обучение на 15 служители "Организация и реализация на събития" ;
+Об. позиция 2: Специфично обучение на 4 служители -"Внедряване на зелени мерки и устойчиви практики в кетъринг услугите“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕД ДЕВЪЛ КЕТЕРИНГ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0080-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична електрическа централа (ФвЕЦ) с мощност 30 kW, включващо изготвяне на необходимия инвестиционен проект и изпълнение на всички дейности, необходими за изграждането и въвеждането в експлоатация на ФтЕЦ като цялостна функционираща система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТАНАТОС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0841-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНДИ 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична система за собствено потребление на „ДЕМАТО“ ООД в гр. Пловдив – фотоволтаични панели в комбинация с инвертори“
+Изграждане на фотоволтаична система (фотоволтаични панели в комбинация с инвертори) за собствено потребление върху покривната конструкция на сградата на Възложителя в гр. Пловдив, ул. „6-ти септември“ № 222А, включително проектиране, доставка, строително-монтажни работи, монтаж, въвеждане в експлоатация и гаранционно обслужване.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Демато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1636-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и пускане в експлоатация на фотоволтаична електрическа централа с мощност 45 kW от Технострой-Инвестконсулт ЕООД за подобряване на енергийната ефективност на сграда за дистанционна работа на работници и служители, в изпълнение на договор BG16RFPR001-2.004-1054-С01.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНОСТРОЙ - ИНВЕСТКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка, инсталиране, тестване, пускане в експлоатация на оборудването и обучение на персонала за;
+ Роботизирани заваръчни системи – лазерни – 5 броя;                                                            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М.В.ЛОМОНОСОВ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на: Машина за термично премахване на заусенъци,  Комбинирана машина за измиване на детайли с препарати на водна основа и защита от корозия,  Хоризонтален CNC-струг  и Машина с CNC управление за райбероване и ролковане на дълбоки цилиндрични отвори .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИДРАВЛИЧНИ ЕЛЕМЕНТИ И СИСТЕМИ /ХЕС/ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0047-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на нивото на дигитализация на предприятието чрез внедряване на 4 бр. ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАТЕК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2086-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Автоматична роботизирана поточна линия за шлайфане и полиране - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОПЧЕВ СТОУН ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0360-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане и внедряване на системи за обработка и управление на информация за нуждите на Барин Транс ООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, структурирани в две обособени позиции”, както следва: 
+ОП1: Въвеждане на системи за управление на ресурсите, взаимоотношенията с клиенти и бизнес анализите, включващи:  
+- система за управление на ресурсите (ERP система)   
+- система за управление на взаимоотношенията с клиенти (CRM система)   
+- система за бизнес анализи (Business Intelligence система)  
+ОП2: Изграждане на система за управление на съхранението и споделянето на информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАРИН ТРАНС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1954-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на съвременни информационни и комуникационни технологии</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕКАР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1709-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ ЗА:
+- Обособена позиция 1, включваща Въвеждане на Система за управление на ресурсите (ERP система) - 1 бр.;
+- Обособена позиция 2, включваща Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр. ;
+- Обособена позиция 3, включваща Изграждане на система за архивиране на информация - 1 бр.;
+- Обособена позиция 4, включваща Изграждане на система за управление на съхранението и споделянето на информация - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР-Варна ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1694-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка, инсталация и/или монтаж на: 
+Обособена позиция №1: ДМА 1 Вертикална триосна фрезова машина 1 бр.,
+Обособена позиция №2: ДМА 2 CNC Координатна измервателна машина 1 бр. 
+Обособена позиция №3: Система за мониторинг на индустриално оборудване и анализ на големи данни 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М 40" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0182-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на технологии от последните четири нива на дигитализация, съгласно Индекса на зрялост – Индустрия 4.0: 
+Обособена позиция 001: Доставка на верижен багер – 1 бр.;
+Обособена позиция 002: Доставка на Колесен челен товарач – 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ИНФРАКОРЕКТ - СТРОЙ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Текуща подкрепа за социална и трудова интеграция спрямо индивидуалните потребности на лицата в Деви ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0179-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на автоматизирана линия за производство и пакетаж на овкусени оризови питки (бисквити) – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НУХЕЛТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 30 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АРА-Русанка Аргирова”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0709-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за собствено потребление със система за съхранение на електрическа енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАРА ТРЕЙД 08 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на енергийно ефективни изолационни системи в сграда  - с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0850-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на ФтЕЦ с мощност от мин. 20 kW и допълнителни локални съоръжения за съхранение на електрическа енергия в комбинация с инвертор/и с общ капацитет на съхранение от мин. 40 kWh за нуждите на хотел „Даф Транс“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСПРЕС-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0835-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на фотоволтаична електроцентрала в МБАЛ ЗДРАВЕТО 2012 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">МНОГОПРОФИЛНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ ЗДРАВЕТО 2012 ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1100-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирано решение с ERP, CRM, онлайн магазин и система за съхранение и споделяне на информация в „АРА МЮЗИК“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРА МЮЗИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1884-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФЕЦ) за собствени нужди с мощност 520 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРКОМАТ - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация върху покрива на сграда с ид. 14341.26.1.1 по КККР на с. Гайтаниново с мощност 50 kW за собствени нужди“, с местонахождение: ПИ 14341.26.1 по КККР на село Гайтаниново, община Хаджидимово, област Благоевград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИБАРНИК НЕВРОКОП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0744-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа на покрива на сграда на „АМАРАЛ“ ЕООД за производство на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМАРАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за монтаж на Топлоизолационни плочи от EPS за външни стени </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИДЕКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2656-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане на енергийна система за собствено потребление”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕЙП-КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0234-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на необходимата проектна и техническа документация за издаване на разрешение за строеж, доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с номинална изходна мощност от инверторите минимум 30 kW AC, включително локална система за съхранение на електрическа енергия с номинален енергиен капацитет минимум 30 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРИНТТАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0782-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на две фотоволтаични електрически централи (ФтЕЦ) с обща инсталирана мощност 55 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 110 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАРАДАЙЗ ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2674-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на строително-монтажни работи за полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАРНА МОБИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на климатична система за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-Маш ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична система (Фотоволтаични панели в комбинация с инвертори) с инсталирана мощност не по-малко от 147 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Йота ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и пускане в експлоатация на Фотоволтаична електроцентрала (ФтЕЦ) с инсталирана мощност 55 kW (панели, инвертори и батерии)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАП - 07 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1455-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на ИКТ решения за дигитализация на дейността на "БРАЙТ КАЛЪРС" ЕООД:
+Процедурата включва следните дейности:
+1. Въвеждане на система за управление на ресурсите (ERP система) – 1 бр. на стойност 9488,55 евро;
+2. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр. на стойност 9264,10 евро;
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БРАЙТ КАЛЪРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0816-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ), състояща се от фотоволтаични модули, батерии и инвертори, за нуждите на складова база на „КИМТЕХ-БЪЛГАРИЯ“ ООД в гр. София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КИМТЕХ-БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2028-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на енергоспестяващо осветление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧУГУНЕНА АРМАТУРА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1996-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на интегрирани системи за управление на бизнес процеси в МИСТЪР ДИНО И КО ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСТЪР ДИНО И КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1367-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата обхваща доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи и съоръжения, разделени в 2 (две) обособени позиции, както следва:  
+ОП 1: Енергийно ефективни изолационни системи в сгради - прозрачни ограждащи конструкции (прозорци и врати), с обща площ 20,44 кв. м 
+ОП 2: Фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 20 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори с капацитет 56,8 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ШУЛЦ – 79“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни дейности на обект: „РАЗШИРЕНИЕ НА ЛИНИЯ ЗА ПРОИЗВОДСТВО НА ВЪЗСТАНОВЕНИ ГУМИ ЗА ТЕЖКОТОВАРНИ АВТОМОБИЛИ – пристройка към производствена сграда“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИНА МЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична ел. централа 170kW, намираща се в ПИ 73198.501.8582, в гр. Троян, община Троян</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО СТИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ФтЕЦ за собствено потребление с инсталирана мощност от 30 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕНЕРГОМОНТАЖ-РР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0580-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за повишаване на енергийната ефективност на производствена сграда на „ПРЕЦИЗ ВТ“ ООД — доставка и монтаж на PVC дограма и врата, покривни PUR сандвич панели и термоизолирани секционни индустриални врати, по три обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕЦИЗ ВТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1774-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКС-64 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи:
+Топлоизолационна система от сандвич панели за покрив – 48 кв.м.;
+Прозрачни ограждащи конструкции – 139 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМ ВИ ЕМ 15 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0211-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инвертор с номинална мощност 30 kWp  и баатерия с капацитет  54,20kWh.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИН ПАРТНЪРС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 30 kW, в комбинация с локално съоръжение за съхранение на електрическа енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНИ - РУМЕН ВЕЛЧЕВ ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0719-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 30 kW с локално съоръжение за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 60 kW с локално съоръжение за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИВАКОММЕРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0758-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на оборудване за повишаване на енергийната ефективност и производство на енергия от възобновяеми източници по две обособени позиции:
+• Обособена позиция 1: Фотоволтаична електрическа централа (ФтЕЦ) с мощност 30 kW 
+• Обособена позиция 2: Оборудване за отопление и охлаждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОЙЧЕВ МТВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2549-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по Индустрия 4.0 в „КОТА 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система за производство на енергия от ВЕИ за собствено потребление в комбинации с локални съоръжения за съхранение на енергия (батерии) - 1бр.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-ЕЛИНА - 7 ООД</x:t>
-[...469 lines deleted...]
-    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+ДОБРУДЖА БИЛДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0275-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ПЛАСТИКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0728-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на електрическа енергия (батерия) с капацитет от 215 kWh, в комбинация с инвертор/и към съществуваща фотоволтаична система за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АСИ ТУР" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1662-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1332,1758 +1563,2098 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E100"/>
+  <x:dimension ref="A1:E120"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46278</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46278</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46276</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46281</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46283</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46283</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46283</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46283</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46285</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46286</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46286</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46286</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46286</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46286</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46286</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46286</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="D19" s="0" t="s">
+      <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46283</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="D20" s="0" t="s">
+      <x:c r="E20" s="0" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46284</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="D21" s="0" t="s">
+      <x:c r="E21" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46281</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D22" s="0" t="s">
+      <x:c r="E22" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46294</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="D23" s="0" t="s">
+      <x:c r="E23" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46294</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="D24" s="0" t="s">
+      <x:c r="E24" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46280</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D25" s="0" t="s">
+      <x:c r="E25" s="0" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46280</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="D26" s="0" t="s">
+      <x:c r="E26" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46276</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D27" s="0" t="s">
+      <x:c r="E27" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46284</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="D28" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46284</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46288</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46285</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46288</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46288</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46288</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46288</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46288</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46289</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46288</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46288</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46289</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46286</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46290</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46290</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46290</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46282</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46282</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46283</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46282</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46282</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46282</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46282</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46282</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46282</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46286</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46298</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46288</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46299</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46286</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46299</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46288</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46299</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46299</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46289</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46288</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46285</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46288</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46285</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46283</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46283</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46290</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46290</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46300</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46300</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46300</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46300</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46300</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46290</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46300</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46300</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46300</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46289</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46301</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46290</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46302</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46286</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46303</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46303</x:v>
+        <x:v>46319</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46303</x:v>
+        <x:v>46320</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46288</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46303</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46289</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46289</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46288</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46282</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46305</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46288</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
+        <x:v>46322</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
         <x:v>46307</x:v>
       </x:c>
-      <x:c r="B97" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46309</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46289</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46310</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46282</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46317</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>45671</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46323</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46323</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46323</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46323</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46313</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="B120" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>356</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>