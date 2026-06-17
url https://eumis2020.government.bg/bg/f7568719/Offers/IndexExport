--- v0 (2026-05-15)
+++ v1 (2026-06-17)
@@ -1,1028 +1,1056 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ca5e6d8c2f49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96666eebdf39461b9df3e28741700a3f.psmdcp" Id="R21fe4743083e442b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf06e5f2e364c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0ae3c72ebbc4376b8da9a89a7084ba7.psmdcp" Id="Ra382e0fc6a6a4103" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 40 kW за собствено потребление</x:t>
-[...44 lines deleted...]
-    <x:t xml:space="preserve">Доставка на Комутатор - 1 брой, Сървър - 1 брой, Монитори 34.14 - 10 броя , Работна станция с инсталирана операционна система - 10 броя.
+    <x:t>Доставка на подемно-транспротни средства по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАСИЛЕВ КРИЕЙТИВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1828-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА : моторизиран престилков абкант 3200 х 1.5 мм- 1 бр.  и на ръчна гилотина  2000 x 1.25 mm- 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАЛ БИЛД СОФИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2113-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуга за възлагане на научни изследвания - изграждане и тестване на прототип</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛИТЕХ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0398-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и въвеждане в експлоатация на машини по 2 (две) обособени позиции:
+ОП1: Малък (мини) багер;
+ОП2: Малък (мини) челен товарач“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НДН ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0858-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на ИКТ и дигитални решения във фирма "ПИ ЕС" ООД по обособени позиции: Обособена позиция 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Обособена позиция 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр. Обособена позиция 3: Въвеждане на модул/система за управление на производството - 1 бр. Обособена позиция 4: Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПИ ЕС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на ИКТ и дигитални решения във фирма "САНТОРИНИ" ООД по обособени позиции:
+Обособена позиция 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+Обособена позиция 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр. 
+Обособена позиция 3: Въвеждане на модул/система за управление на производството - 1 бр.
+Обособена позиция 4: Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"САНТОРИНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1203-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на активи по ОБОСОБЕНИ ПОЗИЦИИ:
+ОП1: Система за пълно осигуряване облачно излъчване на ТВ канал 4К включваща дигитално управление на активи
+ОП2: Снимачен комплект за видео запис 4К</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Алехандро Рекърдс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2216-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на соларна термична инсталация за подготовка на гореща вода за битови нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛДИНГ ХОСПИТАЛС АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0411-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на доставчик с 3 обособени позиции :
+ОП 1: Доставка на Лаптоп - съгласно приложена техническа спецификация - 1 бр. 
+ОП 2: Доставка на Лазерно мултифункционално устройство - съгласно приложена техническа спецификация - 1 бр. 
+ОП 3: Доставка на Таблет - съгласно приложена техническа спецификация - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТСОФТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2802-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">закупуване на вертикален и хоризонтален кофраж </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИФ ИНВЕСТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2689-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка на Бетон помпа-миксер, монтирана на шаси</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОРОНА ИТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локално съоръжение за съхранение на енергия (батерия в комплект с инвертор)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Инвест Холдинг АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0196-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на технологично оборудване за предоставяне на VoIP услуги с 2 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТБГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2740-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на следните информационни и комуникационни технологии: ОП 1 - Създаване на онлайн магазин - 1 бр. ОП 2 - Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр. ОП 3 - Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СПАДОС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0139-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Закупуване, доставка и монтаж на енергийно ефективни активи по две обособени позиции - 1. Фотоволтаични панели в комбинация с инвертори - 20 kW и 2. Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 103 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАЛКАНСКИ ЕНТЪРТЕЙМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1229-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на машини, инструменти и оборудване по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и интегриране на Система за управление на ресурсите (ERP) и Система за управление на взаимоотношенията с клиенти (CRM)
+Обособена позиция 1: Система за управление на ресурсите (ERP система) - 1 бр.
+Обособена позиция 2: Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЯНЕВ И ЯНЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на професионални уреди и оборудване за производство на сладкарски изделия
+1.Доставка и  на професионални машини за производство на сладкарски изделия
+2.Доставка на професионално  обурудване за сладкарски цех
+3.Доставка на пособия и съоражения от неръждаема стомана за производство на сладкарски изделия 
 </x:t>
   </x:si>
   <x:si>
+    <x:t>КОЛАКОВ-17 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0405-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж, обучение на персонала и пуск в експлоатация на два броя
+рекуперативни блокове с пластинчати топлообменници“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТИФАНЕЛ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на 4 бр Термопомпи VRF/VRV система на директно изпарение  с обща топлинна мощност  238,5 kw”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РХ 5 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0057-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инвертора от поне 19,62 kw“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБС-КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, по следните обособени позиции:
+Обособена позиция 1: Система за управление на ресурсите (ERP система)– 1 бр.
+Обособена позиция 2: Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 3: Система за бизнес анализи (Business Intelligence система) – 1 бр.
+Обособена позиция 4: Система за архивиране на информация – 1 бр.
+Обособена позиция 5: Система за управление на съхранението и споделянето на информация – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОКИКОМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1632-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане  и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Евелин 2011 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2052-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително монтажни дейности за повишаване на енергийната ефективност в сграда на фирма „Пламен Петров – П“ ООД по обособени позиции: Обособена позиция 1 (ОП1) – Монтаж на топлоизолационни системи на външните стени – 564 кв.м. Обособена позиция 2 (ОП2) – Подмяна на съществуваща дограма с PVC дограма – 188 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пламен Петров – П ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0777-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух–вода - 3 броя“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИНЕРАЛКОМЕРС" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1346-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, както следва:
+Обособена позиция 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)  – 1 бр.
+Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа – 1 бр.
+Обособена позиция 3: Изграждане на система за архивиране на информация– 1 бр.
+Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1633-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 7бр. термопомпи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Централ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура по избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии: Обособена позиция 1. Система за бизнес анализи (Business Intelligence – BI); 2. Система за вътрешнофирмени обучения в електронна среда; 3. Система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕНДОРЕП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0345-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне на специфично обучение - "Зелени и дигитални умения за успешна кариера",  в изпълнение на проект BG05SFPR002-1.019-0009-С01 „Инвестиция в дигитални и зелени умения за устойчиво развитие“, финансиран по Програма „Развитие на човешките ресурси“ 2021–2027. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИК КОМЮНИКЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСИП (оценка на съответствието на инвестиционен проект) и упражняване на строителен надзор по време на строителството на обект: „ Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на оборудване По Обособена позиция 1: Широкоформатен Плотер - 1бр., По обособена позиция 2: Принтер 1бр. Компютърна конфигурация 2бр. Сървър - 1бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНОАРХ ИНЖИНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1875-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на професионална снимачна техника и периферия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РК ФАКТОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на енергийно ефективно оборудване по 2 обособени позиции:
+Обособена позиция 1: Агрегат с кондензатор за въздушно охлаждане (чилър) с мощност 119kW с прогнозна стойност 29 266.44 евро
+Обособена позиция 2: Термопомпа тип вода-вода с топлинна мощност 97.8kW с прогнозна стойност 22 729.98 евро</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ийст Инвестмънтс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0589-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на колективни предпазни средства с 6 броя ОП“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИНАМИК  2012 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1115-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител във връзка с предвидените по проекта външни услуги във връзка с разработването на иновацията.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИТРАНСФОРМЪРС ЛАБС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0349-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG - Изработка на комплект от фотолитографски маски за 42 слоя за процес по 110 nm CMOS технология и доставка до завод производител на CMOS оптични сензори DBHitek (Корея)
+EN - Production of a set of photolithographic masks for 42 layers for a 110 nm CMOS technology process and delivery to a CMOS optical sensor manufacturer DBHitek (Korea)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотолитикс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на обучения по дигитална компетентност и предприемачество по проект BG-RRP-1.009-0015-С02 „Създаване на Младежки център - гр. Гоце Делчев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бизнес инкубатор - Гоце Делчев, Център за подпомагане на предприемачеството</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирана среда за управление, защита и съхранение на корпоративната информация, чрез:
+1.	Изграждане на система за защита на информацията в локална мрежа;
+2.	Изграждане на система за архивиране на информация;
+3.	Изграждане на система за управление на съхранението и споделянето на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"1ТЕАМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машина за хонинговане -1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изследвания, изпитвания, измервания и валидиране, както и създаване и тестване на прототип, необходими за и свързани с разработването на иновативната услуга - софтуерна платформа за създаване на онлайн магазини</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСТЕНЗА УЕБ ДИВЕЛЪПМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0397-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Комутатор - 1 брой, Сървър - 1 брой, Монитори 34.14 - 10 броя , Работна станция с инсталирана операционна система - 10 броя.</x:t>
+  </x:si>
+  <x:si>
     <x:t>ОНИТЕЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2123-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Доставка, инсталация и въвеждане в експлоатация на термопомпена система – 2 бр.:
-[...2 lines deleted...]
-_______________________________________________________________________
+    <x:t>Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес и Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАРМ - СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на работната среда в Тета ООД град Пловдив чрез осигуряване на колективни предпазни средства:
+Обособена позиция 1 – доставка на ергономични столове
+Обособена позиция 2 – доставка на ергономични бюра</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕТА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0678-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр.; ОП 2: Изграждане на система за архивиране на информация - 1 бр.; ОП 3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕВДО 33" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1978-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на интраорален скенер и лаптоп - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ ДЕНТ - АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане, внедряване и конфигуриране на интегрирана платформа за управление на бизнес процеси, обединяваща ERP и CRM функционалности в единна среда с общ модел на данни и централизирана логика за управление.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕЙК КЕЙК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0150-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на дълготрайни материални и нематериални активи със следните обособени позиции:
+ОП1- Доставка на черна техника, която включва:
+-лаптопа- 3 броя,
+-компютър-2бр.+ 1бр.монитор
+-мултифункционално устройство
+ОП4-Доставка на Специализиран софтуер 
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ЕН ЕР ДЖИ СОФТ ЕООД
+    <x:t>"КАПИТАЛ - СТРОИТЕЛСТВО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ системи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ей Джей Консулт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0846-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 56 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИПО - ХАРТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 70 kW, инвертор 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 96 kWh, монтирани на покривната конструкция на търговски обект на „СУН-България“, находящ се в с. Крепост, ул. “Хасковска“ №  141“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СУН-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, свързани към фотоволтаична система, в гр. Хасково, Парк Кенана, хотел-ресторант „Романтика“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Румис - абагар ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на система за архивиране на информация 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0004-C01</x:t>
-[...248 lines deleted...]
-    <x:t>BG16RFPR001-1.004-1270-C01</x:t>
+    <x:t>ЮНУЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1008-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Монтаж на плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Валбис Трейд ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0550-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаични панели в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕНИЦА-НИС 2015 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0844-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване нивото на дигитализация на предприятието чрез внедряване на  3 бр. ИКТ решения:
+Обособена позиция 1 (ОП 1): Въвеждане на модул/система за управление на складовото стопанство (WMS) – 1 бр. и Въвеждане на модул/система за управление на производството – 1 бр.
+Обособена позиция 2 (ОП 2): Създаване на онлайн магазин – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пулвис" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1960-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с инвертори 60 kW - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСЪМ ИНВЕСТ КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0834-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в "ГОЛДЪН ФИЙЛД" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГОЛДЪН ФИЙЛД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изогтвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на материали за визуална идентичност </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISPR001-3.004-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0015-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0003-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0009-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и  монтаж на Прахоуловители, за нуждите на „ПРОТЕЙ – М“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0458-C01“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОТЕЙ - М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в Е енд Д Логистикс ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Е енд Д Логистикс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0331-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на лични предпазни средства (ЛПС) и специално работно облекло по две обособени позиции: 
+ОП 1. Доставка на ЛПС и специално работно облекло 
+ОП 2. Доставка на Защитни ръкавици  за работа с криогенни газове </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАТЕРКОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на процедура за избор на изпълнител за доставка на компоненти за хибридна ФЕЦ 18 kWp с батерии, включително услуги по проектиране, монтаж и узаконяване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане:
 Обособена позиция 1 – Ергономично бюро – 3 бр.
 Обособена позиция 2 – Ергономичен стол – 13 бр.
-Обособена позиция 3 – Маса – 2 бр.
+Обособена позиция 3 – Маса – 1 бр.
 Обособена позиция 4 – Стол – 12 бр.
-Обособена позиция 5 – Масажен стол – 1 бр.
-Обособена позиция 6 – Гардеробче за съблекалня – 12 бр.</x:t>
+Обособена позиция 5 – Гардеробче за съблекалня – 10 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>Ивиленс ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-0494-C02</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Придобиване на активи за архитектурна дейност от Геомера ЕООД със следните обособени позиции:
-[...3 lines deleted...]
-Обособена позиция 4 Придобиване на специализирани софтуери за архитектурна дейност.
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност по обособени позиции:
+Обособена позиция 1: Доставка на система за битова гореща вода със слънчеви колектори (плосък тип) с обща абсорбираща площ 2 m² - 3 бр.
+Обособена позиция 2: Доставка на термопомпи, както следва:
+1 брой термопомпа с мощност 12,6 kW
+1 брой термопомпа с мощност 10,1 kW
+Обособена позиция 3:
+Доставка на енергоефективни осветителни тела, както следва:
+Линейни осветители – 50 бр., 16 W
+LED панели („луни“) – 170 бр., 9 W
+Прожектори тип „камбана“ – 4 бр., 100 W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Андреа ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0511-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на активи:
+Об. позиция 1.
+1. Преносим компютър вид 1- 2 броя;
+2. Преносим компютър вид 2- 1 брой;
+3. Преносим компютър вид 3- 3 броя;
+4. Монитор вид 1-  2 броя;
+5. Безжична клавиатура и мишка- 5 броя;
+6. Докинг станция- 6 броя;
+7. Настолен компютър- 2 броя;
+8. Монитор вид 2- 3 броя;
+9. Монитор вид 3- 1 брой.
+Об. позиция 2.
+1. Система за защита на информацията в локална мрежа- 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪЛМЕД АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на научни изследвания - Изграждане и тестване на прототип на иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГЕОИНЖЕНЕРИНГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0302-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуга за възлагане на научни изследвания - изграждане и тестване на прототип на иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЗЕНИТ-ГЕО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0268-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на почистващи машини с две обособени позиции: Обособена позиция 1 - Доставка на Подопочистваща машина - 8 броя. Обособена позиция 2 -Доставка на Дискова почистваща машина - 4 броя. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАЛАКСИ 2012 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2813-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Перос - 2016" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1399-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране и разтоварваща лента</x:t>
+  </x:si>
+  <x:si>
+    <x:t>а2ме ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка материали/ консумативи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БГ ЛИЙДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0350-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на енергийно ефективно оборудване за нуждите на „НАДЕЖДА-94“ ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ГЕОМЕРА ЕООД</x:t>
-[...242 lines deleted...]
-Позиция 2. Оборудване на външни пространства за представяне на изкуство "на открито";
+    <x:t>НАДЕЖДА-94 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за изграждане на системи по обособени позиции:
+Обособена позиция 1 - Изграждане на система за защита на информацията в локална мрежа
+Обособена позиция 2 -  Изграждане на система за архивиране на информацията 
+Обособена позиция 3 - Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БРЕТ КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата е  предмет избор на изпълнител на дейности по внедряване на интегрирано софтуерно решение, включващо CRM система и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ФОНДАЦИЯ "СВ. ПИМЕН ЗОГРАФСКИ - НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ"</x:t>
-[...48 lines deleted...]
-3.	Въвеждане на система за управление на складовото стопанство (WMS)
+    <x:t>ДЕВАЛ 2017 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1353-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"БЪРЦЕФ" ЕООД</x:t>
-[...10 lines deleted...]
-3.	Въвеждане на система за управление на складовото стопанство (WMS)
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно"; "Принтер за директен печат върху текстил и DTF, или еквивалентно"; "Машина за огъване на пластмаса, или еквивалентно"; "Фибров лазер 50W Лазерен Маркировщик + Автофокус, или еквивалентно"; "Лазер за рязане и гравиране на метал, или еквивалентно".
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
-[...2 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0930-C01</x:t>
+    <x:t>„Изграждане на нова фотоволтаична инсталация 50kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0367-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0367-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 50 kWp в Дестинация България ЕООД </x:t>
   </x:si>
   <x:si>
     <x:t>ДЕСТИНАЦИЯ БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0848-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на дотавчик на услуга по Предоставяне на специфично обучение, свързано с работното място, за повишаване на дигиталните и зелените компетентности на 34 заети лица в „Ол Ченълс Комюникейшън“ ЕООД, с общ минимален хорариум 180 учебни часа, включващо обучение по дигитални умения, управление и оптимизация на процеси, използване на AI, ESG и дигитална трансформация, в рамките на проект BG05SFPR002-1.019-0004-C01</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">Ол ченълс комюникейшън
+    <x:t>Доставка и монтаж на Енергийно_ефективни_изолационни_системи_в_сграда на фирма "Експрес Груп -Т" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Експрес Груп-Т ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1934-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура е избор на доставчик за предоставяне на ИТ услугa, включваща: 1) въвеждане на система за бизнес анализи (Business Intelligence система); 2) изграждане на система за защита на информацията в локална мрежа; 3) изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИМАНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2219-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура е - изграждане и внедряване на интегрирана информационна система за управление, анализ, защита, съхранение и споделяне на информация, включваща: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежа и модул за управление на съхранението  и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИ-1 ТРАНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2215-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на процедурата - изграждане на единна платформа за управление на данни и информационна сигурност, включваща инструменти за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИРА ЛОГИСТИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предмет на процедура - изграждане и въвеждане в експлоатация на комплексна информационна система за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR002-1.019-0004-C01</x:t>
-[...19 lines deleted...]
-    <x:t xml:space="preserve">ГЛАСКО ООД
+    <x:t>ЕВРОТИМТЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2207-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична инсталация с мощност 95 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМИД А И д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0931-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0252-C01</x:t>
-[...44 lines deleted...]
-    <x:t xml:space="preserve">ТОП ОФИС ПЛЮС ЕООД
+    <x:t>„ЗММ Нова Загора“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BG - Доставка на софтуер за физическа верификация на топологията на CMOS интегрални схеми по 90nm процес
+EN - Delivery of software for physical verification of the topology of CMOS integrated circuits using the 90nm process
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-1153-C01</x:t>
-[...3 lines deleted...]
-1. Контейнер- 3 броя“
+    <x:t>Изготвяне на технически проект и Изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 40 kWp в ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0038-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на енергийно ефективни мерки в Гама Комерс ООД – доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гама-Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1870-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на енергоспестяващи мерки в "Кеш-Ауто" ЕООД – проектиране (ако е приложимо), доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 57 kW, предназначена за производство на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕШ-АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР дейности за Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори с мощност 119 kw - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАВЕЛИТА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 165 kW
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АТРИМ ЕООД</x:t>
-[...193 lines deleted...]
-    <x:t>BG-RRP-2.005-0002-C01</x:t>
+    <x:t>БОРО ТЕРАКОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаични панели в комбинация с инвертори и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори за производство на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИТИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Изграждане на фотоволтаична централа на покрива на сграда на „СТИИЛ ДИЗАЙН“ ЕООД за производство на електроенергия собствени нужди”  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стил дзизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2376-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и монтаж на 243 кв.м прозрачни ограждащи конструкции /прозорци и врати/с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ ЕС ПИ ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1380,1707 +1408,1911 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E97"/>
+  <x:dimension ref="A1:E109"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46157</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46142</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46157</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46142</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46157</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46146</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46157</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46146</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46157</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46149</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46157</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46149</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46157</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46149</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46157</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46150</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46157</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46150</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46157</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46150</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46157</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46150</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46157</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46150</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46157</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46150</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46157</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46150</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46157</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46150</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46157</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46150</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46157</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46150</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46157</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46150</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46157</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46147</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46157</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46147</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46157</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46150</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46157</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46150</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46157</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46150</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46157</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46150</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46157</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46150</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46157</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46159</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46150</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46159</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46152</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46159</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46152</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46160</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46153</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46160</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46153</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46160</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46153</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46160</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46153</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46160</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46153</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46160</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46152</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46160</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46149</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46160</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46150</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46160</x:v>
+        <x:v>46194</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46160</x:v>
+        <x:v>46194</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46153</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46160</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46153</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46160</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46153</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46160</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46153</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46160</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46153</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46160</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46153</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46160</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46153</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46160</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46153</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46160</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46153</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46160</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46153</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46160</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46153</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46160</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46153</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46161</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46153</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46161</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46154</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46161</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46153</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46161</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46154</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46161</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46154</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46161</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46154</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46161</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46147</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46161</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46153</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46161</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46149</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46161</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46162</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46149</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46162</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46149</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46162</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46147</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46162</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46155</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46162</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46155</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46162</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46155</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46162</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46155</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46162</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46154</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46162</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46153</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46163</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46156</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46163</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46156</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46163</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46156</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46163</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46153</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46163</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46156</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46163</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46156</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46163</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46156</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46164</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46157</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46164</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46164</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46154</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46164</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46156</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46164</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46156</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46164</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46154</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46164</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46154</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46164</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46153</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46166</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46156</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46167</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46157</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46168</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46156</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46168</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46156</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46168</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46154</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46168</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46154</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46168</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46153</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46169</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46154</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46171</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46156</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46172</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>45783</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46173</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46034</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
+        <x:v>46202</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
+        <x:v>46202</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B97" s="2">
+      <x:c r="B109" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C97" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>290</x:v>
+      <x:c r="C109" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>306</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>