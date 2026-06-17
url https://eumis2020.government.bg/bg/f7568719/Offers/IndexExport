--- v1 (2026-06-17)
+++ v2 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf06e5f2e364c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0ae3c72ebbc4376b8da9a89a7084ba7.psmdcp" Id="Ra382e0fc6a6a4103" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfd25d72be74497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b90bf027ba144446b38b764361f3f102.psmdcp" Id="R4d404a3f919e4566" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
@@ -377,67 +377,67 @@
   <x:si>
     <x:t>Ийст Инвестмънтс ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0589-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка на колективни предпазни средства с 6 броя ОП“</x:t>
   </x:si>
   <x:si>
     <x:t>ДИНАМИК  2012 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-1115-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител във връзка с предвидените по проекта външни услуги във връзка с разработването на иновацията.</x:t>
   </x:si>
   <x:si>
     <x:t>ИТРАНСФОРМЪРС ЛАБС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0349-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Организиране и провеждане на обучения по дигитална компетентност и предприемачество по проект BG-RRP-1.009-0015-С02 „Създаване на Младежки център - гр. Гоце Делчев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бизнес инкубатор - Гоце Делчев, Център за подпомагане на предприемачеството</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
     <x:t>BG - Изработка на комплект от фотолитографски маски за 42 слоя за процес по 110 nm CMOS технология и доставка до завод производител на CMOS оптични сензори DBHitek (Корея)
 EN - Production of a set of photolithographic masks for 42 layers for a 110 nm CMOS technology process and delivery to a CMOS optical sensor manufacturer DBHitek (Korea)</x:t>
   </x:si>
   <x:si>
     <x:t>Фотолитикс ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.010-1345</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t/>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Въвеждане на интегрирана среда за управление, защита и съхранение на корпоративната информация, чрез:
 1.	Изграждане на система за защита на информацията в локална мрежа;
 2.	Изграждане на система за архивиране на информация;
 3.	Изграждане на система за управление на съхранението и споделянето на информация.
 </x:t>
   </x:si>
   <x:si>
     <x:t>"1ТЕАМ" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0563-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на машина за хонинговане -1 бр</x:t>
   </x:si>
   <x:si>
     <x:t>М + С ХИДРАВЛИК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0012-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изследвания, изпитвания, измервания и валидиране, както и създаване и тестване на прототип, необходими за и свързани с разработването на иновативната услуга - софтуерна платформа за създаване на онлайн магазини</x:t>
@@ -680,219 +680,282 @@
   <x:si>
     <x:t>BG05SFPR002-1.004-2069-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Провеждане на процедура за избор на изпълнител за доставка на компоненти за хибридна ФЕЦ 18 kWp с батерии, включително услуги по проектиране, монтаж и узаконяване.</x:t>
   </x:si>
   <x:si>
     <x:t>Кориантро ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1791-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане:
 Обособена позиция 1 – Ергономично бюро – 3 бр.
 Обособена позиция 2 – Ергономичен стол – 13 бр.
 Обособена позиция 3 – Маса – 1 бр.
 Обособена позиция 4 – Стол – 12 бр.
 Обособена позиция 5 – Гардеробче за съблекалня – 10 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>Ивиленс ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-0494-C02</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0511-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на активи:
 Об. позиция 1.
 1. Преносим компютър вид 1- 2 броя;
 2. Преносим компютър вид 2- 1 брой;
 3. Преносим компютър вид 3- 3 броя;
 4. Монитор вид 1-  2 броя;
 5. Безжична клавиатура и мишка- 5 броя;
 6. Докинг станция- 6 броя;
 7. Настолен компютър- 2 броя;
 8. Монитор вид 2- 3 броя;
 9. Монитор вид 3- 1 брой.
 Об. позиция 2.
 1. Система за защита на информацията в локална мрежа- 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>ПЪЛМЕД АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2723-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Възлагане на научни изследвания - Изграждане и тестване на прототип на иновация</x:t>
   </x:si>
   <x:si>
     <x:t>"ГЕОИНЖЕНЕРИНГ" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0302-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Услуга за възлагане на научни изследвания - изграждане и тестване на прототип на иновация</x:t>
   </x:si>
   <x:si>
     <x:t>"ЗЕНИТ-ГЕО" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0268-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка и монтаж на обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Перос - 2016" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1399-C02</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Доставка на почистващи машини с две обособени позиции: Обособена позиция 1 - Доставка на Подопочистваща машина - 8 броя. Обособена позиция 2 -Доставка на Дискова почистваща машина - 4 броя. </x:t>
   </x:si>
   <x:si>
     <x:t>ГАЛАКСИ 2012 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2813-C02</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и монтаж на обзавеждане</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-1.004-1399-C02</x:t>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност по обособени позиции:
+Обособена позиция 1: Доставка на система за битова гореща вода със слънчеви колектори (плосък тип) с обща абсорбираща площ 2 m² - 3 бр.
+Обособена позиция 2: Доставка на термопомпи, както следва:
+1 брой термопомпа с мощност 12,6 kW
+1 брой термопомпа с мощност 10,1 kW
+Обособена позиция 3:
+Доставка на енергоефективни осветителни тела, както следва:
+Линейни осветители – 50 бр., 16 W
+LED панели („луни“) – 170 бр., 9 W
+Прожектори тип „камбана“ – 4 бр., 100 W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Андреа ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0511-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране и разтоварваща лента</x:t>
   </x:si>
   <x:si>
     <x:t>а2ме ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.010-1963</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка на специализиран софтуер  и техника за работа с него по проект BG16RFPR001-1.004-1953-C01  в две обособени позиции:
+ОП1 Доставка на специализиран софтуер за CAD проектиране
+ОП2 Доставка на хардуер</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТУДИО МОРФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1953-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Избор на изпълнител за доставка материали/ консумативи</x:t>
   </x:si>
   <x:si>
     <x:t>БГ ЛИЙДС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0350-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на оборудване за озвучаване и ледогенратор с бин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РАДИЧКОВИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2015-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 1 бр. телескопичен товарач, оборудван с вилици и кофа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АТРЪКС СЪРВИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0756-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на информационна система за нуждите на Интер Пауър ООД гр. Габрово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕР ПАУЪР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0315-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на енергийно ефективно оборудване за нуждите на „НАДЕЖДА-94“ ООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>НАДЕЖДА-94 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0183-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Предоставяне на услуги за изграждане на системи по обособени позиции:
 Обособена позиция 1 - Изграждане на система за защита на информацията в локална мрежа
 Обособена позиция 2 -  Изграждане на система за архивиране на информацията 
 Обособена позиция 3 - Изграждане на система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
     <x:t>БРЕТ КОНСУЛТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0713-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Предметът на процедурата е  предмет избор на изпълнител на дейности по внедряване на интегрирано софтуерно решение, включващо CRM система и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги.
 </x:t>
   </x:si>
   <x:si>
     <x:t>ДЕВАЛ 2017 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1353-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАТА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуга с предмет: "Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация RoseProInn и на иновативни козметични продукти (кремове и серуми) на база на RoseProInn системата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"
 </x:t>
   </x:si>
   <x:si>
     <x:t>РАЙЦ - 2 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-0378-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно"; "Принтер за директен печат върху текстил и DTF, или еквивалентно"; "Машина за огъване на пластмаса, или еквивалентно"; "Фибров лазер 50W Лазерен Маркировщик + Автофокус, или еквивалентно"; "Лазер за рязане и гравиране на метал, или еквивалентно".
 </x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация RoseProInn и на иновативни козметични продукти (крем и серум) на база на RoseProInn системата".
+Процедурата съдържа две обособени позиции:
+1.	ОБОСОБЕНА ПОЗИЦИЯ 1: СЪЗДАВАНЕ НА ПРОТОТИПИ И ТЕХНОЛОГИЧНО ТЕСТВАНЕ.
+2.	ОБОСОБЕНА ПОЗИЦИЯ 2:  КЛИНИЧНО ТЕСТВАНЕ. 
+</x:t>
+  </x:si>
+  <x:si>
     <x:t>„Изграждане на нова фотоволтаична инсталация 50kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“</x:t>
   </x:si>
   <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0367-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0367-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0856-C01</x:t>
   </x:si>
   <x:si>
     <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0002-C01</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 50 kWp в Дестинация България ЕООД </x:t>
   </x:si>
   <x:si>
     <x:t>ДЕСТИНАЦИЯ БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0848-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и монтаж на Енергийно_ефективни_изолационни_системи_в_сграда на фирма "Експрес Груп -Т" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>Експрес Груп-Т ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1934-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура е избор на доставчик за предоставяне на ИТ услугa, включваща: 1) въвеждане на система за бизнес анализи (Business Intelligence система); 2) изграждане на система за защита на информацията в локална мрежа; 3) изграждане на система за управление на съхранението и споделянето на информация.</x:t>
   </x:si>
   <x:si>
     <x:t>ДИМАНТ ООД</x:t>
   </x:si>
@@ -915,78 +978,106 @@
     <x:t>ЕМИРА ЛОГИСТИК ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2222-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Предмет на процедура - изграждане и въвеждане в експлоатация на комплексна информационна система за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация 
 </x:t>
   </x:si>
   <x:si>
     <x:t>ЕВРОТИМТЕКС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2207-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на фотоволтаична инсталация с мощност 95 kW за собствени нужди</x:t>
   </x:si>
   <x:si>
     <x:t>СИМИД А И д ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0931-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "ИВИЛ - ИВАН КРЪСТЕВ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1232-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 66 kWp за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БИНДИНГ БЪЛГАРИЯ ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора
 </x:t>
   </x:si>
   <x:si>
     <x:t>„ЗММ Нова Загора“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на технически проект и Изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 40 kWp в ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0038-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на енергийно ефективни мерки в Гама Комерс ООД – доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гама-Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1870-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BG - Доставка на софтуер за физическа верификация на топологията на CMOS интегрални схеми по 90nm процес
 EN - Delivery of software for physical verification of the topology of CMOS integrated circuits using the 90nm process
 </x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1870-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на енергоспестяващи мерки в "Кеш-Ауто" ЕООД – проектиране (ако е приложимо), доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 57 kW, предназначена за производство на електрическа енергия за собствено потребление.</x:t>
   </x:si>
   <x:si>
     <x:t>КЕШ-АУТО ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2337-C01</x:t>
   </x:si>
   <x:si>
     <x:t>СМР дейности за Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори с мощност 119 kw - 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>ГРАВЕЛИТА ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0140-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 165 kW
 </x:t>
   </x:si>
   <x:si>
     <x:t>БОРО ТЕРАКОЛ ООД</x:t>
@@ -1408,51 +1499,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E109"/>
+  <x:dimension ref="A1:E119"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -2069,68 +2160,68 @@
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
         <x:v>46192</x:v>
       </x:c>
       <x:c r="B38" s="2">
         <x:v>46185</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
         <x:v>46194</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46182</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
         <x:v>46194</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46187</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
         <x:v>46195</x:v>
       </x:c>
       <x:c r="B41" s="2">
         <x:v>46188</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
@@ -2715,604 +2806,774 @@
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
         <x:v>46196</x:v>
       </x:c>
       <x:c r="B76" s="2">
         <x:v>46189</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
         <x:v>46196</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46189</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
         <x:v>46196</x:v>
       </x:c>
       <x:c r="B78" s="2">
         <x:v>46189</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
         <x:v>46196</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46188</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
         <x:v>46196</x:v>
       </x:c>
       <x:c r="B80" s="2">
         <x:v>46188</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
         <x:v>46197</x:v>
       </x:c>
       <x:c r="B81" s="2">
         <x:v>46190</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
         <x:v>46197</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46189</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
         <x:v>46197</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46188</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
         <x:v>46197</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46185</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46198</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B85" s="2">
         <x:v>46190</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46198</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46190</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46199</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46189</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46199</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46189</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46199</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46189</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46199</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46189</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46200</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46185</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46200</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46185</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46200</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46188</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46200</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46188</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46200</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46188</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46200</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46188</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D96" s="0" t="s">
+      <x:c r="E96" s="0" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46202</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46185</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46202</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B98" s="2">
         <x:v>46185</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46203</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46189</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D99" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46203</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B100" s="2">
         <x:v>46188</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46203</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B101" s="2">
         <x:v>46188</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46203</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B102" s="2">
         <x:v>46188</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46203</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B103" s="2">
         <x:v>46188</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46203</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46188</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46203</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46188</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46204</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46184</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46205</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46189</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46290</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46175</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46317</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>45671</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>306</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>45671</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>334</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>