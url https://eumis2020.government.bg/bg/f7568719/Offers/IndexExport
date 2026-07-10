--- v2 (2026-06-17)
+++ v3 (2026-07-10)
@@ -1,1138 +1,1008 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfd25d72be74497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b90bf027ba144446b38b764361f3f102.psmdcp" Id="R4d404a3f919e4566" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0be13d2da94b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df9f4dc3ba024dcd9d15588a5d4a3f14.psmdcp" Id="R37cecc9f806a4577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на подемно-транспротни средства по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
-[...162 lines deleted...]
-3.Доставка на пособия и съоражения от неръждаема стомана за производство на сладкарски изделия 
+    <x:t>„Топлинно изолиране на производствена сграда на „НИКОЛА СИМОВ - 99“ ООД - гр. Търговище, чрез доставка и монтаж на топлоизолационна система от покривни сандвич панели с топлоизолация от PUR – 300 кв. м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НИКОЛА СИМОВ - 99“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1692-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции: Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АрМе ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0464-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа с мощност 25 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДБ СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма МОНЦА-ВН ЕООД, със следните параметри - технологично оборудване за 63,45kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОНЦА- ВН  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1775-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на покрив"
+ОП 2 „Топлинно изолиране на външни стени“
+ОП 3 „Подмяна на прозорци и външна врата“
+ОП 4 „Изграждане на фотоволтаична централа от 15 kW“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КОЛАКОВ-17 ООД</x:t>
-[...41 lines deleted...]
-Обособена позиция 5: Система за управление на съхранението и споделянето на информация – 1 бр.
+    <x:t xml:space="preserve">"АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ МЕДИКЕЪР" ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КОКИКОМ ООД</x:t>
-[...5 lines deleted...]
-    <x:t>Изграждане  и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+    <x:t>BG16RFPR001-2.004-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с мощност 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh,  в гр. Хасково, местност "Дерекьой топра" ПИ 77195.20.17“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЛАСТЕР" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0990-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 27 kWh, в гр. Хасково, ж.к. Орфей 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАСТЕР АРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0998-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия в комбинация с инвертори към съществуваща централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИС ВАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на мярка по енергийна ефективност в търговско предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИК 90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1513-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Изграждане на инсталация за производство на ел. енергия със съоръжения за съхранение на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТВИЖЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с мощност 56 kW за собствено потребление, включваща доставка, монтаж, изграждане и въвеждане в експлоатация на фотоволтаични модули, инвертор, конструкция и система за съхранение на електрическа енергия.</x:t>
   </x:si>
   <x:si>
     <x:t>Евелин 2011 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2052-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Строително монтажни дейности за повишаване на енергийната ефективност в сграда на фирма „Пламен Петров – П“ ООД по обособени позиции: Обособена позиция 1 (ОП1) – Монтаж на топлоизолационни системи на външните стени – 564 кв.м. Обособена позиция 2 (ОП2) – Подмяна на съществуваща дограма с PVC дограма – 188 кв.м.</x:t>
-[...21 lines deleted...]
-Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на ДМА и ДНА за оптимизиране на бизнес процесите в  „ТЕХНО ЕНТЕРТЕЙНМЪНТ“ ООД, по следните обособени позиции: 
+Обособена позиция 1:  ДМА - Сървър с база данни и виртуализация - 2 бр.;  Сървър за хостинг - 2 бр.;
+Обособена позиция 2: ДНА - Пакет софтуери за дизайн, 3D моделиране и AI помощни средства с колаборационен модул - 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
-[...119 lines deleted...]
-3.	Изграждане на система за управление на съхранението и споделянето на информация.
+    <x:t>ТЕХНО ЕНТЕРТЕЙНМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2743-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с три обособени позиции:
+ОП 1. Въжена лебедка съгласно приложена техническа спецификация - 3 бр. 
+ОП 2.Въжена лебедка съгласно приложена техническа спецификация -  1бр. 	
+ОП 3.Въжена лебедка съгласно приложена техническа спецификация - 1 бр. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"1ТЕАМ" ООД</x:t>
-[...5 lines deleted...]
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на машина за хонинговане -1 бр</x:t>
+    <x:t>ГЛОБАЛ ЛИФТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2245-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с четири обособени позиции:
+ОП 1.Крик хидравличен съгласно приложена техническа спецификация - 1 бр. 
+ОП 2.Скоба захватна съгласно приложена техническа спецификация - 1 бр. 
+ОП 3.Скоба захватна съгласно приложена техническа спецификация - 1 бр.	
+ОП 4.Скоба захватна съгласно приложена техническа спецификация - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на електрически стълбищен катерач – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ включващ: 
+- Изграждане и въвеждане на Система за управление на ресурсите (ERP система);
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Изграждане и въвеждане на Система за архивиране на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОТАЛ-ТЕСТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Устойчиво енергийно обновяване на сгради в сферата на търговията и услугите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АХАТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0290-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за защита на информацията в локална мрежа, архивиране на информация и система за управление на съхранението и споделянето на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи М Л - дизайн ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1679-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на интегрирана система за защита на информацията в локална мрежа,  архивиране на информация и система за управление на съхранението и споделянето на информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Финпласт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0597-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация във фирма „ИТС–Ивона" ООД, на „Компресори за сгъстен въздух, вкл. резервоари за сгъстен въздух“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>И Т С - ИВОНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0586-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване и спцеиализирани софтуерни продукти в областа на архитектурата , с обособени позиции: 1.Доставка на черна техника  3.Доставка за обработване и корекция на визуализация в архитектурата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛ АРХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0804-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура № 1: „Възлагане на научни изследвания и външни услуги, необходими за разработването на иновативен продукт - нов полимерен материал на основата на Polyamid 6 (PA6) чрез използване на добавки, включващи примеси с различна концентрация на рециклиран полиамид 6 (PA6) с 83%-но съдържание на графит“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМОУЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0304-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на  "Комплект фотоапарат с обективи" - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с пет обособени позиции:
+ОП 1. Безкабелен ъглошлайф комплект с 2 бр. батерии и зарядно съгласно приложена техническа спецификация - 2 бр. 
+ОП 2. Безкабелна ударно пробивна машинa комплект с 2 бр. батерии и зарядно съгласно приложена техническа спецификация - 2 бр. 
+ОП 3. Безкабелен гайковерт комплект с батерия и зарядно съгласно приложена техническа спецификация - 1 бр.	
+ОП 4. Безкабелна пробивна машина комплект с батерия съгласно приложена техническа спецификация - 1 бр.
+ОП  5. Кука за повдигане съгласно приложена техническа спецификация- 1 опаковка с минимална товароподемност 1000 кг  и 1 опаковка с минимална товароподемност 2000 кг.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1бр. енергийно ефективен охладител на въздух </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КВС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0755-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на ДМА в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004:
+1. Термопомпи - въздух-въздух - 31kW - 6 броя
+2. Компресори за сгъстен въздух включително резервоари за сгъстен въздух - Конвенционален с изсушител - 15kW - 3 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Зем Холд 2012" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1666-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТАД - БЛИЗНАКОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1537-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВОДСТРОЙ ПЛОВДИВ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на ДМА за нуждите на Булпласт – М ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛПЛАСТ-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана система за управление на бизнес процеси за нуждите на СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0821-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи – 3 броя.
+Доставка и монтаж на енергийно ефективни изолационни системи на сграда.
+Обособена позиция 1. Термопомпена система въздух-вода с мощност 26 kW – 1 брой;
+Обособена позиция 2. Термопомпа въздух-въздух с мощност 16.1 kW – 2 броя;
+Обособена позиция 3. Подобряване на енергийната ефективност на сграда чрез:
+Топлоизолационна плоча от XPS -18 кв.м, топлоизолационна плоча от EPS – 127 кв.м. и Сандвич панел с топлоизолация от PUR за топлоизолиране на покриви 160 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Системи и техника за сигурност" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1534-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура № 1: Изпълнение на строително – монтажни работи (СМР) по подобряване на енергийната ефективност в производствената база на „Туристстрой – Царацово“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТУРИСТСТРОЙ - ЦАРАЦОВО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1472-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА
+ПО ОБОСОБЕНИ ПОЗИЦИИ: 
+ОП1 Доставка на компютърна конфигурация - 3 БР
+ОП 2 Доставка на компютърна конфигурация - 1 БР
+ОП 3  Доставка на ПРОФЕСИОНАЛНЕ МОНИТОР - 4 БР.
+ОП 4 Доставка на лазерно цветно м.ф. устройство А3 -1БР.
+ОП 5 Доставка на плотер със скенер - 1БР.
+ОП 6 Доставка на преносим компютър- 2 БР.
+ОП 7 Доставка на  мобилен СМАРТФОН - 1 БР
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙВИ АРХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2486-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на социални придобивки за работещите: Доставка на кухненско и офис - обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СКАЙ МОНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и въвеждане в експлоатация на оборудване по обособени позиции:
+1.Обособена позиция 1 : Резервоар (ресивър) за сгъстен въздух с обем 3000 l; 
+2.Обособена позиция 2: Конвенционален компресор с мощност 45 kW
+3.Обособена позиция 3: Изсушител на сгъстен въздух за компресор 45 kW.  
+4.Обособена позиция 4 : Централизирано управление на системи за сгъстен въздух - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АСТРОИДА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1333-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Роботизирана линия за фосфатиране с пречиствателна станция </x:t>
   </x:si>
   <x:si>
     <x:t>М + С ХИДРАВЛИК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0012-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изследвания, изпитвания, измервания и валидиране, както и създаване и тестване на прототип, необходими за и свързани с разработването на иновативната услуга - софтуерна платформа за създаване на онлайн магазини</x:t>
-[...69 lines deleted...]
-ОП4-Доставка на Специализиран софтуер 
+    <x:t xml:space="preserve">Осигуряване на социални придобивки за работещите, вкл. ремонт и оборудване на места за отдих, рехабилитация, спорт, хранене и почивка в предприятията и др“, 
+с предмет: „Доставка и монтаж на 
+1.	Фургон за отдих, хранене, почивка и преобличане - 1 бр.“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"КАПИТАЛ - СТРОИТЕЛСТВО" ЕООД</x:t>
-[...41 lines deleted...]
-    <x:t xml:space="preserve">Изграждане и внедряване на система за архивиране на информация 
+    <x:t>ПИТОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1182-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр., Въвеждане на система за управление за бизнес анализи(Business intelligence) - 1 бр.; ОП 2: Въвеждане на модул/система за управление на продажбите на дребно(Point-of-sale) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еделвайс-93 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на Локално съоръжение за съхранение на електроенергия (ЛСС) с капацитет от 5.08 МWh, и максимална активна мощност отдавана към мрежата 2.4 МW, като част от комбиниран проект към изградена и пусната в експлоатация фотоволтаична електроцентрала (ФвЕЦ) с мощност 3.0 МW за производство на електроенергия от ВЕИ (слънчева енергия)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пи Ви Вижън ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.004-1736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на CNC пробивен център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРМОНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+Доставка, монтаж, настройка и въвеждане в експлоатация на оборудване за разширение на съществуваща фотоволтаична система за собствено потребление и изграждане на система за съхранение на електрическа енергия за нуждите на хотелски комплекс. Процедурата включва доставка на фотоволтаични панели, конструкция, свързващи компоненти, система за съхранение на енергия (батерия), комуникационно оборудване, електроразпределителни компоненти, монтажни дейности, настройка и пуск в експлоатация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САН ПРОПЪРТИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули:
+•	система за управление на складовото стопанство (WMS); 
+•	система за управление на производството; 
+•	система за архивиране на информация. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЮНУЗ ООД</x:t>
-[...274 lines deleted...]
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на енергийно ефективно оборудване за нуждите на „НАДЕЖДА-94“ ООД
+    <x:t>Плутон Инвест ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на система за сгъстен въздух, състояща се от 1 брой компресор с инверторно управление с изсушител и 1 брой ресивър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>доставка на мебели за ресторант</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ШИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2421-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „СЪЗДАВАНЕ И ТЕСТВАНЕ НА ПРОТОТИПИ И ПИЛОТНИ ЛИНИИ, СВЪРЗАНИ С РАЗРАБОТВАНЕТО НА ПРОДУКТОВА ИНОВАЦИЯ - ИНОВАТИВНИ 
+КОЗМЕТИЧНИ ПРОДУКТИ (КРЕМ И СЕРУМ) НА БАЗА НА ROSEPROINN СИСТЕМАТА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
 </x:t>
   </x:si>
   <x:si>
-    <x:t>НАДЕЖДА-94 ООД</x:t>
-[...46 lines deleted...]
-</x:t>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2554-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕН ТИ ЕН - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0270-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за: Обособена позиция 1 - „Внедряване на съвременни технически решения за енергийна ефективност на сградата – изолиране на външните стени, покрив, подмяна на дограмата“ Обособена позиция 2 - „Изграждане на термопомпена и рекуперативна вентилационна инсталации“ Обособена позиция 3 - „Инсталиране на локални съоръжения за съхранение на енергия батерии в комбинация с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЗУНОВ 90 АНИМАЛПЕТС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0547-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0108-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция 2 – Въвеждане на система за управление на веригата за доставки на продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция 3 – Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 4 – Въвеждане на система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОНЕЛ-В ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1341-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирана информационна система, включваща CRM система и система за бизнес анализи (BI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕЛДЕР ГРУП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на високотехнологично оборудване по 2 обособени позиции 
+•	Обособена позиция 1: Доставка на компютърно оборудване 
+•	Обособена позиция 2: Доставка на лазер за гравиране и рязане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ДИ ЕН ЕЙ ПРОДЖЕКТ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2801-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ разделени в четири обособени позиции, както следва:
+Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр.
+Обособена позиция 2: "Въвеждане на Система за управление на ресурсите(ERP система)" - 1бр.
+Обособена позиция 3: "Изграждане на система за защита на информацията в локална мрежа" - 1 бр.
+Обособена позиция 4: "Изграждане на система за архивиране на информация" - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М И Д АВТО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1319-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр.; ОП 2:Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОРМА 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1738-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0726-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и тестване на прототип на приложение: Тест за изследване на компетентностни модели за предвиждане и оценка на стереотипни ценностни системи: „Когнитивни меметики“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЛП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0117-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на активи за нуждите на МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0456-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0456-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Разходи за услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1 Въвеждане на Система за управление на ресурсите (ERP система) – 1бр.
+Обособена позиция 2 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1бр.
+Обособена позиция 3 Въвеждане на система за бизнес анализи (Business Intelligence система) – 1бр.,  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЙ ТИ ПЛЕЙС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0079-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието "РЕНТАЛ БГ ГРУП" ООД, включващи: 1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 2. Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес 3. Въвеждане на система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на цифрови решения за дигитализация на дейността на „Семела Логистикс“ ООД, включващи система за управление на взаимоотношенията с клиенти (CRM), система за бизнес анализи (Business Intelligence) и система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕМЕЛА ЛОГИСТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1684-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа в „Европа-Р“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Европа - Р" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на локално съоръжение за съхранение на енергия батерия в комбинация с инвертор 102,4kW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОКОМФОРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация 55kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh, в производствена база „РЕА-Елена Будовска“,гр. Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕА - Елена Будовска ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 броя термопомпи " въздух-вода"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0904-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРИНА - КМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0501-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на АЗРЕМОНТИРАМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЗРЕМОНТИРАМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2392-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на машини за целите на проект BG16RFPR001-1.010-0354:
+1. Пакетен циркуляр с NC управление - 1 бр.;
+2. Кантираща машина – 1 бр.;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТИВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на оборудване за целите на проект BG16RFPR001-2.004-1560-C01:
+1. Винтов компресор с инверторно управление - 1 бр.;
+2. Хладилен изсушител за сгъстен въздух - 1 бр.;“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕЛЕКТРОСТАРТ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
+1. Компресор за сгъстен въздух с инверторно управление (1 бр.)
+2. Изсушител на сгъстен въздух (2 бр.)
+3. Ресивър с въздушен обем 500л (1 бр.)
+4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУСЕВПЛАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0647-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"</x:t>
   </x:si>
   <x:si>
     <x:t>РАЙЦ - 2 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-0378-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно"; "Принтер за директен печат върху текстил и DTF, или еквивалентно"; "Машина за огъване на пластмаса, или еквивалентно"; "Фибров лазер 50W Лазерен Маркировщик + Автофокус, или еквивалентно"; "Лазер за рязане и гравиране на метал, или еквивалентно".
-[...214 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2458-C01</x:t>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително монтажни работи на фотоволтаични панели в комбинация с инвертори с мощност 100кW за собствено ползване на ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМТех ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда, собственост на „Актив инвест груп“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актив инвест груп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСД Сервиз</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Технически прегледи ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Холдинг Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕБЕЛИ СПАС ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 30 kW и система за съхранение на енергия с капацитет минимум 60 kWh предназначени за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Идея Хоум ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИЗНЕС НЕДЕВИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛА 2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0033-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на фирма ЕВРОПАВИМЕНТИ ПЛЮС ООД чрез енергоспестяващи мерки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПАВИМЕНТИ ПЛЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0581-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на мебели по проект BG-RRP-1.015 ,,Училищна STEM среда" и сключен договор номер BG-RRP-1.015-2288-CO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСНОВНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-2288-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1499,2081 +1369,1792 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E119"/>
+  <x:dimension ref="A1:E102"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46183</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46183</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46183</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46183</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46181</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46181</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46181</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46181</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46191</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46177</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46192</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46183</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46192</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46192</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46184</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46184</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46185</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46194</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46187</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46194</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46182</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46187</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46188</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46188</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46185</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46183</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46178</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46178</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46178</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46178</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46178</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46178</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46184</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46184</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46188</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46188</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46197</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46190</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46197</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46197</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46197</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46197</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46190</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46197</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46189</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46197</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46188</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46197</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46185</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46198</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46198</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46198</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46190</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46198</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46190</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46198</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46190</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46199</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46189</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46199</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46199</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46189</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46200</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46185</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46200</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46200</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46200</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46188</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46200</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46188</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>286</x:v>
-[...49 lines deleted...]
-      <x:c r="E105" s="0" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...236 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>