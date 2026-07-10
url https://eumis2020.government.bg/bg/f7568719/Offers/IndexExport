--- v3 (2026-07-10)
+++ v4 (2026-07-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0be13d2da94b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df9f4dc3ba024dcd9d15588a5d4a3f14.psmdcp" Id="R37cecc9f806a4577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e963302b9247a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d338def497de40b3bfe4b7934dc4bc81.psmdcp" Id="Re13bbfad2f4342a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
@@ -743,50 +743,59 @@
     <x:t>Доставка на 4 броя системи/модули за нуждите на АЗРЕМОНТИРАМ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>АЗРЕМОНТИРАМ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2392-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на 4 броя системи/модули за нуждите на Нортек ООД</x:t>
   </x:si>
   <x:si>
     <x:t>Нортек ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1113-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на 4 броя системи/модули за нуждите на КРИДО К ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>КРИДО К ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Закупуване, доставка и монтаж на енергийно ефективни активи по две обособени позиции - 1. Фотоволтаични панели в комбинация с инвертори - 20 kW и 2. Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 25 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕТ МАГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2253-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и пускане в експлоатация на машини за целите на проект BG16RFPR001-1.010-0354:
 1. Пакетен циркуляр с NC управление - 1 бр.;
 2. Кантираща машина – 1 бр.;</x:t>
   </x:si>
   <x:si>
     <x:t>СТИВ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.010-0354</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, монтаж и пускане в експлоатация на оборудване за целите на проект BG16RFPR001-2.004-1560-C01:
 1. Винтов компресор с инверторно управление - 1 бр.;
 2. Хладилен изсушител за сгъстен въздух - 1 бр.;“</x:t>
   </x:si>
   <x:si>
     <x:t>„ЕЛЕКТРОСТАРТ“ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1560-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
@@ -1369,51 +1378,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E102"/>
+  <x:dimension ref="A1:E103"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -2676,51 +2685,51 @@
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B76" s="2">
         <x:v>46212</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46212</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B78" s="2">
         <x:v>46212</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
@@ -2741,420 +2750,437 @@
         <x:v>228</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B80" s="2">
         <x:v>46212</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46221</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46206</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46222</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46212</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
         <x:v>46222</x:v>
       </x:c>
       <x:c r="B83" s="2">
         <x:v>46212</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46223</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46211</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
         <x:v>46223</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46209</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
         <x:v>46223</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46207</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
         <x:v>46223</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46208</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
         <x:v>46223</x:v>
       </x:c>
       <x:c r="B88" s="2">
         <x:v>46208</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46224</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46211</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
         <x:v>46224</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46212</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46225</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46210</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
         <x:v>46225</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46209</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
         <x:v>46225</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46210</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
         <x:v>46225</x:v>
       </x:c>
       <x:c r="B94" s="2">
         <x:v>46210</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46226</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46211</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
         <x:v>46226</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46212</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
         <x:v>46226</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46211</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46228</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46212</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46230</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46209</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46233</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46212</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46290</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46175</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46317</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>45671</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>295</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>45671</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>298</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>