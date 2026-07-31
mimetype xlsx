--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,1017 +1,818 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e963302b9247a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d338def497de40b3bfe4b7934dc4bc81.psmdcp" Id="Re13bbfad2f4342a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7ff3af447194ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f78772194174d188e8856a67de1d224.psmdcp" Id="Rbd489a23e5074a8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>„Топлинно изолиране на производствена сграда на „НИКОЛА СИМОВ - 99“ ООД - гр. Търговище, чрез доставка и монтаж на топлоизолационна система от покривни сандвич панели с топлоизолация от PUR – 300 кв. м.“</x:t>
-[...39 lines deleted...]
-ОП 4 „Изграждане на фотоволтаична централа от 15 kW“
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,080 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh в „МЕНЛИ КНАЙФ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МЕНЛИ КНАЙФ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1245-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на Чилъри - 2 бр., за целите на проект BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕЛЕКТРОСТАРТ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени и под“
+ОП 2 "Подмяна на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПРОВАД ПЛОД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0440-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Доставка и монтаж на фотоволтаична система и енергийно ефективни прозрачни ограждащи конструкции, обособени в две позиции“
+•  Обособена позиция № 1: Доставка и монтаж на фотоволтаична система с инвертори. 32 KW
+•  Обособена позиция № 2: Доставка и монтаж на енергийно ефективни прозрачни ограждащи конструкции – алуминиева дограма с прекъснат термомост. 145 кв.м
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">"АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ МЕДИКЕЪР" ООД
+    <x:t>ЗЕЙНТЕКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0999-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в УАН ГИФТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УАН ГИФТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0530-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на научни изследвания – изграждане и тестване на прототип на иновативна платформа за автоматизирано диагностициране на заболявания чрез изкуствен интелект и компютърно зрение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Коуд Рънърс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка и монтаж на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и по АДБФП  BG16RFPR001-2.004-2218-C01 „Изграждане на локални съоръжения за съхранение на енергия в “Георги Венциславов 2005“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОРГИ ВЕНЦИСЛАВОВ - 2005 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане  на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРОМАШИНА ГРУП ПАЗАРДЖИК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 100 kW локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори за нуждите на Кариби ЕООД, в рамките на ДБФП BG16RFPR001-2.004-0181-C01.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0262-C01</x:t>
-[...58 lines deleted...]
-Обособена позиция 2: ДНА - Пакет софтуери за дизайн, 3D моделиране и AI помощни средства с колаборационен модул - 1 бр.
+    <x:t>КАРИБИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0181-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЙД - ДЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2644-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КА ЕМ-ВАРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на топлоизолационни системи за външни стени и подове към външен въздух: ТИ плоча от EPS,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОДЕСОССТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДЖИ ТИ КАПИТАЛ' ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дезинфекция, дезинсекция и дератизация (ДДД) за сигурни зони в РПЦ София и РПЦ Харманли - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТЕХНО ЕНТЕРТЕЙНМЪНТ ООД</x:t>
-[...8 lines deleted...]
-ОП 3.Въжена лебедка съгласно приложена техническа спецификация - 1 бр. 
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, в производствена база „Еврохолд Финанс“ ЕООД , находяща се в гр. Враца, ул.“Илинден“ № 5 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еврохолд финанс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1257-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична централа с мощност до 60 kWp за собствени нужди, върху покриви на  СПА Комплекс "Свети Георги", с. Балдево, община Гърмен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УРУМОВ - 2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на енергоефективно оборудване (VRF/VRV системи и термопомпи въздух–въздух) за търговските обекти на ПОТРЕБИТЕЛНА КООПЕРАЦИЯ „НАПРЕДЪК“, гр. Варна“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОТРЕБИТЕЛНА КООПЕРАЦИЯ НАПРЕДЪК Кооперация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0171-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ 55KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения за дигитализация на дейността на „СКАРАТА“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Скарата ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0163-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител във връзка с изпълнение на АД № BG16RFPR001-1.012-0308-C01 с две обособени позиции
+Обособена позиция 1:
+• Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+• Въвеждане на система за бизнес анализи (Business Intelligence система)
+• Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 2:
+• Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛДИДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпена VRF система за нуждите на „Стрийт парк“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРИЙТ ПАРК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, внедряване, конфигуриране, обучение и гаранционна поддръжка на „AI Maintenance Assistant – Интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Интегрирани системи за управление на бизнес процесите в "Диалдент 2000 ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Диалдент 2000 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0336-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИТИ НОВЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2339-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на Фотоволтаична електрическа централа 50kWp за собствени нужди и локално средство за съхранение на електроенергия. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1824-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВЕНТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 брой портално подемно съоръжение за въвеждане на нов процесов модел в производството на строителни и декоративни скални материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОТОВ СТОУН ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за производство на електрическа енергия за собствени нужди, състояща се от фотоволтаични панели, хибридни инвертори, носеща конструкция, кабели и всички необходими компоненти за нормалното функциониране на системата, с обща инсталирана мощност 150 kWp“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мартис 09 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИСТА-СЕРВИЗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1324-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на Система за диагностициране, назначаване и моделиране на Индивидуални Ортопедични стелки, свързани с разработването на продуктова иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРТОТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0466-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дигитализация на Спектър 68 ООД
+Обособена позиция 1: Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ГЛОБАЛ ЛИФТ ООД</x:t>
-[...9 lines deleted...]
-ОП 4.Скоба захватна съгласно приложена техническа спецификация - 1 бр.
+    <x:t>СПЕКТЪР 68 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране и изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с локално съоръжение за съхранение на електрическа енергия (батерия), с мощност на инвертора 20 kW, за нуждите на „АВТОКАР-КОМЕРС“ ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АВТОКАР-КОМЕРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерия 215 kW с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФОРС - 81 ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка на електрически стълбищен катерач – 1 бр. </x:t>
-[...5 lines deleted...]
-- Изграждане и въвеждане на Система за архивиране на информация.
+    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР по прилагане на мерки за енергийна ефективност по външните ограждащи конструкции на производствената сграда на ДЕТЕЛИНА 2007 ЕООД, които включват:
+- Топлоизолационна система за външни стени и подове към външен въздух –
+доставка и монтаж на топлоизолационни плочи от минерална вата, вкл. лепило, механично закрепване с дюбели, армираща шпакловка със стъклотекстилна мрежа, грунд и финишно покритие, обработка на ъгли, водооткапи и детайли;
+- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от алуминий с прекъснат топлинен мост, остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване.
+- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от екструдиран поливинилхлорид (PVC), остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТОТАЛ-ТЕСТ</x:t>
-[...59 lines deleted...]
-    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на  "Комплект фотоапарат с обективи" - 1 бр.
+    <x:t xml:space="preserve">
+ДЕТЕЛИНА 2007 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на оборудване и материали за ДЕТЕЛИНА 2007 ЕООД:
+- трифазен хибриден инвертор за съхранение на енергия , високоволтов, с 2 независими батерийни входа, безпроблемно превключване, вкл. Комуникационен модул, или еквивалентно;
+- батерийна система за съхранение на енергия, клъстер от 3÷15 модула (брой модули съгласно проекта), безкабелно подреждане, или еквивалентно;
+- управляващ модул на батерийната система, работно напрежение 134,4–864 V, или еквивалентно;
+- DC кабели, соларен тип, с MC4 конектори, за връзка PV масив –инвертор и инвертор – батерийна система, вкл. крайни обработки, или еквивалентно;
+- AC кабелна линия от инвертора до главно разпределително табло, вкл. кабелоносещи системи (скари, тръби, крепежи);
+- разпределително табло с комутационна и защитна апаратура – автоматични прекъсвачи,дефектнотокова защита, катодни отводители тип II (AC и DC страна);
+- материали за заземителна и мълниезащитна инсталация – заземители, шини, проводници, клеми. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Предоставяне на услуги за текуща подкрепа за социална и трудова интеграция на 5 новонаети лица в социалното предприятие „Поливас 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Поливас 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0013-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне обучения за придобиване на „меки“ умения: Ключова компетентност (КК) 2 – Многоезикова компетентност – „Обучения по 
+английски език и бизнес английски“ във връзка с изпълнение на проект BG05SFPR002-1.0190089-C01 „Придобиване на нови умения в "ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД“  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕФРАН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0933-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на вътрешна инфраструктура на обект „Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на ЛМ ХОЛИДЕЙС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛМ ХОЛИДЕЙС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 3 обособени позиции: ОП1 Системи за оползотворяване на отпадна топлина студ генерирана при производството на сгъстен въздух или студопроизводство; ОП2 Енергийно ефективни охладители на въздух; ОП3 Котли на биомаса </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интерпред Партнер АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1151-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана информационна система в "Алфабот" ООД, включваща следните основни модули/системи:
+1. Въвеждане на система за управление на взаимоотношенията с клиенти
+(CRM система);
+2. Въвеждане на система за управление на веригата за доставки на
+суровини/материали/компоненти/продукти за производствения процес;
+3. Въвеждане на система за управление на складовото стопанство (WMS);
+4. Въвеждане на модул/система за управление на производството.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛФАБОТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0917-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: ОП 1 - Компресор с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kw - 2бр. ОП 2 - Централизирано управление (ЦУ) за сгъстен въздух - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ АНДИ-АНИ ИВАНОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Топлинно изолиране на външни стени с ТИ плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РД СИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДАНИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0595-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАТО 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на съвременна VRV система за отопление и охлаждане в Медицински център "Света Ана".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЦ СВЕТА АНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1986-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на фотоволтаична електрическа централа с инсталирана мощност минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗДРАМИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Определяне на доставчик с пет обособени позиции:
-[...4 lines deleted...]
-ОП  5. Кука за повдигане съгласно приложена техническа спецификация- 1 опаковка с минимална товароподемност 1000 кг  и 1 опаковка с минимална товароподемност 2000 кг.
+    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0812-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
+Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
+Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1бр. енергийно ефективен охладител на въздух </x:t>
-[...101 lines deleted...]
-ОП 7 Доставка на  мобилен СМАРТФОН - 1 БР
+    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1673-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
+ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
+ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИКСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0476-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕГАС - 93" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
+ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
+ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АЙВИ АРХ ЕООД</x:t>
-[...451 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+    <x:t>"АКВА-МАГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи с:
+- 380 м2 топлинно изолиране със сандвич-панели за външни стени;
+- 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Линсон мото" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2480-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
   </x:si>
   <x:si>
     <x:t>ТОПАЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1269-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Строително монтажни работи на фотоволтаични панели в комбинация с инвертори с мощност 100кW за собствено ползване на ПОЛИПЛАСТ ПМ ООД</x:t>
-[...90 lines deleted...]
-    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 1 бр. и Ресивър за сгъстен въздух – 1 бр.  и Изсушител за сгъстен въздух – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Агрострой Добрич ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0420-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
+Обособена позиция № 1 Топлинно изолиране на външни стени 
+Обособена позиция № 2 Топлинно изолиране на покрив
+Обособена позиция № 3 Топлинно изолиране на под
+Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1491-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
-[...50 lines deleted...]
-    <x:t>BG-RRP-1.015-2288-C01</x:t>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на офис оборудване:
+Обособена позиция 1 – Доставка на ергономични столове
+Обособена позиция 2 – Доставка на работни бюра
+Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1053-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 60,30 kWp (DC), хибриден инвертор с минимална номинална мощност 60 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 61,4 kWh за ЕТ „Проектстрой – Петър Петров – Петя Пътева“.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ПРОЕКТСТРОЙ-ПЕТЪР ПЕТРОВ-ПЕТЯ ПЪТЕВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 63 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност: 
+Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
+Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
+* Въвеждане на система за управление на ресурсите (ERP система);
+* Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕваПрес Инвест" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1378,1809 +1179,1401 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E103"/>
+  <x:dimension ref="A1:E79"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46197</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46198</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46199</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46203</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46203</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46213</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46213</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46203</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46203</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46206</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46206</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46206</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46206</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46206</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46206</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46206</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46214</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46207</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46214</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46207</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46214</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46204</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46214</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46216</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46199</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46216</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46202</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46206</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46209</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46209</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46209</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46209</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46210</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46210</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46210</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46204</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46205</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46218</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46204</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46218</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46203</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46218</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46206</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46218</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46218</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46218</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46218</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46212</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46212</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46219</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46219</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46212</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46219</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46219</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46219</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46219</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46220</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46205</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46220</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46205</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46220</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46210</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46220</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46220</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46220</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46220</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46213</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46220</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46212</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46220</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46212</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>229</x:v>
-[...60 lines deleted...]
-      <x:c r="C83" s="0" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...344 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>