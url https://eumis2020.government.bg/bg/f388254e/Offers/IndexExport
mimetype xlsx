--- v4 (2026-09-03)
+++ v5 (2026-09-24)
@@ -1,1275 +1,1035 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba0acf2aceb40eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69f154649d9047e1bac99ec3490275f0.psmdcp" Id="R9d6b2563ba0e46fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0312356ea054d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c6de0dabc8942379a87a4b3aa1ecbdd.psmdcp" Id="R815f9686fcb04358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична централа на покрива на сграда на „М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ “ ООД за производство на електроенергия собствени нужди</x:t>
-[...89 lines deleted...]
-    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ 65 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ - 81.92kWh и инвертор с мощност 65kW за нуждите на"ГЕМОВА" ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕМОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0964-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за изпълнение на топлоизолационна система от сандвич панели за покрив – 330 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2623-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНИ - 81 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 30 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДУНЕВ МОТОР СПОРТ- Р-21" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Закупуване, доставка и монтаж на енергийно ефективни топлоизолационни системи (плочи) за покрив от Екструдиран полистирол (XPS) – 704 m²“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРЕЙМ ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0983-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Въвеждане на на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
+2.Въвеждане на модул/система за управление на складовото стопанство (WMS)
+3.Въвеждане на модул/система за управление на производството
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ю. С. ПОЛО АССН.БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1310-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработка, тестване и внедряване на софтуер за автоматизация на преводаческия работен процес с AI за SimpleTMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИТРА ТРАНСЛЕЙШЪНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0715-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на решения в областта на ИКТ по обособени позиции:
+ОП 1: Разработване, внедряване и въвеждане в експлоатация на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+ОП 2: Изграждане и въвеждане в експлоатация на Система за архивиране на информация – 1 бр. и Система за управление на съхранението и споделянето на информация – 1 бр., включително физически сървър за хардуерно обезпечаване на системите.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПС ЛАЙФ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на система за управление на ресурсите и система за бизнес анализи в Ти Ей Ес България ЕООД в изпълнение на проект BG16RFPR001-1.012-1193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТИ ЕЙ ЕС БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1294-C01/27.01.2026 г. с бенефициент „БРАН ИНСЕКТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БРАН ИНСЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1294-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация  на Компресор за сгъстен въздух, включително резервоари за сгъстен въздух </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЕДОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0621-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Въвеждане на ИКТ решения по три обособени позиции:
+Обособена позиция № 1: Въвеждане на Система за управление на ресурсите (ERP система);
+Обособена позиция № 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+Обособена позиция № 3: Въвеждане на система за бизнес анализи (Business Intelligence система).
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРЕЗОВ ВЕНДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0887-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, и въвеждане в експлоатация на  Компютъризирана интегрирана система за автоматични фигурални шевове – 5 бр“,
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОВ СТИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНСАВТО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0797-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули: • система за управление на взаимоотношенията с клиенти (CRM); • система за управление на веригата за доставки на суровини и материали; • система за вътрешнофирмени обучения на служители от разстояние в електронна среда.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на външни експерти за две двудневни обучения на работното място по ЗОП и държавни и минимални помощи по дейност 1 по проект BG16RFTA001-1.010-0135-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение „СЪЮЗ НА БРАНШОВИТЕ ОРГАНИЗАЦИИ НА МИКРО, МАЛКИТЕ И СРЕДНИТЕ ПРЕДПРИЯТИЯ И ЗАНАЯТЧИИТЕ В БЪЛГАРИЯ - НАЦИОНАЛНА БИЗНЕС КАМАРА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на външни експерти за две двудневни обучения на работното място по финансови инструменти и опростени варианти на разходите по дейност 2 по проект BG16RFTA0011.010-0135-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на две двудневни мероприятия за вътрешен трансфер на знания по дейност 3 по проект BG16RFTA001-1.010-0135-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на двудневен публичен партньорски семинар „Зелена икономика и социално въздействие — пазарни механизми за устойчиво развитие“ по дейност 4 по проект BG16RFTA001-1.010-0135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на външна експертиза за обучение на работното място „Европейска и национална рамка на териториалното развитие 2027+“ по дейност 1 на проект BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение „ЕВРОПЕЙСКО ПРЕДПРИЕМАЧЕСТВО“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на външна експертиза за обучение на работното място „Стратегическо планиране и анализ на данни“ по дейност 2 на проект BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на външна експертиза за обучение на работното място „Комуникация, участие и прозрачност в стратегическите процеси“ по дейност 3 на проект BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на мероприятие за обмен на опит и взаимно обучение по дейност 4 на проект BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на форум за изграждане на партньорства и обмен на добри практики „Зелени и дигитални партньорства за устойчиво териториално развитие и стратегическо планиране 2027+“ по дейност 5 на проект BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Спирален смесител</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за доставка, инсталация и въвеждане в експлоатация на производствени технологии в 8 обособени позиции </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЛЕБОЗАВОД" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на дигитален AI инструмент</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лятно кино ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0018-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на ЧЕ МЕДИЯ ГРУП  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕ МЕДИЯ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0753-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане, внедряване и интеграция на софтуерни решения по Договор № BG16RFPR001-1.012-1860-C02, разделено на обособени позиции:
+1. „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“
+2. „Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние велектронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ад Тек Интернешънъл ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1860-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 452 кв.м 2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0927-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Извършване на СМР – фотоволтаична електрическа централа с мощност 51.2 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПА ЗОНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа и системи за съхранение на електрическа енергия.”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КЛАСИК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1128-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, както следва:
+Обособена позиция 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)  – 1 бр.
+Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа – 1 бр.
+Обособена позиция 3: Изграждане на система за архивиране на информация– 1 бр.
+Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1633-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предметът на настоящата поръчка, предвижда изпълнението на услуги за „Повишаване на нивото на дигитализация на предприятието СПРИНГ СПЕД ЕООД“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПРИНГ СПЕД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии и инвертори)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЛОРИЯ 97 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0233-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване използването на възобновяеми енергийни източници от АУТО ЕЛИТ КОМЕРС ООД чрез въвеждане на следните мерки:
+ОП 1: Изграждане на 40kW фотоволтаична инсталация със съоръжение за съхранение на електроенергия за собствени нужди
+ОП 2: Доставка и монтаж на 3 броя термопомпи въздух/въздух
+ОП 3: Доставка и монтаж на енергоспестяващи осветителни тела</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АУТО ЕЛИТ КОМЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1531-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Полагане на изолация по проект Енергийна ефективност и използване на енергия от възобновяеми източници в БЪЛГАРИЯ ВЕНДИНГ СЪРВИСИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЪЛГАРИЯ ВЕНДИНГ СЪРВИСИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0147-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 56 KW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИПО - ХАРТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с мощност не по-малка от 50 kW изходяща (номинална) активна мощност на инвертора, комбинирана с локално съоръжение за съхранение на енергия (батерия) с номинален капацитет не по-малък от 51,2 kWh за собствено производство и съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нова Декор ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0445-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотоволтаична електрическа централа (ФтЕЦ) с мощност не по-малка от 35,02 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРИМА БГ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1847-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Тактикъл експортс" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2693-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейности за подобряване на енергийната ефективност на сградния фонд на "КАМ - 919" ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАМ - 919" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1270-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строителни и монтажни работи за въвеждане на енергийно ефективни изолационни системи в сграда по договор № BG16RFPR001-2.004-2619-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ла Ботега ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2619-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прилагане на мерки за енергийна ефективност в хижа Янтра/Партизанска песен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ОТВЕС 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0752-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Aвтоматична дискоотрезна машина 1 бр.
+ОП2: Електро – хидравличен абкант 1 бр.
+ОП3: Четиривалова хидравлична машина 1 бр. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0014-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система със система за съхранение на електрическа енергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Тиара 84 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 5 (ПЕТ)  ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0969-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на АКАНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКАНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0880-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на Комфорт 2016 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Комфорт 2016 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на ТОСКАНА-КИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОСКАНА-КИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1306-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа с инсталирана мощност 20 kWp за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНЕВИ-Т ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2703-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи по въвеждане на енергоспестяващи мерки и енергия от възобновяеми източници:
+Обособена позиция 1: Строително-монтажни работи на топлоизолационни системи в сгради:
+1.1.Топлоизолационни системи от сандвич панели за външни стени – 190 кв.м
+1.2.Топлоизолационни системи от сандвич панели за покриви- 192 кв.м
+            1.1.Топлоизолационни системи от сандвич панели за външни стени – 190 кв.м
+            1.2.Топлоизолационни системи от сандвич панели за покриви- 192 кв.м
+Обособена позиция 2: Строително-монтажни работи подмяна на прозрачни ограждащи конструкции (прозорци и врати), с рамка от алуминий с прекъснат топлинен мост- 40 кв.м
+Обособена позиция 3: Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност – 15 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕГЕСТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0452-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради (прозорци и врати) 341,763 м2“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОБОС КЕНДЪЛС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0096-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност на производствена сграда на ЕРС Текстил ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕРС ТЕКСТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1669-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител на специфично обучение „Екологични и устойчиви модели и технологии за оптимизация на производствените процеси в дървообработването и производството на дограма“ за заетите лица в Камбера Дизайн ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Камбера Дизайн" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0025-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции, които са функционално свързани помежду си и формират цялостно интегрирано решение за дигитализация на дейността на предприятието:
+-	Обособена позиция №1 – Създаване на онлайн магазин;
+-	Обособена позиция №2 – Въвеждане на Система за управление на ресурсите (ERP система);
+-	Обособена позиция №3 – Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+-	Обособена позиция №4 – Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+-	Обособена позиция №5 – Въвеждане на система за бизнес анализи (Business Intelligence система).
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТРОЛ - М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1412-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-въздух, включваща термопомпена система въздух-въздух 33 kW – 2 броя и термопомпена система въздух-въздух 13,6 kW – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КИМ 2003 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1790-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на възлагането е провеждане на процедура за избор на изпълнител по реда на чл. 50, ал. 1 от ЗУСЕФСУ чрез публична покана, с цел доставка на единна интегрирана система за управление и контрол на асфалтов завод. Стойността на поръчката надвишава праговете, определени в чл. 50, ал. 2, т. 2 от ЗУСЕФСУ, поради което изборът на изпълнител ще бъде извършен при стриктно спазване на всички изисквания на закона, подзаконовата нормативна уредба и указанията за изпълнение на договорите по ПКИП.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЪТРЕМОНТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБС-КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух-вода - 5 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бест Хотелс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1842-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка монтаж и въвеждане в експлоатация на Компресор за сгъстен въздух – конвенционален, включително резервоар за сгъстен въздух и Изсушител на сгъстен въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фантастико ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на Агрегат с кондензатор за въздушно охлаждане (чилър) с мощност 187kW (Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАНТЕЛЕЙ ТОШЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0633-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за защита на информацията в локална мрежа, изграждане на система за управление на съхранението и споделянето на информация в цялостна среда за управление и защита и съхранение на корпоративната информация по проект BG16RFPR001-1.012-2240-C02“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АУТО КА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2240-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори – мин. 29.82 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - мин. 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ МЕДИТЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2477-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и пускане в експлоатация на Фотоволтаична електрическа централа с инсталирана мощност 40 kW - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1000-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за енергийна ефективност в сграда на „ЧАПЕК“ ЕООД, включващи: секционни индустриални врати - 6 броя  и
+топлоизолационни системи от сандвич панели за външни стени и подове към външен въздух - сандвич панели  с топлоизолация от PIR /полиизоцианурат/ -576 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Чапек" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за фотоволтаична електроцентрала с инсталирана мощност 1 089,6 kWp и на локална система за съхранение на енергия (батерии) с общ капацитет 1 075 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Колонна роботизирана система за заваряване, комплект с едноосен подвижен позиционер, подвижна задна опора и триосен позиционер 1 бр.
+ОП2: Хоризонтална разстъргваща машина 10 метра с две въртящи маси 2000х2000 1 бр.
+ОП3: Хоризонтална разстъргваща машина 14 метра с две въртящи маси 2000х2000 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0340-C01 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравец Плевен ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0340-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност:
+Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за прилагане на мерки за енергийна ефективност по 3 обособени позиции:</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КА-СТЕЛА СТОУНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1198-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирани ИКТ решения за дигитализация и управление на бизнес процесите, включващи създаване на онлайн магазин, модул за управление на веригата за доставки на суровини/материали/компоненти/продукти, модул за управление на складовото стопанство (WMS) и система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕЯКОЛОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Термопомпи VRF система за директно изпарение, 2 броя, по 45 kW всяка с 2 бр. вътрешни тела</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАФО ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1998-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергоспестяващи осветители</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАВТО-ТЪРГОВИЩЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0118-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функционирането на централата), с мощност – 56.4 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСЕМЕЙ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0765-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с мощност 30 kW. и съоръжения за локално съхранение на енергия (батерии) в комбинация с инвертори с мощност 105 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМИ ПОПАНАСТАСОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0816-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти) с мощност 50 kW“</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-Технически прегледи ЕООД</x:t>
-[...41 lines deleted...]
-    <x:t xml:space="preserve">Извършване на услуга по изследвания, изпитвания, измервания и валидиране, необходими за разработването на производствена иновация, състояща се от изпитване на специализиран софтуер и изпитване на основа на хващачи, използвани при откъсване на розов цвят
+ЕЛИНА - 7 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0131-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНС ТУПАРОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност  60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИКРА-МК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0536-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане  на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРОМАШИНА ГРУП ПАЗАРДЖИК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„СМР ЗА ИЗГРАЖДАНЕ НА ФОТОВОЛТАИЧНА ЕЛЕКТРОЦЕНТРАЛА ЗА СОБСТВЕНИ НУЖДИ С ФОТОВОЛТАИЧНИ ПАНЕЛИ В КОМБИНАЦИЯ С ИНВЕРТОРИ С ОБЩ КАПАЦИТЕТ 30 kW И ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОРИ С ОБЩ КАПАЦИТЕТ 102,40 кW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕТРАБЕТОН" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0771-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на строително-монтажни работи за изграждане на фотоволтаична централа за собствено потребление, полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАРНА МОБИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващо оборудване, климатична система и съоръжения за сгъстен въздух за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните функционално свързани помежду си решения, формиращи цялостно интегрирано решение за дигитализация на дейността на предприятието, включващо 5 (пет) ИТ услуги в 1 (една) обособена позиция, както следва:
+    • Въвеждане на модул/система за управление на складовото стопанство (WMS);
+    • Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+    • Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес;
+    • Въвеждане на модул/система за бизнес анализи (BI);
+    • Въвеждане на модул/система за управление на продажбите на дребно (POS).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЗМА - ИВАНОВ И СИНОВЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1968-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 "Топлинно изолиране на покрив със сандвич панели"
+ОП 2 „Доставка и монтаж на външни прозорци, с рамка от екструдиран поливинилхлорид (PVC)“
+ОП 3 Доставка и монтаж на секционни индустриални врати“
+ОП 4 "Изграждане на фотоволтаична централа с мощност от  20 kW
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АВРОТИН ООД</x:t>
-[...7 lines deleted...]
-Обособена позиция 2: Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ)
+    <x:t>"МАСТЕР ТРАНС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0435-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на локални съоръжения за съхранение на енергия - батерии, в комбинация с инвертори
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ПАНДЕЯ ООД</x:t>
-[...7 lines deleted...]
-Обособена позиция №2 Доставка и въвеждане в експлоатация на компресорна система състояща се от 2 бр. компресори с инверторно управление, 2 бр. ресивъри и 2 бр. изсушители.
+    <x:t>Гранари ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инвертора от поне 60 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„БРАТЯ ВЛАХОВИ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2252-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инвертора от поне 60 kw“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КЕПИТЪЛ СИТИ ЦЕНТЪР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1767-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Подобряване на енергийната ефективност в АЛЛТРАК - ТРАНСПОРТ ООД, чрез внедряване на енергийноефективни мерки:
+Обособена позиция 1 Доставка и монтаж Котел на биомаса – 90kW – 1 бр.
+Обособена позиция 2 Доставка и монтаж на Термопомпи въздух - въздух 17 kW – 4 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КОРОНА М ЕООД</x:t>
-[...15 lines deleted...]
-Изграждане на система за защита на информацията в локална мрежа -1бр.
+    <x:t>АЛЛТРАК - ТРАНСПОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2072-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност на индустриална сграда на Сайбилдинг ЕООД“, с три обособени позиции: ОП 1: „Топлинно изолиране на покрив със сандвич панели (подмяна на стар ламаринен покрив)“; ОП 2: „Доставка и монтаж на външни прозорци, с рамка от екструдиран поливинилхлорид“ и ОП 3: „Доставка и монтаж на секционни индустриални врати“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САЙБИЛДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1549-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на Фотоволтаична инсталация с ЛСС в единна система за производство и съхраняване на чиста енергия от ВЕИ, както следва: 
+- изграждане на фотоволтаична инсталация за 0,4 МWp
+- изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на ЛСС 1290 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на електрическа енергия (батерии) с общ капацитет минимум 120 kWh в комбинация с хибриден инвертор към съществуваща покривна ФЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛЕСО-ЕКСПОРТ-ИМПОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0630-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране, доставка, монтаж и пускане в действие на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност не по-малка 20 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМАТИК - ЕМ ВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2545-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Енергийно ефективни изолационни системи в сгради в 3 (три) обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 122,8 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКОЙЛ-2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0414-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на: 1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АМАТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ с мощност 50 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с капацитет минимум 102,4 kWh, свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИНЕРАЛИ - М ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0825-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дейности за осигуряване на Енергийна ефективност:
+Обособена позиция 1: Изграждане на фотоволтаична инсталация върху покрив на сграда с мощност 50 kW 
+Обособена позиция 2: Изграждане на батерия за съхранение с мощност 80 kW
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"Суит Силвия ИВ" ЕООД</x:t>
-[...1015 lines deleted...]
-    <x:t>BG16RFPR001-1.008-0672-C01</x:t>
+    <x:t>АИБО - С ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична инсталация с инсталирана мощност 80 kW, предназначена за производство на енергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">РЕХАБИЛИТАЦИЯ НА БЕТОНОВА ПЛОЩАДКА  в складов терминал на „Свободна безмитна зона-Бургас“ АД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Община Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа в комбинация със система за съхранение на енергия, в т.ч. кабелни линии</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична инсталация с номинална инсталирана мощност 50 kW върху покрива на съществуваща сграда, находяща се в ПИ 07603.501.2774, ул. Колю Фичето № 25, по плана на гр. Бяла, община Бяла, област Русе“ – за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛСИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0035-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирани ИКТ решения за управление на бизнес процесите (онлайн магазин, CRM, POS, WMS и BI система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ю Би Ар" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0478-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1627,2217 +1387,1928 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E127"/>
+  <x:dimension ref="A1:E110"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B2" s="2">
         <x:v>46268</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>46246</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46268</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46253</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46268</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46253</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46268</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46258</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46268</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46258</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46268</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46258</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46268</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46261</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46268</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46261</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46262</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46261</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46255</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46259</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46260</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46248</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46255</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46255</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46270</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46255</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46270</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46255</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46270</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46263</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46270</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46263</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46272</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46265</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46272</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46265</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46272</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46262</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46272</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46261</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46273</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46259</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46273</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46260</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46260</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46258</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46258</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46258</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46258</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46258</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46261</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46262</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46262</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46262</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46263</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46263</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46265</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46264</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46264</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46273</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46264</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46273</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46265</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46273</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46266</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46273</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46266</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46273</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46266</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46273</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46266</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46266</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46266</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46266</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46265</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46265</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46265</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46265</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46266</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46267</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46267</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46267</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46265</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46262</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46274</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46255</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46274</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46255</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46275</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46259</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46275</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46261</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46275</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46263</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46275</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46265</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46268</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46267</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46268</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46268</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46267</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46267</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46267</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46267</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46276</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46267</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46276</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46266</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46276</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46267</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46276</x:v>
+        <x:v>46298</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46268</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46276</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46266</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46276</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46266</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46276</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46268</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46265</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46261</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46261</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46261</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46257</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46276</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46261</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46277</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46267</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46277</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46266</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46278</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46268</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46278</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46267</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46279</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46267</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46279</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46254</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46279</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46262</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46279</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46279</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46265</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>331</x:v>
-[...288 lines deleted...]
-        <x:v>381</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>