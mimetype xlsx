--- v5 (2026-09-24)
+++ v6 (2026-10-15)
@@ -1,1044 +1,1205 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0312356ea054d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c6de0dabc8942379a87a4b3aa1ecbdd.psmdcp" Id="R815f9686fcb04358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ad0b8840af44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ce47bfaaf544904a6fb37f355c6e2f9.psmdcp" Id="R66ae179a2f7d4fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ 65 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ - 81.92kWh и инвертор с мощност 65kW за нуждите на"ГЕМОВА" ЕООД.</x:t>
-[...47 lines deleted...]
-3.Въвеждане на модул/система за управление на производството
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа за собствено потребление с локално съоръжение за съхранение на енергия и доставка и монтаж на секционни врати по обособени позиции:
+ОП 1: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа  за собствено потребление с инсталирана инверторна мощност 50 kW с локално съоръжение за съхранение на енергия – 1 бр.;
+ОП 2: Доставка и монтаж на секционни индустриални врати – 2 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Ю. С. ПОЛО АССН.БГ ЕООД</x:t>
-[...16 lines deleted...]
-ОП 2: Изграждане и въвеждане в експлоатация на Система за архивиране на информация – 1 бр. и Система за управление на съхранението и споделянето на информация – 1 бр., включително физически сървър за хардуерно обезпечаване на системите.
+    <x:t>КАМЕРАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0742-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИРАЕЛА 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0455-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на:
+Обособена позиция 1: Термопомпи въздух-вода - 2 бр.;
+Обособена позиция 2: Чилър с агрегат с кондензатор за въздушно охлаждане - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ДАРС-91- ДИМИТЪР СЪБКОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0932-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 115 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Билдстрой - КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2507-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30  kW и система за съхранение на енергия с капацитет 30 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОИТЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0518-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирани ИКТ решения за управление на бизнес процесите (онлайн магазин, CRM, POS, WMS и BI система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ю Би Ар" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на Автоматична машина за пълнене на туби</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРЕНДА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0198-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка на Трикоординатна измервателна машина</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИ ЕМ ЕС ПРОДЪКШЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0153-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции, които са функционално свързани помежду си и формират цялостно интегрирано решение за дигитализация на дейността на предприятие „ИНТЕРТРЕЙД“ ЕООД: 
+ОП 1.Създаване на онлайн магазин;
+ОП 2.Въвеждане на модул/система за управление на складовото стопанство (WMS);
+ОП 3.Въвеждане на система за бизнес анализи (Business Intelligence система);
+ОП 4.Изграждане на система за архивиране на информация;
+ОП 5.Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕРТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Спирален смесител</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес и Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАРМ - СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за внедряване на:
+Обособена позиция 1: Въвеждане на управление на взаимоотношенията с клиенти(СРМ система) 
+Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ПС ЛАЙФ ООД</x:t>
-[...23 lines deleted...]
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация  на Компресор за сгъстен въздух, включително резервоари за сгъстен въздух </x:t>
+    <x:t>"РЕД БЕРИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1771-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Създаване и тестване на прототип и пилотни линии, свързани с разработването на продуктова иновация - "Дигиталната застрахователна платформа" – 1 брой
+BG16RFPR001-1.001-0464-C01 "Разработване на иновативна дигитална застрахователна платформа", финансиран от Програма "Конкурентоспособност и иновации в предприятията" 2021-2027, съфинансирана от Европейския съюз чрез Европейския фонд за регионално развитие. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛИАНТ ЗАСТРАХОВАТЕЛЕН БРОКЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0464-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Автоматизирана линия за прахово боядисване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на софтуерна система с три модула - Потокова обработка и анализ на събития и данни (analytics engine), IoT база данни (storage engine) и Система за работни процеси, автоматизация и оркестрация на бизнес логика (workflow engine)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи Пи Ес България АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0691-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на компактни супер компютърни системи от клас Edge AI за научноизследователски и производствени цели за нуждите на проекта „Насърчаване на дигитализацията в Югозападна България (InnovationAmp)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Европейски цифров иновационен хъб за големи данни, високоскоростни изчисления и изкуствен интелект Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0002-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на термопомпен агрегат въздух-вода с топлинна мощност 30 kW“ – 1 (един) брой по проект BG16RFPR001-2.004-2088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М И Г ФЪРНИЧЪР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2088-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на дълготрайни материални активи (ДМА), по две обособени позиции:
+ОП1: Компресори за сгъстен въздух с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kW - 2бр.;
+ОП2: Централизирано управление на система за сгъстен въздух (ЦУ) - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСГ - ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1343-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на външни експерти за обучения на работното място и организиране и провеждане на мероприятия по проект "Знания, партньорства, развитие""</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ „ОБЛАСТЕН ФЕРМЕРСКИ СЪЮЗ - КЪРДЖАЛИ“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0097-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Балканремонт Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране, доставка, изграждане, монтаж и въвеждане в експлоатация на термопомпена инсталация „въздух–вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖЕЙЕЛПИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1943-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 35.4 kWp и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 15 kWh в ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0802-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,335 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЛИТИС -М" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПКП - Н" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност не по-малко от 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОФТА ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране, изграждане и въвеждане в експлоатация на покривна фотоволтаична система за собствено потребление с инсталирана номинална инверторна мощност 40 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 40 kWh.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЛАВЕЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0567-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 80 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61,44 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ ВИ БИ КОЗМЕТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1361-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.;
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ, заедно с локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВИКО КОНСУЛТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2102-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР - ЕНЕРГИЙНО-ЕФЕКТИВНИ ИЗОЛАЦИОННИ СИСТЕМИ В СГРАДИ -Подмяна на ограждащи конструкции с 7 бр. нови и неупотребявани секционни индустриални врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КБИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1031-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.(Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия в батерии в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вълеви 2010 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1690-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с обща инсталирана мощност 150 kW, включваща фотоволтаични панели в комбинация с инвертор/и, предназначена за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКОР БЪЛГАРИЯ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2434-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Извършване на строително-монтажни работи за повишаване на енергийната ефективност на хотел „Трите Буки“ чрез изпълнение на мерки за топлоизолация, внедряване на термопомпени системи и изграждане на фотоволтаична инсталация, по 3 обособени позиции, както следва:
+Обособена позиция № 1: Изпълнение на топлоизолационни мерки за повишаване на енергийната ефективност на хотел „Трите Буки“ – доставка и полагане на топлоизолация на външни стени и подове към външен въздух – 350 кв.м;
+Обособена позиция № 2: Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-вода – 2 бр. с обща мощност 40 kW всяка;
+Обособена позиция № 3: Изграждане, доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с панели и инвертори – 32 kW.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ДОРИ Д ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Внедряване на ИКТ услуги за "Ка Дизайн" ООД по обособени позиции: 
+Обособена позиция №1: Внедряване на система за управление на взаимоотношенията с клиентите (CRM система) 
+Обособена позиция №2:  Изграждане на система за управление на съхранението и споделянето на информация
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„КА ДИЗАЙН СТУДИО” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1494-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Повишаване на енергийната ефективност на Меткер ООД, чрез изпълнение на СМР: външна топлоизолация по стени (без под) по сграда, находяща се на адрес: с. Калипетрово, местност Чанлъка, на ул. Рашко Блъсков 210. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТКЕР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2643-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи - сандвич панели за стени – 650 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мулти Комфорт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Избор на изпълнител за доставка и монтаж на фотоволтаична инсталация за собствено потребление с капацитет 60 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Палма тур ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потреблени</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за внедряване и въвеждане в експлоатация на интегрирани информационни системи за управление на бизнес процесите и корпоративната информация по обособени позиции за нуждите на ИКОНОМ 2019 ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Иконом 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0249-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: -
+Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) 
+Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРАС-2009 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1552-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни технологии за цифровизация на предприятието, както следва:
+Обособена позиция № 1
+Въвеждане на Система за управление на ресурсите (ERP система).
+Обособена позиция № 2
+Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 3
+Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 4
+Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛМАУС КО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1158-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Организиране и провеждане на мероприятия за обмен на опит и взаимно обучение </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БЪЛГАРСКА РАБОТОДАТЕЛСКА АСОЦИАЦИЯ ИНОВАТИВНИ ТЕХНОЛОГИИ „БРАИТ“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: - Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж, настройка, пуск и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИАЛМА - ПС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2311-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за производство на електрическа енергия за собствени нужди с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Деяколор" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 5 броя термопомпи, както следва:
+1.термопомпа VRF_VRV система на директно изпарение – 1 брой с топлинна мощност 50 KW
+2. термопомпа VRF_VRV система на директно изпарение – 4 броя с топлинна мощност 45 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Виктори Пропърти Мениджмънт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0061-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Компресор за сгъстен въздух с инверторно управление с изсушител - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИН.С.Индустрийс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0655-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР работи за повишаване на енергийната ефективност на сграда чрез монтаж на енергийно ефективни изолационни системи:
+-	Сандвич панели – 345.5 кв.м.
+-	Секционна индустриална врата с размери 3,6 х 3,6 м (12,96 m2 ) - 2 бр.
+-	Секционна индустриална врата с размери 3,3 х 4,6 м (15,18 m2 ) - 1 бр.
+-	Прозорци с рамка от алуминий с прекъснат топлинен мост с размери 6,0 х 2,4 м ( 14.4 m2 ) - 7 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГИД ИНЖЕНЕРИНГ"ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2406-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност на сграда чрез доставка и монтаж на енергийно ефективно оборудване:
+-	Чилър – 1 бр.
+-	Термопомпи въздух-вода - 3 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛЮКО 2011" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2084-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+2.Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ертекс Груп ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1369-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и пуск в експлоатация на CAD софтуер за планиране и конструиране - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РОСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАХАРО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2379-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за „Подкрепа за развитие на бизнес процесите в социалното предприятие чрез външна експертна помощ с фокус върху продажбите, финансовото управление, изработване и разпространение на маркетинг/рекламни материали и реклама“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕДА ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на оборудване за екологично подобряване на дейността на компанията.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"НОН - СТОП" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1227-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за екологично подобряване на дейността на компанията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лорив ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1035-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+„Въвеждане на ИКТ решения по три обособени позиции: Обособена позиция № 1: Въвеждане на Система за управление на ресурсите (ERP система); Обособена позиция № 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция № 3: Въвеждане на система за бизнес анализи (Business Intelligence система).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРЕЗОВ ВЕНДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0887-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на чилър 155kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АФРОДИТА ВАРНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1306-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и гаранционна поддръжка на батериен блок във връзка с изпълнение на договор BG16RFPR001-2.004-1829 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМОСТОЯТЕЛНА МЕДИКО-ДИАГНОСТИЧНА ЛАБОРАТОРИЯ "ЛИНА"" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1829-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на топлоизолационна система от сандвич панели за покрив (675 m2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНО ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0729-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0634-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии: 
+- Разработване и внедряване на Модул/система за управление на продажбите на дребно (Point-of-Sale система);
+- Изграждане на система за защита на информацията в локална мрежа, която ще включва защитни стени, системи за разпознаване на пробиви (IPS), централизирано управление на крайни точки (EDR) за защита от зловреден софтуер, филтриране на достъпа до интернет, сигурни VPN връзки,централизирано събиране на логове (SIEM) и многофакторна автентификация (MFA).
+- Изграждане на система за архивиране на информация.
+- Изграждане на система за управление на съхранението и споделянето на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР СЕЛЕНА- Л ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1030-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на фотоволтаична електроцентрала с мощност от 30 kWp в предприятието ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1238-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ с мощност 57 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ от 80kWh и инвертор с мощност 60кW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МАСТЕР-ПЛАСТИК" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на термопомпа в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 за СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни изолационни системи в сгради по следните обособени позиции:
+Обособена позиция 1: Топлоизолационни системи за външни стени и подове към външен въздух – (ТИ плоча от EPS) – 216 m2
+Обособена позиция 2:
+-	Подмяна на прозрачни ограждащи конструкции - врати (с рамка от алуминий с прекъснат топлинен мост)  – 13 m2
+-	Подмяна на прозрачни ограждащи конструкции - прозорци (с рамка от екструдиран поливинилхлорид (PVC))  – 334 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">	
+ОНИКС-2007 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0370-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация на: Термопомпи Въздух-вода – 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТЕЛ-22 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0707-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕФАНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1383-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на алуминиева дограма – 61,32 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в РОССА ГРУП ООД: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОССА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на фотоволтаични панели в комбинация с инвертор/и – 55 kW, за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛПЛАСТ ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 120 kW"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИКАРД БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0561-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана инверторна мощност 30 kW с локално съоръжение за съхранение на енергия – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАМЕН ПЕТРОВ - 96 ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОТЕВИ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1352-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ системи за управление на бизнеса“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВИЛЕНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0498-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Автоматична линия за рязане на стъкло с роботизирана складова система за стъкло - 1 брой и осигуряване на обучение на персонала, ангажиран за работа с Автоматичната линия за рязане на стъкло с роботизирана складова система за стъкло и новите технологии"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТРОЙКОМ ПЛАСТ 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждането в експлоатация на: Обособена позиция № 1: Конвенционален компресор с изсушител - 2 бр. и Ресивър - 2 бр. Обособена позиция № 2: VRF/VRV система на директно изпарение - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛТЕХНОМЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1250-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на AI Maintenance Assistant и високопроизводителен сървър по две обособени позиции“:
+Обособена позиция № 1 „Придобиване на ДНА AI Maintenance Assistant – доставка, внедряване, интеграция, обучение и гаранционна поддръжка на интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект“;
+Обособена позиция № 2 „Придобиване на ДМА – доставка, инсталиране, конфигуриране, тестване и въвеждане в експлоатация на високопроизводителен сървър"
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка,  монтаж и пускане в експлоатация  на 1 брой котел на биомаса за нуждите на ХЕДОН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>ХЕДОН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0621-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve"> „Въвеждане на ИКТ решения по три обособени позиции:
-[...2 lines deleted...]
-Обособена позиция № 3: Въвеждане на система за бизнес анализи (Business Intelligence система).
+    <x:t>„Внедряване на интегрирана система за управление на дейността, включваща:
+- Система за управление на ресурсите (ERP система);
+- Система за управление на взаимоотношенията с клиенти (CRM система);
+- Система/модул за управление на продажбите на дребно (Point-of-Sale система).“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕХИ ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2132-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-въздух, включваща термопомпена система въздух-въздух 33 kW – 2 броя и термопомпена система въздух-въздух 13,6 kW – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КИМ 2003 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1790-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за внедряване на ДНА:
+1. Изграждане на система за защита на информацията в локална мрежа
+2. Изграждане на система за архивиране на информация
+3. Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>СТРЕЗОВ ВЕНДИНГ ЕООД</x:t>
-[...5 lines deleted...]
-    <x:t xml:space="preserve">Доставка, монтаж, и въвеждане в експлоатация на  Компютъризирана интегрирана система за автоматични фигурални шевове – 5 бр“,
+    <x:t>"БЕРК-ЕС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1379-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Интелигентна ротираща телескопична система за товарене 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИГ ЩАЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0087-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на АД № BG16RFPR001-1.012-0401 -С01 с бенефициент ОМОНИЯ ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, както следва:
+    1.  Система за управление на взаимоотношенията с клиенти (CRM система)
+    2.  Въвеждане на модул за управление на веригата за доставки на суровини /материали / компоненти /продукти  за производствения процес /процеса за предоставяне на услугата
+    3. Въвеждане на модул/система за управление на складовото стопанство  (WMS )
+      4.  Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОМОНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0401-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 18 (осемнадесет) ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ВЕТА ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕТА ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуги по Процедура с предмет: „Разработка, внедряване и интеграция на уеб-базирана ERP и CRM софтуерна система за оптимизиране и автоматизация на фискални продажби на горива и управление на логистиката на продажби на едро”, необходими за дейността на „БИЛД АУТО-СИ“ ЕООД, в рамките на ДБФП BG16RFPR001-1.012-0301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛД * АУТО - СИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ за нуждите на „ПАСТИЧЕРИЯ“ ЕООД, разделени в четири обособени позиции, както следва: Обособена позиция 1: „Създаване на онлайн магазин“ – 1 бр.; Обособена позиция 2: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.; Обособена позиция 3: „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“ – 1 бр.; Обособена позиция 4: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАСТИЧЕРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане и внедряване на една интегрирана информационна система, съставена от четири взаимносвързани функционални компонента: система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM), система за архивиране на информация и система за управление на съхранението и споделянето на информация.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М.М. ГРУП 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2045-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Автоматизирана система за сортиране на отпадъчни фолиа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0210-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаична елекроцентрала с мощност 60 kW, за нуждите на търговска фирма в гр. Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЛАЙТ КОНСТРЪКШЪН“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Избор на изпълнител за  Извършване на обучение в изпълнение на проект BG05SFPR002-1.019-0080 Повишаване на качеството на обслужване, чрез инвестиране в нови знания и умения на служителите на фирма РЕД ДЕВЪЛ КЕТЕРИНГ АД, финансиран по процедура BG05SFPR002-1.019„НОВИ УМЕНИЯ” на Оперативна програма Програма "Развитие на човешките ресурси" 2021-2027., с две обособени позиции:
+Об. позиция 1: Специфично обучение на 15 служители "Организация и реализация на събития" ;
+Об. позиция 2: Специфично обучение на 4 служители -"Внедряване на зелени мерки и устойчиви практики в кетъринг услугите“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>НОВ СТИЛ ООД</x:t>
-[...112 lines deleted...]
-    <x:t xml:space="preserve">Ад Тек Интернешънъл ООД
+    <x:t>РЕД ДЕВЪЛ КЕТЕРИНГ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0080-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение "Каритас София"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична система за собствено потребление на „ДЕМАТО“ ООД в гр. Пловдив – фотоволтаични панели в комбинация с инвертори“
+Изграждане на фотоволтаична система (фотоволтаични панели в комбинация с инвертори) за собствено потребление върху покривната конструкция на сградата на Възложителя в гр. Пловдив, ул. „6-ти септември“ № 222А, включително проектиране, доставка, строително-монтажни работи, монтаж, въвеждане в експлоатация и гаранционно обслужване.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-1860-C02</x:t>
-[...33 lines deleted...]
-Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
+    <x:t>Демато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1636-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична електрическа централа (ФвЕЦ) с мощност 30 kW, включващо изготвяне на необходимия инвестиционен проект и изпълнение на всички дейности, необходими за изграждането и въвеждането в експлоатация на ФтЕЦ като цялостна функционираща система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТАНАТОС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0841-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНДИ 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за собствено потребление със система за съхранение на електрическа енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАРА ТРЕЙД 08 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 30 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АРА-Русанка Аргирова”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0709-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на ФтЕЦ с мощност от мин. 20 kW и допълнителни локални съоръжения за съхранение на електрическа енергия в комбинация с инвертор/и с общ капацитет на съхранение от мин. 40 kWh за нуждите на хотел „Даф Транс“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСПРЕС-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0835-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на енергийно ефективни изолационни системи в сграда  - с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0850-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на фотоволтаична електроцентрала в МБАЛ ЗДРАВЕТО 2012 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">МНОГОПРОФИЛНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ ЗДРАВЕТО 2012 ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
-[...439 lines deleted...]
-    <x:t>„Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти) с мощност 50 kW“</x:t>
+    <x:t>BG16RFPR001-2.004-1100-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 110 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАРАДАЙЗ ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2674-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на строително-монтажни работи за полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАРНА МОБИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на климатична система за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-Маш ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична система (Фотоволтаични панели в комбинация с инвертори) с инсталирана мощност не по-малко от 147 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Йота ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система за производство на енергия от ВЕИ за собствено потребление в комбинации с локални съоръжения за съхранение на енергия (батерии) - 1бр.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-ЕЛИНА - 7 ООД</x:t>
-[...246 lines deleted...]
-    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+ПЛАСТИКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0728-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на интегрирани системи за управление на бизнес процеси в МИСТЪР ДИНО И КО ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСТЪР ДИНО И КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1367-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата обхваща доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи и съоръжения, разделени в 2 (две) обособени позиции, както следва:  
+ОП 1: Енергийно ефективни изолационни системи в сгради - прозрачни ограждащи конструкции (прозорци и врати), с обща площ 20,44 кв. м 
+ОП 2: Фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 20 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори с капацитет 56,8 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ШУЛЦ – 79“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни дейности на обект: „РАЗШИРЕНИЕ НА ЛИНИЯ ЗА ПРОИЗВОДСТВО НА ВЪЗСТАНОВЕНИ ГУМИ ЗА ТЕЖКОТОВАРНИ АВТОМОБИЛИ – пристройка към производствена сграда“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИНА МЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична ел. централа 170kW, намираща се в ПИ 73198.501.8582, в гр. Троян, община Троян</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО СТИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ФтЕЦ за собствено потребление с инсталирана мощност от 30 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕНЕРГОМОНТАЖ-РР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0580-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по Индустрия 4.0 в „КОТА 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0069-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1387,1928 +1548,2081 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E110"/>
+  <x:dimension ref="A1:E119"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46268</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46274</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46279</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46282</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B8" s="2">
         <x:v>46282</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46282</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46283</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46282</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46282</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46282</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46282</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46282</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46282</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46283</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46283</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46282</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46282</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46279</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46290</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46275</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46290</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46280</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46290</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46281</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46290</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46283</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46286</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46286</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46286</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46286</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46281</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46276</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46278</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46278</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46282</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46283</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46283</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46282</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46283</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46283</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46285</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46286</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46286</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46286</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46294</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46284</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46294</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46283</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46294</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46294</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46294</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46281</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46294</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46286</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46288</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46285</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46288</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46288</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46288</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46288</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46280</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46295</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46280</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46295</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46276</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46295</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46284</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46295</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46284</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46288</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46288</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46296</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46286</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46286</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46282</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46282</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46282</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46282</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46282</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46282</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46282</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46282</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46283</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46298</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46299</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46286</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46299</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46299</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46288</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46288</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46283</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46283</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46285</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46285</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46302</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46286</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46303</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46288</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46303</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46303</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46288</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46304</x:v>
+        <x:v>46319</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46282</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46305</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46288</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46310</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46282</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46317</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>45671</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>324</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46322</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46307</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46322</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46307</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46323</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46308</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46323</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>351</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>