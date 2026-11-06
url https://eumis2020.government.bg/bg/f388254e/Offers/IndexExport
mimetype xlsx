--- v6 (2026-10-15)
+++ v7 (2026-11-06)
@@ -1,1205 +1,1394 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ad0b8840af44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ce47bfaaf544904a6fb37f355c6e2f9.psmdcp" Id="R66ae179a2f7d4fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5012d8eb21f4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7593c35ac4647329f0b215168595f24.psmdcp" Id="R404e00ea559a42bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
+    <x:t>Изграждане на Фотоволтаична инсталация с номинална инсталирана мощност 50 kW върху покрива на съществуваща сграда, находяща се в ПИ 07603.501.2774, ул. Колю Фичето № 25, по плана на гр. Бяла, община Бяла, област Русе“ – за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛСИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0035-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на Енергийно ефективни изолационни системи в сгради 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МП ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1687-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еко Анализ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с обща номинална активна AC мощност на фотоволтаичните инвертори не по-малко от 100 kW за собствено потребление, локална система за съхранение на електрическа енергия и всички необходими компоненти и съоръжения.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Юнимет ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0900-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 70 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ (Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане и интеграция на ERP система, CRM система и система за бизнес анализи BI за нуждите на „МИЛО - 92“ ЕООД по договор за безвъзмездна финансова помощ № BG16RFPR001-1.012-0461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛО - 92 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи за „ЛП СОФИЯ - 3ПЛ“ ЕООД по проект № BG16RFPR001-1.012-0454-C01 „Дигитализация на предприятията“, по две обособени позиции:
+Обособена позиция № 1: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.
+Обособена позиция № 2: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.
+Предметът включва внедряване, конфигуриране, интеграция, тестване и въвеждане в експлоатация на съответните системи, предоставяне на необходимите права за ползване, обучение на служителите и безплатна гаранционна/техническа поддръжка съгласно техническата спецификация и условията на процедурата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛП СОФИЯ - 3ПЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на информационни и комуникационни технологични решения в „Полимеро“ ЕООД по проект BG16RFPR001-1.012-0912-C01 „Дигитализация на предприятията“, обособени в четири позиции:
+1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM) — 1 брой.
+2. Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес — 1 брой.
+3. Въвеждане на модул/система за управление на складовото стопанство (WMS) — 1 брой.
+4. Въвеждане на система за бизнес анализи (Business Intelligence) — 1 брой.
+Предметът включва предоставяне на необходимите права за ползване, внедряване, конфигуриране, тестване, обучение, документация и поддръжка съгласно техническата спецификация и условията на публичната покана.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Полимеро ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0912-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на ново, неизползвано оборудване за отопление, охлаждане и вентилация за нуждите на „ПРИМА ГРУП 2004“ ООД: 3 рекуператора, всеки с максимален дебит 2 500 m³/h; 2 термопомпи въздух–вода, всяка с топлинна мощност 73,3 kW; и 1 термопомпа въздух–вода с топлинна мощност 98,3 kW. Предметът включва необходимите монтажни и свързващи дейности и материали, настройка, функционални изпитвания, пускане в експлоатация и предаване на техническа и гаранционна документация по АДБФП № BG16RFPR001-2.004-0618-C01. Процедурата е без обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРИМА ГРУП 2004 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0618-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на топлоизолационна система от сандвич панели за покрив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАФИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1443-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФтЕЦ с мощност 55 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПОРТ ЗОНА БГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0602-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM), изграждане на система за защита на информацията в локална мрежа и система за управление на съхранението и споделянето на информация в „АЛЕКАР“ ЕООД по проект BG16RFPR001-1.012-2106-C01 „Дигитализация на предприятията“, с четири обособени позиции:
+Обособена позиция № 1: Въвеждане на система за управление на ресурсите (ERP система).
+Обособена позиция № 2: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 3: Изграждане на система за защита на информацията в локална мрежа.
+Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКАР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2106-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Организация и логистично обезпечаване на две международни работни посещения за обмяна на опит и изграждане на партньорства за развитие на социалното предприятие „ДариМиМечта“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение за подкрепа на лица с умствени затруднения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0034-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИЗГРАЖДАНЕ НА ФтЕЦ  60kw</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗУУУМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2251-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на екип за управление и отчитане на проект: „Осъществяване на инвестиции с цел диверсификация на продукцията - производство на безалкохолна бира и насърчаване на енергията от възобновяеми енергийни източници в „Загорка“ АД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Загорка" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0037-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на системи за обработка, управление и анализ на информация за нуждите на ВН Дистрибушън ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, както следва: 
+1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)  
+2. Въвеждане на система за бизнес анализи (Business Intelligence система) 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВН Дистрибушън</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0648-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване и настройка на съвкупност от интегрирани софтуерни решения за оптимизация на бизнес процесите в „ГЕМИ 2015“ ЕООД, включващи: нова платформа за онлайн търговия (онлайн магазин), система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM) и модул за бизнес анализи (BI).“ Провеждане на процедура за избор на изпълнител с предмет "Внедряване на бизнес софтуери по обособени позиции" с прогнозна стойност 32 128,04 евро без ДДС Въвеждане на система за управление на ресурсите (ERP система) Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) Въвеждане на система за бизнес анализи (Business Intelligence система) Създаване на онлайн магазин;
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕМИ 2015 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2236-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Доставка, монтаж и инсталация на: Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - с инверторно управление с изсушител с номинална мощност на основния двигател 75 kW - 1 бр.”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖ КАУБОЯ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0482-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и внедряване на единна платформа за анализ на големи данни (Big Data), в комбинация с изкуствен интелект (AI)"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРО ДОМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0524-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за защита на информацията в локална мрежа, изграждане на система за архивиране на информация и изграждане на система за управление на съхранението и споделянето на информация в цялостна среда за управление, защита и съхранение на корпоративната информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРО ЛОГИСТИКС - АЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0369-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на дейности по организация и управление, видимост, прозрачност и комуникация по проект BG16FFPR003-4.006-0025 „Производствени инвестиции в „Неохим“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕОХИМ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Организация на събития (наем на зали, кетъринг и др.) за Сдружение „Аутомотив Клъстер България“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ "АУТОМОТИВ КЛЪСТЕР БЪЛГАРИЯ" Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0010-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка, монтаж и въвеждане в експлоатация на роботизирана заваръчна система с интегрирана Big Data и облачна технология"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">НАК МАШ 97 ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на автоматизирана метална стелажна система с роботизирани подемни модули </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стимекс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0230-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител на доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 25 kW, включително инвертори, батерийна система за съхранение на електрическа енергия и необходимите компоненти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гавина Ел ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2633-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Повишаване на енергийната ефективност и конкурентоспособност във "Владпласт" ООД чрез закупуване и инсталиране на система за съхранение на енергия с батерии с мощност 125 kW ”, в т.ч.: 
+Доставка и монтаж, и въвеждане в експлоатация на система за съхранение на енергия с батерии с мощност 125 kW 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЛАДПЛАСТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1078-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на Топлоизолационни системи от сандвич панели за външни стени_- 250 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори с капацитет 241 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАШ МАЙСТОРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1326-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW;
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Балкански ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2272-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на технически проект и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАКИ МОЛДИНГ ТЕХНОЛОДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2506-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и пускане в експлоатация на Фотоволтаична електроцентрала (ФтЕЦ) с инсталирана мощност 56 kW (панели, инвертори и батерии)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-ТИ ЮЛИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2600-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на активи в областта на енергийната ефективност в две обособени позиции: ОП 1: Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух-въздух с минимална обща топлинна мощност 208 kW. ОП 2: Доставка, монтаж и въвеждане в експлоатация на 1 брой климатична камера с номинален дебит 2400 m3/h.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХОТЕЛ РОДОПСКИ ДОМ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1210-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 60 kW, включително инвертори, батерийна система за съхранение на електрическа енергия и необходимите компоненти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Камбера Дизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1219-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на активи/оборудване/съоръжения за повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИТ АУТО БТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2399-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух и Централизирано управление на системи за сгъстен въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОТЕМ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2081-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегрирани системи за управление на бизнес процесите в "Найс Лимитед" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">НАЙС ЛИМИТЕД ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0799-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на единно функционално свързано ИКТ решение по административен договор № BG16RFPR001-1.012-0401-C01, включващо: 
+1. Система за управление на взаимоотношенията с клиенти (CRM); 
+2. Модул за управление на веригата за доставки (SCM); 
+3. Система за управление на складовото стопанство (WMS); 
+4. Система за управление на производството .
+ Задължителният функционален обхват е описан в приложената  публична покана и приложенията към нея. Оценяването се извършва единствено по приложената Методика за оценка на офертите.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОМОНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0401-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА: Интелигентна роботизирана производствена машина за PET изделия - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАСТФОРМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на Мобилен бетонов център 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БЕТОН МОНТАНА" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка монтаж и въвеждане в експлоатация на Компресор за сгъстен въздух – конвенционален, включително резервоари за сгъстен въздух и Изсушител на сгъстен въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рубикон ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1578-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в Уисел Фарма ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уисел Фарма ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0579-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1: Създаване на онлайн магазин
+Обособена позиция 2: Въвеждане на Система за управление на ресурсите (ERP система)
+Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Въвеждане на система за бизнес анализи (Business Intelligence система)
+Обособена позиция 3: Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОГАЗ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1286-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули:
+•	система за управление на взаимоотношенията с клиенти (CRM);
+•	система за управление на веригата за доставки;
+•	система за управление на складовото стопанство (WMS);
+•	система за архивиране на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАФИКАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0897-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, внедряване и интегриране на онлайн магазин, ERP система, CRM система и система за управление на съхранението и споделянето на информация в „КЮ МЮЗИК МЕДИЯ ГРУП“ ООД, с четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЮ МЮЗИК МЕДИЯ ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1898-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на ИКТ решение за нуждите на „УНИДОМ БЪЛГАРИЯ“ ЕООД, включващо:
+1. „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“;
+2. „Въвеждане на модул/ система за управление на веригата за доставки на суровини/ материали/ компоненти/ продукти за производствения процес“;
+3. „Въвеждане на модул/ система за управление на складовото стопанство (WMS)“;
+4. „Въвеждане на модул/ система за управление на производството
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Унидом България ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1728-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Флексографска печатна машина за печат на обвивки за колбаси</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екселпак България ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0221-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на верижен багер с хидравличен чук</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИСТРИЦА 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на системи за обработка, управление и анализ на информация за нуждите на Фифона ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, както следва: 
+1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 
+2. Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФИФОНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1946-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и въвеждане в експлоатация на технологично оборудване за внедряване на технологии от Индустрия 4.0 в две обособени позиции:
+ОП 1: CNC 5-осен обработващ център
+ОП 2: CNC 5-осен вертикален обработващ център.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛИДЕР МАГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0333-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Енергийна ефективнност в АМАРАЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМАРАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на уред за анализ на брашно</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител/и за изпълнение на ИКТ решения по две обособени позиции:
+•	Обособена позиция № 1: „Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система“
+•	Обособена позиция № 2: „Изграждане на система за защита на информацията в локална мрежа за четири офиса на Възложителя“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Регент ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2310-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за дигитализация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0911-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения: Създаване на онлайн магазин - 1бр., Въвеждане на система за управление на ресурсите (ERP система) -1 бр., Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1бр.“, разделени в три обособени позиции, както следва:
+Обособена позиция 1: Създаване на онлайн магазин - 1бр.
+Обособена позиция 2: Въвеждане на система за управление на ресурсите (ERP система) -1 бр.
+Обособена позиция 3: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУМБОР 63 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0717-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на технологии от последните четири нива на дигитализация, съгласно Индекса на зрялост – Индустрия 4.0: Доставка на Булдозер 1 бр. и Верижен багер - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ГАП-07”  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0075-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0634-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ), с инсталирана инверторна мощност 30 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕДИ-СТИЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1603-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор/и с AC – 100 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОСТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0086-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа / ФтЕЦ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАЗАРОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1506-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на локални съоръжения за съхранение на енергия/батерии в комбинация с инвертори – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕДЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2592-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 50 kW и локално съоръжение за съхранение на електрическа енергия с капацитет не по-малък от 122,4 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВРАБЕР 2008 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0437-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 25 kW
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРО ВЕНДИНГ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0152-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с капацитет 30 kW със съоръжения за локално съхранение на произведената енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛПЛА-ЧЕРНОКОЖЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ДМА:
+Обособена позиция № 1: Чилър с кондензатор за въздушно охлаждане - 1 бр.
+Обособена позиция № 2: Рекуперативни блокове за отопление, вентилация и охлаждане - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АДМИНИСТРАТИВНА СГРАДА БОЯНА АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0525-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "въздух"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ДОБРУДЖА БИЛДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0275-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ДМА: ОП1 - Интелигентна машина за дестилация на разтворители - 1 брой и ОП2 - Интелигентна система за дигитално позициониране и монтаж на флексоклишета - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Принт АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка монтаж и въвеждане в експлоатация на измервателна машина с интегриран софтуерен пакет</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Оджак калъп - БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0346-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на системи за обработка, управление и анализ на информация за нуждите на ФАЙЪРНЕТ ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, както следва: 
+1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 
+2. Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФАЙЪРНЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0649-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Разработване и внедряване на облачна управленска информационна система </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АИБО-С ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0432-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване, конфигуриране и въвеждане в експлоатация на интегрирана система за защита, архивиране, съхранение и управление на фирмената информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧИСТОТА БАЛКАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1292-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ИКТ системи за обработка и защита на информация за нуждите на "ТАНГО СХМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>”ТАНГО СХМ ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0153-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Създаване на онлайн магазин" - 1 бр., "Въвеждане на система за управление на ресурсите (ERP система)" - 1 бр., "Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)" - 1 бр., "Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда" - 1 бр., разделени в четири обособени позиции, както следва:
+Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр.
+Обособена позиция 2: "Въвеждане на система за управление на ресурсите (ERP система)" - 1 бр.
+Обособена позиция 3: "Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)" - 1 бр.
+Обособена позиция 4: "Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда" - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Крали Марко - 11 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0522-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подхранване на лешоядни /хищни/ птици“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНО ЛОВНО-РИБАРСКО СДРУЖЕНИЕ "СЪЮЗ НА ЛОВЦИТЕ И РИБОЛОВЦИТЕ В БЪЛГАРИЯ" (НЛРС - СЛРБ)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0007-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на трошачна инсталация за рециклиране - 2 бр. и мобилно сито със система за прахоподтискане - 2 бр., разделени в две обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на трошачна инсталация за рециклиране - 2 бр.;
+Обособена позиция 2: Доставка, монтаж и въвеждане в експлоатация на мобилно сито със система за прахоподтискане - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРЕЙС ГРУП ХОЛД АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на асфалтосмесител - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на оборудване за производствената и художествената дейност на социално предприятие Арт Руум</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фондация Света Анна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0080-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 5 осен обработващ CNC център</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Арте Фасада дизайн ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0165-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на термопомпи – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рос Комплект ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1204-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и въвеждане на ИКТ услуги и решения за дигитализация на дейността на „НЮ ЕНЕРДЖИ КОРПОРАЦИЯ“ ЕООД – по четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ЕНЕРДЖИ КОРПОРАЦИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1646-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на 5-осен обработващ център с ЦПУ (1 бр.);
+Обособена позиция 2: Доставка, монтаж и въвеждане в експлоатация на Автоматична едностранна кантираща машина с ЦПУ (1 бр.);
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАМ КЪРПЕЛСКИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0202-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на Сейлс Торо ЕООД по четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Сейлс Торо ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на системи за обработка и защита на информация за нуждите на "ПОЛИНА ФУРНА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИНА ФУРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0152-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на: Система за управление на взаимоотношенията с клиенти (CRM система);  Система за бизнес анализи (Business Intelligence система); Модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес и Модул/система за управление на складовото стопанство (WMS) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОФИКЛИЙН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1427-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, внедряване и интегриране на Интегрирана платформа за CRM на база Business Intelligence (BI) и Artificial Intelligence (AI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМПЮТЪР 2000   БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0732-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на интегрирано решение за дигитализация на бизнес процесите, включващо система за управление на ресурсите (ERP система), система за управление на взаимоотношенията с клиенти (CRM система), модул/система за управление на продажбите на дребно (Point-of-Sale система) и система за бизнес анализи (Business Intelligence система)“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Болкан Систем Технолоджис“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1299-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Онлайн магазин и Система за архивиране на информацията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮНИГАЗ-ВТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0267-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ДМА / машини:
+- CNC струг с наклонени направляващи и задно седло (1 брой)
+- Обработващ център (1 брой)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТИНУУМ ТЕКХНОЛОГИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.003-0238-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на нови дигитални решения с цел повишаване нивото на дигитализация в ИВАМА ЕООД”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВАМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0540-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на медицинско оборудване и станция за телемедицина за АИППМП Д-Р АЙДЖАН ШЕФКЕТ ЕООД“ с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АИППМП Д-Р АЙДЖАН ШЕФКЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-2.006-0004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Доставка на медицинско оборудване и станция за телемедицина за АИППМП Д-Р АЛИОСМАН АХМЕД ЕООД“ с две обособени позиции
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АИППМП Д-Р АЛИОСМАН АХМЕД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-2.006-0003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително-монтажни работи за изграждане, интегриране и въвеждане в експлоатация на енергийно ефективна система за отопление и охлаждане и на фотоволтаична електрическа централа за производство на електрическа енергия от възобновяеми източници за собствено потребление в обект на „ДАНЛЕКС“ ЕООД, по две обособени позиции:
+Обособена позиция № 1: Изпълнение на строително-монтажни работи за изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с номинална изходяща активна мощност на инвертора/инверторите 30 kW, обща пикова мощност на фотоволтаичните модули 30,57 kWp и система за съхранение на електрическа енергия с капацитет 30,72 kWh
+Обособена позиция № 2: Изпълнение на строително-монтажни работи за изграждане и въвеждане в експлоатация на интегрирана система за отопление и охлаждане, включваща котел на биомаса с номинална мощност 80 kW и чилър с въздушно охлаждане с номинална охладителна мощност 150 kW.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР – фотоволтаична електрическа централа с мощност 53 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРГИЩ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2515-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0340-C01. Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор/и с обща мощност не по-малко от 30 kW и 1 бр. система за локално съхранение на енергия (батерии) в комбинация с инвертор/и с капацитет не по-малко от 100 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравец Плевен ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0340-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-Маш ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0626-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на фирма ИЗОПЕЩ ООД чрез енергоспестяващи мерки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИЗОПЕЩ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0291-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни топлоизолационни системи - Топлоизолационни системи от сандвич панели за покриви – 297,5 м2 и Топлоизолационни системи за външни стени и подове към външен въздух с плочи от EPS – 239,5 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Медикал Дивайсис ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0438-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на 129,40 м² прозрачни ограждащи конструкции, външни прозорци, остъклени врати и витрини с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИЛВЪР 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2591-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 
+1. Прозрачни ограждащи конструкции прозорци и врати - секционни индустриални врати/външни плътни врати - 21 м2 - 3 бр.
+2. Топлоизолационни системи за външни стени и подове към външен въздух - ТИ плоча от EPS - 940  м2 
+3. Прозрачни ограждащи конструкции прозорци и врати - С рамка от екструдиран поливинилхлорид (PVC) или от дърво -  2 м2 - 10 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕНИГАЗ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0257-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на батерии за съхранение на електроенергия за собствено потребление с капацитет 257 кWh, към съществуваща електрическа централа изцяло за собствено потребление с мощност 30 kW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮМИБО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0394-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на ФтЕЦ 40 kW, система за съхранение на електрическа енергия с капацитет 40 kWh и изготвяне на необходимата проектна и техническа документация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАЙС АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1696-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДНА и ДМА по две обособени позиции:
+Обособена позиция 1 - Доставка на ДНА - Автоматизирана система за събиране и анализ на данни в реално време, изчисляване и визуализация на ключови показатели на процеса, контрол и управление на основни параметри на технологичните оборудвания, въвеждаща технологии от Индустрия 4.0: (Big Data)/(Big Data Analytics), CPS и IIoT
+Обособена позиция 2 - Доставка на ДМА - Интелигентна роботизирана система за поставяне на козметични продукти в транспортна опаковка, въвеждаща технологии от Индустрия 4.0: AI, CPS и IIoT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАМКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0129-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирани ИКТ системи в предприятието ТЕХ ИНДУСТРИ БЪЛГАРИЯ ЕООД, включващи:
+1.	Изграждане на система за защита на информацията в локална мрежа – 1 бр.
+2.	Изграждане на система за архивиране на информация – 1 бр.
+3.	Изграждане на система за управление на съхранението и споделянето на информация – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХ ИНДУСТРИ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0987-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изграждане и внедряване на системи за дигитализиране на предприятието в две обособени позиции:
+ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+ОП2: Въвеждане на модул/система за управление на складовото стопанство (WMS).
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"ТАШЕВИ АУТО" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0109-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обособена позиция 1 - Доставка, монтаж и пускане в експлоатация  на Компресор за сгъстен въздух с инверторно управление,  вкл. резервоар за сгъстен въздух  и изсушител.
+Обособена позиция 2 - Доставка, монтаж и пускане в експлоатация  на 4 бр. Енергийно ефективни охладители на въздух.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙТ ПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСИП (оценка на съответствието на инвестиционен проект) и упражняване на строителен надзор по време на строителството на обект: Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на прозрачни ограждащи конструкции (прозорци и врати) с рамка от алуминий с прекъснат топлинен мост за нуждите на „КАРОЛ“ ЕООД в гр. Благоевград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАРОЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2322-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност
+по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени и покрив със сандвич панели“
+ОП 2 „Доставка и монтаж на външни прозорци, с рамка от екструдиран поливинилхлорид
+(PVC)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "ЕЛИ - ГОСПОДИН ГОСПОДИНОВ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0287-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на съвременни информационни и комуникационни технологии (ИКТ) - система за управление на взаимоотношенията с клиенти (CRM система) и система за управление на ресурсите (ERP система) за нуждите на „КЕЙБЪЛ НЕТ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕЙБЪЛ НЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0992-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейности по договор № BG16RFPR001-2.004-1941-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ДЕНТ 2 ЕООД	
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1941-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 60,76 kw и номинален капацитет на системата за съхранение от поне 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СУХСТРОЙ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1849-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за собствено потребление в ПАН СЕРВИЗ ООД с цел повишаване на енергийната ефективност и намаляване на въглеродния отпечатък на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАН СЕРВИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0970-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инвертора от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ДЯКОВ БЕТОН“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2425-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФИРМА ВАМЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2354-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване енергийната ефективност на дружеството с въвеждане на следните мерки:
+ОП 1: Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви 455 кв. м.
+ОП 2: Монтиране на дограма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЕС-Л ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на  изпълнител за "Доставка на материали  и  оборудване за  обезпечаване дейността  на  социално предприятие  „Зелена общност“  в  две  обособени позиции: ОП №1 - Осигуряване на ръчни инструменти и материали за обезпечаване на социално предприятие „Зелена общност“; ОП 2Осигуряване на техническо оборудване за обезпечаване на социално предприятие „Зелена общност“: </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение с нестопанска цел „Диалог”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0119-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Извършване на СМР на енергийно ефективни изолационни системи в сгради: Обособена позиция 1: Сандвич панели покрив – 510 м2, Обособена позиция 2: Прозоречна система (дограма) за външни прозорци - 70м2, и Обособена позиция 3: Секционни индустриални врати/външни плътни врати – 60 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРТЦВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0899-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична централа с локални съоръжения за съхранение на енергия 56 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАУЪРМАРК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0070-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
   </x:si>
   <x:si>
     <x:t>"ДРИМ-2020" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0206-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа за собствено потребление с локално съоръжение за съхранение на енергия и доставка и монтаж на секционни врати по обособени позиции:
-[...1 lines deleted...]
-ОП 2: Доставка и монтаж на секционни индустриални врати – 2 бр.
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"САЛМЕРО" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0971-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за текущ ремонт на Здравна служба - село Партизани, община Дългопол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ за собствено потребление с мощност 50кW в комбинация с локални съоръжения за съхранение на енергия-63kWh, мощност на инвертора 50кW”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЧИЛИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1878-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична система за собствено потребление с номинална мощност 120 kW, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФРИГОКОМЕРС ИНТЕРНЕШЪНЪЛ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и монтаж на ограждащи конструкции“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КАМЕРАЛ ООД</x:t>
-[...543 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1035-C01</x:t>
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за изграждане на фотоволтаична елeктроцентрала (ФтЕЦ)  с инсталирана мощност 50 кW за собствени нужди и батерийна система с капацитет 60,3 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-БАЛКАНСКИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0960-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти) с мощност 50 kW“</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
-[...500 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0027-C01</x:t>
+ЕЛИНА - 7 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0131-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР - Инсталация за производство на електрическа енергия от възобновяеми източници за собствени нужди и локално съоръжение за съхранение на електрическа енергия (ССЕЕ) върху покрив на сграда.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАОЛО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1164-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на Фотоволтаична система за производство на енергия от ВЕИ за собствено потребление в комбинации с локални съоръжения за съхранение на енергия (батерии) - 1бр.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 ПЛАСТИКА ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0728-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Въвеждане на интегрирани системи за управление на бизнес процеси в МИСТЪР ДИНО И КО ООД“</x:t>
-[...52 lines deleted...]
-    <x:t>BG16RFPR001-1.008-0069-C01</x:t>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление, в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Модак ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2157-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Булмебел ДИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1212-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с изходяща (номинална) активна мощност 60 kW и локално съоръжение за съхранение на енергия (батерийна система) с номинален капацитет 200 kWh за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дайрект Сървисиз ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в две обособени позиции:
+Обособена позиция 1: Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 499 кв.м.;  
+Обособена позиция 2: Доставка и монтаж на секционни индустриални врати - 4 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАДИША ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0569-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в ТЕРА ВИВА БЪЛГАРИЯ ЕООД: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ВИВА БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0642-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Логистика и кетъринг за организиране и провеждане на събития</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0001-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISPR001-3.004-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0016-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0003-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Логистика и кетъринг за организиране и провеждане на събития </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0009-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1548,2081 +1737,2472 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E119"/>
+  <x:dimension ref="A1:E142"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46310</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46294</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46310</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46295</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46310</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46295</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46310</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46296</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46310</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46297</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46310</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46300</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46310</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46282</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46310</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46301</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46310</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46302</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46310</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46303</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46310</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46303</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46310</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46303</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46310</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46303</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46310</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46303</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46303</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46303</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46302</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46301</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46301</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46301</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46311</x:v>
+        <x:v>46334</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46294</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46311</x:v>
+        <x:v>46334</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46296</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46311</x:v>
+        <x:v>46334</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46296</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46311</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46296</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46311</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46296</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46311</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46296</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46311</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46296</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46311</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46295</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46313</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46303</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46303</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46302</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46302</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46303</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46304</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46304</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46304</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46304</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46304</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46306</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46297</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46314</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46300</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46314</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46314</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46314</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46314</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46314</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46308</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46308</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46308</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46308</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46308</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46308</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46308</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46308</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46315</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46309</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46315</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46300</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46315</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46300</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46315</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46301</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46315</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46302</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46315</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46305</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46315</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46305</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46315</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46303</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46304</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46304</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46301</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46301</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46301</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46301</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46301</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46301</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46300</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46309</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46309</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46316</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46309</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46316</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46309</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46316</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46309</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46316</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46309</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46316</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46309</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46316</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46309</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46316</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46309</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46316</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46309</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46316</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46309</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46316</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46309</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46316</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46309</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46316</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46316</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46308</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46317</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46307</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46317</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46309</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46317</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>45671</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46317</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46302</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46317</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46302</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46317</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46302</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46317</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46302</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46318</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46303</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46318</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46302</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46318</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46308</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46318</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46307</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46319</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46309</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46321</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46309</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46321</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46306</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46321</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46306</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46322</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46322</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46307</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46322</x:v>
+        <x:v>46340</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46307</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46322</x:v>
+        <x:v>46341</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46307</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46323</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>46308</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="2">
-        <x:v>46323</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B114" s="2">
-        <x:v>46309</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="2">
-        <x:v>46324</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B115" s="2">
-        <x:v>46309</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="2">
-        <x:v>46324</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B116" s="2">
-        <x:v>46309</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="2">
-        <x:v>46324</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B117" s="2">
-        <x:v>46309</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="2">
-        <x:v>46324</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B118" s="2">
-        <x:v>46309</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46330</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B120" s="2">
         <x:v>46325</x:v>
       </x:c>
-      <x:c r="B119" s="2">
-[...9 lines deleted...]
-        <x:v>351</x:v>
+      <x:c r="C120" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:5">
+      <x:c r="A121" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B121" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:5">
+      <x:c r="A122" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B122" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:5">
+      <x:c r="A123" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B123" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:5">
+      <x:c r="A124" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B124" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:5">
+      <x:c r="A125" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B125" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:5">
+      <x:c r="A126" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B126" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:5">
+      <x:c r="A127" s="2">
+        <x:v>46343</x:v>
+      </x:c>
+      <x:c r="B127" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:5">
+      <x:c r="A128" s="2">
+        <x:v>46343</x:v>
+      </x:c>
+      <x:c r="B128" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:5">
+      <x:c r="A129" s="2">
+        <x:v>46343</x:v>
+      </x:c>
+      <x:c r="B129" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:5">
+      <x:c r="A130" s="2">
+        <x:v>46343</x:v>
+      </x:c>
+      <x:c r="B130" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:5">
+      <x:c r="A131" s="2">
+        <x:v>46344</x:v>
+      </x:c>
+      <x:c r="B131" s="2">
+        <x:v>46329</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:5">
+      <x:c r="A132" s="2">
+        <x:v>46344</x:v>
+      </x:c>
+      <x:c r="B132" s="2">
+        <x:v>46329</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:5">
+      <x:c r="A133" s="2">
+        <x:v>46344</x:v>
+      </x:c>
+      <x:c r="B133" s="2">
+        <x:v>46329</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:5">
+      <x:c r="A134" s="2">
+        <x:v>46345</x:v>
+      </x:c>
+      <x:c r="B134" s="2">
+        <x:v>46330</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:5">
+      <x:c r="A135" s="2">
+        <x:v>46345</x:v>
+      </x:c>
+      <x:c r="B135" s="2">
+        <x:v>46330</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:5">
+      <x:c r="A136" s="2">
+        <x:v>46346</x:v>
+      </x:c>
+      <x:c r="B136" s="2">
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="C136" s="0" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>401</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:5">
+      <x:c r="A137" s="2">
+        <x:v>46349</x:v>
+      </x:c>
+      <x:c r="B137" s="2">
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="C137" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E137" s="0" t="s">
+        <x:v>404</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:5">
+      <x:c r="A138" s="2">
+        <x:v>46349</x:v>
+      </x:c>
+      <x:c r="B138" s="2">
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="C138" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D138" s="0" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E138" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:5">
+      <x:c r="A139" s="2">
+        <x:v>46349</x:v>
+      </x:c>
+      <x:c r="B139" s="2">
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="C139" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D139" s="0" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E139" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:5">
+      <x:c r="A140" s="2">
+        <x:v>46349</x:v>
+      </x:c>
+      <x:c r="B140" s="2">
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="C140" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D140" s="0" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E140" s="0" t="s">
+        <x:v>407</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:5">
+      <x:c r="A141" s="2">
+        <x:v>46349</x:v>
+      </x:c>
+      <x:c r="B141" s="2">
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="C141" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D141" s="0" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E141" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:5">
+      <x:c r="A142" s="2">
+        <x:v>46349</x:v>
+      </x:c>
+      <x:c r="B142" s="2">
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="C142" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D142" s="0" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E142" s="0" t="s">
+        <x:v>410</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>