--- v0 (2026-05-15)
+++ v1 (2026-06-10)
@@ -1,1008 +1,1091 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5da572a484f4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a5734beb825451a9d6980370ebe82c6.psmdcp" Id="Rb4c8adc4fb604efe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfdcce5dac6496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cf18919319b4cd5b1cff76f43f5367b.psmdcp" Id="R58125e26a2ae499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 40 kW за собствено потребление</x:t>
-[...44 lines deleted...]
-    <x:t xml:space="preserve">Доставка на Комутатор - 1 брой, Сървър - 1 брой, Монитори 34.14 - 10 броя , Работна станция с инсталирана операционна система - 10 броя.
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛАНО ФЕШЪН 98 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на 2 бр. чилъри – агрегати с кондензатор за въздушно охлаждане, с единична охладителна мощност 370 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКВА ЯНТРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Системи за управление на документи и корпоративна информация:
+1. Изграждане на система за защита на информацията в локална мрежа
+2. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАПИТАНСКИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на материали и консумативи, необходими за разработването на иновацията по 3 обособени позиции:
+Обособена позиция 1 - Метални елементи
+Обособена позиция 2 - Електрически компоненти
+Обособена позиция 3 - Електронно оборудване и окомплектовка </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Системс енд Технолъджис" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0282-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 56,42 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОЗАНА - 62 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирана среда за управление, защита и съхранение на корпоративната информация, чрез:
+1. Изграждане на система за защита на информацията в локална мрежа;
+2. Изграждане на система за архивиране на информация;
+3. Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЧЕТОВОДНА КЪЩА - ПАРАЛЕЕВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1076-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на производствения капацитет и ефективността на процесите в ЙОТОВ ООД чрез внедряване на:
+Софтуерен пакет за програмиране 3 или повече осни фрезови, стругови и струго-фрезови ЦПУ машини</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОТОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирани системи за управление на взаимоотношенията с клиенти и управление на веригата за доставки за нуждите на производствения процес, включващи:
+• система за управление на взаимоотношенията с клиенти (CRM система) 
+•модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес „
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Меджик Аутдор ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1207-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на форматно-разкройващ циркуляр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МУЛТИ ДЕКОР ФЪРНИЧЪР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0752-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на специализирани индустриални машини по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на кръглошлифовъчна машина - 1 бр </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на технологично оборудване за преработка на пластмаса по 5 (пет) обособени позиции:
+ОБОСОБЕНА ПОЗИЦИЯ 1. Доставка на шприц машина
+ОБОСОБЕНА ПОЗИЦИЯ 2. Доставка на мелница
+ОБОСОБЕНА ПОЗИЦИЯ 3. Доставка на сушилня
+ОБОСОБЕНА ПОЗИЦИЯ 4. Доставка на вакум подкачващо устройство
+ОБОСОБЕНА ПОЗИЦИЯ 5. Доставка на темпериращо устройство</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИТА ПЛАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2601-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на машини:
+ОП 1 - Монофазен агрегат за ток 1бр
+ОП 2 - Фугорез бензинов 1бр.
+ОП 3 - Безкабелен ъглошлайф 3бр. (вид 1) с диск за рязане 300бр и Безкабелен ъглошлайф 1 бр. (вид 2) със 100бр. диск за рязане
+ОП 4 - Уред за директен монтаж 1бр.
+ОП 5 - Безкабелна пробивна машина 1бр.
+ОП 6 - Безкабелен ударен винтоверт 1бр.
+ОП 7 - Комбинирана машина (вид 1) 1бр. и Комбинирана машина (вид 2) 1бр.
+ОП 8 - Електрически къртач 1бр.
+ОП 9 - Къртач - 1бр.
+ОП 10 - Ъглошлайф 1бр.
+ОП 11 - Безкабелна машина за кримпване 1бр.
+ОП 12 - Безкабелен ударен гайковерт 1бр.
+ОП 13 - Батерия 3 бр. със зарядно 1бр. и Батерия 3бр. + Батерия 2бр. със зарядно 2бр. и сак за машини 1бр.
+ОП 14 - Комплект за размотаване на усукани проводници 1бр.
+ОП 15 - Инверторен генератор 1бр.
+ОП 16 - Монофазен инверторен генератор 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЯНЕВ БИЛД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване и контейнери за осигуряване на условия за хранене и отдих на работници и служители във „Виас Инженеринг“ ООД с една обособена позиция</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИАС ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0849-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за енергийна ефективност, както следва:
+Обособена позиция № 1: Подмяна на прозрачни ограждащи конструкции (прозорци)
+Обособена позиция № 2: Подмяна на осветителни тела с енергоспестяващи осветители</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БОНЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0143-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализирани ДМА с две обособени позиции - ОП1 - 3D скенер, SpaceMouse Enterprise - хардуер, SpaceMouse безжичен за 3 д скенер -3 броя, Мишка безжична - 3 бр. и ОП2 - 3D принтер / CNC / лазер 1Брой, 3D принтер, Модул бързи връзки за 3D принтер / CNC / лазер</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРХПРО ЛУЛЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2568-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Доставка и въвеждане в експлоатация на оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪБЛАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1343-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на "Създаване на онлайн магазин" - 1 бр., "Въвеждане на Система за управление на ресурсите(ERP система)" - 1бр., "Изграждане на система за защита на информацията в локална мрежа" - 1 бр., "Изграждане на система за архивиране на информация" - 1 бр., разделени в четири обособени позиции, както следва: Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр. Обособена позиция 2: "Въвеждане на Система за управление на ресурсите(ERP система)" - 1бр. Обособена позиция 3: "Изграждане на система за защита на информацията в локална мрежа" - 1 бр. Обособена позиция 4: "Изграждане на система за архивиране на информация" - 1 бр.(Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М И Д АВТО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1319-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ ЗА:
+- Обособена позиция 1, включваща Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.;
+- Обособена позиция 2, включваща Въвеждане на система за бизнес анализи (Business Intelligence система) - 1 бр. ;
+- Обособена позиция 3, включваща Изграждане на система за архивиране на информация - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хелди ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1706-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и първоначална настройка на компютри, офис техника и конферентно оборудване за нуждите на проекта „Насърчаване на дигитализацията в Югозападна България (InnovationAmp)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Европейски цифров иновационен хъб за големи данни, високоскоростни изчисления и изкуствен интелект Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0002-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълняване на инсталация на батерия с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРЕНДА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1180-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕГАСТАР МЮЗИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2877-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на информационни системи за управление и анализ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛИСТАЙЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура "Избор с публична покана" с четири обособени позиции за:
+ОП 1.Крик хидравличен съгласно приложена техническа спецификация - 2 бр. с обща прогнозна стойност в размер на 6 600 лв. без ДДС	
+ОП 2.Скоба захватна съгласно приложена техническа спецификация - 1 бр. с прогнозна стойност  3 830 лв. без ДДС
+ОП 3.Скоба захватна съгласно приложена техническа спецификация - 1 бр	с прогнозна стойност 9 210 лв. без ДДС
+ОП 4.Скоба захватна съгласно приложена техническа спецификация - 1 бр. с прогнозна стойност 2 090 лв. без ДДС
+Обща прогнозна стойност: 21730.00 лева без ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГОРДИЛ ЛИФТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2408-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура за определяне на доставчик с три обособени позиции:
+ОП 1. Въжена лебедка съгласно приложена техническа спецификация - 5 бр. 
+ОП 2.Въжена лебедка съгласно приложена техническа спецификация -  1бр. 	
+ОП 3.Въжена лебедка съгласно приложена техническа спецификация - 1 бр. 
+Обща прогнозна стойност: 90 381.07 евро /176 770.00 лева/ без ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Засилване на устойчивия растеж и конкурентоспособността на ГОЛД ООД - оборудване на професионална техника за перално помещение
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГОЛД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1530-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на КОМПЛЕКСНО ПРОФЕСИОНАЛНО КУХНЕНСКО ОБОРУДВАНЕ“ по обособени позиции: 
+Обособена позиция 1 - „Доставка и монтаж на Хладилно оборудване“
+Обособена позиция 2 – „Доставка и монтаж на Машини за миене на съдове“
+Обособена позиция 3 - „Доставка и монтаж на Електродомакински кухненски уреди“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАРАВИДОВИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2165-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на препоръчителни мерки от одиторски доклад</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАН КРУМ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0096-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Комутатор - 1 брой, Сървър - 1 брой, Монитори 34.14 - 10 броя , Работна станция с инсталирана операционна система - 10 броя.</x:t>
+  </x:si>
+  <x:si>
     <x:t>ОНИТЕЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2123-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Доставка, инсталация и въвеждане в експлоатация на термопомпена система – 2 бр.:
-[...2 lines deleted...]
-_______________________________________________________________________
+    <x:t>„Внедряване на дигитални платформи в дейността на Д-Р БРАНИМИР БЕЛИШКИ - АМБУЛАТОРИЯ ЗА ИНДИВИДУАЛНА ПРАКТИКА ЗА ПЪРВИЧНА МЕДИЦИНСКА ПОМОЩ - ФИОРА ЕООД:
+Обособена позиция № 1:
+Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 2:
+Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 3:
+Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда.
+Обособена позиция № 4:
+Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Д-Р БРАНИМИР БЕЛИШКИ - АМБУЛАТОРИЯ ЗА ИНДИВИДУАЛНА ПРАКТИКА ЗА ПЪРВИЧНА МЕДИЦИНСКА ПОМОЩ - ФИОРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0955-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на ЕЛ контакт ЕООД:
+Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда.
+Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Елконтакт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Дигитализация на "МАРБЪЛ СТРОЙ" ЕООД
+Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система 
+Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система)
+ Обособена позиция № 3: Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда
+Обособена позиция № 4 Изграждане на система за управление на съхранението и споделянето на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МАРБЪЛ СТРОЙ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0312-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на дигитални платформи в дейността на ВОКС ФАРМА ПЛЮС ООД:
+Обособена позиция № 1:
+Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 2:
+Изграждане на система за управление на съхранението и споделянето на информация.
+Обособена позиция № 3:
+Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВОКС ФАРМА ПЛЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0952-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Внедряване на дигитални платформи в дейността на Велидор ЕООД:
+Обособена позиция № 1:
+Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 2:
+Изграждане на система за архивиране на информация
+Обособена позиция № 3:
+Изграждане на система за управление на съхранението и споделянето на информация.
+Обособена позиция № 4:
+Въвеждане на система за бизнес анализи (Business Intelligence система)
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ЕН ЕР ДЖИ СОФТ ЕООД
+    <x:t>Велидор ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0962-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕДИСтрой ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1107-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МУРА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1221-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0528-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПОЛУКА - ИВАНОВ - ИВАН АНДОНОВ Едноличен търговец</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0528-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на "МИЛКОС-ИНЖЕНЕРИНГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИЛКОС-ИНЖЕНЕРИНГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0109-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 61 kWh, към съществуваща соларна система за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БОДУ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0424-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027",  по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно";  "Принтер за директен печат върху текстил и DTF, или еквивалентно"; "Машина за огъване на пластмаса, или еквивалентно"; "Фибров лазер 50W Лазерен Маркировщик + Автофокус, или еквивалентно"; "Лазер за рязане и гравиране на метал, или еквивалентно".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала с мощност 60 kW за собствено потребление в „Алуакс“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"АЛУАКС" ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0004-C01</x:t>
-[...36 lines deleted...]
-Обособена позиция  5 –Вътрешно тяло тип 2- 1бр.
+    <x:t>BG16RFPR001-2.004-0392-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 95 kW за собствени нужди </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМИД А И д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0931-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и обучение за работа с високоспециализирано медицинско оборудване и софтуер за нуждите на Изследователски комплекс по съдови заболявания, част от споделената инфраструктура на ИК ЮРИЦ „Здраве“, включващо: ангиографска система за ендоваскуларни интервенции, 128-срезов компютърен томограф за перфузионна диагностика и специализиран софтуер за мултимодално управление на образи.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МНОГОПРОФИЛНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ "ХАДЖИ ДИМИТЪР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.003-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на специализирано оборудване включващо три обособени позиции: ОП1 Вакуумпълначна машина – 1 брой , ОП 2 Смесител – 1 брой, ОП3 - Месомелачна машина - 1 брой. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>САКИС 78 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0616-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Енергийно_ефективни_изолационни_системи_в_сграда на фирма "Експрес Груп -Т" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Експрес Груп-Т ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1934-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на специализирано оборудване по обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТРАПЛАН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2846-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и монтаж на Професионален апарат за лазерна епилация SLD - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТОЕВИ 96 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с инвертори 60 kW - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСЪМ ИНВЕСТ КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0834-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка на специализиран софтуер за подобряване на производствения капацитет на "Моя Студио" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОЯ СТУДИО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1886-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Подобряване на производствения капацитет на предприятието, чрез придобиване на ДМА
 </x:t>
   </x:si>
   <x:si>
-    <x:t>УЗО ООД</x:t>
-[...537 lines deleted...]
-ОП 2: Въвеждане на интегрирани ИКТ системи, включващи:
+    <x:t>СИДИЕС 9 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1940-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставна на оборудване и техника" вдве обособени позиции (ОП)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕДАКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2704-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Устойчиво енергийно обновяване на сгради в сферата на търговията и услугите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АХАТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по проект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Футболна агенция-Заков ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗММ - НОВА ЗАГОРА АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на интегрирана AI-базирана платформа за интелигентно управление, мониторинг и оптимизация на производството на електрическа енергия в комплект с термални камери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия батерии в комбинации с инвертори 120 KW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВОЛАКОМ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0329-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на: Аудиосистема с аудиоинтерфейс за 1 човек - 2 бр.; Аудиосистема с аудиоинтерфейс за до 6 човека - 1 бр.; Смесителен пулт с 12 канала - 1 бр.; Специализирана компютърна конфигурация за аудио запис - 2 бр.; Мониторна тонколона със стойка - 4 бр.; Динамични микрофони със стойка - 6 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦВЕТЕН ЛАБИРИНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2827-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и пускане в експлоатация на:
+- Обособена позиция 1: Компресор за сгъстен въздух с инверторно управление с изсушител (1 брой);
+- Обособена позиция 2: Ресивър (1 брой)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛУБРИКА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1171-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирана информационна система за защита, архивиране, съхранение и споделяне на информация в „ДАРБИ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дарби ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0486-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Изграждане и внедряване на системи за обработка и управление на информация за нуждите на „Сглобяем дом“ ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, структурирани в две обособени позиции, както следва: ОП1: Въвеждане на системи за управление на ресурсите, взаимоотношенията с клиенти и бизнес анализите, включващи: • система за управление на ресурсите (ERP система) • система за управление на взаимоотношенията с клиенти (CRM система) • система за бизнес анализи (Business Intelligence система) ОП2: Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сглобяем дом ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Централно управление на системи за сгъстен въздух – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУНАЙ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1490-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието "БЪРЦЕФ" ЕООД, включващи:
 1.	Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
 2.	Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
-3.	Въвеждане на система за управление на складовото стопанство (WMS)
+3.	Въвеждане на система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БЪРЦЕФ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на средства за колективна защита
+Об. позиция 1.
+1. Ергономичен работен стол- 5 броя.
+Об. позиция 2.
+1. Бюро, с възможност за регулиране на височината спрямо ръста на служителя- 5 броя.
+Об. позиция 3.
+1. Диван- 2 броя.
+Об. позиция 4.
+1. Модулна кухня- 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на цялостна линия за професионално кухненско оборудване за нуждите на "ФУУДИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФУУДИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на фотографска техника и приспособления</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Албумите ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2451-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, инсталиране и тестови пуск на 2 бр. ДМА, в 2 обособени позиции:
+Обособена позиция 1: Доставка, инсталиране и тестови пуск на 1 брой Автоматизирана линейна шевна система с придвижваща тава, за съединения и подгъви на платна за билбордове и тенти;
+Обособена позиция 2: Доставка, инсталиране и тестови пуск на 1 брой Режеща маса (за производство на кутии от микро велпапе и други картони)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМИДЖ ФАКТОРИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0919-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик/ци  за закупуване на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Янева2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и пуск в експлоатация на Компресор за сгъстен въздух с инверторно управление и окомплектован с изсушител, при Номинална мощност на основния двигател от 75 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЛАСТИМО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1769-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на енергоспестяващи мерки в "Кеш-Ауто" ЕООД – доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 57 kW, предназначена за производство на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕШ-АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на енергийно ефективни мерки в Гама Комерс ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гама-Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1870-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА : моторизиран престилков абкант 3200 х 1.5 мм- 1 бр.  и на ръчна гилотина  2000 x 1.25 mm- 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАЛ БИЛД СОФИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2113-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуга за възлагане на научни изследвания - изграждане и тестване на прототип</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛИТЕХ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0398-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и въвеждане в експлоатация на машини по 2 (две) обособени позиции:
+ОП1: Малък (мини) багер;
+ОП2: Малък (мини) челен товарач“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НДН ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0858-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на ИКТ и дигитални решения във фирма "ПИ ЕС" ООД по обособени позиции: Обособена позиция 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Обособена позиция 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр. Обособена позиция 3: Въвеждане на модул/система за управление на производството - 1 бр. Обособена позиция 4: Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПИ ЕС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на ИКТ и дигитални решения във фирма "САНТОРИНИ" ООД по обособени позиции:
+Обособена позиция 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+Обособена позиция 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр. 
+Обособена позиция 3: Въвеждане на модул/система за управление на производството - 1 бр.
+Обособена позиция 4: Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"САНТОРИНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1203-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на активи по ОБОСОБЕНИ ПОЗИЦИИ:
+ОП1: Система за пълно осигуряване облачно излъчване на ТВ канал 4К включваща дигитално управление на активи
+ОП2: Снимачен комплект за видео запис 4К</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Алехандро Рекърдс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2216-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на подемно-транспротни средства по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАСИЛЕВ КРИЕЙТИВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1828-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на машини, инструменти и оборудване по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка на Бетон помпа-миксер, монтирана на шаси</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОРОНА ИТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0161</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">закупуване на вертикален и хоризонтален кофраж </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИФ ИНВЕСТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2689-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на соларна термична инсталация за подготовка на гореща вода за битови нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛДИНГ ХОСПИТАЛС АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0411-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на доставчик с 3 обособени позиции :
+ОП 1: Доставка на Лаптоп - съгласно приложена техническа спецификация - 1 бр. 
+ОП 2: Доставка на Лазерно мултифункционално устройство - съгласно приложена техническа спецификация - 1 бр. 
+ОП 3: Доставка на Таблет - съгласно приложена техническа спецификация - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТСОФТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2802-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж, обучение на персонала и пуск в експлоатация на два броя
+рекуперативни блокове с пластинчати топлообменници“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТИФАНЕЛ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на 4 бр Термопомпи VRF/VRV система на директно изпарение  с обща топлинна мощност  238,5 kw”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РХ 5 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0057-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична инсталация 50kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух–вода - 3 броя“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИНЕРАЛКОМЕРС" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1346-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, по следните обособени позиции:
+Обособена позиция 1: Система за управление на ресурсите (ERP система)– 1 бр.
+Обособена позиция 2: Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 3: Система за бизнес анализи (Business Intelligence система) – 1 бр.
+Обособена позиция 4: Система за архивиране на информация – 1 бр.
+Обособена позиция 5: Система за управление на съхранението и споделянето на информация – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"БЪРЦЕФ" ЕООД</x:t>
-[...10 lines deleted...]
-3.	Въвеждане на система за управление на складовото стопанство (WMS)
+    <x:t>КОКИКОМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1632-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБС-КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инвертора от поне 19,62 kw“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане  и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Евелин 2011 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2052-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително монтажни дейности за повишаване на енергийната ефективност в сграда на фирма „Пламен Петров – П“ ООД по обособени позиции: Обособена позиция 1 (ОП1) – Монтаж на топлоизолационни системи на външните стени – 564 кв.м. Обособена позиция 2 (ОП2) – Подмяна на съществуваща дограма с PVC дограма – 188 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пламен Петров – П ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0777-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, както следва:
+Обособена позиция 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)  – 1 бр.
+Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа – 1 бр.
+Обособена позиция 3: Изграждане на система за архивиране на информация– 1 бр.
+Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
-[...265 lines deleted...]
-    <x:t>BG-RRP-2.005-0002-C01</x:t>
+    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1633-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 7бр. термопомпи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Централ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG - Изработка на комплект от фотолитографски маски за 42 слоя за процес по 110 nm CMOS технология и доставка до завод производител на CMOS оптични сензори DBHitek (Корея)
+EN - Production of a set of photolithographic masks for 42 layers for a 110 nm CMOS technology process and delivery to a CMOS optical sensor manufacturer DBHitek (Korea)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотолитикс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в "ГОЛДЪН ФИЙЛД" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГОЛДЪН ФИЙЛД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и  монтаж на Прахоуловители, за нуждите на „ПРОТЕЙ – М“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0458-C01“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОТЕЙ - М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изогтвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на материали за визуална идентичност </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISPR001-3.004-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0015-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0003-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0009-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1360,1673 +1443,1894 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E95"/>
+  <x:dimension ref="A1:E108"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46157</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46142</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46157</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46142</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46157</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46146</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46157</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46146</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46157</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46149</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46157</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46149</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46157</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46149</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46157</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46157</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46157</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46157</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46157</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46157</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46150</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46150</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46150</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46147</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46147</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46150</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46150</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46150</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46150</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46150</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46150</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46159</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46150</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46159</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46152</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46159</x:v>
+        <x:v>46186</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46152</x:v>
+        <x:v>46179</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46160</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46153</x:v>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46160</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46153</x:v>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46160</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46153</x:v>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46160</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46153</x:v>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46160</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46153</x:v>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46160</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46152</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
+        <x:v>46187</x:v>
+      </x:c>
+      <x:c r="B37" s="2">
         <x:v>46160</x:v>
       </x:c>
-      <x:c r="B37" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46160</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46150</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46160</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46153</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46153</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46153</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46153</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46153</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46160</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46161</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46161</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46154</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46161</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46161</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46161</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46154</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46161</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46161</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46154</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46161</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46147</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46161</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46153</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46161</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46149</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46161</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46153</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46162</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46149</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46162</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46149</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46162</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46147</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46162</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46155</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46162</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46155</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46162</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46155</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46162</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46155</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46162</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46162</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46163</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46156</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46163</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46156</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46163</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46156</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46163</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46153</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46163</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46156</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46163</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46156</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46163</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46156</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46164</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46154</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46164</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46156</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46164</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46156</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46164</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46154</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46164</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46154</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46164</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46153</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46166</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46156</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46168</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46154</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46168</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46154</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46168</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46153</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46168</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46156</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46168</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46156</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46154</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46171</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46156</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46172</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>45783</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46173</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46034</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
+        <x:v>46192</x:v>
+      </x:c>
+      <x:c r="B95" s="2">
+        <x:v>46183</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="2">
+        <x:v>46194</x:v>
+      </x:c>
+      <x:c r="B96" s="2">
+        <x:v>46182</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46183</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46183</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B95" s="2">
+      <x:c r="B108" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C95" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>284</x:v>
+      <x:c r="C108" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>305</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>