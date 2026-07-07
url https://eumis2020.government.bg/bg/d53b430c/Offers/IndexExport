--- v1 (2026-06-10)
+++ v2 (2026-07-07)
@@ -1,1082 +1,1055 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfdcce5dac6496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cf18919319b4cd5b1cff76f43f5367b.psmdcp" Id="R58125e26a2ae499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab69e3146c2a40d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2eb88174bb694d2db74cc2979db0f09a.psmdcp" Id="R766c99ff8c394c72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
-[...73 lines deleted...]
-•модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес „
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции: Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лидер МАГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0077-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КРАСИ МВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0913-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради:
+1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 250 кв.м 
+2. Tоплоизолационни системи от сандвич панели за покриви – 399,5 кв.м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Стайков и Синове” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0023-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 50,5kWp фотоволтаичнa системa и 62 кВтч батерии за съхранение за фотоволтаична система за собствено потребление в комбинация с батерии на "КОТЕТЕРОВ-ИНВЕСТ" ЕООД, гр. София“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТЕТЕРОВ-ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаични панели с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ломини ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0345-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предмет на предвидената процедура е възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. В рамките на процедурата се предвижда 
+Внедряване на ИКТ решения
+внедряване на система за управление на ресурсите (ERP), 
+система за управление на взаимоотношенията с клиенти (CRM), 
+система за бизнес анализи (Business Intelligence), 
+както и система за управление на съхранението и споделянето на информация.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>ВАНГЕЛОВИ СТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0248-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани системи за управление на взаимоотношенията с клиенти и управление на веригата за доставки за нуждите на производствения процес, включващи: • система за управление на взаимоотношенията с клиенти (CRM система) •модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес „</x:t>
+  </x:si>
+  <x:si>
     <x:t>Меджик Аутдор ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1207-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на форматно-разкройващ циркуляр</x:t>
-[...176 lines deleted...]
-    <x:t xml:space="preserve">Засилване на устойчивия растеж и конкурентоспособността на ГОЛД ООД - оборудване на професионална техника за перално помещение
+    <x:t>„Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр. (Обособена позиция №1) и/или за изграждането на система за управление на съхранението и споделянето на информация (Обособена позиция №2)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМАРТ ЕЛЕКТРИКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1371-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на дигитални решения в 5 (пет) обособени позиции, които са както следва:
+1. Въвеждане на система за управление на ресурсите (ERP);
+2. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM);
+3. Въвеждане на система за управлението на продажбите на дребно (POS);
+4. Създаване на онлайн магазин;
+5. Въвеждане на система за бизнес анализи (BI);</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОБИЛЕНД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на 1 бр. пергола</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЗИРОГ 27 - СОНЯ ВАСИЛЕВА ЧАКМАКОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1911-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи в сгради, разделен на следните обособени позиции:
+Обособена позиция № 1: Доставка и монтаж на топлоизолационна система с EPS плочи – 630 кв.м
+Обособена позиция № 2: Доставка и монтаж на топлоизолационна система от сандвич панели – 195 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СИГМАТЕКС-МЦ ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ГОЛД ООД</x:t>
-[...368 lines deleted...]
-    <x:t>BG16RFPR001-1.012-1357-C01</x:t>
+    <x:t>BG16RFPR001-2.004-0800-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Сребърна лента за стопяем елемент Ag99,99 - различни дебелини и размери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКДИМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0360-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на средства за колективна защита
-Об. позиция 1.
-[...2 lines deleted...]
-1. Бюро, с възможност за регулиране на височината спрямо ръста на служителя- 5 броя.
 Об. позиция 3.
 1. Диван- 2 броя.
 Об. позиция 4.
 1. Модулна кухня- 1 брой.</x:t>
   </x:si>
   <x:si>
     <x:t>МЕТАЛ ИНВЕСТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-0574-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и въвеждане в експлоатация на цялостна линия за професионално кухненско оборудване за нуждите на "ФУУДИ" ООД</x:t>
-[...225 lines deleted...]
-Обособена позиция 5: Система за управление на съхранението и споделянето на информация – 1 бр.
+    <x:t>Избор на изпълнител за доставка и монтаж на: 
+ОП 1: Компресор за сгъстен въздух с инверторно управление с изсушител, с мощност: 18.5 kW - 1 бр. и Ресивър с обем: 1000 л. - 1 бр. 
+ОП 2: Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 90 kWh, към съществуваща соларна система за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦИЛКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за доставка на ЛПС и специално работно облекло, необходими за осъществяване на Дейност 3”</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ТРИАДА ИНЖЕНЕРИНГ ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КОКИКОМ ООД</x:t>
-[...17 lines deleted...]
-    <x:t>Изграждане  и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+    <x:t>BG05SFPR002-1.004-0401-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка на оборудване” </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОДОБРЯВАНЕ НА ПРОИЗВОДСТВЕНИЯ КАПАЦИТЕТ НА ПРЕДПРИЯТИЕТО, ЧРЕЗ ПРИДОБИВАНЕ НА ДМА ПО ОБОСОБЕНИ ПОЗИЦИИ, 
+като част от дейностите по Административен договор за безвъзмездна финансова помощ (АДБФП) № BG16RFPR001-1.004-1727-C01 от 22.07.2025 г., процедура BG16RFPR001-1.004 „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите“, финансирана от Европейския съюз чрез Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОТРАНС 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на Решения в областта на ИКТ на Спато ООД
+Обособена позиция №1 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция №2 Интегрирана ИКТ система - за архивиране на информация, за управление на съхранението и споделянето на информация и за защита на информацията в локална мрежа </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Спато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2162-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Провеждане на специфично обучение - Дигитални умения, устойчиво и екологично производство и управление на бизнес процеси в сладкарското производство,                                          
+ на служителите на „Булран“ ЕООД, по проект № BG05SFPR002-1.019-0037-C01 „Насърчаване придобиването на нови умения в Булран ЕООД" чрез нови умения“, по процедура BG05SFPR002-1.019 „НОВИ УМЕНИЯ“ по  Програма „Развитие на човешките ресурси“ 2021-2027.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Булран ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0037-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Системи за управление на документи и корпоративна информация:
+1. Изграждане на система за защита на информацията в локална мрежа
+2. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАПИТАНСКИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР  за изграждането на зарядния център по Обособени позиции:
+Обособена позиция 1: СМР за инсталиране и монтаж на зарядните станции и БКТП- 5 бр. бетонни фундаменти за зарядните станции и 1 бр. фундамент за БКТП
+Обособена позиция 2: СМР за инсталация и монтаж на електрически кабели,  необходими за свързване на инфраструктурата за зареждане с електроенергия към мрежата /БКТП/
+Обособена позиция 3: Адаптация на пътя, свързан с изграждането на инфраструктура за достъп до зарядните станции за 449 кв. м.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Автоцентър Тим ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.003-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 32 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАВЕКСИМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИЛ-83" ЕООД, гр. Благоевград в качеството си на бенефициент по договор  № BG16RFPR001-2.004-1605-СО1, обявява процедура за възлагане на поръчка с предмет:  
+„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "МИЛ-83" ЕООД, със следните параметри - 61,18kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛ-83 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1605-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация 30 kWp в комбинация с с 47,84 kWh батерии на покрив на съществуваща сграда - ЧДГ “ЕКОМАЛЧОВЦИ”, за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧДГ ЕКОМАЛЧОВЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "РЕАЛ ВД" ООД, със следните параметри - 50,5kWp фотоволтаичнa системa и 62кВтч батерии за съхранение.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕАЛ ВД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА: Настолен компютър All-in-One – 4 броя </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПВМ ПРОЕКТ ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и тестване на прототип на приложение: Тест за изследване на компетентностни модели за предвиждане и оценка на стереотипни ценностни системи: „Когнитивни меметики“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЛП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0117-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Система за управление на ресурсите (ERP система) (Обособена позиция №1) и/или Изграждане на система за управление на съхранението и споделянето на информация (Обособена позиция №2) и/или Създаване на онлайн магазин (Обособена позиция №3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВВТ Инженеринг</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1597-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в “БАЙ СЪРПРАЙЗ БГ” ЕООД, насочена към дигитализация и оптимизация на основните дейности на предприятието.
+Системата следва да включва следните основни компоненти:
+1. ERP система – за управление на ресурсите на предприятието;
+2. CRM система – за управление на взаимоотношенията с клиенти;
+3. Онлайн магазин – платформа за приемане и обработка на клиентски поръчки чрез интернет."</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БАЙ СЪРПРАЙЗ БГ ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер „Интуитивна AI платформа за бизнес анализ с комуникация на естествен език – NovaBI“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮМАРК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2710-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване и въвеждане в експлоатация на ERP система за правление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „КЕЙК ТАЙМ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕЙК ТАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2023-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ ТЕХНИКЪЛ - СТ ЕООД“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНИКЪЛ - СТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ШОКОЛАД – СТ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШОКОЛАД - СТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране</x:t>
+  </x:si>
+  <x:si>
+    <x:t>а2ме ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1963</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1бр. енергийно ефективен охладител на въздух </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КВС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0755-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на ДМА и ДНА за оптимизиране на бизнес процесите в  „ТЕХНО ЕНТЕРТЕЙНМЪНТ“ ООД, по следните обособени позиции: 
+Обособена позиция 1:  ДМА - Сървър с база данни и виртуализация - 2 бр.;  Сървър за хостинг - 2 бр.;
+Обособена позиция 2: ДНА - Пакет софтуери за дизайн, 3D моделиране и AI помощни средства с колаборационен модул - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНО ЕНТЕРТЕЙНМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2743-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с три обособени позиции:
+ОП 1. Въжена лебедка съгласно приложена техническа спецификация - 3 бр. 
+ОП 2.Въжена лебедка съгласно приложена техническа спецификация -  1бр. 	
+ОП 3.Въжена лебедка съгласно приложена техническа спецификация - 1 бр. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЛОБАЛ ЛИФТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2245-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с четири обособени позиции:
+ОП 1.Крик хидравличен съгласно приложена техническа спецификация - 1 бр. 
+ОП 2.Скоба захватна съгласно приложена техническа спецификация - 1 бр. 
+ОП 3.Скоба захватна съгласно приложена техническа спецификация - 1 бр.	
+ОП 4.Скоба захватна съгласно приложена техническа спецификация - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на електрически стълбищен катерач – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ включващ: 
+- Изграждане и въвеждане на Система за управление на ресурсите (ERP система);
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Изграждане и въвеждане на Система за архивиране на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОТАЛ-ТЕСТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Устойчиво енергийно обновяване на сгради в сферата на търговията и услугите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АХАТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0290-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за защита на информацията в локална мрежа, архивиране на информация и система за управление на съхранението и споделянето на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи М Л - дизайн ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1679-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на интегрирана система за защита на информацията в локална мрежа,  архивиране на информация и система за управление на съхранението и споделянето на информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Финпласт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0597-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация във фирма „ИТС–Ивона" ООД, на „Компресори за сгъстен въздух, вкл. резервоари за сгъстен въздух“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>И Т С - ИВОНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0586-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване и спцеиализирани софтуерни продукти в областа на архитектурата , с обособени позиции: 1.Доставка на черна техника  3.Доставка за обработване и корекция на визуализация в архитектурата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛ АРХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0804-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура № 1: „Възлагане на научни изследвания и външни услуги, необходими за разработването на иновативен продукт - нов полимерен материал на основата на Polyamid 6 (PA6) чрез използване на добавки, включващи примеси с различна концентрация на рециклиран полиамид 6 (PA6) с 83%-но съдържание на графит“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМОУЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0304-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и въвеждане в експлоатация на  "Комплект фотоапарат с обективи" - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Определяне на доставчик с пет обособени позиции:
+ОП 1. Безкабелен ъглошлайф комплект с 2 бр. батерии и зарядно съгласно приложена техническа спецификация - 2 бр. 
+ОП 2. Безкабелна ударно пробивна машинa комплект с 2 бр. батерии и зарядно съгласно приложена техническа спецификация - 2 бр. 
+ОП 3. Безкабелен гайковерт комплект с батерия и зарядно съгласно приложена техническа спецификация - 1 бр.	
+ОП 4. Безкабелна пробивна машина комплект с батерия съгласно приложена техническа спецификация - 1 бр.
+ОП  5. Кука за повдигане съгласно приложена техническа спецификация- 1 опаковка с минимална товароподемност 1000 кг  и 1 опаковка с минимална товароподемност 2000 кг.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Топлинно изолиране на производствена сграда на „НИКОЛА СИМОВ - 99“ ООД - гр. Търговище, чрез доставка и монтаж на топлоизолационна система от покривни сандвич панели с топлоизолация от PUR – 300 кв. м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НИКОЛА СИМОВ - 99“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1692-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АрМе ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0464-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма МОНЦА-ВН ЕООД, със следните параметри - технологично оборудване за 63,45kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОНЦА- ВН  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1775-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на покрив"
+ОП 2 „Топлинно изолиране на външни стени“
+ОП 3 „Подмяна на прозорци и външна врата“
+ОП 4 „Изграждане на фотоволтаична централа от 15 kW“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ МЕДИКЕЪР" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0262-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия в комбинация с инвертори към съществуваща централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИС ВАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на мярка по енергийна ефективност в търговско предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИК 90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1513-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Изграждане на инсталация за производство на ел. енергия със съоръжения за съхранение на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТВИЖЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа с мощност 25 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДБ СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с мощност 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh,  в гр. Хасково, местност "Дерекьой топра" ПИ 77195.20.17“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЛАСТЕР" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0990-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 27 kWh, в гр. Хасково, ж.к. Орфей 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАСТЕР АРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0998-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с мощност 56 kW за собствено потребление, включваща доставка, монтаж, изграждане и въвеждане в експлоатация на фотоволтаични модули, инвертор, конструкция и система за съхранение на електрическа енергия.</x:t>
   </x:si>
   <x:si>
     <x:t>Евелин 2011 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2052-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Строително монтажни дейности за повишаване на енергийната ефективност в сграда на фирма „Пламен Петров – П“ ООД по обособени позиции: Обособена позиция 1 (ОП1) – Монтаж на топлоизолационни системи на външните стени – 564 кв.м. Обособена позиция 2 (ОП2) – Подмяна на съществуваща дограма с PVC дограма – 188 кв.м.</x:t>
-[...12 lines deleted...]
-Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на ДМА в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004:
+1. Термопомпи - въздух-въздух - 31kW - 6 броя
+2. Компресори за сгъстен въздух включително резервоари за сгъстен въздух - Конвенционален с изсушител - 15kW - 3 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Зем Холд 2012" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1666-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТАД - БЛИЗНАКОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1537-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана система за управление на бизнес процеси за нуждите на СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0821-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на социални придобивки за работещите: Доставка на кухненско и офис - обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СКАЙ МОНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр., Въвеждане на система за управление за бизнес анализи(Business intelligence) - 1 бр.; ОП 2: Въвеждане на модул/система за управление на продажбите на дребно(Point-of-sale) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еделвайс-93 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и въвеждане в експлоатация на оборудване по обособени позиции:
+1.Обособена позиция 1 : Резервоар (ресивър) за сгъстен въздух с обем 3000 l; 
+2.Обособена позиция 2: Конвенционален компресор с мощност 45 kW
+3.Обособена позиция 3: Изсушител на сгъстен въздух за компресор 45 kW.  
+4.Обособена позиция 4 : Централизирано управление на системи за сгъстен въздух - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АСТРОИДА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1333-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Роботизирана линия за фосфатиране с пречиствателна станция </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Осигуряване на социални придобивки за работещите, вкл. ремонт и оборудване на места за отдих, рехабилитация, спорт, хранене и почивка в предприятията и др“, 
+с предмет: „Доставка и монтаж на 
+1.	Фургон за отдих, хранене, почивка и преобличане - 1 бр.“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
-[...78 lines deleted...]
-    <x:t>BG65AMPR001-2.001-0009-C04</x:t>
+    <x:t>ПИТОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1182-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА
+ПО ОБОСОБЕНИ ПОЗИЦИИ: 
+ОП1 Доставка на компютърна конфигурация - 3 БР
+ОП 2 Доставка на компютърна конфигурация - 1 БР
+ОП 3  Доставка на ПРОФЕСИОНАЛНЕ МОНИТОР - 4 БР.
+ОП 4 Доставка на лазерно цветно м.ф. устройство А3 -1БР.
+ОП 5 Доставка на плотер със скенер - 1БР.
+ОП 6 Доставка на преносим компютър- 2 БР.
+ОП 7 Доставка на  мобилен СМАРТФОН - 1 БР
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙВИ АРХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2486-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на Локално съоръжение за съхранение на електроенергия (ЛСС) с капацитет от 5.08 МWh, и максимална активна мощност отдавана към мрежата 2.4 МW, като част от комбиниран проект към изградена и пусната в експлоатация фотоволтаична електроцентрала (ФвЕЦ) с мощност 3.0 МW за производство на електроенергия от ВЕИ (слънчева енергия)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пи Ви Вижън ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.004-1736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи – 3 броя.
+Доставка и монтаж на енергийно ефективни изолационни системи на сграда.
+Обособена позиция 1. Термопомпена система въздух-вода с мощност 26 kW – 1 брой;
+Обособена позиция 2. Термопомпа въздух-въздух с мощност 16.1 kW – 2 броя;
+Обособена позиция 3. Подобряване на енергийната ефективност на сграда чрез:
+Топлоизолационна плоча от XPS -18 кв.м, топлоизолационна плоча от EPS – 127 кв.м. и Сандвич панел с топлоизолация от PUR за топлоизолиране на покриви 160 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Системи и техника за сигурност" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1534-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура № 1: Изпълнение на строително – монтажни работи (СМР) по подобряване на енергийната ефективност в производствената база на „Туристстрой – Царацово“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТУРИСТСТРОЙ - ЦАРАЦОВО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1472-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВОДСТРОЙ ПЛОВДИВ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на ДМА за нуждите на Булпласт – М ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛПЛАСТ-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕН ТИ ЕН - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0270-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на CNC пробивен център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРМОНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+Доставка, монтаж, настройка и въвеждане в експлоатация на оборудване за разширение на съществуваща фотоволтаична система за собствено потребление и изграждане на система за съхранение на електрическа енергия за нуждите на хотелски комплекс. Процедурата включва доставка на фотоволтаични панели, конструкция, свързващи компоненти, система за съхранение на енергия (батерия), комуникационно оборудване, електроразпределителни компоненти, монтажни дейности, настройка и пуск в експлоатация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САН ПРОПЪРТИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „СЪЗДАВАНЕ И ТЕСТВАНЕ НА ПРОТОТИПИ И ПИЛОТНИ ЛИНИИ, СВЪРЗАНИ С РАЗРАБОТВАНЕТО НА ПРОДУКТОВА ИНОВАЦИЯ - ИНОВАТИВНИ 
+КОЗМЕТИЧНИ ПРОДУКТИ (КРЕМ И СЕРУМ) НА БАЗА НА ROSEPROINN СИСТЕМАТА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2554-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0108-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за: Обособена позиция 1 - „Внедряване на съвременни технически решения за енергийна ефективност на сградата – изолиране на външните стени, покрив, подмяна на дограмата“ Обособена позиция 2 - „Изграждане на термопомпена и рекуперативна вентилационна инсталации“ Обособена позиция 3 - „Инсталиране на локални съоръжения за съхранение на енергия батерии в комбинация с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЗУНОВ 90 АНИМАЛПЕТС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0547-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 броя термопомпи " въздух-вода"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Холдинг Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh, в производствена база „РЕА-Елена Будовска“,гр. Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕА - Елена Будовска ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на локално съоръжение за съхранение на енергия батерия в комбинация с инвертор 102,4kW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОКОМФОРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация 55kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително
+присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0904-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична централа на покрива на сграда на „М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ “ ООД за производство на електроенергия собствени нужди </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1373-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМТех ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда, собственост на „Актив инвест груп“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актив инвест груп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСД Сервиз</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕБЕЛИ СПАС ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1443,1893 +1416,1876 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E108"/>
+  <x:dimension ref="A1:E107"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46184</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46176</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46184</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46176</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46184</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46176</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46184</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46174</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46184</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46174</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46184</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46177</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46184</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46177</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46184</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46177</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46184</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46177</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46184</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46177</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46184</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46177</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46184</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46177</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46184</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46177</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46177</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46177</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46178</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46178</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46178</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46178</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46170</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46175</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46178</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46178</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46178</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46178</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46185</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46178</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46185</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46178</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46185</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46178</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46186</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46179</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46187</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46180</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46187</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46180</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46187</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46180</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46187</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46180</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46187</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46180</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46187</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46171</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46187</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46160</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46187</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46177</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46187</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46177</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46175</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46175</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46174</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46177</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46181</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46181</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46178</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46181</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46181</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46181</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46181</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46181</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46181</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46181</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46181</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46181</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46189</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46182</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46189</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46182</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46189</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46182</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46189</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46182</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46189</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46182</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46189</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46181</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46190</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46190</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46190</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46183</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46190</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46183</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46190</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46183</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46190</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46183</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46190</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46190</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46190</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46183</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46190</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46183</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46190</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46183</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46190</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46190</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46183</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46190</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46183</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46191</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46183</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46191</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46183</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46191</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46182</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46191</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46182</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46191</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46177</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46191</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46191</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46181</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46191</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46183</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46191</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46181</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46191</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46181</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46192</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46192</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46183</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46194</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46182</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46195</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46183</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46195</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46183</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46195</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46178</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46195</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46178</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46195</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46178</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46195</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46195</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46195</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46195</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46195</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46178</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46290</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46175</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>302</x:v>
-[...15 lines deleted...]
-      <x:c r="E108" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>