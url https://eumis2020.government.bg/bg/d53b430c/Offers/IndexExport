--- v2 (2026-07-07)
+++ v3 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab69e3146c2a40d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2eb88174bb694d2db74cc2979db0f09a.psmdcp" Id="R766c99ff8c394c72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd4f65f7c2e4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e40995a2262432b879fdc0f2c7af620.psmdcp" Id="Rb16ed4215b94432d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
@@ -158,103 +158,103 @@
   <x:si>
     <x:t>BG05SFPR002-1.004-1911-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и монтаж на енергийно ефективни изолационни системи в сгради, разделен на следните обособени позиции:
 Обособена позиция № 1: Доставка и монтаж на топлоизолационна система с EPS плочи – 630 кв.м
 Обособена позиция № 2: Доставка и монтаж на топлоизолационна система от сандвич панели – 195 кв.м</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">СИГМАТЕКС-МЦ ЕООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0800-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на Сребърна лента за стопяем елемент Ag99,99 - различни дебелини и размери</x:t>
   </x:si>
   <x:si>
     <x:t>НИКДИМ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0360-C01</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">„Доставка на оборудване” </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОДОБРЯВАНЕ НА ПРОИЗВОДСТВЕНИЯ КАПАЦИТЕТ НА ПРЕДПРИЯТИЕТО, ЧРЕЗ ПРИДОБИВАНЕ НА ДМА ПО ОБОСОБЕНИ ПОЗИЦИИ, 
+като част от дейностите по Административен договор за безвъзмездна финансова помощ (АДБФП) № BG16RFPR001-1.004-1727-C01 от 22.07.2025 г., процедура BG16RFPR001-1.004 „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите“, финансирана от Европейския съюз чрез Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОТРАНС 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и монтаж на: 
+ОП 1: Компресор за сгъстен въздух с инверторно управление с изсушител, с мощност: 18.5 kW - 1 бр. и Ресивър с обем: 1000 л. - 1 бр. 
+ОП 2: Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор – 90 kWh, към съществуваща соларна система за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦИЛКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за доставка на ЛПС и специално работно облекло, необходими за осъществяване на Дейност 3”</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ТРИАДА ИНЖЕНЕРИНГ ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0401-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Закупуване на средства за колективна защита
 Об. позиция 3.
 1. Диван- 2 броя.
 Об. позиция 4.
 1. Модулна кухня- 1 брой.</x:t>
   </x:si>
   <x:si>
     <x:t>МЕТАЛ ИНВЕСТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-0574-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на изпълнител за доставка и монтаж на: 
-[...38 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Внедряване на Решения в областта на ИКТ на Спато ООД
 Обособена позиция №1 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 
 Обособена позиция №2 Интегрирана ИКТ система - за архивиране на информация, за управление на съхранението и споделянето на информация и за защита на информацията в локална мрежа </x:t>
   </x:si>
   <x:si>
     <x:t>Спато ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2162-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Провеждане на специфично обучение - Дигитални умения, устойчиво и екологично производство и управление на бизнес процеси в сладкарското производство,                                          
  на служителите на „Булран“ ЕООД, по проект № BG05SFPR002-1.019-0037-C01 „Насърчаване придобиването на нови умения в Булран ЕООД" чрез нови умения“, по процедура BG05SFPR002-1.019 „НОВИ УМЕНИЯ“ по  Програма „Развитие на човешките ресурси“ 2021-2027.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Булран ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.019-0037-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Системи за управление на документи и корпоративна информация:
 1. Изграждане на система за защита на информацията в локална мрежа
 2. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
@@ -294,135 +294,135 @@
   <x:si>
     <x:t>МИЛ-83 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1605-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична инсталация 30 kWp в комбинация с с 47,84 kWh батерии на покрив на съществуваща сграда - ЧДГ “ЕКОМАЛЧОВЦИ”, за собствено потребление.</x:t>
   </x:si>
   <x:si>
     <x:t>ЧДГ ЕКОМАЛЧОВЦИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0063-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "РЕАЛ ВД" ООД, със следните параметри - 50,5kWp фотоволтаичнa системa и 62кВтч батерии за съхранение.“</x:t>
   </x:si>
   <x:si>
     <x:t>РЕАЛ ВД ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1727-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка на специализиран софтуер „Интуитивна AI платформа за бизнес анализ с комуникация на естествен език – NovaBI“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮМАРК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2710-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване и въвеждане в експлоатация на ERP система за правление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „КЕЙК ТАЙМ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕЙК ТАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2023-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ ТЕХНИКЪЛ - СТ ЕООД“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНИКЪЛ - СТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване и въвеждане в експлоатация на ERP система за управление на ресурсите и POS система за управление на продажбите на дребно за нуждите на „ШОКОЛАД – СТ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШОКОЛАД - СТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Доставка на ДМА: Настолен компютър All-in-One – 4 броя </x:t>
   </x:si>
   <x:si>
     <x:t>ПВМ ПРОЕКТ ИНЖЕНЕРИНГ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2454-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване и тестване на прототип на приложение: Тест за изследване на компетентностни модели за предвиждане и оценка на стереотипни ценностни системи: „Когнитивни меметики“.</x:t>
   </x:si>
   <x:si>
     <x:t>НЛП БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0117-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на Система за управление на ресурсите (ERP система) (Обособена позиция №1) и/или Изграждане на система за управление на съхранението и споделянето на информация (Обособена позиция №2) и/или Създаване на онлайн магазин (Обособена позиция №3)</x:t>
   </x:si>
   <x:si>
     <x:t>ВВТ Инженеринг</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1597-C01</x:t>
   </x:si>
   <x:si>
     <x:t>"Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в “БАЙ СЪРПРАЙЗ БГ” ЕООД, насочена към дигитализация и оптимизация на основните дейности на предприятието.
 Системата следва да включва следните основни компоненти:
 1. ERP система – за управление на ресурсите на предприятието;
 2. CRM система – за управление на взаимоотношенията с клиенти;
 3. Онлайн магазин – платформа за приемане и обработка на клиентски поръчки чрез интернет."</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">БАЙ СЪРПРАЙЗ БГ ЕООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0262-C01</x:t>
-  </x:si>
-[...44 lines deleted...]
-    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране</x:t>
   </x:si>
   <x:si>
     <x:t>а2ме ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.010-1963</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Нитекс ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0418-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1бр. енергийно ефективен охладител на въздух </x:t>
   </x:si>
   <x:si>
     <x:t>КВС ООД</x:t>
@@ -591,140 +591,149 @@
   <x:si>
     <x:t>МИС ВАНИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1563-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на мярка по енергийна ефективност в търговско предприятие</x:t>
   </x:si>
   <x:si>
     <x:t>ЕЛЕКТРИК 90 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1513-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Изграждане на инсталация за производство на ел. енергия със съоръжения за съхранение на електроенергия за собствени нужди</x:t>
   </x:si>
   <x:si>
     <x:t>АРТВИЖЪН ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1535-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с мощност 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh,  в гр. Хасково, местност "Дерекьой топра" ПИ 77195.20.17“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЛАСТЕР" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0990-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 27 kWh, в гр. Хасково, ж.к. Орфей 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАСТЕР АРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0998-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с мощност 56 kW за собствено потребление, включваща доставка, монтаж, изграждане и въвеждане в експлоатация на фотоволтаични модули, инвертор, конструкция и система за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Евелин 2011 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2052-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Проектиране и изграждане на фотоволтаична електрическа централа с мощност 25 kW</x:t>
   </x:si>
   <x:si>
     <x:t>ДБ СТРОЙ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0141-C01</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2052-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
   </x:si>
   <x:si>
     <x:t>Кориантро ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1791-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“ </x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на ДМА в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004:
 1. Термопомпи - въздух-въздух - 31kW - 6 броя
 2. Компресори за сгъстен въздух включително резервоари за сгъстен въздух - Конвенционален с изсушител - 15kW - 3 броя</x:t>
   </x:si>
   <x:si>
     <x:t>"Зем Холд 2012" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1666-C01</x:t>
   </x:si>
   <x:si>
     <x:t>"СТАД - БЛИЗНАКОВ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1537-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Осигуряване на социални придобивки за работещите: Доставка на кухненско и офис - обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СКАЙ МОНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр., Въвеждане на система за управление за бизнес анализи(Business intelligence) - 1 бр.; ОП 2: Въвеждане на модул/система за управление на продажбите на дребно(Point-of-sale) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еделвайс-93 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0347-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Внедряване на интегрирана система за управление на бизнес процеси за нуждите на СЪНСЕТ КАФЕ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>СЪНСЕТ КАФЕ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0821-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Осигуряване на социални придобивки за работещите: Доставка на кухненско и офис - обзавеждане</x:t>
-[...14 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0347-C01</x:t>
+    <x:t>Избор на изпълнител за изграждане на Локално съоръжение за съхранение на електроенергия (ЛСС) с капацитет от 5.08 МWh, и максимална активна мощност отдавана към мрежата 2.4 МW, като част от комбиниран проект към изградена и пусната в експлоатация фотоволтаична електроцентрала (ФвЕЦ) с мощност 3.0 МW за производство на електроенергия от ВЕИ (слънчева енергия)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пи Ви Вижън ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.004-1736</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване и въвеждане в експлоатация на оборудване по обособени позиции:
 1.Обособена позиция 1 : Резервоар (ресивър) за сгъстен въздух с обем 3000 l; 
 2.Обособена позиция 2: Конвенционален компресор с мощност 45 kW
 3.Обособена позиция 3: Изсушител на сгъстен въздух за компресор 45 kW.  
 4.Обособена позиция 4 : Централизирано управление на системи за сгъстен въздух - 1бр.</x:t>
   </x:si>
   <x:si>
     <x:t>АСТРОИДА ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1333-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Роботизирана линия за фосфатиране с пречиствателна станция </x:t>
   </x:si>
   <x:si>
     <x:t>М + С ХИДРАВЛИК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0012-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Осигуряване на социални придобивки за работещите, вкл. ремонт и оборудване на места за отдих, рехабилитация, спорт, хранене и почивка в предприятията и др“, 
@@ -735,131 +744,135 @@
   <x:si>
     <x:t>ПИТОН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-1182-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка на ДМА
 ПО ОБОСОБЕНИ ПОЗИЦИИ: 
 ОП1 Доставка на компютърна конфигурация - 3 БР
 ОП 2 Доставка на компютърна конфигурация - 1 БР
 ОП 3  Доставка на ПРОФЕСИОНАЛНЕ МОНИТОР - 4 БР.
 ОП 4 Доставка на лазерно цветно м.ф. устройство А3 -1БР.
 ОП 5 Доставка на плотер със скенер - 1БР.
 ОП 6 Доставка на преносим компютър- 2 БР.
 ОП 7 Доставка на  мобилен СМАРТФОН - 1 БР
 </x:t>
   </x:si>
   <x:si>
     <x:t>АЙВИ АРХ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2486-C02</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на изпълнител за изграждане на Локално съоръжение за съхранение на електроенергия (ЛСС) с капацитет от 5.08 МWh, и максимална активна мощност отдавана към мрежата 2.4 МW, като част от комбиниран проект към изградена и пусната в експлоатация фотоволтаична електроцентрала (ФвЕЦ) с мощност 3.0 МW за производство на електроенергия от ВЕИ (слънчева енергия)</x:t>
-[...5 lines deleted...]
-    <x:t>BG16FFPR003-4.004-1736</x:t>
+    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВОДСТРОЙ ПЛОВДИВ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на ДМА за нуждите на Булпласт – М ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛПЛАСТ-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1993-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи – 3 броя.
 Доставка и монтаж на енергийно ефективни изолационни системи на сграда.
 Обособена позиция 1. Термопомпена система въздух-вода с мощност 26 kW – 1 брой;
 Обособена позиция 2. Термопомпа въздух-въздух с мощност 16.1 kW – 2 броя;
 Обособена позиция 3. Подобряване на енергийната ефективност на сграда чрез:
 Топлоизолационна плоча от XPS -18 кв.м, топлоизолационна плоча от EPS – 127 кв.м. и Сандвич панел с топлоизолация от PUR за топлоизолиране на покриви 160 кв.м.</x:t>
   </x:si>
   <x:si>
     <x:t>"Системи и техника за сигурност" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1534-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура № 1: Изпълнение на строително – монтажни работи (СМР) по подобряване на енергийната ефективност в производствената база на „Туристстрой – Царацово“ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>"ТУРИСТСТРОЙ - ЦАРАЦОВО" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1472-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
-[...14 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1993-C01</x:t>
+    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
   </x:si>
   <x:si>
     <x:t>ЕН ТИ ЕН - БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0270-C01</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>BG16RFPR001-1.010-1340</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
 Доставка, монтаж, настройка и въвеждане в експлоатация на оборудване за разширение на съществуваща фотоволтаична система за собствено потребление и изграждане на система за съхранение на електрическа енергия за нуждите на хотелски комплекс. Процедурата включва доставка на фотоволтаични панели, конструкция, свързващи компоненти, система за съхранение на енергия (батерия), комуникационно оборудване, електроразпределителни компоненти, монтажни дейности, настройка и пуск в експлоатация.</x:t>
   </x:si>
   <x:si>
     <x:t>САН ПРОПЪРТИС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0261-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка и инсталация на CNC пробивен център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРМОНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1340</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули:
+•	система за управление на складовото стопанство (WMS); 
+•	система за управление на производството; 
+•	система за архивиране на информация. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плутон Инвест ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1418-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> „СЪЗДАВАНЕ И ТЕСТВАНЕ НА ПРОТОТИПИ И ПИЛОТНИ ЛИНИИ, СВЪРЗАНИ С РАЗРАБОТВАНЕТО НА ПРОДУКТОВА ИНОВАЦИЯ - ИНОВАТИВНИ 
 КОЗМЕТИЧНИ ПРОДУКТИ (КРЕМ И СЕРУМ) НА БАЗА НА ROSEPROINN СИСТЕМАТА“</x:t>
   </x:si>
   <x:si>
     <x:t>ЕКОМААТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0241-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
 </x:t>
   </x:si>
   <x:si>
     <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2554-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
   </x:si>
   <x:si>
     <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
   </x:si>
@@ -890,66 +903,66 @@
   <x:si>
     <x:t>ЕТНА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0813-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>СТС Холдинг Груп ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0161-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh, в производствена база „РЕА-Елена Будовска“,гр. Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>РЕА - Елена Будовска ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0991-C01</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация 55kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>„Изграждане на локално съоръжение за съхранение на енергия батерия в комбинация с инвертор 102,4kW.</x:t>
   </x:si>
   <x:si>
     <x:t>АВТОКОМФОРТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0003-C01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително
 присъединяване, пуск и въвеждане в експлоатация</x:t>
   </x:si>
   <x:si>
     <x:t>АКЮРЪСИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0103-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0904-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
@@ -988,50 +1001,59 @@
     <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
   </x:si>
   <x:si>
     <x:t>ВСД Сервиз</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2720-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>СТРОЙМАРКЕТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1861-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 55 kW</x:t>
   </x:si>
   <x:si>
     <x:t>МЕБЕЛИ СПАС ДИЗАЙН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
   </x:si>
   <x:si>
     <x:t>КРЕС-Д ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0095-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
   </x:si>
   <x:si>
     <x:t>Дръстър Инженеринг ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1866-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
@@ -1416,51 +1438,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E107"/>
+  <x:dimension ref="A1:E109"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -1890,51 +1912,51 @@
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
         <x:v>46212</x:v>
       </x:c>
       <x:c r="B27" s="2">
         <x:v>46197</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
         <x:v>46212</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46205</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
         <x:v>46212</x:v>
       </x:c>
       <x:c r="B29" s="2">
         <x:v>46205</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
@@ -1958,51 +1980,51 @@
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
         <x:v>46212</x:v>
       </x:c>
       <x:c r="B31" s="2">
         <x:v>46205</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
         <x:v>46212</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46204</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
         <x:v>46212</x:v>
       </x:c>
       <x:c r="B33" s="2">
         <x:v>46205</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
@@ -2434,221 +2456,221 @@
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
         <x:v>46213</x:v>
       </x:c>
       <x:c r="B59" s="2">
         <x:v>46203</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
         <x:v>46213</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46198</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
         <x:v>46213</x:v>
       </x:c>
       <x:c r="B61" s="2">
         <x:v>46203</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
         <x:v>46213</x:v>
       </x:c>
       <x:c r="B62" s="2">
         <x:v>46203</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
         <x:v>46213</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46203</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
         <x:v>46214</x:v>
       </x:c>
       <x:c r="B64" s="2">
         <x:v>46199</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
         <x:v>46214</x:v>
       </x:c>
       <x:c r="B65" s="2">
         <x:v>46204</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
         <x:v>46214</x:v>
       </x:c>
       <x:c r="B66" s="2">
         <x:v>46207</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
         <x:v>46214</x:v>
       </x:c>
       <x:c r="B67" s="2">
         <x:v>46207</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
         <x:v>46216</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46206</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
         <x:v>46216</x:v>
       </x:c>
       <x:c r="B69" s="2">
         <x:v>46209</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
         <x:v>46216</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46209</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
         <x:v>46216</x:v>
       </x:c>
       <x:c r="B71" s="2">
         <x:v>46209</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
@@ -2706,587 +2728,621 @@
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
         <x:v>46216</x:v>
       </x:c>
       <x:c r="B75" s="2">
         <x:v>46209</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
         <x:v>46216</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46206</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
         <x:v>46216</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46206</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
         <x:v>46216</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46199</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
         <x:v>46216</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46202</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
         <x:v>46217</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46204</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
         <x:v>46217</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46205</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
         <x:v>46217</x:v>
       </x:c>
       <x:c r="B82" s="2">
         <x:v>46209</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
         <x:v>46217</x:v>
       </x:c>
       <x:c r="B83" s="2">
         <x:v>46209</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
         <x:v>46217</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46209</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
         <x:v>46217</x:v>
       </x:c>
       <x:c r="B85" s="2">
         <x:v>46209</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46218</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46206</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
         <x:v>46218</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46204</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
         <x:v>46218</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46203</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46219</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46205</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
         <x:v>46219</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46207</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
         <x:v>46219</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46209</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
         <x:v>46219</x:v>
       </x:c>
       <x:c r="B92" s="2">
         <x:v>46209</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
         <x:v>46219</x:v>
       </x:c>
       <x:c r="B93" s="2">
         <x:v>46209</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46220</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46205</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B95" s="2">
         <x:v>46205</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B96" s="2">
         <x:v>46205</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46198</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46221</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46206</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46223</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46207</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
         <x:v>46223</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46208</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
         <x:v>46223</x:v>
       </x:c>
       <x:c r="B101" s="2">
         <x:v>46208</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
         <x:v>46223</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46209</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46224</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B103" s="2">
         <x:v>46209</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46225</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B104" s="2">
         <x:v>46209</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46230</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46209</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46290</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46175</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46317</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>45671</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>305</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>45671</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>311</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>