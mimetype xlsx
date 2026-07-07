--- v3 (2026-07-07)
+++ v4 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd4f65f7c2e4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e40995a2262432b879fdc0f2c7af620.psmdcp" Id="Rb16ed4215b94432d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R108b42b7c2514723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/843ea94f0ea842099ea9485db2d7f157.psmdcp" Id="R4ec549714bc646c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
@@ -656,97 +656,97 @@
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1791-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“ </x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на ДМА в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004:
 1. Термопомпи - въздух-въздух - 31kW - 6 броя
 2. Компресори за сгъстен въздух включително резервоари за сгъстен въздух - Конвенционален с изсушител - 15kW - 3 броя</x:t>
   </x:si>
   <x:si>
     <x:t>"Зем Холд 2012" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1666-C01</x:t>
   </x:si>
   <x:si>
     <x:t>"СТАД - БЛИЗНАКОВ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1537-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Осигуряване на социални придобивки за работещите: Доставка на кухненско и офис - обзавеждане</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Закупуване и въвеждане в експлоатация на оборудване по обособени позиции:
 1.Обособена позиция 1 : Резервоар (ресивър) за сгъстен въздух с обем 3000 l; 
 2.Обособена позиция 2: Конвенционален компресор с мощност 45 kW
 3.Обособена позиция 3: Изсушител на сгъстен въздух за компресор 45 kW.  
 4.Обособена позиция 4 : Централизирано управление на системи за сгъстен въздух - 1бр.</x:t>
   </x:si>
   <x:si>
     <x:t>АСТРОИДА ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1333-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на социални придобивки за работещите: Доставка на кухненско и офис - обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СКАЙ МОНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр., Въвеждане на система за управление за бизнес анализи(Business intelligence) - 1 бр.; ОП 2: Въвеждане на модул/система за управление на продажбите на дребно(Point-of-sale) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еделвайс-93 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на Локално съоръжение за съхранение на електроенергия (ЛСС) с капацитет от 5.08 МWh, и максимална активна мощност отдавана към мрежата 2.4 МW, като част от комбиниран проект към изградена и пусната в експлоатация фотоволтаична електроцентрала (ФвЕЦ) с мощност 3.0 МW за производство на електроенергия от ВЕИ (слънчева енергия)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пи Ви Вижън ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.004-1736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана система за управление на бизнес процеси за нуждите на СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0821-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Роботизирана линия за фосфатиране с пречиствателна станция </x:t>
   </x:si>
   <x:si>
     <x:t>М + С ХИДРАВЛИК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0012-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Осигуряване на социални придобивки за работещите, вкл. ремонт и оборудване на места за отдих, рехабилитация, спорт, хранене и почивка в предприятията и др“, 
 с предмет: „Доставка и монтаж на 
 1.	Фургон за отдих, хранене, почивка и преобличане - 1 бр.“
 </x:t>
   </x:si>
   <x:si>
     <x:t>ПИТОН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-1182-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка на ДМА
 ПО ОБОСОБЕНИ ПОЗИЦИИ: 
@@ -829,240 +829,276 @@
     <x:t>BG16RFPR001-2.004-0261-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и инсталация на CNC пробивен център – 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>ХАРМОНТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.010-1340</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули:
 •	система за управление на складовото стопанство (WMS); 
 •	система за управление на производството; 
 •	система за архивиране на информация. 
 </x:t>
   </x:si>
   <x:si>
     <x:t>Плутон Инвест ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1418-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на система за сгъстен въздух, състояща се от 1 брой компресор с инверторно управление с изсушител и 1 брой ресивър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> „СЪЗДАВАНЕ И ТЕСТВАНЕ НА ПРОТОТИПИ И ПИЛОТНИ ЛИНИИ, СВЪРЗАНИ С РАЗРАБОТВАНЕТО НА ПРОДУКТОВА ИНОВАЦИЯ - ИНОВАТИВНИ 
 КОЗМЕТИЧНИ ПРОДУКТИ (КРЕМ И СЕРУМ) НА БАЗА НА ROSEPROINN СИСТЕМАТА“</x:t>
   </x:si>
   <x:si>
     <x:t>ЕКОМААТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0241-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
 </x:t>
   </x:si>
   <x:si>
     <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2554-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
   </x:si>
   <x:si>
     <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0108-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка и внедряване на интегрирана информационна система, включваща CRM система и система за бизнес анализи (BI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕЛДЕР ГРУП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0125-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изпълнение на СМР за: Обособена позиция 1 - „Внедряване на съвременни технически решения за енергийна ефективност на сградата – изолиране на външните стени, покрив, подмяна на дограмата“ Обособена позиция 2 - „Изграждане на термопомпена и рекуперативна вентилационна инсталации“ Обособена позиция 3 - „Инсталиране на локални съоръжения за съхранение на енергия батерии в комбинация с инвертори“</x:t>
   </x:si>
   <x:si>
     <x:t>"АЛНИ" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0226-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
   </x:si>
   <x:si>
     <x:t>УЗУНОВ 90 АНИМАЛПЕТС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0547-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 броя термопомпи " въздух-вода"</x:t>
   </x:si>
   <x:si>
     <x:t>ЕТНА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0813-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>СТС Холдинг Груп ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0161-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>„Изграждане на локално съоръжение за съхранение на енергия батерия в комбинация с инвертор 102,4kW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОКОМФОРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация 55kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh, в производствена база „РЕА-Елена Будовска“,гр. Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>РЕА - Елена Будовска ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0991-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация 55kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“ </x:t>
-[...14 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0003-C01</x:t>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРИНА - КМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0501-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително
 присъединяване, пуск и въвеждане в експлоатация</x:t>
   </x:si>
   <x:si>
     <x:t>АКЮРЪСИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0103-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0904-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0745-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане на фотоволтаична централа на покрива на сграда на „М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ “ ООД за производство на електроенергия собствени нужди </x:t>
   </x:si>
   <x:si>
     <x:t>М-ТЕКС РЕЦИКЛИРАНЕ НА ТЕКСТИЛ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1373-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1861-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-2069-C01</x:t>
   </x:si>
   <x:si>
     <x:t>ДМТех ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2069-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда, собственост на „Актив инвест груп“ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>Актив инвест груп ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1218-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
   </x:si>
   <x:si>
     <x:t>ВСД Сервиз</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2720-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
-[...8 lines deleted...]
-    <x:t>Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 55 kW</x:t>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
   </x:si>
   <x:si>
     <x:t>МЕБЕЛИ СПАС ДИЗАЙН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0051-C01</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 30 kW и система за съхранение на енергия с капацитет минимум 60 kWh предназначени за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Идея Хоум ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0095-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
   </x:si>
   <x:si>
     <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1491-C01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0095-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
   </x:si>
   <x:si>
     <x:t>Дръстър Инженеринг ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1866-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
@@ -1438,51 +1474,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E109"/>
+  <x:dimension ref="A1:E113"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -2626,85 +2662,85 @@
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
         <x:v>46216</x:v>
       </x:c>
       <x:c r="B69" s="2">
         <x:v>46209</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
         <x:v>46216</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46206</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
         <x:v>46216</x:v>
       </x:c>
       <x:c r="B71" s="2">
         <x:v>46209</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
         <x:v>46216</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46209</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
         <x:v>46216</x:v>
       </x:c>
       <x:c r="B73" s="2">
         <x:v>46209</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
@@ -2881,468 +2917,536 @@
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
         <x:v>46217</x:v>
       </x:c>
       <x:c r="B84" s="2">
         <x:v>46210</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
         <x:v>46217</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46209</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
         <x:v>46217</x:v>
       </x:c>
       <x:c r="B86" s="2">
         <x:v>46209</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46218</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46206</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
         <x:v>46218</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46204</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
         <x:v>46218</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46203</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46219</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46205</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46219</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46207</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
         <x:v>46219</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46209</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
         <x:v>46219</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46209</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
         <x:v>46219</x:v>
       </x:c>
       <x:c r="B94" s="2">
         <x:v>46209</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46220</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46205</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46220</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46205</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46205</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46198</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46221</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46206</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46223</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46207</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46223</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46208</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46223</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46208</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
         <x:v>46223</x:v>
       </x:c>
       <x:c r="B103" s="2">
         <x:v>46209</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46224</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46209</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46225</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46210</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46225</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46209</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46230</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46209</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46290</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46175</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46317</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>45671</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>311</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>45671</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>323</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>