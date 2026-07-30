--- v4 (2026-07-07)
+++ v5 (2026-07-30)
@@ -1,1113 +1,826 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R108b42b7c2514723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/843ea94f0ea842099ea9485db2d7f157.psmdcp" Id="R4ec549714bc646c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96dfed76d9e04ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91ff5b6ff95546e4a32945519a947c4a.psmdcp" Id="Rae20c52658014199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции: Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
-[...60 lines deleted...]
-както и система за управление на съхранението и споделянето на информация.
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,080 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh в „МЕНЛИ КНАЙФ“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МЕНЛИ КНАЙФ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1245-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на Чилъри - 2 бр., за целите на проект BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕЛЕКТРОСТАРТ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени и под“
+ОП 2 "Подмяна на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПРОВАД ПЛОД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0440-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Доставка и монтаж на фотоволтаична система и енергийно ефективни прозрачни ограждащи конструкции, обособени в две позиции“
+•  Обособена позиция № 1: Доставка и монтаж на фотоволтаична система с инвертори. 32 KW
+•  Обособена позиция № 2: Доставка и монтаж на енергийно ефективни прозрачни ограждащи конструкции – алуминиева дограма с прекъснат термомост. 145 кв.м
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ВАНГЕЛОВИ СТРОЙ ООД</x:t>
-[...51 lines deleted...]
-    <x:t xml:space="preserve">СИГМАТЕКС-МЦ ЕООД
+    <x:t>ЗЕЙНТЕКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0999-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в УАН ГИФТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УАН ГИФТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0530-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на научни изследвания – изграждане и тестване на прототип на иновативна платформа за автоматизирано диагностициране на заболявания чрез изкуствен интелект и компютърно зрение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Коуд Рънърс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка и монтаж на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и по АДБФП  BG16RFPR001-2.004-2218-C01 „Изграждане на локални съоръжения за съхранение на енергия в “Георги Венциславов 2005“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОРГИ ВЕНЦИСЛАВОВ - 2005 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане  на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРОМАШИНА ГРУП ПАЗАРДЖИК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 100 kW локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори за нуждите на Кариби ЕООД, в рамките на ДБФП BG16RFPR001-2.004-0181-C01.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0800-C01</x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">„Доставка на оборудване” </x:t>
+    <x:t>КАРИБИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0181-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЙД - ДЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2644-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КА ЕМ-ВАРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на топлоизолационни системи за външни стени и подове към външен въздух: ТИ плоча от EPS,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОДЕСОССТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДЖИ ТИ КАПИТАЛ' ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дезинфекция, дезинсекция и дератизация (ДДД) за сигурни зони в РПЦ София и РПЦ Харманли - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, в производствена база „Еврохолд Финанс“ ЕООД , находяща се в гр. Враца, ул.“Илинден“ № 5 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еврохолд финанс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1257-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична централа с мощност до 60 kWp за собствени нужди, върху покриви на  СПА Комплекс "Свети Георги", с. Балдево, община Гърмен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УРУМОВ - 2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на енергоефективно оборудване (VRF/VRV системи и термопомпи въздух–въздух) за търговските обекти на ПОТРЕБИТЕЛНА КООПЕРАЦИЯ „НАПРЕДЪК“, гр. Варна“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОТРЕБИТЕЛНА КООПЕРАЦИЯ НАПРЕДЪК Кооперация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0171-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ 55KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения за дигитализация на дейността на „СКАРАТА“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Скарата ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0163-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител във връзка с изпълнение на АД № BG16RFPR001-1.012-0308-C01 с две обособени позиции
+Обособена позиция 1:
+• Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+• Въвеждане на система за бизнес анализи (Business Intelligence система)
+• Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 2:
+• Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛДИДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпена VRF система за нуждите на „Стрийт парк“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРИЙТ ПАРК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, внедряване, конфигуриране, обучение и гаранционна поддръжка на „AI Maintenance Assistant – Интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Интегрирани системи за управление на бизнес процесите в "Диалдент 2000 ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Диалдент 2000 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0336-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИТИ НОВЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2339-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на Фотоволтаична електрическа централа 50kWp за собствени нужди и локално средство за съхранение на електроенергия. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1824-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВЕНТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 брой портално подемно съоръжение за въвеждане на нов процесов модел в производството на строителни и декоративни скални материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОТОВ СТОУН ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за производство на електрическа енергия за собствени нужди, състояща се от фотоволтаични панели, хибридни инвертори, носеща конструкция, кабели и всички необходими компоненти за нормалното функциониране на системата, с обща инсталирана мощност 150 kWp“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мартис 09 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИСТА-СЕРВИЗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1324-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на Система за диагностициране, назначаване и моделиране на Индивидуални Ортопедични стелки, свързани с разработването на продуктова иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРТОТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0466-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дигитализация на Спектър 68 ООД
+Обособена позиция 1: Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПЕКТЪР 68 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране и изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с локално съоръжение за съхранение на електрическа енергия (батерия), с мощност на инвертора 20 kW, за нуждите на „АВТОКАР-КОМЕРС“ ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АВТОКАР-КОМЕРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерия 215 kW с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФОРС - 81 ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР по прилагане на мерки за енергийна ефективност по външните ограждащи конструкции на производствената сграда на ДЕТЕЛИНА 2007 ЕООД, които включват:
+- Топлоизолационна система за външни стени и подове към външен въздух –
+доставка и монтаж на топлоизолационни плочи от минерална вата, вкл. лепило, механично закрепване с дюбели, армираща шпакловка със стъклотекстилна мрежа, грунд и финишно покритие, обработка на ъгли, водооткапи и детайли;
+- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от алуминий с прекъснат топлинен мост, остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване.
+- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от екструдиран поливинилхлорид (PVC), остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ДЕТЕЛИНА 2007 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на оборудване и материали за ДЕТЕЛИНА 2007 ЕООД:
+- трифазен хибриден инвертор за съхранение на енергия , високоволтов, с 2 независими батерийни входа, безпроблемно превключване, вкл. Комуникационен модул, или еквивалентно;
+- батерийна система за съхранение на енергия, клъстер от 3÷15 модула (брой модули съгласно проекта), безкабелно подреждане, или еквивалентно;
+- управляващ модул на батерийната система, работно напрежение 134,4–864 V, или еквивалентно;
+- DC кабели, соларен тип, с MC4 конектори, за връзка PV масив –инвертор и инвертор – батерийна система, вкл. крайни обработки, или еквивалентно;
+- AC кабелна линия от инвертора до главно разпределително табло, вкл. кабелоносещи системи (скари, тръби, крепежи);
+- разпределително табло с комутационна и защитна апаратура – автоматични прекъсвачи,дефектнотокова защита, катодни отводители тип II (AC и DC страна);
+- материали за заземителна и мълниезащитна инсталация – заземители, шини, проводници, клеми. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Предоставяне на услуги за текуща подкрепа за социална и трудова интеграция на 5 новонаети лица в социалното предприятие „Поливас 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Поливас 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0013-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕФРАН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0933-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на вътрешна инфраструктура на обект „Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на ЛМ ХОЛИДЕЙС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛМ ХОЛИДЕЙС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 3 обособени позиции: ОП1 Системи за оползотворяване на отпадна топлина студ генерирана при производството на сгъстен въздух или студопроизводство; ОП2 Енергийно ефективни охладители на въздух; ОП3 Котли на биомаса </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интерпред Партнер АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1151-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана информационна система в "Алфабот" ООД, включваща следните основни модули/системи:
+1. Въвеждане на система за управление на взаимоотношенията с клиенти
+(CRM система);
+2. Въвеждане на система за управление на веригата за доставки на
+суровини/материали/компоненти/продукти за производствения процес;
+3. Въвеждане на система за управление на складовото стопанство (WMS);
+4. Въвеждане на модул/система за управление на производството.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛФАБОТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0917-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: ОП 1 - Компресор с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kw - 2бр. ОП 2 - Централизирано управление (ЦУ) за сгъстен въздух - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ АНДИ-АНИ ИВАНОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“</x:t>
   </x:si>
   <x:si>
     <x:t>Искрецка Пъстърва ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.002-0022-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>ПОДОБРЯВАНЕ НА ПРОИЗВОДСТВЕНИЯ КАПАЦИТЕТ НА ПРЕДПРИЯТИЕТО, ЧРЕЗ ПРИДОБИВАНЕ НА ДМА ПО ОБОСОБЕНИ ПОЗИЦИИ, 
-[...23 lines deleted...]
-    <x:t xml:space="preserve">ТРИАДА ИНЖЕНЕРИНГ ООД
+    <x:t>Топлинно изолиране на външни стени с ТИ плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РД СИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДАНИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0595-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАТО 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на съвременна VRV система за отопление и охлаждане в Медицински център "Света Ана".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЦ СВЕТА АНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1986-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на фотоволтаична електрическа централа с инсталирана мощност минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗДРАМИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR002-1.004-0401-C01</x:t>
-[...27 lines deleted...]
- на служителите на „Булран“ ЕООД, по проект № BG05SFPR002-1.019-0037-C01 „Насърчаване придобиването на нови умения в Булран ЕООД" чрез нови умения“, по процедура BG05SFPR002-1.019 „НОВИ УМЕНИЯ“ по  Програма „Развитие на човешките ресурси“ 2021-2027.
+    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0812-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
+Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
+Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Булран ЕООД</x:t>
-[...19 lines deleted...]
-Обособена позиция 3: Адаптация на пътя, свързан с изграждането на инфраструктура за достъп до зарядните станции за 449 кв. м.
+    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1673-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
+ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
+ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИКСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0476-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕГАС - 93" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
+ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
+ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Автоцентър Тим ЕООД</x:t>
-[...796 lines deleted...]
-    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+    <x:t>"АКВА-МАГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с изходяща номинална активна мощност 140 kW за производство на електрическа енергия от възобновяеми източници за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯ КОМЕРС - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1093-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи с:
+- 380 м2 топлинно изолиране със сандвич-панели за външни стени;
+- 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Линсон мото" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2480-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 1 бр. и Ресивър за сгъстен въздух – 1 бр.  и Изсушител за сгъстен въздух – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Агрострой Добрич ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0420-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
+Обособена позиция № 1 Топлинно изолиране на външни стени 
+Обособена позиция № 2 Топлинно изолиране на покрив
+Обособена позиция № 3 Топлинно изолиране на под
+Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1491-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на офис оборудване:
+Обособена позиция 1 – Доставка на ергономични столове
+Обособена позиция 2 – Доставка на работни бюра
+Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1053-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 60,30 kWp (DC), хибриден инвертор с минимална номинална мощност 60 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 61,4 kWh за ЕТ „Проектстрой – Петър Петров – Петя Пътева“.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ПРОЕКТСТРОЙ-ПЕТЪР ПЕТРОВ-ПЕТЯ ПЪТЕВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 63 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност: 
+Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
+Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност соларни понели 30 kW и 40 kw система за съхранение за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФАКТОР 2005 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
+* Въвеждане на система за управление на ресурсите (ERP система);
+* Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕваПрес Инвест" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1474,1979 +1187,1418 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E113"/>
+  <x:dimension ref="A1:E80"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46210</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46210</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46210</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46195</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46210</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46196</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46210</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46199</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46210</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46203</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46210</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46203</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46210</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46210</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46210</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46203</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46210</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46203</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46210</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46204</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46204</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46204</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46204</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46204</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46202</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46203</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46203</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46198</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46196</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46196</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46211</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46196</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46212</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46197</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46212</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46204</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46212</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46212</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46205</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46212</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46205</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46212</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46205</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46212</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46205</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46212</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46205</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46212</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46205</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46212</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46205</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46212</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46205</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46204</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46213</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46206</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46206</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46206</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46213</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46213</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46213</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46213</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46197</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46213</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46198</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46213</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46199</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46213</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46203</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46213</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46203</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46213</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46203</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46213</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46203</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46213</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46203</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46213</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46203</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46213</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46203</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46213</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46198</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46214</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46199</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46214</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46204</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46214</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46207</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46214</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46207</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46216</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46216</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46216</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46216</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46216</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46206</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46216</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46216</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46216</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46216</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46199</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46216</x:v>
+        <x:v>46249</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46202</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46216</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46206</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46216</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46206</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46217</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46205</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>97</x:v>
-[...66 lines deleted...]
-      <x:c r="E84" s="0" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...491 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>