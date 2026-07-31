--- v5 (2026-07-30)
+++ v6 (2026-07-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96dfed76d9e04ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91ff5b6ff95546e4a32945519a947c4a.psmdcp" Id="Rae20c52658014199" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddc58fb1d95d4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2eae8ea2e5f4d52bf473910191c2ac5.psmdcp" Id="R1b6597631e7047ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>