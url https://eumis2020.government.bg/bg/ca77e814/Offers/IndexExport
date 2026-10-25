--- v7 (2026-09-04)
+++ v8 (2026-10-25)
@@ -1,1303 +1,1289 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17d97bd433934654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8148b635de5141f8981ffeec05d06d8f.psmdcp" Id="R31ca6c973ee64ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2da370b226840a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/844c640d0994469e9d926c84779be69d.psmdcp" Id="Rdd6171ce2d61449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Инвестиция в фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление</x:t>
-[...44 lines deleted...]
-    <x:t xml:space="preserve">Внедряване на интегрирано ИКТ решение, включващо система за управление на ресурсите (ERP система) и система за управление на взаимоотношенията с клиенти (CRM система) в „ХАРТЦВЕТ“ ООД
+    <x:t>Въвеждане на интегрирано решение с ERP, CRM, онлайн магазин и система за съхранение и споделяне на информация в „АРА МЮЗИК“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРА МЮЗИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1884-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация върху покрива на сграда с ид. 14341.26.1.1 по КККР на с. Гайтаниново с мощност 50 kW за собствени нужди“, с местонахождение: ПИ 14341.26.1 по КККР на село Гайтаниново, община Хаджидимово, област Благоевград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИБАРНИК НЕВРОКОП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0744-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за монтаж на Топлоизолационни плочи от EPS за външни стени </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИДЕКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2656-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане на енергийна система за собствено потребление”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕЙП-КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0234-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на строително-монтажни работи за полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАРНА МОБИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на климатична система за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 110 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАРАДАЙЗ ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2674-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа на покрива на сграда на „АМАРАЛ“ ЕООД за производство на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМАРАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на две фотоволтаични електрически централи (ФтЕЦ) с обща инсталирана мощност 55 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на необходимата проектна и техническа документация за издаване на разрешение за строеж, доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с номинална изходна мощност от инверторите минимум 30 kW AC, включително локална система за съхранение на електрическа енергия с номинален енергиен капацитет минимум 30 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРИНТТАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0782-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка на Автоматизирана складова система - 5 бр., Софтуерно решение - 1 бр., Софтуерно решение - 5 бр., Софтуерно решение - 1 бр., Софтуерно решение - 1 бр., Машина за залепяне на тиксо - 1 бр., Автоматична машина за поставяне на чембер лента - 1 бр., Шринк машина" - 1 бр. и Полуавтоматична машина за опаковане със стреч - 1 бр. включваща монтаж и въвеждане в експлоатация с наличната ERP система в "Марпекс Агро" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Марпекс Агро" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0602-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за разработване, доставка, внедряване, инсталиране, интегриране, тестване на ДНА и осигуряване на обучение на персонала на предприятието, ангажиран за работа с новите технологии от Индустрия 4.0.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗУМ ДИЗАЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0623-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на ДМА и осигуряване на обучение на персонала на предприятието, ангажиран за работа с новите технологии от Индустрия 4.0.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на дигитални решения във фирма ОГИ КОМ ТРЕЙД ООД по обособени позиции, както следва:
+Обособена позиция 1: Въвеждане на Система за управление на ресурсите (ERP система)
+Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция 3: Въвеждане на система за бизнес анализи (Business Intelligence система)
+Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ХАРТЦВЕТ ООД</x:t>
-[...212 lines deleted...]
-    <x:t xml:space="preserve">Въвеждане на интегрирана ИКТ система за управление на бизнес процесите, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиенти (CRM)
+    <x:t>ОГИ КОМ ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0423-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на уеб-платформа за изучаване на чужди езици с две обособени позиции:
+обособена позиция 1- Разработване и тестване на уеб-приложение
+обособена позиция 2 - Разработване и тестване на игра</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Т 7 - БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0199-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерийни системи) в комбинация с инверторно оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26 МАЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за внедряване и въвеждане в експлоатация на ДНА: 
+1.  Изграждане на система за защита на информацията в локална мрежа
+2. Изграждане на система за архивиране на информация
+3. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕРК-ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на термопомпи тип въздух-вода 16 kW. – 3 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Велинов Холидейз ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0681-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на оборудване за трошачно-сортировъчен комплекс
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ФЪНДЕЙ 2020 ЕООД</x:t>
-[...53 lines deleted...]
-    <x:t xml:space="preserve">ФАРКО адвъртайзинг ЕООД
+    <x:t>ЕВРОПЕЙСКИ ПЪТИЩА АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0045-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на информационни и комуникационни технологии“  е разделена на четири обособени позиции, както следва:
+Обособена позиция № 1 – „Създаване на онлайн магазин“,
+Обособена позиция № 2 – „Въвеждане на система за управление на ресурсите (ERP система)“,
+Обособена позиция № 3 – „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“,
+Обособена позиция № 4 – „Въвеждане на система за бизнес анализи (Business Intelligence система)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИП - 2000" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФЕЦ) за собствени нужди с мощност 520 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРКОМАТ - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на линия за челна обработка и хидростатично изпитване на тръби - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТИЙЛ ПРОДАКШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Еврона" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2543-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен обработващ център с ЦПУ за рязане, пробиване и фрезоване на плоскости (1 бр.);
+Обособена позиция 2: Доставка, монтаж и въвеждане в експлоатация на Автоматична едностранна кантираща машина с ЦПУ (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕДИВА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0191-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на нивото на дигитализация на предприятието чрез внедряване на 4 бр. системи на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕС ДИ МОД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2223-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на CNC производствено оборудване и интегрирана IIoT система за анализ на производствени данни и киберсигурност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕДЪР Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0757-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 5-осен обработващ център с ЦПУ (1 бр.)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0335-C01</x:t>
-[...15 lines deleted...]
-- Изграждане и въвеждане на Система за архивиране на информация.
+    <x:t>ТЕДИ - 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0205-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, внедряване и въвеждане в експлоатация на информационни системи и решения за дигитализация и защита на информационната среда в предприятието в 2 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КРИСТИ СИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0066-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на 2 броя  термопомпени системи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕЛФОС ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1608-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на 3 броя термопомпи въздух-вода с топлинна мощност по 30 kW всяка (общо 90 kW)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Галатея Ен ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1890-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-Маш ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0626-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична система (Фотоволтаични панели в комбинация с инвертори) с инсталирана мощност не по-малко от 147 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Йота ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и пускане в експлоатация на Фотоволтаична електроцентрала (ФтЕЦ) с инсталирана мощност 55 kW (панели, инвертори и батерии)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАП - 07 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1455-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на ИКТ решения за дигитализация на дейността на "БРАЙТ КАЛЪРС" ЕООД:
+Процедурата включва следните дейности:
+1. Въвеждане на система за управление на ресурсите (ERP система) – 1 бр. на стойност 9488,55 евро;
+2. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр. на стойност 9264,10 евро;
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АЙ БИ ГЛОБАЛ</x:t>
-[...24 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0633-C02</x:t>
+    <x:t>"БРАЙТ КАЛЪРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0816-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на интегрирани системи за управление на бизнес процеси в МИСТЪР ДИНО И КО ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСТЪР ДИНО И КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1367-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ), състояща се от фотоволтаични модули, батерии и инвертори, за нуждите на складова база на „КИМТЕХ-БЪЛГАРИЯ“ ООД в гр. София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КИМТЕХ-БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2028-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на енергоспестяващо осветление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧУГУНЕНА АРМАТУРА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1996-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирана ИКТ система за управление на бизнес процеси, включваща система за управление на взаимоотношенията с клиенти (CRM система), система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес, система за управление на производството и система за бизнес анализи (Business Intelligence система).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1400-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ:
+- Въвеждане на система за управление на ресурсите (ERP система);
+- Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Въвеждане на система за бизнес анализи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАРМЕКС-ИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0807-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и въвеждане в експлоатация на активи за нуждите на Метикс ООД, необходими за въвеждането на технологии от Индустрия 4.0, в рамките на ДБФП BG16RFPR001-1.008-0170-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0170-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуги и решения в областта на ИКТ за насърчаване инвестициите за въвеждане на съвременни информационни и комуникационни технологии (ИКТ) с цел повишаване на нивото на дигитализация на "Мива старт" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мива старт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0098-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване и IIoT система за предприятие от шивашката промишленост с цел въвеждане на технологии от областта на Индустрия 4.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мирвана" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на технологична линия за оформяне и сканиране на ламели – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГОРАИНВЕСТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0714</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Инвестиции в енергийна ефективност и ВЕИ в "Миноа плюс" ЕООД в две обособени позиции:
+ОП-1: Доставка и монтаж на VRF термопомпена система – 50 kW (директно изпарение, тип въздух–въздух).
+ОП-2: Доставка и монтаж на климатична камера с номинален дебит 4000 m³/h.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИНОА ПЛЮС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0906-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане, внедряване и интеграция на софтуерни решения по Договор № BG16RFPR001-1.012-1860-C02, разделено на обособени позиции: 1. „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“ 2. „Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ад Тек Интернешънъл ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1860-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕСЕЛИНА ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0209-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на следните информационни и комуникационни технологии:
+ОП 1 - Създаване на онлайн магазин - 1 бр.
+ОП 2 - Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр. 
+OП 3 - Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-ФОРТЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0396-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) и система за управление на складовото стопанство (WMS) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИПО-ТЕРМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0798-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на пресявна инсталация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БЕТОН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0062-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Избор на изпълнител в обособени позиции: 
+Обособена позиция 1: Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на ДМА - Интелигентна дигитализирана производствена линия и осигуряване на обучение на персонала на предприятието, ангажиран за работа с новите технологии от Индустрия 4.0. Обособена позиция 2: Избор на изпълнител за внедряване, инсталиране, интегриране, тестване на ДНА - MES система за управление на производството и осигуряване на обучение на персонала на предприятието, ангажиран за работа с новите технологии от Индустрия 4.0. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМ ЕС ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0566-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ решения във „Ванес Консулт“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАНЕС КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0456-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне на услуги и решения в областта на ИКТ:
+1. Разработване на нов онлайн магазин, отговарящ на изискванията на съвременната електронна търговия.
+2. Внедряване на ERP система за цялостна оптимизация на производството, складовите процеси, финансите и управлението на поръчки.
+3. Внедряване на CRM система за управление на взаимоотношенията с клиенти и насочени маркетингови стратегии.
+4. Внедряване на система за бизнес анализи (BI) за базирано на данни вземане на управленски решения и проследяване на ключови показатели
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕБОС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1052-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на решения/системи за изграждане на цялостна цифрова среда за управление на дружеството по обособени позиции, както следва:
+1.	ОП1 Модул/система за управление на складовото стопанство (WMS)
+2.	ОП2 Модул/система за управление на продажбите на дребно (Point-of-Sale система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАНС ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на линия за сортиране на пластмасови отпадъци за рециклиране по вид и цвят- 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПМБ ИНДЪСТРИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за Доставка и въвеждане в експлоатация на Роботизирана система за бластиране и почистване с помпа високо налягане, в комбинация с подвижен и гъвкав робот за почистване с високо налягане - 1бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛКРАФТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0356-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаична електрическа централа с мощност 30 kW и батерии 30,72 kWh за собствено потребление на търговска фирма в гр. Габрово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХРИСТОФОР ИЛИЕВ И КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за "Доставка на материали и оборудване  за обезпечаване  дейността на социално предприятие "Зелена общност" в 2 обособени позиции:ОП 1 - Осигуряване на ръчни инструменти  и материали за обезпечаване на  социално предприятие „Зелена общност" ОП 2 -Осигуряване на техническо оборудване  за обезпечаване на  социално предприятие „Зелена общност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение с нестопанска цел „Диалог”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0119-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни топлоизолационни системи в сгради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АТЛЕТИК ФИТНЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаични панели в комбинация с инвертори – 20 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори – 82 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на фотоволтаични панели в комбинация с инвертор/и – 55 kW, за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛПЛАСТ ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на технология НИВО 4 „ПРОЗРАЧНОСТ“  от Индустрия 4.0 - доставка на Пелетна преса - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„АКСЕЛ ТРЕЙД 2009” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0158-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична ел. централа 170kW, намираща се в ПИ 73198.501.8582, в гр. Троян, община Троян</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО СТИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни дейности на обект: „РАЗШИРЕНИЕ НА ЛИНИЯ ЗА ПРОИЗВОДСТВО НА ВЪЗСТАНОВЕНИ ГУМИ ЗА ТЕЖКОТОВАРНИ АВТОМОБИЛИ – пристройка към производствена сграда“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИНА МЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата обхваща доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи и съоръжения, разделени в 2 (две) обособени позиции, както следва:  
+ОП 1: Енергийно ефективни изолационни системи в сгради - прозрачни ограждащи конструкции (прозорци и врати), с обща площ 20,44 кв. м 
+ОП 2: Фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 20 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори с капацитет 56,8 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ШУЛЦ – 79“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ФтЕЦ за собствено потребление с инсталирана мощност от 30 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕНЕРГОМОНТАЖ-РР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0580-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за повишаване на енергийната ефективност на производствена сграда на „ПРЕЦИЗ ВТ“ ООД — доставка и монтаж на PVC дограма и врата, покривни PUR сандвич панели и термоизолирани секционни индустриални врати, по три обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕЦИЗ ВТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1774-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по Индустрия 4.0 в „КОТА 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи:
+Топлоизолационна система от сандвич панели за покрив – 48 кв.м.;
+Прозрачни ограждащи конструкции – 139 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМ ВИ ЕМ 15 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0211-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инвертор с номинална мощност 30 kWp  и баатерия с капацитет  54,20kWh.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИН ПАРТНЪРС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 30 kW, в комбинация с локално съоръжение за съхранение на електрическа енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНИ - РУМЕН ВЕЛЧЕВ ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0719-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 30 kW с локално съоръжение за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 60 kW с локално съоръжение за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИВАКОММЕРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0758-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на оборудване за повишаване на енергийната ефективност и производство на енергия от възобновяеми източници по две обособени позиции:
+• Обособена позиция 1: Фотоволтаична електрическа централа (ФтЕЦ) с мощност 30 kW 
+• Обособена позиция 2: Оборудване за отопление и охлаждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОЙЧЕВ МТВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2549-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКС-64 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на покривна фотоволтаична централа с мощност 24,3 kWp за собствени нужди, с локално съхранение на енергия, на „П.С.И.-ГАБРОВО“ ЕООД – магазин в с. Враниловци, община Габрово, област Габрово, УПИ IX-121, кв. 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>П.С.И. Габрово ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2513-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа на покрива на сграда на „ИЗИ ПЛАСТ БГ“ ЕООД за производство на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИЗИ ПЛАСТ БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1498-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБС-КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 3 броя вакуумопаковъчни машини</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирана информационна система за защита, архивиране, съхранение и споделяне на информация, включваща следните ИКТ решения:
+1.	Изграждане на система за архивиране на информацията;
+2.	Изграждане на система за защита на информацията в локална мрежа;
+3.	Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОЦВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1910-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на: 
 1. Система за защита на информацията в локална мрежа;
 2. Система за архивиране на информация;
 3. Система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
-    <x:t>ИНЖКОНСУЛТ ЕООД</x:t>
-[...140 lines deleted...]
-•	Твърди дискове – 16 броя
+    <x:t>КОМТЕК - М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0387-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на единна цифрова среда за управление на дейността на предприятието чрез следните ИКТ решения:
+1: Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес;
+2: Въвеждане на модул/система за управление на складовото стопанство (WMS);
+3: Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕКОСИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0441-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на цялостна интегрирана ИКТ система за управление на бизнес процеси, включваща система за управление на взаимоотношенията с клиенти (CRM), модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес и система за бизнес анализи (Business Intelligence System). </x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМОКОНТРОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на 1 бр. комплектна 3D управлявана система за прецизно шлайфане, фрезоване и възстановяване на съществуващи индустриални бетонни настилки, включително обучение.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНИКС ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за собствено потребление със система за съхранение на електрическа енергия” с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Под Метлите" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2094-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка, инсталация и/или монтаж на: 
+Обособена позиция №1: ДМА 1 Вертикална триосна фрезова машина 1 бр.,
+Обособена позиция №2: ДМА 2 CNC Координатна измервателна машина 1 бр. 
+Обособена позиция №3: Система за мониторинг на индустриално оборудване и анализ на големи данни 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М 40" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0182-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВИВЕТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2597-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на компресорна система за сгъстен въздух с инверторно управление и вграден изсушител– 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРБИФОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2536-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Чилър – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ Димитър Христов - НЕТИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2755-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на активи/оборудване/съоръжения за повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТИМЕКС-БГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2521-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ОП 1. Оборудване за управление и наблюдение на 5 осен Хоризонтален фрезови център (дължина 15 000 мм) 1 бр. - 110 400.00 евро;
+ОП 2. Оборудване за управление и наблюдение на 5 осен Хоризонтален фрезови център (дължина 9 000 мм) 1 бр. - 105 200.00 евро;
+ОП 3. Оборудване за управление и наблюдение на 5 осен Хоризонтален фрезови център (дължина 12 000 мм) 1 бр. - 119 500.00 евро;
+ОП 4. Оборудване за управление и наблюдение за 5 осен Портален фрезови център (с маса 8000 х 2500 мм) 1 бр. - 107 670.00 евро;
+ОП 5. Оборудвване за управление и наблюдение за 5 осен Вертикален фрезови център (дължина 15 000 мм) 1 бр. - 119 100.00 евро.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>„ТКД ЗДРАВЕЦ - ГАБРОВО”</x:t>
-[...7 lines deleted...]
-ОП 2 Система за бизнес анализи (Business Intelligence система) 
+    <x:t>МИЛКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0712-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ПЛАТФОРМА ЗА МОНИТОРИНГ, СЪБИРАНЕ, ОБРАБОТКА И АНАЛИЗ НА ПРОИЗВОДСТВЕНИ ДАННИ В РЕАЛНО ВРЕМЕ за общо 5 машини 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Графотрейд</x:t>
-[...25 lines deleted...]
-2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh
+    <x:t>Внедряване на нематериални активи за нуждите на производствено предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Индустриални батерии ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0237-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на услуги по договор BG16RFPR001-1.012-0539-C01“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФИСКОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0539-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на топлоизолационни системи от сандвич панели  за покриви с обща площ  611 кв.м“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАКОМС-2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0996-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АГРОФЕРМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0987-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на топлоизолационни системи от сандвич панели с обща площ  580 кв.м, от които 380 кв.м. за покрив и 200 кв.м., за външни стени“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТИ АЙ Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0992-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за подмяна на секционни индустриални врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КБИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1031-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на система за управление на взаимоотношенията с клиенти (CRM система) за „Ка Дизайн Студио“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„КА ДИЗАЙН СТУДИО” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1494-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване на методологична рамка и извършване на предварителна и последващи оценки на жизнения цикъл (LCA) на обикновена копринена нишка и функционализирана нишка SESI, както и анализ на разходите през жизнения цикъл (LCC) на крайния продукт</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИО СТОПАНСТВО ЛОПЯНКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.018-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълняване на инсталация на батерия/и с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИДИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0905-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващи LED осветителни тела за нуждите на сервизната база на „АМ – ТРЕЙДИНГ“ ООД в гр. Монтана</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„АМ – ТРЕЙДИНГ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2235-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж, изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw и номинален капацитет на системата за съхранение от поне 240 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МДМ ТИМ ИМПЕКС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2706-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система за производство на енергия от ВЕИ за собствено потребление в комбинации с локални съоръжения за съхранение на енергия (батерии) - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ДОБРУДЖА БИЛДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0275-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ПЛАСТИКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0728-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на електрическа енергия (батерия) с капацитет от 215 kWh, в комбинация с инвертор/и към съществуваща фотоволтаична система за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АСИ ТУР" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1662-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на покривна фотоволтаична инсталация в комбинация с инвертори с инсталирана мощност 100kW за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор  за изпълнител на доставка , монтаж и  въвеждане в експлоатация на Термопомпи и Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух
+ОП 1 
+Термопомпа вода-  вода  - 52kW – 1бр
+Термопомпа въздух-вода - 50kW – 1бр
+ОП 2
+Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух С инверторно управление с изсушител – 37kW – 1бр
+Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух – Ресивър – 2000литра – 1 бр
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
-[...117 lines deleted...]
-2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“
+    <x:t>БУЛПОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0868-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с капацитет за съхранение на енергия 60 kWh с инвертори - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСЪМ ИНВЕСТ КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0834-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на:
+Обособена позиция 1: Термопомпи (VRF/VRV система на директно изпарение) – 4 бр.
+Обособена позиция 2: Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух (с инверторно управление с изсушител) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОМЕБЕЛ - СТИЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0593-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 61,44 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮНИ АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 30 kw и номинален капацитет на системата за съхранение от поне 20 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„РИЛА ФИШ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1880-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на покривна фотоволтаична електрическа централа (ФЕЦ) с обща инсталирана мощност 60 kW, два инвертора по 30 kW (AC) и система за съхранение на енергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЛОС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж  и въвеждане в експлоатация на  ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРХ ЕМ СТУДИО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1871-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 40 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКВААЙРЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ОП 1
+Изработване на технически проект, доставка и монтаж на енергийно ефективна покривна изолационна система от сандвич панели с обща площ 140 m², включително необходимите конструктивни, крепежни, уплътнителни, обшивни и водоотвеждащи елементи.
+ОП 2
+Изработване на технически проект и изграждане на фотоволтаична електрическа централа с обща изходяща номинална активна мощност на инвертора/инверторите минимум 25 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 25 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление.
+ОП 3
+Изработване на технически проект и изграждане на фотоволтаична електрическа централа с обща изходяща номинална активна мощност на инвертора/инверторите минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
-[...14 lines deleted...]
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на плоскошлифовъчна машина
+    <x:t>"ВАСИЛ НИКОЛОВ-09" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2505-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) с мощност 60 kW за собствено потребление на БАУТЕК БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАУТЕК БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2463-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни дейности на обект: „ПРОИЗВОДСТВЕНА СГРАДА ЗА ГУМЕНИ ВЕРИГИ В УПИ XVIII 1725, КВ.2 "ГОЛИШ", СТ. ЗАГОРА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 38 kw и номинален капацитет на системата за съхранение от поне 30 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“СТЕФАН ВЪЛЧЕВ-2005” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1954-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа с обща номинална активна изходна мощност на инвертора/инверторите минимум 40 kW, в комбинация с локално съоръжение за съхранение на електрическа енергия с капацитет минимум 40 kWh, за собствено потребление за нуждите на „ПЛУТОН ИНВЕСТ“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плутон Инвест ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична инсталация с номинална инсталирана мощност 50 kW върху покрива на съществуваща сграда, находяща се в ПИ 07603.501.2774, ул. Колю Фичето № 25, по плана на гр. Бяла, община Бяла, област Русе“ – за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛСИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0035-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с обща номинална активна AC мощност на фотоволтаичните инвертори не по-малко от 100 kW за собствено потребление, локална система за съхранение на електрическа енергия и всички необходими компоненти и съоръжения.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Юнимет ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0900-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 70 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ (Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на Енергийно ефективни изолационни системи в сгради 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на машина за лепинговане</x:t>
-[...5 lines deleted...]
-Въвеждане на система за бизнес анализи (Business Intelligence система)
+    <x:t>МП ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1687-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еко Анализ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на Топлоизолационни системи от сандвич панели за външни стени_- 250 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW;
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Аква Белла Къмпани ООД</x:t>
-[...511 lines deleted...]
-    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+    <x:t>Балкански ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2272-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на технически проект и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАКИ МОЛДИНГ ТЕХНОЛОДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2506-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична система за собствено потребление с номинална мощност 120 kW, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФРИГОКОМЕРС ИНТЕРНЕШЪНЪЛ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2628-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1646,2302 +1632,2285 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E132"/>
+  <x:dimension ref="A1:E131"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46270</x:v>
+        <x:v>46320</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46255</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46270</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46255</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46270</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46263</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46270</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46263</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46272</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46265</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46272</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46265</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46272</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46261</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
         <x:v>23</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46272</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46262</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46273</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46263</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46273</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46263</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46273</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46261</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46273</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46262</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46273</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46262</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46273</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46262</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46273</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46262</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46273</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46262</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46273</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46259</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46273</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46260</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46273</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46260</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46273</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46258</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46273</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46258</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46273</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46258</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46273</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46258</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46273</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46258</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46273</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46258</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46273</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46264</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46273</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46264</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46273</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46264</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46273</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46265</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46273</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46265</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46273</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46266</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46273</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46266</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46273</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46266</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46273</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46266</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46274</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46266</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46274</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46267</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46274</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46267</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46274</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46266</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46274</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46265</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46274</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46266</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46274</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46265</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46274</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46265</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46274</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46265</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46274</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46255</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46274</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46255</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46274</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46262</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46274</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46267</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46274</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46265</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46275</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46267</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46275</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46267</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46275</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46267</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46275</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46267</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46275</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46268</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46275</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46268</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46275</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46268</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46275</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46268</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46275</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46268</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46275</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46263</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46275</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46259</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46275</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46261</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46275</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46265</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46275</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46267</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46276</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46267</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46276</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46266</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46276</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46266</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46276</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46266</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46276</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46265</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46276</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46257</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46261</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46261</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46261</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46261</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46261</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46268</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46268</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46268</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46269</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D78" s="0" t="s">
+      <x:c r="E78" s="0" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46269</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D79" s="0" t="s">
+      <x:c r="E79" s="0" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46269</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46269</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46269</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46268</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46267</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46268</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46269</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46269</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46269</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46269</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46269</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46269</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46276</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46269</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46276</x:v>
+        <x:v>46326</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46269</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46277</x:v>
+        <x:v>46326</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46267</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46277</x:v>
+        <x:v>46326</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46266</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D95" s="0" t="s">
+      <x:c r="E95" s="0" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46278</x:v>
+        <x:v>46327</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46268</x:v>
+        <x:v>46320</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="D96" s="0" t="s">
+      <x:c r="E96" s="0" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46278</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46267</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D97" s="0" t="s">
+      <x:c r="E97" s="0" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46279</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46269</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D98" s="0" t="s">
+      <x:c r="E98" s="0" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46279</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46269</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D99" s="0" t="s">
+      <x:c r="E99" s="0" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46279</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46269</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D100" s="0" t="s">
+      <x:c r="E100" s="0" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46279</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46269</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46279</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46269</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46279</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46269</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46279</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46269</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46279</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46269</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46279</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46267</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46279</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46264</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46279</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46265</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46279</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46265</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46279</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46262</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46279</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46262</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46279</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46254</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46280</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>46269</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="2">
-        <x:v>46280</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B114" s="2">
-        <x:v>46267</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="2">
-        <x:v>46281</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B115" s="2">
-        <x:v>46268</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="2">
-        <x:v>46281</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B116" s="2">
-        <x:v>46266</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="2">
-        <x:v>46281</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B117" s="2">
-        <x:v>46266</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="2">
-        <x:v>46281</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B118" s="2">
-        <x:v>46266</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="2">
-        <x:v>46282</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B119" s="2">
-        <x:v>46266</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5">
       <x:c r="A120" s="2">
-        <x:v>46282</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B120" s="2">
-        <x:v>46267</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5">
       <x:c r="A121" s="2">
-        <x:v>46283</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B121" s="2">
-        <x:v>46268</x:v>
+        <x:v>46319</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5">
       <x:c r="A122" s="2">
-        <x:v>46283</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B122" s="2">
-        <x:v>46268</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5">
       <x:c r="A123" s="2">
-        <x:v>46283</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B123" s="2">
-        <x:v>46267</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5">
       <x:c r="A124" s="2">
-        <x:v>46283</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B124" s="2">
-        <x:v>46268</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5">
       <x:c r="A125" s="2">
-        <x:v>46283</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B125" s="2">
-        <x:v>46269</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5">
       <x:c r="A126" s="2">
-        <x:v>46284</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B126" s="2">
-        <x:v>46269</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:5">
       <x:c r="A127" s="2">
-        <x:v>46285</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B127" s="2">
-        <x:v>46267</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:5">
       <x:c r="A128" s="2">
-        <x:v>46286</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B128" s="2">
-        <x:v>46269</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:5">
       <x:c r="A129" s="2">
-        <x:v>46286</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B129" s="2">
-        <x:v>46269</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:5">
       <x:c r="A130" s="2">
-        <x:v>46288</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B130" s="2">
-        <x:v>46252</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:5">
       <x:c r="A131" s="2">
-        <x:v>46289</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B131" s="2">
-        <x:v>46268</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...15 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>