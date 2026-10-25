--- v8 (2026-10-25)
+++ v9 (2026-10-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2da370b226840a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/844c640d0994469e9d926c84779be69d.psmdcp" Id="Rdd6171ce2d61449d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c906edb1bc4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ea5257d054648e299ab5ed51caa04ec.psmdcp" Id="R58dd0c59106843bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>