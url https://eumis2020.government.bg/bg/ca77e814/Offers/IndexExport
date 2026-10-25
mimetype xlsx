--- v9 (2026-10-25)
+++ v10 (2026-10-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c906edb1bc4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ea5257d054648e299ab5ed51caa04ec.psmdcp" Id="R58dd0c59106843bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2d30b1251e4c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c85db5281504da6a6ae63b79e4631fa.psmdcp" Id="Rd0b90a4892a74e6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
@@ -43,50 +43,63 @@
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на интегрирано решение с ERP, CRM, онлайн магазин и система за съхранение и споделяне на информация в „АРА МЮЗИК“ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>АРА МЮЗИК ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1884-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична инсталация върху покрива на сграда с ид. 14341.26.1.1 по КККР на с. Гайтаниново с мощност 50 kW за собствени нужди“, с местонахождение: ПИ 14341.26.1 по КККР на село Гайтаниново, община Хаджидимово, област Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>РИБАРНИК НЕВРОКОП ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0744-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>„Въвеждане на информационни и комуникационни технологии“  е разделена на четири обособени позиции, както следва:
+Обособена позиция № 1 – „Създаване на онлайн магазин“,
+Обособена позиция № 2 – „Въвеждане на система за управление на ресурсите (ERP система)“,
+Обособена позиция № 3 – „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“,
+Обособена позиция № 4 – „Въвеждане на система за бизнес анализи (Business Intelligence система)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИП - 2000" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0994-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">СМР за монтаж на Топлоизолационни плочи от EPS за външни стени </x:t>
   </x:si>
   <x:si>
     <x:t>НИДЕКС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2656-C01</x:t>
   </x:si>
   <x:si>
     <x:t>“Изграждане на енергийна система за собствено потребление”</x:t>
   </x:si>
   <x:si>
     <x:t>МЕЙП-КОНСУЛТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0234-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Извършване на строително-монтажни работи за полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
   </x:si>
   <x:si>
     <x:t>ВАРНА МОБИЛ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2206-C01</x:t>
@@ -195,63 +208,50 @@
     <x:t>БЕРК-ЕС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0535-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка и монтаж на термопомпи тип въздух-вода 16 kW. – 3 бр. </x:t>
   </x:si>
   <x:si>
     <x:t>Велинов Холидейз ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0681-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на оборудване за трошачно-сортировъчен комплекс
 </x:t>
   </x:si>
   <x:si>
     <x:t>ЕВРОПЕЙСКИ ПЪТИЩА АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0045-C02</x:t>
   </x:si>
   <x:si>
-    <x:t>„Въвеждане на информационни и комуникационни технологии“  е разделена на четири обособени позиции, както следва:
-[...11 lines deleted...]
-  <x:si>
     <x:t>Изграждане на фотоволтаична електроцентрала (ФЕЦ) за собствени нужди с мощност 520 kW</x:t>
   </x:si>
   <x:si>
     <x:t>АРКОМАТ - БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.011-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и инсталация на линия за челна обработка и хидростатично изпитване на тръби - 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>СТИЙЛ ПРОДАКШЪН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.010-1157</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и монтаж на термопомпи</x:t>
   </x:si>
   <x:si>
     <x:t>"Еврона" АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2543-C02</x:t>
@@ -880,129 +880,129 @@
   <x:si>
     <x:t>ОРБИФОН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2536-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на Чилър – 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>ЕТ Димитър Христов - НЕТИ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2755-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване на активи/оборудване/съоръжения за повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в предприятието</x:t>
   </x:si>
   <x:si>
     <x:t>ТИМЕКС-БГ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2521-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Внедряване на нематериални активи за нуждите на производствено предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Индустриални батерии ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0237-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">ОП 1. Оборудване за управление и наблюдение на 5 осен Хоризонтален фрезови център (дължина 15 000 мм) 1 бр. - 110 400.00 евро;
 ОП 2. Оборудване за управление и наблюдение на 5 осен Хоризонтален фрезови център (дължина 9 000 мм) 1 бр. - 105 200.00 евро;
 ОП 3. Оборудване за управление и наблюдение на 5 осен Хоризонтален фрезови център (дължина 12 000 мм) 1 бр. - 119 500.00 евро;
 ОП 4. Оборудване за управление и наблюдение за 5 осен Портален фрезови център (с маса 8000 х 2500 мм) 1 бр. - 107 670.00 евро;
 ОП 5. Оборудвване за управление и наблюдение за 5 осен Вертикален фрезови център (дължина 15 000 мм) 1 бр. - 119 100.00 евро.
 </x:t>
   </x:si>
   <x:si>
     <x:t>МИЛКО ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0712-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ПЛАТФОРМА ЗА МОНИТОРИНГ, СЪБИРАНЕ, ОБРАБОТКА И АНАЛИЗ НА ПРОИЗВОДСТВЕНИ ДАННИ В РЕАЛНО ВРЕМЕ за общо 5 машини 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Внедряване на нематериални активи за нуждите на производствено предприятие</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">„Изпълнение на услуги по договор BG16RFPR001-1.012-0539-C01“ </x:t>
   </x:si>
   <x:si>
     <x:t>ФИСКОНСУЛТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0539-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на топлоизолационни системи от сандвич панели  за покриви с обща площ  611 кв.м“</x:t>
   </x:si>
   <x:si>
     <x:t>РАКОМС-2 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0996-C02</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh </x:t>
   </x:si>
   <x:si>
     <x:t>"АГРОФЕРМ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0987-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на топлоизолационни системи от сандвич панели с обща площ  580 кв.м, от които 380 кв.м. за покрив и 200 кв.м., за външни стени“</x:t>
   </x:si>
   <x:si>
     <x:t>ТИ АЙ Инженеринг ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0992-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Внедряване на система за управление на взаимоотношенията с клиенти (CRM система) за „Ка Дизайн Студио“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„КА ДИЗАЙН СТУДИО” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1494-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изпълнение на СМР за подмяна на секционни индустриални врати</x:t>
   </x:si>
   <x:si>
     <x:t>КБИ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1031-C01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16RFPR001-1.012-1494-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на методологична рамка и извършване на предварителна и последващи оценки на жизнения цикъл (LCA) на обикновена копринена нишка и функционализирана нишка SESI, както и анализ на разходите през жизнения цикъл (LCC) на крайния продукт</x:t>
   </x:si>
   <x:si>
     <x:t>БИО СТОПАНСТВО ЛОПЯНКО ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.018-0002-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълняване на инсталация на батерия/и с инвертор/и</x:t>
   </x:si>
   <x:si>
     <x:t>ДИДИС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0905-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващи LED осветителни тела за нуждите на сервизната база на „АМ – ТРЕЙДИНГ“ ООД в гр. Монтана</x:t>
   </x:si>
   <x:si>
     <x:t>„АМ – ТРЕЙДИНГ“ ООД</x:t>
   </x:si>
@@ -1168,76 +1168,76 @@
   <x:si>
     <x:t>“СТЕФАН ВЪЛЧЕВ-2005” ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1954-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на фотоволтаична електрическа централа с обща номинална активна изходна мощност на инвертора/инверторите минимум 40 kW, в комбинация с локално съоръжение за съхранение на електрическа енергия с капацитет минимум 40 kWh, за собствено потребление за нуждите на „ПЛУТОН ИНВЕСТ“ ООД“</x:t>
   </x:si>
   <x:si>
     <x:t>Плутон Инвест ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2154-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на Фотоволтаична инсталация с номинална инсталирана мощност 50 kW върху покрива на съществуваща сграда, находяща се в ПИ 07603.501.2774, ул. Колю Фичето № 25, по плана на гр. Бяла, община Бяла, област Русе“ – за собствени нужди</x:t>
   </x:si>
   <x:si>
     <x:t>БЕЛСИСТЕМС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0035-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Проектиране, доставка, изграждане, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с обща номинална активна AC мощност на фотоволтаичните инвертори не по-малко от 100 kW за собствено потребление, локална система за съхранение на електрическа енергия и всички необходими компоненти и съоръжения.</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Доставка и монтаж на Енергийно ефективни изолационни системи в сгради 
 </x:t>
   </x:si>
   <x:si>
     <x:t>МП ВЕТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1687-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с обща номинална активна AC мощност на фотоволтаичните инвертори не по-малко от 100 kW за собствено потребление, локална система за съхранение на електрическа енергия и всички необходими компоненти и съоръжения.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Юнимет ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0900-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 70 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ (Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Инженеринг – проектиране и изграждане на Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
   </x:si>
   <x:si>
     <x:t>Еко Анализ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.005-0012-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за извършване на доставка и монтаж на Топлоизолационни системи от сандвич панели за външни стени_- 250 кв.м</x:t>
   </x:si>
   <x:si>
     <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1202-C02</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW;
 </x:t>
   </x:si>
   <x:si>
     <x:t>Балкански ООД</x:t>
@@ -1698,247 +1698,247 @@
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B3" s="2">
         <x:v>46313</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B5" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46306</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B7" s="2">
         <x:v>46306</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46309</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
+      <x:c r="E8" s="0" t="s">
         <x:v>22</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46311</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B10" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B11" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46314</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B13" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B14" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B15" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="D15" s="0" t="s">
+      <x:c r="E15" s="0" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B16" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B17" s="2">
         <x:v>46314</x:v>
@@ -2690,54 +2690,54 @@
       </x:c>
       <x:c r="B61" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
         <x:v>46324</x:v>
       </x:c>
       <x:c r="B62" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
         <x:v>46324</x:v>
       </x:c>
       <x:c r="B63" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
         <x:v>46324</x:v>
       </x:c>
       <x:c r="B64" s="2">
         <x:v>46316</x:v>
@@ -3234,71 +3234,71 @@
       </x:c>
       <x:c r="B93" s="2">
         <x:v>46318</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
         <x:v>46326</x:v>
       </x:c>
       <x:c r="B94" s="2">
         <x:v>46318</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
         <x:v>46326</x:v>
       </x:c>
       <x:c r="B95" s="2">
         <x:v>46318</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D95" s="0" t="s">
+      <x:c r="E95" s="0" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
         <x:v>46327</x:v>
       </x:c>
       <x:c r="B96" s="2">
         <x:v>46320</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
         <x:v>46328</x:v>
       </x:c>
       <x:c r="B97" s="2">
         <x:v>46318</x:v>
@@ -3755,68 +3755,68 @@
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5">
       <x:c r="A124" s="2">
         <x:v>46332</x:v>
       </x:c>
       <x:c r="B124" s="2">
         <x:v>46317</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5">
       <x:c r="A125" s="2">
         <x:v>46332</x:v>
       </x:c>
       <x:c r="B125" s="2">
-        <x:v>46318</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5">
       <x:c r="A126" s="2">
         <x:v>46332</x:v>
       </x:c>
       <x:c r="B126" s="2">
-        <x:v>46317</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:5">
       <x:c r="A127" s="2">
         <x:v>46332</x:v>
       </x:c>
       <x:c r="B127" s="2">
         <x:v>46317</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">