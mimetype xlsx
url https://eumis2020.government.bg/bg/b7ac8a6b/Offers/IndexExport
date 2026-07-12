--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -1,1080 +1,900 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebae32c7b434a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3764669e8950463680cb25c845ef6363.psmdcp" Id="Rf5afbc3cdb4d4ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23fb69d9f02e4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3c3ae598b544379856bf2efe674e70a.psmdcp" Id="R391dd863b8b64695" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ в комбинация с батерия</x:t>
-[...98 lines deleted...]
-Обособена позиция 4: Доставка на Локална система за сухранение на енергия - 1 бр.
+    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВОДСТРОЙ ПЛОВДИВ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на ДМА за нуждите на Булпласт – М ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛПЛАСТ-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи – 3 броя.
+Доставка и монтаж на енергийно ефективни изолационни системи на сграда.
+Обособена позиция 1. Термопомпена система въздух-вода с мощност 26 kW – 1 брой;
+Обособена позиция 2. Термопомпа въздух-въздух с мощност 16.1 kW – 2 броя;
+Обособена позиция 3. Подобряване на енергийната ефективност на сграда чрез:
+Топлоизолационна плоча от XPS -18 кв.м, топлоизолационна плоча от EPS – 127 кв.м. и Сандвич панел с топлоизолация от PUR за топлоизолиране на покриви 160 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Системи и техника за сигурност" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1534-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура № 1: Изпълнение на строително – монтажни работи (СМР) по подобряване на енергийната ефективност в производствената база на „Туристстрой – Царацово“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТУРИСТСТРОЙ - ЦАРАЦОВО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1472-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана система за управление на бизнес процеси за нуждите на СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0821-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА
+ПО ОБОСОБЕНИ ПОЗИЦИИ: 
+ОП1 Доставка на компютърна конфигурация - 3 БР
+ОП 2 Доставка на компютърна конфигурация - 1 БР
+ОП 3  Доставка на ПРОФЕСИОНАЛНЕ МОНИТОР - 4 БР.
+ОП 4 Доставка на лазерно цветно м.ф. устройство А3 -1БР.
+ОП 5 Доставка на плотер със скенер - 1БР.
+ОП 6 Доставка на преносим компютър- 2 БР.
+ОП 7 Доставка на  мобилен СМАРТФОН - 1 БР
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Автоцентър Тим ЕООД</x:t>
-[...17 lines deleted...]
-Обособена позиция 3: Внедряване на ERP система 
+    <x:t>АЙВИ АРХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2486-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на социални придобивки за работещите: Доставка на кухненско и офис - обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СКАЙ МОНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и въвеждане в експлоатация на оборудване по обособени позиции:
+1.Обособена позиция 1 : Резервоар (ресивър) за сгъстен въздух с обем 3000 l; 
+2.Обособена позиция 2: Конвенционален компресор с мощност 45 kW
+3.Обособена позиция 3: Изсушител на сгъстен въздух за компресор 45 kW.  
+4.Обособена позиция 4 : Централизирано управление на системи за сгъстен въздух - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АСТРОИДА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1333-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Роботизирана линия за фосфатиране с пречиствателна станция </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Осигуряване на социални придобивки за работещите, вкл. ремонт и оборудване на места за отдих, рехабилитация, спорт, хранене и почивка в предприятията и др“, 
+с предмет: „Доставка и монтаж на 
+1.	Фургон за отдих, хранене, почивка и преобличане - 1 бр.“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"МИНОАР" ООД</x:t>
-[...55 lines deleted...]
-    <x:t>BG16RFPR001-1.004-0541-C01</x:t>
+    <x:t>ПИТОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1182-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр., Въвеждане на система за управление за бизнес анализи(Business intelligence) - 1 бр.; ОП 2: Въвеждане на модул/система за управление на продажбите на дребно(Point-of-sale) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еделвайс-93 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на Локално съоръжение за съхранение на електроенергия (ЛСС) с капацитет от 5.08 МWh, и максимална активна мощност отдавана към мрежата 2.4 МW, като част от комбиниран проект към изградена и пусната в експлоатация фотоволтаична електроцентрала (ФвЕЦ) с мощност 3.0 МW за производство на електроенергия от ВЕИ (слънчева енергия)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пи Ви Вижън ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.004-1736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на CNC пробивен център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРМОНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1340</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „СЪЗДАВАНЕ И ТЕСТВАНЕ НА ПРОТОТИПИ И ПИЛОТНИ ЛИНИИ, СВЪРЗАНИ С РАЗРАБОТВАНЕТО НА ПРОДУКТОВА ИНОВАЦИЯ - ИНОВАТИВНИ 
+КОЗМЕТИЧНИ ПРОДУКТИ (КРЕМ И СЕРУМ) НА БАЗА НА ROSEPROINN СИСТЕМАТА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2554-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+Доставка, монтаж, настройка и въвеждане в експлоатация на оборудване за разширение на съществуваща фотоволтаична система за собствено потребление и изграждане на система за съхранение на електрическа енергия за нуждите на хотелски комплекс. Процедурата включва доставка на фотоволтаични панели, конструкция, свързващи компоненти, система за съхранение на енергия (батерия), комуникационно оборудване, електроразпределителни компоненти, монтажни дейности, настройка и пуск в експлоатация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САН ПРОПЪРТИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули:
+•	система за управление на складовото стопанство (WMS); 
+•	система за управление на производството; 
+•	система за архивиране на информация. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плутон Инвест ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕН ТИ ЕН - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0270-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на система за сгъстен въздух, състояща се от 1 брой компресор с инверторно управление с изсушител и 1 брой ресивър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>доставка на мебели за ресторант</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ШИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2421-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на високотехнологично оборудване по 2 обособени позиции 
+•	Обособена позиция 1: Доставка на компютърно оборудване 
+•	Обособена позиция 2: Доставка на лазер за гравиране и рязане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ДИ ЕН ЕЙ ПРОДЖЕКТ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2801-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ разделени в четири обособени позиции, както следва:
+Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр.
+Обособена позиция 2: "Въвеждане на Система за управление на ресурсите(ERP система)" - 1бр.
+Обособена позиция 3: "Изграждане на система за защита на информацията в локална мрежа" - 1 бр.
+Обособена позиция 4: "Изграждане на система за архивиране на информация" - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М И Д АВТО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1319-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция 2 – Въвеждане на система за управление на веригата за доставки на продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция 3 – Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 4 – Въвеждане на система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОНЕЛ-В ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1341-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЗУНОВ 90 АНИМАЛПЕТС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0547-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за: Обособена позиция 1 - „Внедряване на съвременни технически решения за енергийна ефективност на сградата – изолиране на външните стени, покрив, подмяна на дограмата“ Обособена позиция 2 - „Изграждане на термопомпена и рекуперативна вентилационна инсталации“ Обособена позиция 3 - „Инсталиране на локални съоръжения за съхранение на енергия батерии в комбинация с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0108-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирана информационна система, включваща CRM система и система за бизнес анализи (BI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕЛДЕР ГРУП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на локално съоръжение за съхранение на енергия батерия в комбинация с инвертор 102,4kW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОКОМФОРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация 55kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh, в производствена база „РЕА-Елена Будовска“,гр. Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕА - Елена Будовска ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 броя термопомпи " въздух-вода"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0726-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и тестване на прототип на приложение: Тест за изследване на компетентностни модели за предвиждане и оценка на стереотипни ценностни системи: „Когнитивни меметики“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЛП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0117-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр.; ОП 2:Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОРМА 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1738-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на активи за нуждите на МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0456-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0456-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Разходи за услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1 Въвеждане на Система за управление на ресурсите (ERP система) – 1бр.
+Обособена позиция 2 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1бр.
+Обособена позиция 3 Въвеждане на система за бизнес анализи (Business Intelligence система) – 1бр.,  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЙ ТИ ПЛЕЙС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0079-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието "РЕНТАЛ БГ ГРУП" ООД, включващи: 1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 2. Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес 3. Въвеждане на система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на цифрови решения за дигитализация на дейността на „Семела Логистикс“ ООД, включващи система за управление на взаимоотношенията с клиенти (CRM), система за бизнес анализи (Business Intelligence) и система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕМЕЛА ЛОГИСТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1684-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа в „Европа-Р“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Европа - Р" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на АЗРЕМОНТИРАМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЗРЕМОНТИРАМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2392-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на оборудване за архитектурно студио с 8 обособени позиции: 
+Обособена позиция 1: Настолен Компютър - 6 броя
+Обособена позиция 2: Графичен таблет - 1 брой
+Обособена позиция 3: Екран за презентации - 1 брой
+Обособена позиция 4: 3D принтер - 1 брой
+Обособена позиция 5: Плотер за формат А0 - 1 брой
+Обособена позиция 6: Лаптоп 16“ - 2 броя
+Обособена позиция 7: Таблет 13“ - 2 броя
+Обособена позиция 8: Монитори 27“ - 12 броя 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАНДСКЕЙП ДИЗАЙН СТУДИО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2755-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Закупуване, доставка и монтаж на енергийно ефективни активи по две обособени позиции - 1. Фотоволтаични панели в комбинация с инвертори - 20 kW и 2. Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 25 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕТ МАГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2253-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане, внедряване и конфигуриране на интегрирана платформа за управление на бизнес процеси, обединяваща ERP и CRM функционалности в единна среда с общ модел на данни и централизирана логика за управление.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕЙК КЕЙК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0150-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
+1. Компресор за сгъстен въздух с инверторно управление (1 бр.)
+2. Изсушител на сгъстен въздух (2 бр.)
+3. Ресивър с въздушен обем 500л (1 бр.)
+4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУСЕВПЛАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0647-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРИНА - КМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0501-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0904-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на машини за целите на проект BG16RFPR001-1.010-0354:
+1. Пакетен циркуляр с NC управление - 1 бр.;
+2. Кантираща машина – 1 бр.;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТИВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0354</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Доставка на специализирано кино- и видеооборудване по четири обособени позиции" </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТУДИО ЛАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер „Интуитивна AI платформа за бизнес анализ с комуникация на естествен език – NovaBI“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮМАРК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2710-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на ДМА по следните обособени позиции:
+Обособена позиция 1: Комплект апаратура за фото и видео заснемане -  - 1бр. фотоапарат, 4 бр. обективи с различни фокусни разстояния, карта памет, статив и 2 бр. аксесоари за калибриране на цветовете;
+Обособена позиция 2: Апаратура за измерване на качеството на екрани/монитори -- 1 бр. спектрорадиометър, безконтактен колориметър 1 бр., двуканален USB осцилоскоп с логически анализатор 1 бр. и комплект уред за генериране на тестов сигнал с различни характеристики(генератор) и уред за детайлно анализиране на резултатите от генерирания тестов сигнал (анализатор) 
+Обособена позиция 3: Компютърно оборудвне:   1 брой стационарен компютър 24-инчов дисплей с резолюция 4480 x 2520, 2 броя лаптопи 15.3-инчов дисплей с резолюция 2880 x 1864, референтен монитор - 1 бр. и работен монитор - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛаптопМедия ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2770-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАПРИЗ.КС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1611-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване на ИКТ решения</x:t>
   </x:si>
   <x:si>
-    <x:t>Омакс Сълюшънс ЕООД</x:t>
-[...317 lines deleted...]
-    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)
+    <x:t>Дистрибут ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2302-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на оборудване за целите на проект BG16RFPR001-2.004-1560-C01:
+1. Винтов компресор с инверторно управление - 1 бр.;
+2. Хладилен изсушител за сгъстен въздух - 1 бр.;“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕЛЕКТРОСТАРТ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително монтажни работи на фотоволтаични панели в комбинация с инвертори с мощност 100кW за собствено ползване на ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМТех ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда, собственост на „Актив инвест груп“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актив инвест груп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСД Сервиз</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда-500 m² топлоизолация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Апиа Пропъртис ЕООД</x:t>
-[...495 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1221-C01</x:t>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) с мощност 52 кWp за собствени нужди в с. Орешак, ПИ 53707.501.65.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРАСИ777-2008 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0785-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Технически прегледи ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Холдинг Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕБЕЛИ СПАС ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 30 kW и система за съхранение на енергия с капацитет минимум 60 kWh предназначени за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Идея Хоум ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на "ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1568-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИЗНЕС НЕДЕВИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛА 2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0033-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на фирма ЕВРОПАВИМЕНТИ ПЛЮС ООД чрез енергоспестяващи мерки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПАВИМЕНТИ ПЛЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0581-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на интегрирана система за управление на бизнес процесите в „ТЕХНО ЕЛЕКТРОНИКС 5" ЕООД, включваща въвеждане на система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (BI), реализирани чрез интеграция помежду им в обща интегрирана среда, съгласно Техническата спецификация и Приложение 16 по процедура BG16RFPR001-1.012 „Дигитализация на предприятията".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТЕХНО ЕЛЕКТРОНИКС 5“ ЕООД,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0209-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на мебели по проект BG-RRP-1.015 ,,Училищна STEM среда" и сключен договор номер BG-RRP-1.015-2288-CO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСНОВНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-2288-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1432,1843 +1252,1537 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E105"/>
+  <x:dimension ref="A1:E87"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46170</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46158</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46170</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46160</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46170</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46161</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46170</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46162</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46170</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46162</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46170</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46162</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46170</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46163</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46170</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46163</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46170</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46163</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46170</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46163</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46170</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46163</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46170</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46162</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46171</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46163</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46171</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46163</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46171</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46163</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46171</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46164</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46171</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46164</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46171</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46164</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46171</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46164</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46171</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46164</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46171</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46163</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46171</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46161</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46171</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46163</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46171</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46163</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46171</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46161</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46171</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46160</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46171</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46156</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46171</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46164</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46171</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46164</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46171</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46164</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46171</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46164</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46172</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46164</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46172</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>45783</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46172</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46162</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46172</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46162</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46172</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46163</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46173</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46034</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46173</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46165</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46173</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46168</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46173</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46168</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46173</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46168</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46174</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46164</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46174</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46167</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46174</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46167</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46174</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46167</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46174</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46167</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46174</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46167</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46174</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46161</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46174</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46163</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46174</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46164</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46174</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46164</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46174</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46164</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46174</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46164</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46175</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46163</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46175</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46168</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46175</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46168</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46175</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46168</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46175</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46168</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46175</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46168</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46175</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46168</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46175</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46168</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46175</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46164</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46175</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46168</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46175</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46168</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46175</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46168</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46175</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46168</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46175</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46168</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46175</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46168</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46175</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46168</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46175</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46168</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46176</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46168</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46176</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46169</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46176</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46169</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46176</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46169</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46176</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46169</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46176</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46169</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46176</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46168</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46176</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46168</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46176</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46169</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46176</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46169</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46176</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46169</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46176</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46169</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46176</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46169</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46176</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46169</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46176</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46169</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46176</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46169</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>252</x:v>
-[...66 lines deleted...]
-      <x:c r="E91" s="0" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...236 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>