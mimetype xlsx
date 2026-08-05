--- v1 (2026-07-12)
+++ v2 (2026-08-05)
@@ -1,891 +1,1076 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23fb69d9f02e4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3c3ae598b544379856bf2efe674e70a.psmdcp" Id="R391dd863b8b64695" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22a22367b7843c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f03cb5c58704994906395adc2d4b1dc.psmdcp" Id="R91325e672baf4049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
-[...57 lines deleted...]
-ОП 7 Доставка на  мобилен СМАРТФОН - 1 БР
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за производство на електрическа енергия за собствени нужди, състояща се от фотоволтаични панели, хибридни инвертори, носеща конструкция, кабели и всички необходими компоненти за нормалното функциониране на системата, с обща инсталирана мощност 150 kWp“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мартис 09 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерия 215 kW с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФОРС - 81 ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АЙВИ АРХ ЕООД</x:t>
-[...27 lines deleted...]
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Роботизирана линия за фосфатиране с пречиствателна станция </x:t>
+    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране и изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с локално съоръжение за съхранение на електрическа енергия (батерия), с мощност на инвертора 20 kW, за нуждите на „АВТОКАР-КОМЕРС“ ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АВТОКАР-КОМЕРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИСТА-СЕРВИЗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1324-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на Система за диагностициране, назначаване и моделиране на Индивидуални Ортопедични стелки, свързани с разработването на продуктова иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРТОТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0466-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дигитализация на Спектър 68 ООД
+Обособена позиция 1: Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПЕКТЪР 68 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Предоставяне на услуги за текуща подкрепа за социална и трудова интеграция на 5 новонаети лица в социалното предприятие „Поливас 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Поливас 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0013-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототип, свързан с разработването на продуктова (услуга) иновация - Уеб базирано приложение за извършване на счетоводни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЮМАНКОНСУЛТИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0213-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 3 обособени позиции: ОП1 Системи за оползотворяване на отпадна топлина студ генерирана при производството на сгъстен въздух или студопроизводство; ОП2 Енергийно ефективни охладители на въздух; ОП3 Котли на биомаса </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интерпред Партнер АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1151-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ системи в предприятието "Ар Груп Про" ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1.	Въвеждане на модул система за управление на ресурсите (ERP система)
+2.	Въвеждане на модул Система за управление на взаимоотношенията с клиенти (CRM система) 
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ар Груп Про" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне обучения за придобиване на „меки“ умения: Ключова компетентност (КК) 2 – Многоезикова компетентност – „Обучения по 
+английски език и бизнес английски“ във връзка с изпълнение на проект BG05SFPR002-1.0190089-C01 „Придобиване на нови умения в "ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД“  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: ОП 1 - Компресор с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kw - 2бр. ОП 2 - Централизирано управление (ЦУ) за сгъстен въздух - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ АНДИ-АНИ ИВАНОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана информационна система в "Алфабот" ООД, включваща следните основни модули/системи:
+1. Въвеждане на система за управление на взаимоотношенията с клиенти
+(CRM система);
+2. Въвеждане на система за управление на веригата за доставки на
+суровини/материали/компоненти/продукти за производствения процес;
+3. Въвеждане на система за управление на складовото стопанство (WMS);
+4. Въвеждане на модул/система за управление на производството.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛФАБОТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0917-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕФРАН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0933-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на вътрешна инфраструктура на обект „Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на ЛМ ХОЛИДЕЙС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛМ ХОЛИДЕЙС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Топлинно изолиране на външни стени с ТИ плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РД СИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на покривна фотоволтаична електрическа централа с инсталирана мощност не по-малка от 50 kWp, в комбинация с локална система за съхранение на енергия (батерия) с полезен капацитет не по-малък от 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИВОЛИ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДАНИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0595-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАТО 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на съвременна VRV система за отопление и охлаждане в Медицински център "Света Ана".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЦ СВЕТА АНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1986-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на фотоволтаична електрическа централа с инсталирана мощност минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗДРАМИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
+ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
+ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИКСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0476-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
+Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
+Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1673-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0812-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на PVC дограма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИЛНИ СЕЛИЩА - БОРОВЕЦ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2447-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕГАС - 93" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТВ БЪЛГАРИЯ 24 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2396-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАПОЛИ 1994 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нематериални активи за нуждите на производствено предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМПУЛС - 97 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1221-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инвестиция в енергийно ефективни системи – термопомпа и компресорна инсталация за оптимизация на енергопотреблението“: Термопомпа VRF VRV система на директно изпарение- 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМФОРТ ПАРТНЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на материали: 
+Инструментална стомана Х12 - 3,7 т.
+Стомана Ст.45  - 3,4 т.
+Нисковъглеродна стомана DD11 - 80 т.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАЛКАНКАР-ЗАРЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0060-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието „ТАРА СИСТЕМС“ ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS).
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТАРА СИСТЕМС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машини и оборудване по обособени позиции:
+ОП1. Роботизирана линия за транспорт на детайли MP-MR - 1 бр.
+ОП2. Роботизирана линия за транспорт на детайли MS - 1 бр</x:t>
   </x:si>
   <x:si>
     <x:t>М + С ХИДРАВЛИК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0012-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Осигуряване на социални придобивки за работещите, вкл. ремонт и оборудване на места за отдих, рехабилитация, спорт, хранене и почивка в предприятията и др“, 
-[...1 lines deleted...]
-1.	Фургон за отдих, хранене, почивка и преобличане - 1 бр.“
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
+ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
+ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ПИТОН ЕООД</x:t>
-[...42 lines deleted...]
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
+    <x:t>"АКВА-МАГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка  на ИКТ решение:
+Обособена позиция 1 -  Създаване на онлайн магазин 
+Обособена позиция 2 - Въвеждане на модул за управление на веригата за доставки на суровини/материали/компоненти/продукти
+Обособена позиция 3 - Въвеждане на модул за управление на складовото стопанство (WMS) 
+Обособена позиция 4 - Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
-[...18 lines deleted...]
-•	система за архивиране на информация. 
+    <x:t>ДЕЯКОЛОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на научни изследвания – изграждане и тестване на прототип на иновативна платформа за автоматизирано диагностициране на заболявания чрез изкуствен интелект и компютърно зрение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Коуд Рънърс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка, монтаж и въвеждане в експлоатация на:
+ОП1: Термопомпа въздух_въздух (топлинна мощност 18.3)
+ОП2: Рекуперативен блок с максимален дебит до 3000 m³/h 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Плутон Инвест ООД</x:t>
-[...93 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0226-C01</x:t>
+    <x:t>КВС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0755-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр. (Обособена позиция №1) и/или Въвеждане на модул/система за управление на складовото стопанство (WMS) – 1 бр. (Обособена позиция №2) и/или въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр. (Обособена позиция №3)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАНКОВ 2004 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0629-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАНС КОМФОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2375-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧОВЕШКА СИЛА БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1621-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УНИВЕРСАЛСТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1127-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели, в комбинация с инвертор и локално съоръжение за съхранение на електрическа енергия, разделена в две обособени позиции:
+ОП 1 – Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор;
+ОП 2 - Доставка, монтаж, изпитване и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия (батерийна система) с инвертор с инсталирана мощност 60 kW;
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Галатея Ен ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1890-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на тежка механизация по следните обособени позиции:  ОП 1 Трошачки : Челюстна трошачка 1бр. и Роторна трошачка 2бр. ОП 2 Сита:  Скалпиращо сито 1 бр. и Тридеково сито 2бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия в комбинация с инвертори към съществуваща централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИС ВАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Изграждане на инсталация за производство на ел. енергия със съоръжения за съхранение на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТВИЖЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на мярка по енергийна ефективност в търговско предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИК 90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1513-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУМЕН ЙОРГОВ И Н АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1851-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин - нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНСАВТО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0797-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на услуги по провеждане на специфични технически обучения на 50 служители на Сиела Норма АД по проект BG05SFPR002-1.019-0034-C01, съфинансиран от ЕС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сиела Норма АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0034-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: 1. Компресор за сгъстен въздух с инверторно управление (2 бр.) 2. Изсушител на сгъстен въздух (2 бр.) 3. Ресивър с въздушен обем 500л (1 бр.) 4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОЛИАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи с:
+- 380 м2 топлинно изолиране със сандвич-панели за външни стени;
+- 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Линсон мото" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2480-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0420-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
+Обособена позиция № 1 Топлинно изолиране на външни стени 
+Обособена позиция № 2 Топлинно изолиране на покрив
+Обособена позиция № 3 Топлинно изолиране на под
+Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Изграждане на система за архивиране на информация – 1 бр. и Изграждане на система за управление за съхранението и споделянето на информация; ОП 2: Въвеждане на система за управление на ресурси (ERP система) – 1 бр.; ОП 3: Въвеждане на система за управление на взаимоотношения с клиенти (CRM) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ОПТЕК СИСТЕМС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1964-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Разработване, внедряване и интегpация на специализиран софтуер в три обособени позиции:
+1. Модул/система за управление на веригата за доставки; 
+2. Модул/система за управление на складовото стопанство; 
+3. Система за бизнес анализи.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕСЛИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0057-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на контейнери:
+1.	Контейнер 1 вид- 1 брой;
+2.	Контейнер 2 вид- 1 брой.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРОСТАР 2016 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик за разработване и внедряване в търговско дружество „Стортракс“ ООД, както следва:
+•	Обособена позиция 1: Система за управление на ресурсите (ERP система 
+•	Обособена позиция 2: Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТОРТРАКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1870-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор с публична покана на доставчик на материали и комплектни възли за прототип съгласно техническа спецификация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Колко Ток ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирана информационна система за управление на корпоративна информация в „Трансметал М“ ЕООД.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАНСМЕТАЛ М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1134-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в ЕТ Мери и син - Мария Христова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ Мери и син - Мария Христова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0872-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейности за подобряване на енергийната ефективност на административната сграда на „БУЛМЕКС“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БУЛМЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 60,30 kWp (DC), хибриден инвертор с минимална номинална мощност 60 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 61,4 kWh за ЕТ „Проектстрой – Петър Петров – Петя Пътева“.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ПРОЕКТСТРОЙ-ПЕТЪР ПЕТРОВ-ПЕТЯ ПЪТЕВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на офис оборудване:
+Обособена позиция 1 – Доставка на ергономични столове
+Обособена позиция 2 – Доставка на работни бюра
+Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1053-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 63 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност: 
+Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
+Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с изходяща номинална активна мощност 140 kW за производство на електрическа енергия от възобновяеми източници за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯ КОМЕРС - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1093-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж, изграждане и въвеждане в експлоатация на енергийно ефективни системи и системи за производство на енергия от възобновяеми източници за собствено потребление в обект на „ОЛИМП БЪЛГАРИЯ“ ЕООД, находящ се в с. Лозен, ул. „Равно поле“ № 2, включващи: 1) Фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 45 kW за собствено потребление, включваща соларни панели, инвертор/и, конструкция и всички компоненти, необходими за функционирането на централата; и 2) Термопомпена система VRF/VRV на директно изпарение с номинална топлинна (отоплителна) мощност не по-малка от 35 kW.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОЛИМП БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2719-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени с ТИ плочи от XPS“
+ОП 2 "Доставка и монтаж на PVC дограма“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИ ЙОРД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0447-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в ТЕРА ВИВА БЪЛГАРИЯ ЕООД: Обособена позиция 1 (ОП 1): Изграждане и монтаж на топлоизолационна система от сандвич панели с топлоизолация от минерална вата за покрив на площ от 290кв.м. Обособена позиция 2 (ОП 2): Доставка и монтаж на прозрачни ограждащи конструкции с рамка от PVC на площ от 20кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ВИВА БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0642-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
   </x:si>
   <x:si>
     <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0108-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и внедряване на интегрирана информационна система, включваща CRM система и система за бизнес анализи (BI)</x:t>
-[...8 lines deleted...]
-    <x:t>„Изграждане на локално съоръжение за съхранение на енергия батерия в комбинация с инвертор 102,4kW.</x:t>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 1 бр. и Ресивър за сгъстен въздух – 1 бр.  и Изсушител за сгъстен въздух – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Агрострой Добрич ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Фотоволтаични панели в комбинация с инвертори - 45 kW и Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛСТРОЙ-СМК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2177-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг – проектиране, строителство и осъществяване на авторски надзор по време на изпълнението на строежа“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОГРЕС 99 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0656-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви “</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+СКАЙМЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0410-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМСИСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0251-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 45 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАЗАЛАТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в „МИНИ МАКС ГРУП“ ООД чрез изграждане на фотоволтаична инсталация в обект на предприятието“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МИНИ МАКС ГРУП” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 30 kWh в "ВЕТЕЙДА 2" ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕТЕЙДА 2" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0807-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електроцентрала (ФЕЦ) с хибриден инвертор, с инсталирана мощност на панелите 70,35 kWp (DC), инвертор 70 kW (AC) и батерия с общ капацитет 71,7 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОВЕН ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
+* Въвеждане на система за управление на ресурсите (ERP система);
+* Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕваПрес Инвест" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на 2 броя термопомпи за нуждите на „Фул принт“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фул принт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2439-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 61,18kWp фотоволтаичнa системa и 61,4 кВтч батерии за съхранение за фотоволтаична система за собствено потребление на "МИЛ-83" ЕООД, гр. Благоевград.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛ-83 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1605-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и монтаж на технологично оборудване за 32,2kWp ФВ система и 40,96kWh батерии за съхранение на енергия за собствено потребление в комбинация с батерии на "ДЖЕМИ-СТИЛ" ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖЕМИ-СТИЛ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1891-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "МАНТА ГРУП" ЕООД, със следните параметри - 61,18kWp на фотоволтаична система и 61,44kWh на батерии за съхранение на енергия.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАНТА ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1611-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЛЯНА-ПЕРФЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0734-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Надграждане на съществуваща фотоволтаична инсталация с работна мощност до 20 kW чрез монтаж на локално съоръжение за съхранение на енергия (акумулаторни батерии) с капацитет 102,4 kWh и подмяна на съществуващ инвертор с хибриден инвертор, монтирани върху съществуваща сграда, идент. 63427.2.325.8, ул. „Мария Луиза" № 2, гр. Русе"</x:t>
   </x:si>
   <x:si>
     <x:t>АВТОКОМФОРТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0003-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация 55kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“ </x:t>
-[...516 lines deleted...]
-    <x:t>BG-RRP-1.015-2288-C01</x:t>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична централа на покрива на сграда на „АМАРАЛ“ ЕООД за производство на електроенергия за собствени нужди </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМАРАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0042-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1252,1537 +1437,1877 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E87"/>
+  <x:dimension ref="A1:E107"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46216</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46199</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46202</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46206</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46206</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46216</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46209</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46209</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46216</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46209</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46209</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46210</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46205</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46217</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46217</x:v>
+        <x:v>46242</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46210</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46218</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46218</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46218</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46218</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46203</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46218</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46204</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46218</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46218</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46205</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D38" s="0" t="s">
+      <x:c r="E38" s="0" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46219</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46213</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46210</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46212</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46205</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46205</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46212</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46220</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46212</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46221</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46206</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46222</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46222</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46207</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46208</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46208</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46223</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46223</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46213</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46223</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46214</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46224</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46211</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46224</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46212</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46225</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46210</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46225</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46210</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46225</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46209</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46225</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46210</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46225</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46226</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46228</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46228</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46214</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46230</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46230</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46232</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46214</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46233</x:v>
+        <x:v>46249</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46212</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46290</x:v>
+        <x:v>46249</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46175</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B87" s="2">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:5">
+      <x:c r="A88" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B88" s="2">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:5">
+      <x:c r="A89" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B89" s="2">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:5">
+      <x:c r="A90" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B90" s="2">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:5">
+      <x:c r="A91" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B91" s="2">
+        <x:v>46235</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B92" s="2">
+        <x:v>46236</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B93" s="2">
+        <x:v>46236</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B94" s="2">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B95" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B96" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46221</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46238</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B87" s="2">
+      <x:c r="B107" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C87" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>262</x:v>
+      <x:c r="C107" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>317</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>