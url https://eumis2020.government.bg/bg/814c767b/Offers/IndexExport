--- v0 (2026-05-17)
+++ v1 (2026-07-14)
@@ -1,963 +1,921 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916820776bf34211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9a9ff7a40dc431ca2fdce5d907e7127.psmdcp" Id="Rd5cce97d9f214764" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbbf88fcfbfe4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5bb8e2491ff41e6becd6b23104dc18d.psmdcp" Id="Rb30db2e9e98a4da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на оборудване и контейнери за осигуряване на условия за хранене и отдих на работници и служители във „Виас Инженеринг“ ООД с четири обособени позиции</x:t>
-[...78 lines deleted...]
-Обособена позиция 4 Придобиване на специализирани софтуери за архитектурна дейност.
+    <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕН ТИ ЕН - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0270-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ГЕОМЕРА ЕООД</x:t>
-[...174 lines deleted...]
-    <x:t>BG16RFPR001-1.004-0355-C01</x:t>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2554-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „СЪЗДАВАНЕ И ТЕСТВАНЕ НА ПРОТОТИПИ И ПИЛОТНИ ЛИНИИ, СВЪРЗАНИ С РАЗРАБОТВАНЕТО НА ПРОДУКТОВА ИНОВАЦИЯ - ИНОВАТИВНИ 
+КОЗМЕТИЧНИ ПРОДУКТИ (КРЕМ И СЕРУМ) НА БАЗА НА ROSEPROINN СИСТЕМАТА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+Доставка, монтаж, настройка и въвеждане в експлоатация на оборудване за разширение на съществуваща фотоволтаична система за собствено потребление и изграждане на система за съхранение на електрическа енергия за нуждите на хотелски комплекс. Процедурата включва доставка на фотоволтаични панели, конструкция, свързващи компоненти, система за съхранение на енергия (батерия), комуникационно оборудване, електроразпределителни компоненти, монтажни дейности, настройка и пуск в експлоатация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САН ПРОПЪРТИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули:
+•	система за управление на складовото стопанство (WMS); 
+•	система за управление на производството; 
+•	система за архивиране на информация. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плутон Инвест ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на система за сгъстен въздух, състояща се от 1 брой компресор с инверторно управление с изсушител и 1 брой ресивър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>доставка на мебели за ресторант</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ШИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2421-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на CNC пробивен център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРМОНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирана информационна система, включваща CRM система и система за бизнес анализи (BI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕЛДЕР ГРУП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на високотехнологично оборудване по 2 обособени позиции 
+•	Обособена позиция 1: Доставка на компютърно оборудване 
+•	Обособена позиция 2: Доставка на лазер за гравиране и рязане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ДИ ЕН ЕЙ ПРОДЖЕКТ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2801-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ разделени в четири обособени позиции, както следва:
+Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр.
+Обособена позиция 2: "Въвеждане на Система за управление на ресурсите(ERP система)" - 1бр.
+Обособена позиция 3: "Изграждане на система за защита на информацията в локална мрежа" - 1 бр.
+Обособена позиция 4: "Изграждане на система за архивиране на информация" - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М И Д АВТО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1319-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция 2 – Въвеждане на система за управление на веригата за доставки на продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция 3 – Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 4 – Въвеждане на система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОНЕЛ-В ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1341-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0108-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за: Обособена позиция 1 - „Внедряване на съвременни технически решения за енергийна ефективност на сградата – изолиране на външните стени, покрив, подмяна на дограмата“ Обособена позиция 2 - „Изграждане на термопомпена и рекуперативна вентилационна инсталации“ Обособена позиция 3 - „Инсталиране на локални съоръжения за съхранение на енергия батерии в комбинация с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЗУНОВ 90 АНИМАЛПЕТС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0547-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на активи за нуждите на МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0456-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0456-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и тестване на прототип на приложение: Тест за изследване на компетентностни модели за предвиждане и оценка на стереотипни ценностни системи: „Когнитивни меметики“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЛП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0117-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа в „Европа-Р“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Европа - Р" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Разходи за услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1 Въвеждане на Система за управление на ресурсите (ERP система) – 1бр.
+Обособена позиция 2 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1бр.
+Обособена позиция 3 Въвеждане на система за бизнес анализи (Business Intelligence система) – 1бр.,  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЙ ТИ ПЛЕЙС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0079-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието "РЕНТАЛ БГ ГРУП" ООД, включващи: 1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 2. Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес 3. Въвеждане на система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на цифрови решения за дигитализация на дейността на „Семела Логистикс“ ООД, включващи система за управление на взаимоотношенията с клиенти (CRM), система за бизнес анализи (Business Intelligence) и система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕМЕЛА ЛОГИСТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1684-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 броя термопомпи " въздух-вода"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh, в производствена база „РЕА-Елена Будовска“,гр. Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕА - Елена Будовска ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0726-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр.; ОП 2:Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОРМА 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1738-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРИНА - КМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0501-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0904-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАПРИЗ.КС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1611-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дистрибут ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2302-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
+1. Компресор за сгъстен въздух с инверторно управление (1 бр.)
+2. Изсушител на сгъстен въздух (2 бр.)
+3. Ресивър с въздушен обем 500л (1 бр.)
+4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУСЕВПЛАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0647-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Доставка на специализирано кино- и видеооборудване по четири обособени позиции" </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТУДИО ЛАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2720-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на специализиран софтуер „Интуитивна AI платформа за бизнес анализ с комуникация на естествен език – NovaBI“</x:t>
   </x:si>
   <x:si>
     <x:t>НЮМАРК ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2710-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изпълнение на мерки за подобряване на енергийните характеристики на ограждащите конструкции и елементи в хотел Фея, разпределени в обособени позиции: OП 1 - Доставка и монтаж на топлоизолационна система по външни стени</x:t>
-[...46 lines deleted...]
-Позиция 2. Оборудване на външни пространства за представяне на изкуство "на открито";
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на ДМА по следните обособени позиции:
+Обособена позиция 1: Комплект апаратура за фото и видео заснемане -  - 1бр. фотоапарат, 4 бр. обективи с различни фокусни разстояния, карта памет, статив и 2 бр. аксесоари за калибриране на цветовете;
+Обособена позиция 2: Апаратура за измерване на качеството на екрани/монитори -- 1 бр. спектрорадиометър, безконтактен колориметър 1 бр., двуканален USB осцилоскоп с логически анализатор 1 бр. и комплект уред за генериране на тестов сигнал с различни характеристики(генератор) и уред за детайлно анализиране на резултатите от генерирания тестов сигнал (анализатор) 
+Обособена позиция 3: Компютърно оборудвне:   1 брой стационарен компютър 24-инчов дисплей с резолюция 4480 x 2520, 2 броя лаптопи 15.3-инчов дисплей с резолюция 2880 x 1864, референтен монитор - 1 бр. и работен монитор - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛаптопМедия ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2770-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на АЗРЕМОНТИРАМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЗРЕМОНТИРАМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2392-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на оборудване за архитектурно студио с 8 обособени позиции: 
+Обособена позиция 1: Настолен Компютър - 6 броя
+Обособена позиция 2: Графичен таблет - 1 брой
+Обособена позиция 3: Екран за презентации - 1 брой
+Обособена позиция 4: 3D принтер - 1 брой
+Обособена позиция 5: Плотер за формат А0 - 1 брой
+Обособена позиция 6: Лаптоп 16“ - 2 броя
+Обособена позиция 7: Таблет 13“ - 2 броя
+Обособена позиция 8: Монитори 27“ - 12 броя 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ФОНДАЦИЯ "СВ. ПИМЕН ЗОГРАФСКИ - НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ"</x:t>
-[...48 lines deleted...]
-3.	Въвеждане на система за управление на складовото стопанство (WMS)
+    <x:t>ЛАНДСКЕЙП ДИЗАЙН СТУДИО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2755-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Закупуване, доставка и монтаж на енергийно ефективни активи по две обособени позиции - 1. Фотоволтаични панели в комбинация с инвертори - 20 kW и 2. Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 25 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕТ МАГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2253-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане, внедряване и конфигуриране на интегрирана платформа за управление на бизнес процеси, обединяваща ERP и CRM функционалности в единна среда с общ модел на данни и централизирана логика за управление.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕЙК КЕЙК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0150-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на оборудване за целите на проект BG16RFPR001-2.004-1560-C01:
+1. Винтов компресор с инверторно управление - 1 бр.;
+2. Хладилен изсушител за сгъстен въздух - 1 бр.;“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕЛЕКТРОСТАРТ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на машини за целите на проект BG16RFPR001-1.010-0354:
+1. Пакетен циркуляр с NC управление - 1 бр.;
+2. Кантираща машина – 1 бр.;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТИВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда-500 m² топлоизолация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"БЪРЦЕФ" ЕООД</x:t>
-[...31 lines deleted...]
-    <x:t xml:space="preserve">Ол ченълс комюникейшън
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) с мощност 52 кWp за собствени нужди в с. Орешак, ПИ 53707.501.65.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРАСИ777-2008 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0785-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЗАКУПУВАНЕ И ДОСТАВКА НА ОБОРУДВАНЕ, ПО ОБОСОБЕНИ ПОЗИЦИИ“, като част от дейностите по Административен договор за безвъзмездна финансова помощ (АДБФП) № BG16RFPR001-1.004-1734-C01 от 30.07.2025 г., процедура BG16RFPR001-1.004 „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите“, финансирана от Европейския съюз чрез Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЙЧЕС АРХИТЕКТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1734-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на подемно-транспротни средства по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАСИЛЕВ КРИЕЙТИВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1828-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМТех ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда, собственост на „Актив инвест груп“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актив инвест груп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСД Сервиз</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително монтажни работи на фотоволтаични панели в комбинация с инвертори с мощност 100кW за собствено ползване на ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпен чилър за нуждите на „Томов 69“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТОМОВ 69" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1850-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии: 
+1. Изграждане на система за защита на информацията в локална мрежа
+ 2. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕЛТА МЕБЕЛ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0567-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и пускане в експлоатация на Климатична камера с високо ефективна регенерация или рекуперация на топлина/студ/влага - 2 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„УНИВЕРСИТЕТСКА МНОГОПРОФИЛНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ ЕВРОХОСПИТАЛ ПЛОВДИВ” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0852-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка, монтаж и пускане в експлоатация на оборудване за климатизация и вентилация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Идея Хоум ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на машини, инструменти и оборудване по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА - закупуване на компютърно оборудване:
+1. Обособена позиция  - Компютърна Конфигурация - 2 бр
+2.  Обособена позиция - Лаптоп - 2 бр.
+3.  Обособена позиция - Лаптоп - 2 бр.
+4.  Обособена позиция - Лаптоп - 2 бр.
+5.  Обособена позиция - Лаптоп - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛИРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1663-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на обзавеждане и оборудване за “Метал Арт- инж. Добрев” ЕООД по обособени позиции:
+Обособена позиция 1: Доставка на офис обзавеждане. 
+Обособена позиция 2: Доставка и монтаж на обзавеждане и оборудване на стая за хранене. 
+Обособена позиция 3: Доставка на оборудване за санитарно помещение.
+Обособена позиция 4: Доставка и монтаж на масажен стол. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR002-1.019-0004-C01</x:t>
-[...477 lines deleted...]
-    <x:t>BG-RRP-2.005-0002-C01</x:t>
+    <x:t>МЕТАЛ АРТ - инж. ДОБРЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0793-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1. Създаване на онлайн магазин;
+2. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система);
+3. Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛЕВЕЛ ЪП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0475-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Технически прегледи ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система със система за съхранение на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ДИСКО ФАКТОРИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0162-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Холдинг Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на "ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1568-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕБЕЛИ СПАС ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 30 kW и система за съхранение на енергия с капацитет минимум 60 kWh предназначени за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пуск в експлоатация на четири броя Термопомпи „въздух-вода“, всяка една с мощност от 16 kw“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КОНВЕНТА 7" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0075-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на взаимосвързани ИКТ услуги и решения, съобразени с нуждите на предприятието, по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“ за „СИДЕОН“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИДЕОН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1003-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ 55KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИЗНЕС НЕДЕВИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛА 2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0033-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейностите по административен договор № ПБBG16RFPR001-2.004-0356-1“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Д ЕНД Д ТЕКСТИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0356-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на интегрирана система за управление на бизнес процесите в „ТЕХНО ЕЛЕКТРОНИКС 5" ЕООД, включваща въвеждане на система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (BI), реализирани чрез интеграция помежду им в обща интегрирана среда, съгласно Техническата спецификация и Приложение 16 по процедура BG16RFPR001-1.012 „Дигитализация на предприятията".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТЕХНО ЕЛЕКТРОНИКС 5“ ЕООД,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0209-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на фирма ЕВРОПАВИМЕНТИ ПЛЮС ООД чрез енергоспестяващи мерки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПАВИМЕНТИ ПЛЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0581-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи по: ОП1 – Фотоволтаична електроцентрала, ОП2 –Енергийно-ефективни прозрачни ограждащи конструкции, ОП3 - Локално съоръжение за съхранение на енергия  (батерия в комплект с инвертор)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пастили ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0044-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на мебели по проект BG-RRP-1.015 ,,Училищна STEM среда" и сключен договор номер BG-RRP-1.015-2288-CO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСНОВНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-2288-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1315,1639 +1273,1622 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E93"/>
+  <x:dimension ref="A1:E92"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46159</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46150</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46159</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46152</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46159</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46152</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46160</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46153</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46160</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46152</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46160</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46153</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46160</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46153</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46160</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46153</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46160</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46153</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46160</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46149</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46160</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46153</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46160</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46153</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46160</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46153</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46160</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46153</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46160</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46153</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46160</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46153</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46160</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46153</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46160</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46153</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46160</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46153</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46160</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46153</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46160</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46153</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46160</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46153</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46160</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46153</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46160</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46150</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46161</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46154</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46161</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46154</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46161</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46154</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46161</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46153</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46161</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46154</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46161</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46153</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46161</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46147</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46161</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46149</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46161</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46153</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46161</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46153</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46162</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46149</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46162</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46149</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46162</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46147</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46162</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46155</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46162</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46155</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46162</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46155</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46162</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46153</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46162</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46154</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46163</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46156</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46163</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46156</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46163</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46156</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46163</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46156</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46163</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46156</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46163</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46156</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46163</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46153</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46164</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46154</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46164</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46153</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46164</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46157</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46164</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46157</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46164</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46157</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46164</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46157</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46164</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46157</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46164</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46157</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46164</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46154</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46164</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46157</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46164</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46156</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46164</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46156</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46164</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46154</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46164</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46157</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46164</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46157</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46164</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46157</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46164</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46157</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46164</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46157</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46164</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46157</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46164</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46157</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46164</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46157</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46164</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46157</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46164</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46157</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46164</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46157</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46164</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46157</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46164</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46157</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46166</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46159</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46166</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46156</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46167</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46157</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46167</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46157</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46167</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46157</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46168</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46156</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46168</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46156</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46168</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46157</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46168</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46154</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46168</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46154</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46168</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46153</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46169</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46154</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46170</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46158</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46171</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46156</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D90" s="0" t="s">
+      <x:c r="E90" s="0" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46172</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>45783</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D91" s="0" t="s">
+      <x:c r="E91" s="0" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46173</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46034</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D92" s="0" t="s">
+      <x:c r="E92" s="0" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...18 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>