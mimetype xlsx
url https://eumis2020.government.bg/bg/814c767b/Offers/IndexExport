--- v1 (2026-07-14)
+++ v2 (2026-08-04)
@@ -1,912 +1,896 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbbf88fcfbfe4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5bb8e2491ff41e6becd6b23104dc18d.psmdcp" Id="Rb30db2e9e98a4da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919fee06c15f464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47eaed7e680c492faa62c196615344e6.psmdcp" Id="Rf364b70f11a94763" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
-[...8 lines deleted...]
-    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВЕНТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на Фотоволтаична електрическа централа 50kWp за собствени нужди и локално средство за съхранение на електроенергия. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1824-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, внедряване, конфигуриране, обучение и гаранционна поддръжка на „AI Maintenance Assistant – Интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИТИ НОВЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2339-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Интегрирани системи за управление на бизнес процесите в "Диалдент 2000 ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Диалдент 2000 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0336-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 брой портално подемно съоръжение за въвеждане на нов процесов модел в производството на строителни и декоративни скални материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОТОВ СТОУН ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за производство на електрическа енергия за собствени нужди, състояща се от фотоволтаични панели, хибридни инвертори, носеща конструкция, кабели и всички необходими компоненти за нормалното функциониране на системата, с обща инсталирана мощност 150 kWp“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мартис 09 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерия 215 kW с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФОРС - 81 ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране и изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с локално съоръжение за съхранение на електрическа енергия (батерия), с мощност на инвертора 20 kW, за нуждите на „АВТОКАР-КОМЕРС“ ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АВТОКАР-КОМЕРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИСТА-СЕРВИЗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1324-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на Система за диагностициране, назначаване и моделиране на Индивидуални Ортопедични стелки, свързани с разработването на продуктова иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРТОТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0466-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дигитализация на Спектър 68 ООД
+Обособена позиция 1: Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПЕКТЪР 68 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Предоставяне на услуги за текуща подкрепа за социална и трудова интеграция на 5 новонаети лица в социалното предприятие „Поливас 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Поливас 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0013-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 3 обособени позиции: ОП1 Системи за оползотворяване на отпадна топлина студ генерирана при производството на сгъстен въздух или студопроизводство; ОП2 Енергийно ефективни охладители на въздух; ОП3 Котли на биомаса </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интерпред Партнер АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1151-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ системи в предприятието "Ар Груп Про" ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1.	Въвеждане на модул система за управление на ресурсите (ERP система)
+2.	Въвеждане на модул Система за управление на взаимоотношенията с клиенти (CRM система) 
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ар Груп Про" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне обучения за придобиване на „меки“ умения: Ключова компетентност (КК) 2 – Многоезикова компетентност – „Обучения по 
+английски език и бизнес английски“ във връзка с изпълнение на проект BG05SFPR002-1.0190089-C01 „Придобиване на нови умения в "ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД“  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: ОП 1 - Компресор с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kw - 2бр. ОП 2 - Централизирано управление (ЦУ) за сгъстен въздух - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ АНДИ-АНИ ИВАНОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана информационна система в "Алфабот" ООД, включваща следните основни модули/системи:
+1. Въвеждане на система за управление на взаимоотношенията с клиенти
+(CRM система);
+2. Въвеждане на система за управление на веригата за доставки на
+суровини/материали/компоненти/продукти за производствения процес;
+3. Въвеждане на система за управление на складовото стопанство (WMS);
+4. Въвеждане на модул/система за управление на производството.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛФАБОТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0917-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототип, свързан с разработването на продуктова (услуга) иновация - Уеб базирано приложение за извършване на счетоводни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЮМАНКОНСУЛТИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0213-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Топлинно изолиране на външни стени с ТИ плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РД СИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕФРАН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0933-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на вътрешна инфраструктура на обект „Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на ЛМ ХОЛИДЕЙС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛМ ХОЛИДЕЙС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на покривна фотоволтаична електрическа централа с инсталирана мощност не по-малка от 50 kWp, в комбинация с локална система за съхранение на енергия (батерия) с полезен капацитет не по-малък от 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИВОЛИ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДАНИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0595-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАТО 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на съвременна VRV система за отопление и охлаждане в Медицински център "Света Ана".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЦ СВЕТА АНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1986-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на фотоволтаична електрическа централа с инсталирана мощност минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗДРАМИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
+Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
+Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1673-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
   </x:si>
   <x:si>
     <x:t>СИМОНАС КАРДС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0104-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
+    <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
+ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
+ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИКСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0476-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
-[...28 lines deleted...]
-•	система за архивиране на информация. 
+    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0812-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на PVC дограма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИЛНИ СЕЛИЩА - БОРОВЕЦ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2447-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕГАС - 93" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нематериални активи за нуждите на производствено предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМПУЛС - 97 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1221-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инвестиция в енергийно ефективни системи – термопомпа и компресорна инсталация за оптимизация на енергопотреблението“: Термопомпа VRF VRV система на директно изпарение- 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМФОРТ ПАРТНЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на материали: 
+Инструментална стомана Х12 - 3,7 т.
+Стомана Ст.45  - 3,4 т.
+Нисковъглеродна стомана DD11 - 80 т.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАЛКАНКАР-ЗАРЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0060-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието „ТАРА СИСТЕМС“ ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS).
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТАРА СИСТЕМС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
+ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
+ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Плутон Инвест ООД</x:t>
-[...321 lines deleted...]
-Обособена позиция 8: Монитори 27“ - 12 броя 
+    <x:t>"АКВА-МАГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машини и оборудване по обособени позиции:
+ОП1. Роботизирана линия за транспорт на детайли MP-MR - 1 бр.
+ОП2. Роботизирана линия за транспорт на детайли MS - 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТВ БЪЛГАРИЯ 24 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2396-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАПОЛИ 1994 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УНИВЕРСАЛСТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1127-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели, в комбинация с инвертор и локално съоръжение за съхранение на електрическа енергия, разделена в две обособени позиции:
+ОП 1 – Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор;
+ОП 2 - Доставка, монтаж, изпитване и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия (батерийна система) с инвертор с инсталирана мощност 60 kW;
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЛАНДСКЕЙП ДИЗАЙН СТУДИО ЕООД</x:t>
-[...69 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+    <x:t>Галатея Ен ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1890-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на тежка механизация по следните обособени позиции:  ОП 1 Трошачки : Челюстна трошачка 1бр. и Роторна трошачка 2бр. ОП 2 Сита:  Скалпиращо сито 1 бр. и Тридеково сито 2бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка  на ИКТ решение:
+Обособена позиция 1 -  Създаване на онлайн магазин 
+Обособена позиция 2 - Въвеждане на модул за управление на веригата за доставки на суровини/материали/компоненти/продукти
+Обособена позиция 3 - Въвеждане на модул за управление на складовото стопанство (WMS) 
+Обособена позиция 4 - Изграждане на система за управление на съхранението и споделянето на информация
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕЯКОЛОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия в комбинация с инвертори към съществуваща централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИС ВАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на услуги по провеждане на специфични технически обучения на 50 служители на Сиела Норма АД по проект BG05SFPR002-1.019-0034-C01, съфинансиран от ЕС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сиела Норма АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0034-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин - нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНСАВТО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0797-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: 1. Компресор за сгъстен въздух с инверторно управление (2 бр.) 2. Изсушител на сгъстен въздух (2 бр.) 3. Ресивър с въздушен обем 500л (1 бр.) 4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОЛИАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУМЕН ЙОРГОВ И Н АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1851-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи с:
+- 380 м2 топлинно изолиране със сандвич-панели за външни стени;
+- 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Линсон мото" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2480-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
   </x:si>
   <x:si>
     <x:t>ТОПАЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1269-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда-500 m² топлоизолация
-[...161 lines deleted...]
-    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+    <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
+Обособена позиция № 1 Топлинно изолиране на външни стени 
+Обособена позиция № 2 Топлинно изолиране на покрив
+Обособена позиция № 3 Топлинно изолиране на под
+Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0420-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на офис оборудване:
+Обособена позиция 1 – Доставка на ергономични столове
+Обособена позиция 2 – Доставка на работни бюра
+Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1053-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейности за подобряване на енергийната ефективност на административната сграда на „БУЛМЕКС“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БУЛМЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 60,30 kWp (DC), хибриден инвертор с минимална номинална мощност 60 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 61,4 kWh за ЕТ „Проектстрой – Петър Петров – Петя Пътева“.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ПРОЕКТСТРОЙ-ПЕТЪР ПЕТРОВ-ПЕТЯ ПЪТЕВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в ЕТ Мери и син - Мария Христова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ Мери и син - Мария Христова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0872-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 63 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с изходяща номинална активна мощност 140 kW за производство на електрическа енергия от възобновяеми източници за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯ КОМЕРС - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1093-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност: 
+Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
+Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 45 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАЗАЛАТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в „МИНИ МАКС ГРУП“ ООД чрез изграждане на фотоволтаична инсталация в обект на предприятието“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МИНИ МАКС ГРУП” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Фотоволтаични панели в комбинация с инвертори - 45 kW и Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛСТРОЙ-СМК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2177-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг – проектиране, строителство и осъществяване на авторски надзор по време на изпълнението на строежа“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОГРЕС 99 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0656-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви “</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-Технически прегледи ЕООД</x:t>
-[...207 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
+СКАЙМЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0410-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМСИСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0251-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електроцентрала (ФЕЦ) с хибриден инвертор, с инсталирана мощност на панелите 70,35 kWp (DC), инвертор 70 kW (AC) и батерия с общ капацитет 71,7 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОВЕН ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 30 kWh в "ВЕТЕЙДА 2" ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕТЕЙДА 2" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0807-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
+* Въвеждане на система за управление на ресурсите (ERP система);
+* Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕваПрес Инвест" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1273,1622 +1257,1554 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E92"/>
+  <x:dimension ref="A1:E88"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46204</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46217</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46217</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46210</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46217</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46210</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46218</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46204</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46218</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46203</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46205</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46209</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46211</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46220</x:v>
+        <x:v>46242</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46210</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46205</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46205</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46212</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46221</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46206</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46222</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46212</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46222</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46214</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D50" s="0" t="s">
+      <x:c r="E50" s="0" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46209</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46207</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46208</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46208</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46211</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46216</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D63" s="0" t="s">
+      <x:c r="E63" s="0" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46224</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46216</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D64" s="0" t="s">
+      <x:c r="E64" s="0" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46224</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46217</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D65" s="0" t="s">
+      <x:c r="E65" s="0" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46224</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46211</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D66" s="0" t="s">
+      <x:c r="E66" s="0" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46224</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46216</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D67" s="0" t="s">
+      <x:c r="E67" s="0" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46224</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D68" s="0" t="s">
+      <x:c r="E68" s="0" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46225</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D69" s="0" t="s">
+      <x:c r="E69" s="0" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46225</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46210</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D70" s="0" t="s">
+      <x:c r="E70" s="0" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46225</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D71" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46225</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46225</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46225</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46225</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46217</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46226</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46226</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46226</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46211</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46226</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46227</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46216</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46227</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46217</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46228</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46214</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46228</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46212</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46230</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46231</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46232</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46217</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46232</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46214</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46233</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46212</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>261</x:v>
-[...12 lines deleted...]
-      <x:c r="D89" s="0" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...52 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>