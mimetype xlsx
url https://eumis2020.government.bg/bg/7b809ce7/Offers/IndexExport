--- v0 (2026-05-27)
+++ v1 (2026-06-22)
@@ -1,1136 +1,1081 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879746a209e54122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47990c6bc52748608d893b2bc25b0920.psmdcp" Id="R56da1fe342c74161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re82a8efc14174cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2299b0ed5de4788acef27386556fb77.psmdcp" Id="Ra4769f50774947c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции:
-[...61 lines deleted...]
-Обособена позиция №2 – 1 брой нова, полуавтоматична формовъчна машина за изработване на бургери и кюфтета“ 
+    <x:t>Изготвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изогтвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на материали за визуална идентичност </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISPR001-3.004-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0015-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0003-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0009-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в "ГОЛДЪН ФИЙЛД" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГОЛДЪН ФИЙЛД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 56 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИПО - ХАРТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 70 kW, инвертор 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 96 kWh, монтирани на покривната конструкция на търговски обект на „СУН-България“, находящ се в с. Крепост, ул. “Хасковска“ №  141“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СУН-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, свързани към фотоволтаична система, в гр. Хасково, Парк Кенана, хотел-ресторант „Романтика“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Румис - абагар ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на система за архивиране на информация 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДИ МАРИО 2021 ЕООД</x:t>
-[...137 lines deleted...]
-Обособена позиция 4: Доставка на Локална система за сухранение на енергия - 1 бр.
+    <x:t>ЮНУЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1008-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Монтаж на плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Валбис Трейд ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0550-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаични панели в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕНИЦА-НИС 2015 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0844-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване нивото на дигитализация на предприятието чрез внедряване на  3 бр. ИКТ решения:
+Обособена позиция 1 (ОП 1): Въвеждане на модул/система за управление на складовото стопанство (WMS) – 1 бр. и Въвеждане на модул/система за управление на производството – 1 бр.
+Обособена позиция 2 (ОП 2): Създаване на онлайн магазин – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пулвис" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1960-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с инвертори 60 kW - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСЪМ ИНВЕСТ КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0834-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изследвания, изпитвания, измервания и валидиране, както и създаване и тестване на прототип, необходими за и свързани с разработването на иновативната услуга - софтуерна платформа за създаване на онлайн магазини</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСТЕНЗА УЕБ ДИВЕЛЪПМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0397-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Комутатор - 1 брой, Сървър - 1 брой, Монитори 34.14 - 10 броя , Работна станция с инсталирана операционна система - 10 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОНИТЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес и Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАРМ - СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на работната среда в Тета ООД град Пловдив чрез осигуряване на колективни предпазни средства:
+Обособена позиция 1 – доставка на ергономични столове
+Обособена позиция 2 – доставка на ергономични бюра</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕТА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0678-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр.; ОП 2: Изграждане на система за архивиране на информация - 1 бр.; ОП 3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕВДО 33" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1978-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на интраорален скенер и лаптоп - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ ДЕНТ - АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане, внедряване и конфигуриране на интегрирана платформа за управление на бизнес процеси, обединяваща ERP и CRM функционалности в единна среда с общ модел на данни и централизирана логика за управление.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕЙК КЕЙК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0150-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на дълготрайни материални и нематериални активи със следните обособени позиции:
+ОП1- Доставка на черна техника, която включва:
+-лаптопа- 3 броя,
+-компютър-2бр.+ 1бр.монитор
+-мултифункционално устройство
+ОП4-Доставка на Специализиран софтуер 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Автоцентър Тим ЕООД</x:t>
-[...36 lines deleted...]
-    <x:t>BG16RFPR001-1.004-1770-C01</x:t>
+    <x:t>"КАПИТАЛ - СТРОИТЕЛСТВО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ системи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ей Джей Консулт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0846-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирана среда за управление, защита и съхранение на корпоративната информация, чрез:
+1.	Изграждане на система за защита на информацията в локална мрежа;
+2.	Изграждане на система за архивиране на информация;
+3.	Изграждане на система за управление на съхранението и споделянето на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"1ТЕАМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машина за хонинговане -1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане:
 Обособена позиция 1 – Ергономично бюро – 3 бр.
 Обособена позиция 2 – Ергономичен стол – 13 бр.
 Обособена позиция 3 – Маса – 1 бр.
 Обособена позиция 4 – Стол – 12 бр.
 Обособена позиция 5 – Гардеробче за съблекалня – 10 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>Ивиленс ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-0494-C02</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии: Обособена позиция 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес Въвеждане на система за бизнес анализи (Business Intelligence система) Обособена позиция 2: Изграждане на система за управление на съхранението и споделянето на информация</x:t>
-[...39 lines deleted...]
-Обособена позиция 3: Внедряване на ERP система 
+    <x:t>Доставка на активи:
+Об. позиция 1.
+1. Преносим компютър вид 1- 2 броя;
+2. Преносим компютър вид 2- 1 брой;
+3. Преносим компютър вид 3- 3 броя;
+4. Монитор вид 1-  2 броя;
+5. Безжична клавиатура и мишка- 5 броя;
+6. Докинг станция- 6 броя;
+7. Настолен компютър- 2 броя;
+8. Монитор вид 2- 3 броя;
+9. Монитор вид 3- 1 брой.
+Об. позиция 2.
+1. Система за защита на информацията в локална мрежа- 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪЛМЕД АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на научни изследвания - Изграждане и тестване на прототип на иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГЕОИНЖЕНЕРИНГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0302-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуга за възлагане на научни изследвания - изграждане и тестване на прототип на иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЗЕНИТ-ГЕО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0268-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на почистващи машини с две обособени позиции: Обособена позиция 1 - Доставка на Подопочистваща машина - 8 броя. Обособена позиция 2 -Доставка на Дискова почистваща машина - 4 броя. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАЛАКСИ 2012 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2813-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Перос - 2016" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1399-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на лични предпазни средства (ЛПС) и специално работно облекло по две обособени позиции: 
+ОП 1. Доставка на ЛПС и специално работно облекло 
+ОП 2. Доставка на Защитни ръкавици  за работа с криогенни газове </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАТЕРКОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на процедура за избор на изпълнител за доставка на компоненти за хибридна ФЕЦ 18 kWp с батерии, включително услуги по проектиране, монтаж и узаконяване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в Е енд Д Логистикс ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Е енд Д Логистикс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0331-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и  монтаж на Прахоуловители, за нуждите на „ПРОТЕЙ – М“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0458-C01“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОТЕЙ - М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране и разтоварваща лента</x:t>
+  </x:si>
+  <x:si>
+    <x:t>а2ме ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1963</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата е  предмет избор на изпълнител на дейности по внедряване на интегрирано софтуерно решение, включващо CRM система и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"МИНОАР" ООД</x:t>
-[...95 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1983-C01</x:t>
+    <x:t>ДЕВАЛ 2017 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1353-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на информационна система за нуждите на Интер Пауър ООД гр. Габрово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕР ПАУЪР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0315-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер  и техника за работа с него по проект BG16RFPR001-1.004-1953-C01  в две обособени позиции:
+ОП1 Доставка на специализиран софтуер за CAD проектиране
+ОП2 Доставка на хардуер</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТУДИО МОРФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1953-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 1 бр. телескопичен товарач, оборудван с вилици и кофа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АТРЪКС СЪРВИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0756-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на оборудване за озвучаване и ледогенратор с бин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РАДИЧКОВИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2015-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на специализиран софтуер за управление на библиотечния архив </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕГАСТАР МЮЗИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2877-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка материали/ консумативи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БГ ЛИЙДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0350-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на енергийно ефективно оборудване за нуждите на „НАДЕЖДА-94“ ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАДЕЖДА-94 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за изграждане на системи по обособени позиции:
+Обособена позиция 1 - Изграждане на система за защита на информацията в локална мрежа
+Обособена позиция 2 -  Изграждане на система за архивиране на информацията 
+Обособена позиция 3 - Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БРЕТ КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно"; "Принтер за директен печат върху текстил и DTF, или еквивалентно"; "Машина за огъване на пластмаса, или еквивалентно"; "Фибров лазер 50W Лазерен Маркировщик + Автофокус, или еквивалентно"; "Лазер за рязане и гравиране на метал, или еквивалентно".
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуга с предмет: "Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация RoseProInn и на иновативни козметични продукти (кремове и серуми) на база на RoseProInn системата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на ДНА - 
+1. Обособена позиция - Софтуер за инженерно проектиране с четири лиценза</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛИРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1663-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр и на модул/система за управление на производството - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕС СИ ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и монтаж на: 
+1. Система за наблюдение на автопарк и машини (GPS проследяване) - 1 бр.
+2. Компютърна система - Сървър - 1 бр.
+3. Видеоконферентна система - 1 бр. 
+4. Офис оборудване за Ново работно място - 1 бр.
+Включва: Бюро - 1бр., Стол - 1 бр. Компютърна конфигурация - 1бр., Монитор - 1 бр, МФУ лазерно (за сканиране и принтиране)-1бр., Рутер - 1 бр., Шредер - 1 бр., Подвързваща машина - 1бр. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Д БЕСТ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2819-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация RoseProInn и на иновативни козметични продукти (крем и серум) на база на RoseProInn системата".
+Процедурата съдържа две обособени позиции:
+1.	ОБОСОБЕНА ПОЗИЦИЯ 1: СЪЗДАВАНЕ НА ПРОТОТИПИ И ТЕХНОЛОГИЧНО ТЕСТВАНЕ.
+2.	ОБОСОБЕНА ПОЗИЦИЯ 2:  КЛИНИЧНО ТЕСТВАНЕ. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на интегрирана AI-базирана платформа за интелигентно управление, мониторинг и оптимизация на производството на електрическа енергия в комплект с термални камери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0445</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на системи за обработка и управление на информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЙ ДИ ПАРТНЪРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1056-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик на софтуер за управление както следва:
+-Обособена позиция 1-ERP
+-Обособена позиция 2-CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОВА ТРАНСЛЕЙТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2394-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирани ИКТ системи в предприятието "РЕНТАЛ БГ ГРУП" ООД, включващи:
+1.	Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+2.	Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
+3.	Въвеждане на система за управление на складовото стопанство (WMS)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер за подобряване на производствения капацитет на "Моя Студио" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОЯ СТУДИО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1886-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на "ДОСЕВ ИМПЕКС" ЕООД, структурирани в три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на модулна конструкция тип фургон за нуждите на проект Подобряване на работната среда в РЕВИС 2015 ЕООД, в изпълнение на договор № BG05SFPR002-1.004-0929-C01/15.12.2024г по процедура Адаптирана работна среда на оперативна програма "Развитие на човешките ресурси" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕВИС 2015 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0929-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност по обособени позиции:
+Обособена позиция 1: Доставка на система за битова гореща вода със слънчеви колектори (плосък тип) с обща абсорбираща площ 2 m² - 3 бр.
+Обособена позиция 2: Доставка на термопомпи, както следва:
+1 брой термопомпа с мощност 12,6 kW
+1 брой термопомпа с мощност 10,1 kW
+Обособена позиция 3:
+Доставка на енергоефективни осветителни тела, както следва:
+Линейни осветители – 50 бр., 16 W
+LED панели („луни“) – 170 бр., 9 W
+Прожектори тип „камбана“ – 4 бр., 100 W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Андреа ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0511-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСИП (оценка на съответствието на инвестиционен проект) и упражняване на строителен надзор по време на строителството на обект: „ Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител по обособени позиции:
+Обособена позиция 1
+Термопомпа  въздух -въздух с топлинна мощност 24,5kw – 2бр
+Обособена позиция 2
+ Термопомпа  въздух -въздух с топлинна мощност 15.24kw – 2бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БРЕД СОЛЮШЪН"ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0250-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на модерно оборудване за техническо обслужване и ремонт на автомобили за фирма "Матеус-6" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАТЕУС - 6 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1876-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на локални съоръжения за съхранение на енергия във връзка с изпълнение на проект BG16RFPR001-2.004-0781-C01 “Локални съоръжения за съхранение на енергия в "Спайсес Трейдниг" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СПАЙСЕС ТРЕЙДИНГ ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0781-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на оборудване за ресторант“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ШИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2421-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по проект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Футболна агенция-Заков ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на линия за рециклиране на пластмаса - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Марица Полимер ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения в „Индивидуална практика за първична медицинска помощ - лекарски кабинет д-р Петя Михайлова“ ЕООД, включващи: система за управление на ресурсите (ERP система), система за управление на взаимоотношенията с клиенти (CRM система) и система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Индивидуална практика за първична медицинска помощ - лекарски кабинет д-р Петя Михайлова" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0847-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0367-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0367-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична инсталация 50kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура е избор на доставчик за предоставяне на ИТ услугa, включваща: 1) въвеждане на система за бизнес анализи (Business Intelligence система); 2) изграждане на система за защита на информацията в локална мрежа; 3) изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИМАНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2219-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура е - изграждане и внедряване на интегрирана информационна система за управление, анализ, защита, съхранение и споделяне на информация, включваща: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежа и модул за управление на съхранението  и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИ-1 ТРАНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2215-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на процедурата - изграждане на единна платформа за управление на данни и информационна сигурност, включваща инструменти за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИРА ЛОГИСТИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предмет на процедура - изграждане и въвеждане в експлоатация на комплексна информационна система за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОТИМТЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2207-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 50 kWp в Дестинация България ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕСТИНАЦИЯ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0848-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Енергийно_ефективни_изолационни_системи_в_сграда на фирма "Експрес Груп -Т" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Експрес Груп-Т ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1934-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на фирма “ДОМИНО 4” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"ДОМИНО 4" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1062-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на фирма "НЕКТАР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НЕКТАР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0087-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на заложените по договор BG16RFPR001-2.004-0364-C01 активи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Писат Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0364-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на ДМА</x:t>
   </x:si>
   <x:si>
-    <x:t>ВАКОМ АУТДОР ЕООД</x:t>
-[...212 lines deleted...]
-    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)
+    <x:t>ДАТА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Енергийна ефективност в административна сграда на "Строител-Криводол" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТРОИТЕЛ-КРИВОДОЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1185-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на 20kW фотоволтаична централа за производство и съхранение на електроенергия за собствени нужди върху производствена база на „П енд В“ ООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>П ЕНД В ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1858-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФЕЦ 30 kW, съоражения за
+съхранение на електроенергия и термопомпа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кийган Солюшънс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0556-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация за собствено потребление с обща инсталирана мощност 130kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ 6 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1138-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Апиа Пропъртис ЕООД</x:t>
-[...13 lines deleted...]
-ОП 8: Мобилен смартфон – 1 брой
+    <x:t>„ЗММ Нова Загора“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "ИВИЛ - ИВАН КРЪСТЕВ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1232-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 66 kWp за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БИНДИНГ БЪЛГАРИЯ ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ПВМ ПРОЕКТ ИНЖЕНЕРИНГ ООД</x:t>
-[...140 lines deleted...]
--	Доставка на Фризьорска работна количка -2 бр.
+    <x:t>BG16RFPR001-2.004-1184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична инсталация с мощност 95 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМИД А И д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0931-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на енергоспестяващи мерки в "Кеш-Ауто" ЕООД – проектиране (ако е приложимо), доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 57 kW, предназначена за производство на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕШ-АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР дейности за Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори с мощност 119 kw - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАВЕЛИТА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 165 kW
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТАТЯНА РАДЕВА 74 ЕООД</x:t>
-[...272 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1221-C01</x:t>
+    <x:t>БОРО ТЕРАКОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаични панели в комбинация с инвертори и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори за производство на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИТИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на технически проект и Изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 40 kWp в ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0038-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на енергийно ефективни мерки в Гама Комерс ООД – доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гама-Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1870-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ЛПС и специално работно облекло:
+Об. позиция 1. 
+1. Ръкавици за еднократна употреба, нитрилни без талк- 120 кутии, съдържащи по 100 броя всяка или общо 12 000 броя ръкавици;
+2. Медицинска маска за еднократна употреба- 96 кутии, съдържащи по 50 броя всяка или общо 4800 броя маски;
+3. Стерилни хирургични ръкавици без талк- 3600 чифта;
+4. Стерилни операционни престилки- 3600 броя;
+Об. позиция 2. 
+1. Защитна оловна престилка- 2 броя;
+2. Защитна оловна яка- 1 брой;
+3. Защитни очила за работа с рентген- 2 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0456-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BG - Доставка на софтуер за физическа верификация на топологията на CMOS интегрални схеми по 90nm процес
+EN - Delivery of software for physical verification of the topology of CMOS integrated circuits using the 90nm process
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотолитикс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВРАМОВИ 2016 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0913-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг - проектиране и изграждане на вътрешна инфраструктура на Индустриален парк със складова база в УПИ I-307, кв.10в, по
+плана на промишлена зона гр. Сливен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Изграждане на фотоволтаична централа на покрива на сграда на „СТИИЛ ДИЗАЙН“ ЕООД за производство на електроенергия собствени нужди”  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стил дзизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2376-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и монтаж на 243 кв.м прозрачни ограждащи конструкции /прозорци и врати/с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ ЕС ПИ ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАВЕКСИМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1488,1911 +1433,1928 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E109"/>
+  <x:dimension ref="A1:E110"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46169</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46169</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46160</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46169</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46161</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46169</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46161</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46169</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46162</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46169</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46162</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46169</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46162</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46169</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46162</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46169</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46162</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46169</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46162</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46170</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46162</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46170</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46162</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46170</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46170</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46170</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46170</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46162</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46170</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46160</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46170</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46161</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46170</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46158</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46170</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46163</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46170</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46163</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46170</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46162</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46164</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46163</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46164</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46164</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46164</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46171</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46163</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46171</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46163</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46171</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46163</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46171</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46164</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46171</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46164</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46171</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46164</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46171</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46164</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46171</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46164</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46171</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46156</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46171</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46161</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46171</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46160</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46171</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46163</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46171</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46161</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46171</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46163</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46172</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46163</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46172</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46162</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46172</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46162</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46172</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>45783</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46172</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46164</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46173</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46034</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46173</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46165</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46173</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46173</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46173</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46168</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46174</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46167</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46174</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46167</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46174</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46167</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46174</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46167</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46174</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46167</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46174</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46164</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46174</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46164</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46174</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46164</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46174</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46174</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46161</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46174</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46163</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46174</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46175</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46168</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46175</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46168</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46175</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46168</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46175</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46168</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46175</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46163</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46175</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46175</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46168</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46175</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46168</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46175</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46175</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46175</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46175</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46175</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46175</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46175</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46175</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46175</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46168</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46176</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46168</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46176</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46168</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46176</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46168</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46176</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46176</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46169</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46176</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46169</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46176</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46169</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46176</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46169</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46176</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46169</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46176</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46169</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46176</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46176</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46176</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46176</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46169</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46176</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46169</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46176</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46169</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46176</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46169</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46176</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46169</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46177</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46169</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46177</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46166</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46166</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46169</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46178</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46169</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46181</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46169</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46181</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46169</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46181</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46169</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46187</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46160</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B109" s="2">
+      <x:c r="B110" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C109" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>316</x:v>
+      <x:c r="C110" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>312</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>