--- v1 (2026-06-22)
+++ v2 (2026-07-12)
@@ -1,1072 +1,891 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re82a8efc14174cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2299b0ed5de4788acef27386556fb77.psmdcp" Id="Ra4769f50774947c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36648fceb11346ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/282783c29af94aa2b970129ed50910c9.psmdcp" Id="R9110e55c39214fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Изготвяне на материали за визуална идентичност</x:t>
-[...74 lines deleted...]
-    <x:t xml:space="preserve">Изграждане и внедряване на система за архивиране на информация 
+    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВОДСТРОЙ ПЛОВДИВ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на ДМА за нуждите на Булпласт – М ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛПЛАСТ-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи – 3 броя.
+Доставка и монтаж на енергийно ефективни изолационни системи на сграда.
+Обособена позиция 1. Термопомпена система въздух-вода с мощност 26 kW – 1 брой;
+Обособена позиция 2. Термопомпа въздух-въздух с мощност 16.1 kW – 2 броя;
+Обособена позиция 3. Подобряване на енергийната ефективност на сграда чрез:
+Топлоизолационна плоча от XPS -18 кв.м, топлоизолационна плоча от EPS – 127 кв.м. и Сандвич панел с топлоизолация от PUR за топлоизолиране на покриви 160 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Системи и техника за сигурност" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1534-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура № 1: Изпълнение на строително – монтажни работи (СМР) по подобряване на енергийната ефективност в производствената база на „Туристстрой – Царацово“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТУРИСТСТРОЙ - ЦАРАЦОВО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1472-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана система за управление на бизнес процеси за нуждите на СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0821-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА
+ПО ОБОСОБЕНИ ПОЗИЦИИ: 
+ОП1 Доставка на компютърна конфигурация - 3 БР
+ОП 2 Доставка на компютърна конфигурация - 1 БР
+ОП 3  Доставка на ПРОФЕСИОНАЛНЕ МОНИТОР - 4 БР.
+ОП 4 Доставка на лазерно цветно м.ф. устройство А3 -1БР.
+ОП 5 Доставка на плотер със скенер - 1БР.
+ОП 6 Доставка на преносим компютър- 2 БР.
+ОП 7 Доставка на  мобилен СМАРТФОН - 1 БР
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЮНУЗ ООД</x:t>
-[...96 lines deleted...]
-    <x:t>BG16RFPR001-1.004-2261-C01</x:t>
+    <x:t>АЙВИ АРХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2486-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на социални придобивки за работещите: Доставка на кухненско и офис - обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СКАЙ МОНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и въвеждане в експлоатация на оборудване по обособени позиции:
+1.Обособена позиция 1 : Резервоар (ресивър) за сгъстен въздух с обем 3000 l; 
+2.Обособена позиция 2: Конвенционален компресор с мощност 45 kW
+3.Обособена позиция 3: Изсушител на сгъстен въздух за компресор 45 kW.  
+4.Обособена позиция 4 : Централизирано управление на системи за сгъстен въздух - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АСТРОИДА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1333-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Роботизирана линия за фосфатиране с пречиствателна станция </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Осигуряване на социални придобивки за работещите, вкл. ремонт и оборудване на места за отдих, рехабилитация, спорт, хранене и почивка в предприятията и др“, 
+с предмет: „Доставка и монтаж на 
+1.	Фургон за отдих, хранене, почивка и преобличане - 1 бр.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПИТОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1182-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр., Въвеждане на система за управление за бизнес анализи(Business intelligence) - 1 бр.; ОП 2: Въвеждане на модул/система за управление на продажбите на дребно(Point-of-sale) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еделвайс-93 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на Локално съоръжение за съхранение на електроенергия (ЛСС) с капацитет от 5.08 МWh, и максимална активна мощност отдавана към мрежата 2.4 МW, като част от комбиниран проект към изградена и пусната в експлоатация фотоволтаична електроцентрала (ФвЕЦ) с мощност 3.0 МW за производство на електроенергия от ВЕИ (слънчева енергия)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пи Ви Вижън ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.004-1736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на CNC пробивен център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРМОНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1340</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „СЪЗДАВАНЕ И ТЕСТВАНЕ НА ПРОТОТИПИ И ПИЛОТНИ ЛИНИИ, СВЪРЗАНИ С РАЗРАБОТВАНЕТО НА ПРОДУКТОВА ИНОВАЦИЯ - ИНОВАТИВНИ 
+КОЗМЕТИЧНИ ПРОДУКТИ (КРЕМ И СЕРУМ) НА БАЗА НА ROSEPROINN СИСТЕМАТА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2554-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+Доставка, монтаж, настройка и въвеждане в експлоатация на оборудване за разширение на съществуваща фотоволтаична система за собствено потребление и изграждане на система за съхранение на електрическа енергия за нуждите на хотелски комплекс. Процедурата включва доставка на фотоволтаични панели, конструкция, свързващи компоненти, система за съхранение на енергия (батерия), комуникационно оборудване, електроразпределителни компоненти, монтажни дейности, настройка и пуск в експлоатация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САН ПРОПЪРТИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули:
+•	система за управление на складовото стопанство (WMS); 
+•	система за управление на производството; 
+•	система за архивиране на информация. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плутон Инвест ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕН ТИ ЕН - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0270-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на система за сгъстен въздух, състояща се от 1 брой компресор с инверторно управление с изсушител и 1 брой ресивър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>доставка на мебели за ресторант</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ШИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2421-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на високотехнологично оборудване по 2 обособени позиции 
+•	Обособена позиция 1: Доставка на компютърно оборудване 
+•	Обособена позиция 2: Доставка на лазер за гравиране и рязане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ДИ ЕН ЕЙ ПРОДЖЕКТ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2801-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ разделени в четири обособени позиции, както следва:
+Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр.
+Обособена позиция 2: "Въвеждане на Система за управление на ресурсите(ERP система)" - 1бр.
+Обособена позиция 3: "Изграждане на система за защита на информацията в локална мрежа" - 1 бр.
+Обособена позиция 4: "Изграждане на система за архивиране на информация" - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М И Д АВТО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1319-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция 2 – Въвеждане на система за управление на веригата за доставки на продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция 3 – Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 4 – Въвеждане на система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОНЕЛ-В ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1341-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЗУНОВ 90 АНИМАЛПЕТС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0547-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за: Обособена позиция 1 - „Внедряване на съвременни технически решения за енергийна ефективност на сградата – изолиране на външните стени, покрив, подмяна на дограмата“ Обособена позиция 2 - „Изграждане на термопомпена и рекуперативна вентилационна инсталации“ Обособена позиция 3 - „Инсталиране на локални съоръжения за съхранение на енергия батерии в комбинация с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0108-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирана информационна система, включваща CRM система и система за бизнес анализи (BI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕЛДЕР ГРУП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на локално съоръжение за съхранение на енергия батерия в комбинация с инвертор 102,4kW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОКОМФОРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация 55kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh, в производствена база „РЕА-Елена Будовска“,гр. Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕА - Елена Будовска ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 броя термопомпи " въздух-вода"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0726-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и тестване на прототип на приложение: Тест за изследване на компетентностни модели за предвиждане и оценка на стереотипни ценностни системи: „Когнитивни меметики“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЛП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0117-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр.; ОП 2:Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОРМА 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1738-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на активи за нуждите на МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0456-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0456-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Разходи за услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1 Въвеждане на Система за управление на ресурсите (ERP система) – 1бр.
+Обособена позиция 2 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1бр.
+Обособена позиция 3 Въвеждане на система за бизнес анализи (Business Intelligence система) – 1бр.,  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЙ ТИ ПЛЕЙС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0079-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието "РЕНТАЛ БГ ГРУП" ООД, включващи: 1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 2. Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес 3. Въвеждане на система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на цифрови решения за дигитализация на дейността на „Семела Логистикс“ ООД, включващи система за управление на взаимоотношенията с клиенти (CRM), система за бизнес анализи (Business Intelligence) и система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕМЕЛА ЛОГИСТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1684-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа в „Европа-Р“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Европа - Р" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на АЗРЕМОНТИРАМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЗРЕМОНТИРАМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2392-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на оборудване за архитектурно студио с 8 обособени позиции: 
+Обособена позиция 1: Настолен Компютър - 6 броя
+Обособена позиция 2: Графичен таблет - 1 брой
+Обособена позиция 3: Екран за презентации - 1 брой
+Обособена позиция 4: 3D принтер - 1 брой
+Обособена позиция 5: Плотер за формат А0 - 1 брой
+Обособена позиция 6: Лаптоп 16“ - 2 броя
+Обособена позиция 7: Таблет 13“ - 2 броя
+Обособена позиция 8: Монитори 27“ - 12 броя 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАНДСКЕЙП ДИЗАЙН СТУДИО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2755-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Закупуване, доставка и монтаж на енергийно ефективни активи по две обособени позиции - 1. Фотоволтаични панели в комбинация с инвертори - 20 kW и 2. Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 25 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕТ МАГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2253-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане, внедряване и конфигуриране на интегрирана платформа за управление на бизнес процеси, обединяваща ERP и CRM функционалности в единна среда с общ модел на данни и централизирана логика за управление.“</x:t>
   </x:si>
   <x:si>
     <x:t>МЕЙК КЕЙК ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0150-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка на дълготрайни материални и нематериални активи със следните обособени позиции:
-[...4 lines deleted...]
-ОП4-Доставка на Специализиран софтуер 
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
+1. Компресор за сгъстен въздух с инверторно управление (1 бр.)
+2. Изсушител на сгъстен въздух (2 бр.)
+3. Ресивър с въздушен обем 500л (1 бр.)
+4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУСЕВПЛАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0647-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРИНА - КМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0501-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0904-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на машини за целите на проект BG16RFPR001-1.010-0354:
+1. Пакетен циркуляр с NC управление - 1 бр.;
+2. Кантираща машина – 1 бр.;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТИВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0354</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Доставка на специализирано кино- и видеооборудване по четири обособени позиции" </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТУДИО ЛАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер „Интуитивна AI платформа за бизнес анализ с комуникация на естествен език – NovaBI“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮМАРК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2710-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на ДМА по следните обособени позиции:
+Обособена позиция 1: Комплект апаратура за фото и видео заснемане -  - 1бр. фотоапарат, 4 бр. обективи с различни фокусни разстояния, карта памет, статив и 2 бр. аксесоари за калибриране на цветовете;
+Обособена позиция 2: Апаратура за измерване на качеството на екрани/монитори -- 1 бр. спектрорадиометър, безконтактен колориметър 1 бр., двуканален USB осцилоскоп с логически анализатор 1 бр. и комплект уред за генериране на тестов сигнал с различни характеристики(генератор) и уред за детайлно анализиране на резултатите от генерирания тестов сигнал (анализатор) 
+Обособена позиция 3: Компютърно оборудвне:   1 брой стационарен компютър 24-инчов дисплей с резолюция 4480 x 2520, 2 броя лаптопи 15.3-инчов дисплей с резолюция 2880 x 1864, референтен монитор - 1 бр. и работен монитор - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛаптопМедия ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2770-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАПРИЗ.КС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1611-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дистрибут ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2302-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на оборудване за целите на проект BG16RFPR001-2.004-1560-C01:
+1. Винтов компресор с инверторно управление - 1 бр.;
+2. Хладилен изсушител за сгъстен въздух - 1 бр.;“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕЛЕКТРОСТАРТ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително монтажни работи на фотоволтаични панели в комбинация с инвертори с мощност 100кW за собствено ползване на ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМТех ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда, собственост на „Актив инвест груп“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актив инвест груп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСД Сервиз</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда-500 m² топлоизолация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"КАПИТАЛ - СТРОИТЕЛСТВО" ЕООД</x:t>
-[...360 lines deleted...]
-    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на "ДОСЕВ ИМПЕКС" ЕООД, структурирани в три обособени позиции</x:t>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) с мощност 52 кWp за собствени нужди в с. Орешак, ПИ 53707.501.65.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРАСИ777-2008 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0785-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Технически прегледи ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Холдинг Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕБЕЛИ СПАС ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 30 kW и система за съхранение на енергия с капацитет минимум 60 kWh предназначени за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Идея Хоум ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на "ДОСЕВ ИМПЕКС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0467-C01</x:t>
-[...122 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+    <x:t>BG16RFPR001-2.004-1568-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИЗНЕС НЕДЕВИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛА 2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0033-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на фирма ЕВРОПАВИМЕНТИ ПЛЮС ООД чрез енергоспестяващи мерки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПАВИМЕНТИ ПЛЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0581-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на интегрирана система за управление на бизнес процесите в „ТЕХНО ЕЛЕКТРОНИКС 5" ЕООД, включваща въвеждане на система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (BI), реализирани чрез интеграция помежду им в обща интегрирана среда, съгласно Техническата спецификация и Приложение 16 по процедура BG16RFPR001-1.012 „Дигитализация на предприятията".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТЕХНО ЕЛЕКТРОНИКС 5“ ЕООД,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0209-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
   </x:si>
   <x:si>
     <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0002-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
-[...300 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
+    <x:t>Доставка на мебели по проект BG-RRP-1.015 ,,Училищна STEM среда" и сключен договор номер BG-RRP-1.015-2288-CO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСНОВНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-2288-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1433,1928 +1252,1537 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E110"/>
+  <x:dimension ref="A1:E87"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46178</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46178</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46178</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46178</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46183</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46187</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46188</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46188</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46188</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46189</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46189</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46189</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46189</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46189</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46184</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46184</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46197</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46185</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46190</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46190</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46198</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46198</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46191</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46199</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46199</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46192</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46192</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46192</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46192</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46192</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46192</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46199</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46192</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46199</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46191</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46189</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46189</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46200</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46200</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46200</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46200</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46200</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46185</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46200</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46185</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46201</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46191</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46201</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46191</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46201</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46201</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46192</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46202</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46192</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>246</x:v>
-[...97 lines deleted...]
-      <x:c r="D93" s="0" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...290 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>