--- v2 (2026-07-12)
+++ v3 (2026-08-01)
@@ -1,891 +1,822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36648fceb11346ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/282783c29af94aa2b970129ed50910c9.psmdcp" Id="R9110e55c39214fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd0ba603f344d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a80e7d10278b4debac343ffc2c83dab2.psmdcp" Id="R0b9f51f56639456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
-[...57 lines deleted...]
-ОП 7 Доставка на  мобилен СМАРТФОН - 1 БР
+    <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АЙВИ АРХ ЕООД</x:t>
-[...38 lines deleted...]
-1.	Фургон за отдих, хранене, почивка и преобличане - 1 бр.“
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 100 kW локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори за нуждите на Кариби ЕООД, в рамките на ДБФП BG16RFPR001-2.004-0181-C01.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ПИТОН ЕООД</x:t>
-[...42 lines deleted...]
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
+    <x:t>КАРИБИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0181-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЙД - ДЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2644-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КА ЕМ-ВАРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на топлоизолационни системи за външни стени и подове към външен въздух: ТИ плоча от EPS,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОДЕСОССТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДЖИ ТИ КАПИТАЛ' ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дезинфекция, дезинсекция и дератизация (ДДД) за сигурни зони в РПЦ София и РПЦ Харманли - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, в производствена база „Еврохолд Финанс“ ЕООД , находяща се в гр. Враца, ул.“Илинден“ № 5 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еврохолд финанс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1257-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична централа с мощност до 60 kWp за собствени нужди, върху покриви на  СПА Комплекс "Свети Георги", с. Балдево, община Гърмен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УРУМОВ - 2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на енергоефективно оборудване (VRF/VRV системи и термопомпи въздух–въздух) за търговските обекти на ПОТРЕБИТЕЛНА КООПЕРАЦИЯ „НАПРЕДЪК“, гр. Варна“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОТРЕБИТЕЛНА КООПЕРАЦИЯ НАПРЕДЪК Кооперация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0171-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ 55KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения за дигитализация на дейността на „СКАРАТА“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Скарата ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0163-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител във връзка с изпълнение на АД № BG16RFPR001-1.012-0308-C01 с две обособени позиции
+Обособена позиция 1:
+• Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+• Въвеждане на система за бизнес анализи (Business Intelligence система)
+• Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 2:
+• Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛДИДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпена VRF система за нуждите на „Стрийт парк“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРИЙТ ПАРК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, внедряване, конфигуриране, обучение и гаранционна поддръжка на „AI Maintenance Assistant – Интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Интегрирани системи за управление на бизнес процесите в "Диалдент 2000 ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Диалдент 2000 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0336-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на Фотоволтаична електрическа централа 50kWp за собствени нужди и локално средство за съхранение на електроенергия. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1824-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВЕНТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИТИ НОВЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2339-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 брой портално подемно съоръжение за въвеждане на нов процесов модел в производството на строителни и декоративни скални материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОТОВ СТОУН ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за производство на електрическа енергия за собствени нужди, състояща се от фотоволтаични панели, хибридни инвертори, носеща конструкция, кабели и всички необходими компоненти за нормалното функциониране на системата, с обща инсталирана мощност 150 kWp“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мартис 09 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерия 215 kW с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФОРС - 81 ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
-[...18 lines deleted...]
-•	система за архивиране на информация. 
+    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР по прилагане на мерки за енергийна ефективност по външните ограждащи конструкции на производствената сграда на ДЕТЕЛИНА 2007 ЕООД, които включват:
+- Топлоизолационна система за външни стени и подове към външен въздух –
+доставка и монтаж на топлоизолационни плочи от минерална вата, вкл. лепило, механично закрепване с дюбели, армираща шпакловка със стъклотекстилна мрежа, грунд и финишно покритие, обработка на ъгли, водооткапи и детайли;
+- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от алуминий с прекъснат топлинен мост, остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване.
+- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от екструдиран поливинилхлорид (PVC), остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Плутон Инвест ООД</x:t>
-[...14 lines deleted...]
-    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+    <x:t xml:space="preserve">
+ДЕТЕЛИНА 2007 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на оборудване и материали за ДЕТЕЛИНА 2007 ЕООД:
+- трифазен хибриден инвертор за съхранение на енергия , високоволтов, с 2 независими батерийни входа, безпроблемно превключване, вкл. Комуникационен модул, или еквивалентно;
+- батерийна система за съхранение на енергия, клъстер от 3÷15 модула (брой модули съгласно проекта), безкабелно подреждане, или еквивалентно;
+- управляващ модул на батерийната система, работно напрежение 134,4–864 V, или еквивалентно;
+- DC кабели, соларен тип, с MC4 конектори, за връзка PV масив –инвертор и инвертор – батерийна система, вкл. крайни обработки, или еквивалентно;
+- AC кабелна линия от инвертора до главно разпределително табло, вкл. кабелоносещи системи (скари, тръби, крепежи);
+- разпределително табло с комутационна и защитна апаратура – автоматични прекъсвачи,дефектнотокова защита, катодни отводители тип II (AC и DC страна);
+- материали за заземителна и мълниезащитна инсталация – заземители, шини, проводници, клеми. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране и изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с локално съоръжение за съхранение на електрическа енергия (батерия), с мощност на инвертора 20 kW, за нуждите на „АВТОКАР-КОМЕРС“ ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АВТОКАР-КОМЕРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИСТА-СЕРВИЗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1324-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на Система за диагностициране, назначаване и моделиране на Индивидуални Ортопедични стелки, свързани с разработването на продуктова иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРТОТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0466-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дигитализация на Спектър 68 ООД
+Обособена позиция 1: Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПЕКТЪР 68 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Предоставяне на услуги за текуща подкрепа за социална и трудова интеграция на 5 новонаети лица в социалното предприятие „Поливас 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Поливас 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0013-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 3 обособени позиции: ОП1 Системи за оползотворяване на отпадна топлина студ генерирана при производството на сгъстен въздух или студопроизводство; ОП2 Енергийно ефективни охладители на въздух; ОП3 Котли на биомаса </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интерпред Партнер АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1151-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана информационна система в "Алфабот" ООД, включваща следните основни модули/системи:
+1. Въвеждане на система за управление на взаимоотношенията с клиенти
+(CRM система);
+2. Въвеждане на система за управление на веригата за доставки на
+суровини/материали/компоненти/продукти за производствения процес;
+3. Въвеждане на система за управление на складовото стопанство (WMS);
+4. Въвеждане на модул/система за управление на производството.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛФАБОТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0917-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: ОП 1 - Компресор с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kw - 2бр. ОП 2 - Централизирано управление (ЦУ) за сгъстен въздух - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ АНДИ-АНИ ИВАНОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне обучения за придобиване на „меки“ умения: Ключова компетентност (КК) 2 – Многоезикова компетентност – „Обучения по 
+английски език и бизнес английски“ във връзка с изпълнение на проект BG05SFPR002-1.0190089-C01 „Придобиване на нови умения в "ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД“  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототип, свързан с разработването на продуктова (услуга) иновация - Уеб базирано приложение за извършване на счетоводни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЮМАНКОНСУЛТИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0213-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на  дейности по организация и управление на проект и по осигуряване на видимост, прозрачност и комуникация по проекта</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕОХИМ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕФРАН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0933-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на вътрешна инфраструктура на обект „Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на ЛМ ХОЛИДЕЙС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛМ ХОЛИДЕЙС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Топлинно изолиране на външни стени с ТИ плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РД СИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ системи в предприятието "Ар Груп Про" ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1.	Въвеждане на модул система за управление на ресурсите (ERP система)
+2.	Въвеждане на модул Система за управление на взаимоотношенията с клиенти (CRM система) 
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ар Груп Про" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на покривна фотоволтаична електрическа централа с инсталирана мощност не по-малка от 50 kWp, в комбинация с локална система за съхранение на енергия (батерия) с полезен капацитет не по-малък от 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИВОЛИ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДАНИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0595-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАТО 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на съвременна VRV система за отопление и охлаждане в Медицински център "Света Ана".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЦ СВЕТА АНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1986-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на фотоволтаична електрическа централа с инсталирана мощност минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗДРАМИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
   </x:si>
   <x:si>
     <x:t>СИМОНАС КАРДС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0104-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и пускане в експлоатация на система за сгъстен въздух, състояща се от 1 брой компресор с инверторно управление с изсушител и 1 брой ресивър</x:t>
-[...236 lines deleted...]
-Обособена позиция 8: Монитори 27“ - 12 броя 
+    <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
+Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
+Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЛАНДСКЕЙП ДИЗАЙН СТУДИО ЕООД</x:t>
-[...157 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1673-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на PVC дограма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИЛНИ СЕЛИЩА - БОРОВЕЦ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2447-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели, в комбинация с инвертор и локално съоръжение за съхранение на електрическа енергия, разделена в две обособени позиции:
+ОП 1 – Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор;
+ОП 2 - Доставка, монтаж, изпитване и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия (батерийна система) с инвертор с инсталирана мощност 60 kW;
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Галатея Ен ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1890-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕГАС - 93" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0812-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
+ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
+ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИКСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0476-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
+ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
+ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АКВА-МАГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи с:
+- 380 м2 топлинно изолиране със сандвич-панели за външни стени;
+- 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Линсон мото" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2480-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
   </x:si>
   <x:si>
     <x:t>ТОПАЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1269-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Строително монтажни работи на фотоволтаични панели в комбинация с инвертори с мощност 100кW за собствено ползване на ПОЛИПЛАСТ ПМ ООД</x:t>
-[...91 lines deleted...]
-    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+    <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0420-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
+Обособена позиция № 1 Топлинно изолиране на външни стени 
+Обособена позиция № 2 Топлинно изолиране на покрив
+Обособена позиция № 3 Топлинно изолиране на под
+Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1491-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
-[...104 lines deleted...]
-    <x:t>BG-RRP-1.015-2288-C01</x:t>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 60,30 kWp (DC), хибриден инвертор с минимална номинална мощност 60 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 61,4 kWh за ЕТ „Проектстрой – Петър Петров – Петя Пътева“.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ПРОЕКТСТРОЙ-ПЕТЪР ПЕТРОВ-ПЕТЯ ПЪТЕВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на офис оборудване:
+Обособена позиция 1 – Доставка на ергономични столове
+Обособена позиция 2 – Доставка на работни бюра
+Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1053-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 63 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност: 
+Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
+Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Фотоволтаични панели в комбинация с инвертори - 45 kW и Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛСТРОЙ-СМК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2177-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг – проектиране, строителство и осъществяване на авторски надзор по време на изпълнението на строежа“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОГРЕС 99 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0656-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 45 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАЗАЛАТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
+* Въвеждане на система за управление на ресурсите (ERP система);
+* Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕваПрес Инвест" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1252,1537 +1183,1401 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E87"/>
+  <x:dimension ref="A1:E79"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46206</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46206</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46206</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46209</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46209</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46209</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46209</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46204</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46205</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46218</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46211</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46211</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46203</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46205</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46211</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46212</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46212</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46212</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46220</x:v>
+        <x:v>46242</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46205</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46205</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46221</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46222</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46212</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46222</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46211</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46207</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46223</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46208</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46223</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46208</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46223</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46209</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46223</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46223</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46214</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46224</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46224</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46225</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46225</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46210</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46225</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46209</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46225</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46210</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46225</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46226</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46211</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46226</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46211</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46226</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46212</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...140 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>