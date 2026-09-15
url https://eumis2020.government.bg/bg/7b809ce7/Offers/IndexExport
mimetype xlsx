--- v3 (2026-08-01)
+++ v4 (2026-09-15)
@@ -1,840 +1,765 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd0ba603f344d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a80e7d10278b4debac343ffc2c83dab2.psmdcp" Id="R0b9f51f56639456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a7db085dbd34365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d04c3dfeed5347e08377239d050ac304.psmdcp" Id="R2cd103e44a9a43ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
+    <x:t>Извършване на СМР на енергийно ефективни изолационни системи в сгради: сандвич панели стени – 130 м2, сандвич панели покрив – 390 м2 и секционни индустриални врати/външни плътни врати – 25 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОРЕСТА МЕБЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2059-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в „СОФИТЕКС КЪМПАНИ“ ООД, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиентите (CRM), с интеграция помежду им </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОФИТЕКС КЪМПАНИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и инсталация на Компресор за сгъстен въздух с инверторно управление с изсушител "
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
-[...5 lines deleted...]
-    <x:t xml:space="preserve">Доставка на 100 kW локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори за нуждите на Кариби ЕООД, в рамките на ДБФП BG16RFPR001-2.004-0181-C01.
+    <x:t>НИКИКА-90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0390-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на интелигентна оперативна платформа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯ - КОНЕЦ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 0747-C01/27.01.2026 г. с бенефициент „ТЕО МОРИС - БЪЛГАРИЯ ЕООД“, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕО МОРИС-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0747-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Повишаване на нивото на дигитализация на предприятието СПРИНГ СПЕД ЕООД“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПРИНГ СПЕД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 5 (ПЕТ) ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0969-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане и внедряване на система за защита на информацията в локална мрежа, система за архивиране на информация, система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БРОД ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на интегрирани решения за управление на бизнес процеси и информационна сигурност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"КОРНЕР ПЛЮС" ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КАРИБИ ЕООД</x:t>
-[...194 lines deleted...]
-    <x:t xml:space="preserve">ФОРС - 81 ООД
+    <x:t>BG16RFPR001-1.012-1733-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергийно ефективно оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТРОИТЕЛ-КРИВОДОЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1185-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Осигуряване на експертиза в областта на обученията, иновациите и дигиталната трансформация в публични и частни предприятия, в това число: Консултант по дигитална трансформация, Обучители за предоставяне на обучения на клиенти на Дигитален иновационен хъб Механика и участие в обучения на обучители, Консултант по интелектуална собственост </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНГИЛИЗ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване и въвеждане в експлоатация на интегрирана система за защита, архивиране, съхранение и споделяне на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на ПВЦ профили – 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЪЖДАНОВ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0037-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на облекло – 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАДИНКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0197-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАПАДОПУЛОС И СИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност минимум 150 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВА БРОДКАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АГРОФЕРМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0987-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНИ ТРЕЙД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0962-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на нова Фотоволтаична
+електроцентрала с мощност 30kW за собствено потребление, включваща и система
+за съхранение на електрическата енергия (ССЕЕ) с разполагане върху покривната
+част на съществуваща производствена сграда, собственост на Възложителя с
+Идентификатор 56722.651.387.1 и адрес: град Плевен, ул. Кара Колю №10.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1711-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване, конфигуриране и въвеждане в експлоатация на интегрирана система за защита, архивиране, съхранение и споделяне на корпоративна информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирано ИКТ решение : Система за управление на ресурсите (ERP система) - 1 бр. и Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРТЦВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0505-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергоефективни системи (термопомпи) за отопление и охлаждане в базата на "ГЕО-КРИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕО-КРИ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2712-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за „Въвеждане на система за управление на ресурсите (ERP система)“, „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“, „Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)“ и „Въвеждане на система за бизнес анализи (Business Intelligence система)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВЪРФРЕШ 2014 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Централизирана система със CRM, ERP и BPM функционалности</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФИТОФАРМА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0343-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите: Система за управление на ресурсите (ERP система); Система за управление на продажбите на дребно (Point-of-Sale система) и Система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джей Ди Ем Трак Център ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0463-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и внедряване на Модул система за управление на производството и Система за управление на съхранението и споделянето на информация, необходими за дейността на “ИТА Серт” ООД, в рамките на ДБФП BG16RFPR001-1.012-0907-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИТА Серт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0907-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 бр. професионална бариерна перална машина за нуждите на социалното предприятие на „ЕВРОХИМ-ГРУП“ ЕООД по проект BG05SFPR002-1.013-0122-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОХИМ-ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0122-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за енергийно-ефективни изолационни системи в сгради: Tоплоизолационни системи за външни стени и подове към външен въздух ТИ плоча от EPS – 1040 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАРЕНА 5" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Реализиране на мерки за подобряване на енергийната ефективност на „МОНТАЖСТРОЙ 91“ ЕООД, в рамките на проект BG16RFPR001-2.004-1631-C01:
+Обособена позиция 1: Доставка, монтаж и пускане в експлоатация на Фотоволтаични панели в комбинация с инвертор/и;
+Обособена позиция 2: Доставка, инсталиране и пускане в експлоатация на Локално съоръжение за съхранение на енергия (батерия) в комбинация с инвертор/и;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МОНТАЖСТРОЙ 91“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1631-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
-[...6 lines deleted...]
-- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от екструдиран поливинилхлорид (PVC), остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване. 
+    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно-ефективна топлоизолационна система от сандвич панели за покрив - 444 кв.м. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОРАНО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0321-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;  
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.; 
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 56 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 56 kWh, в производствена база „Джи М Л - дизайн“ ООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи М Л - дизайн ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 51,84 kW – 1 бр“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0090-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Подобряване на енергийна ефективност на "Санара Булфест 97" ЕООД чрез доставка и монтаж на:
+ОП1: Термопомпа - VRF/VRV система на директно изпарение – 91.5 kW – 1 бр.
+ОП2: Термопомпа - VRF/VRV система на директно изпарение –22.2 kW – 1 бр.
+ОП3: Система от термопомпа - VRF/VRV система на директно изпарение –50 kW с рекуператор – 1 бр.
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Санара Булфест 97 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1299-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на ИКТ системи за дигитализация на бизнес процесите, със следните обособени позиции:
+Обособена позиция 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр.
+Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">
-[...54 lines deleted...]
-Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+    <x:t>ЕФ ЕН КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1644-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка, монтаж и изпълнение на строително-монтажни работи по топлоизолиране на външни стени и подове към външен въздух на производствена сграда на „Дистилерия Исперих“ АД, чрез топлоизолационна система с топлоизолационни плочи от екструдиран полистирол (XPS)“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИСТИЛЕРИЯ ИСПЕРИХ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ системи за дигитализация на бизнес процесите, по следните обособени позиции:
+Обособена позиция 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр.
+Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЮР  АПАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1642-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, настройване и въвеждане в експлоатация на 4 броя термопомпи за БГВ в два хотела, 1 бр. термопомпа за затопляне на водата във външен басейн и 1 брой и рекуперативен блок в зала за хранене с местонахождение с. Кранево, община Балчик, област Добрич“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екогруп</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2193</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на системи по обособени позиции
+ОП 1 Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+ОП 2 Въвеждане на модул / система за управление на производството </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кронотек ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0395-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на 1 брой компресор за сгъстен въздух вкл. резервоар за сгъстен въздух с инверторно управление с изсушител и 1 брой изсушител</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМАРАНТ-2003 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1249-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на производството;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВДК 85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения:
+1. Създаване на онлайн магазин - 1 бр.
+2. Въвеждане на система за управление на ресурсите (ERP система) - 1 бр.
+3. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+4. Въвеждане на система за бизнес анализи (Business Intelligence система) - 1 бр.
+5. Изграждане на система за архивиране на информация - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стама Ко ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0789-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и инсталация на:
+Обособена позиция 1: Термопомпа въздух-въздух с топлинна мощност 15.5 kW - 4 бр.;
+Обособена позиция 2: Компресор за сгъстен въздух вкл резервоари за сгъстен въздух с инверторно управление с изсушител с номинална мощност на основния двигател 18.5 kw - 1 бр. и Ресивър с върздушен обем 2000 л. - 3 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>СПЕКТЪР 68 ООД</x:t>
-[...192 lines deleted...]
-    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+    <x:t>АРТМЕТАЛ-07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0260-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух-вода - 5 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бест Хотелс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1842-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на нивото на дигитализация на предприятието чрез внедряване на 4 бр. ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАТЕК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2086-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на Фотоволтаична инсталация с ЛСС в единна система за производство и съхраняване на чиста енергия от ВЕИ, както следва:
+-	изграждане на фотоволтаична инсталация за 0,4 МWp 
+-	изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на ЛСС 1290 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЛЕБОЗАВОД" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електроцентрала (ФтЕЦ) за производство на електрическа енергия от възобновяеми източници – 20kW – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКВАРОР-БОЯДЖИЕВ И СИНОВЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1275-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, инсталиране и въвеждане в експлоатация на Термопомпи въздух-вода с топлинна мощност минимум по 15 KW всяка-3 броя“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите не по-малка от 50 kW и локално съоръжение за съхранение на електрическа енергия с номинален капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЧМАГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирани системи по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 2 – Въвеждане на модул/система за управление на складовото стопанство (WMS) – 1 бр.
+Обособена позиция 3 – Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) – 1 бр.
+Обособена позиция 4 – Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕЙВ КОМПЮТЪРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1994-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
   </x:si>
   <x:si>
     <x:t>"СТОВИ 1" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2116-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изработване на технически проект и изграждане на фотоволтаична електрическа централа с инсталирана мощност минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление</x:t>
-[...267 lines deleted...]
-    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
+    <x:t>„Закупуване, доставка и монтаж на енергийно ефективни топлоизолационни системи (плочи) за покрив от Екструдиран полистирол (XPS) – 704 m²“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРЕЙМ ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0983-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ 65 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ - 81.92kWh и инвертор с мощност 65kW за нуждите на"ГЕМОВА" ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕМОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0964-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за изпълнение на топлоизолационна система от сандвич панели за покрив – 330 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2623-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНИ - 81 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 30 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДУНЕВ МОТОР СПОРТ- Р-21" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 452 кв.м 2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0927-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа и системи за съхранение на електрическа енергия.”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КЛАСИК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1128-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Извършване на СМР – фотоволтаична електрическа централа с мощност 51.2 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПА ЗОНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 56 KW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИПО - ХАРТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с мощност не по-малка от 50 kW изходяща (номинална) активна мощност на инвертора, комбинирана с локално съоръжение за съхранение на енергия (батерия) с номинален капацитет не по-малък от 51,2 kWh за собствено производство и съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нова Декор ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0445-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотоволтаична електрическа централа (ФтЕЦ) с мощност не по-малка от 35,02 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРИМА БГ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1847-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради (прозорци и врати) 341,763 м2“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОБОС КЕНДЪЛС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0096-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи по въвеждане на енергоспестяващи мерки и енергия от възобновяеми източници:
+Обособена позиция 1: Строително-монтажни работи на топлоизолационни системи в сгради:
+1.1.Топлоизолационни системи от сандвич панели за външни стени – 190 кв.м
+1.2.Топлоизолационни системи от сандвич панели за покриви- 192 кв.м
+            1.1.Топлоизолационни системи от сандвич панели за външни стени – 190 кв.м
+            1.2.Топлоизолационни системи от сандвич панели за покриви- 192 кв.м
+Обособена позиция 2: Строително-монтажни работи подмяна на прозрачни ограждащи конструкции (прозорци и врати), с рамка от алуминий с прекъснат топлинен мост- 40 кв.м
+Обособена позиция 3: Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност – 15 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕГЕСТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0452-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за енергийна ефективност в сграда на „ЧАПЕК“ ЕООД, включващи: секционни индустриални врати - 6 броя  и
+топлоизолационни системи от сандвич панели за външни стени и подове към външен въздух - сандвич панели  с топлоизолация от PIR /полиизоцианурат/ -576 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Чапек" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1519-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-2.001-0007-C03</x:t>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1183,1401 +1108,1299 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E79"/>
+  <x:dimension ref="A1:E73"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46237</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46219</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46237</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46223</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46237</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46223</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46237</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46224</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46237</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46224</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46225</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46225</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46223</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46226</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46227</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46227</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46227</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46230</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46230</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46230</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46238</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46231</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46238</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46231</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46238</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46227</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46238</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46223</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46238</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46231</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46238</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46231</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46239</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46231</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46240</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46230</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46240</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46227</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46240</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46227</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46240</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46225</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46240</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46230</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46240</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46232</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46240</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46233</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46240</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46233</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46240</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46233</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46241</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46233</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46241</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46233</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46241</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46233</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46241</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46234</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46241</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46234</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46241</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46234</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46241</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46231</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46241</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46226</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46241</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46226</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46241</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46225</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46241</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46231</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46241</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46231</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46241</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46234</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46242</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46234</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46243</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46233</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46243</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46233</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46243</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46232</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46243</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46232</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46244</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46232</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46244</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46232</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46244</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46232</x:v>
+        <x:v>46271</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46244</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46232</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46244</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46234</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46244</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46234</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46244</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46233</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46244</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46233</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46244</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46231</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46244</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46227</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46244</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46227</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46245</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46233</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46245</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46230</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46245</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46230</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46246</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46231</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46246</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46227</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46246</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46234</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46247</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46232</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46247</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46232</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46247</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46232</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46247</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46233</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46248</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46232</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46248</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46233</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...100 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>