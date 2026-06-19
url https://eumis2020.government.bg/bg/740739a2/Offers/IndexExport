--- v0 (2026-05-22)
+++ v1 (2026-06-19)
@@ -1,1132 +1,1152 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e779b0cb9942a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae61bedc3b01431ca7910ce024c8a944.psmdcp" Id="Ra63d225e66454211" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0830f73e020749df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64fbb25381f944789960f2d126935038.psmdcp" Id="Rcf0667bf7e9b468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Обособяване на екопътека и културно пространство в Община Елена като част от зелен хъб за устойчив туризъм в Старопланински регион в обхвата на екопътека от х. "Буковец" до х. "Чумерна" по проект „Обособяване на Старопланински хъб от рекреационни зони за устойчив туризъм и зелени пространства за културни и социални иновации“</x:t>
-[...90 lines deleted...]
-Обособена позиция 3 – Централно управление на системи за сгъстен въздух – 1 бр.
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, както следва:
+Обособена позиция 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)  – 1 бр.
+Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа – 1 бр.
+Обособена позиция 3: Изграждане на система за архивиране на информация– 1 бр.
+Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>БУНАЙ АД</x:t>
-[...80 lines deleted...]
-    <x:t>Доставка на дентално оборудване</x:t>
+    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1633-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 7бр. термопомпи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Централ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура по избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии: Обособена позиция 1. Система за бизнес анализи (Business Intelligence – BI); 2. Система за вътрешнофирмени обучения в електронна среда; 3. Система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕНДОРЕП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0345-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне на специфично обучение - "Зелени и дигитални умения за успешна кариера",  в изпълнение на проект BG05SFPR002-1.019-0009-С01 „Инвестиция в дигитални и зелени умения за устойчиво развитие“, финансиран по Програма „Развитие на човешките ресурси“ 2021–2027. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИК КОМЮНИКЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на оборудване По Обособена позиция 1: Широкоформатен Плотер - 1бр., По обособена позиция 2: Принтер 1бр. Компютърна конфигурация 2бр. Сървър - 1бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНОАРХ ИНЖИНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1875-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на професионална снимачна техника и периферия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РК ФАКТОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на енергийно ефективно оборудване по 2 обособени позиции:
+Обособена позиция 1: Агрегат с кондензатор за въздушно охлаждане (чилър) с мощност 119kW с прогнозна стойност 29 266.44 евро
+Обособена позиция 2: Термопомпа тип вода-вода с топлинна мощност 97.8kW с прогнозна стойност 22 729.98 евро</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ийст Инвестмънтс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0589-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на колективни предпазни средства с 6 броя ОП“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИНАМИК  2012 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1115-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител във връзка с предвидените по проекта външни услуги във връзка с разработването на иновацията.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИТРАНСФОРМЪРС ЛАБС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0349-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на обучения по дигитална компетентност и предприемачество по проект BG-RRP-1.009-0015-С02 „Създаване на Младежки център - гр. Гоце Делчев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бизнес инкубатор - Гоце Делчев, Център за подпомагане на предприемачеството</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>BG - Изработка на комплект от фотолитографски маски за 42 слоя за процес по 110 nm CMOS технология и доставка до завод производител на CMOS оптични сензори DBHitek (Корея)
+EN - Production of a set of photolithographic masks for 42 layers for a 110 nm CMOS technology process and delivery to a CMOS optical sensor manufacturer DBHitek (Korea)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотолитикс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1345</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирана среда за управление, защита и съхранение на корпоративната информация, чрез:
+1.	Изграждане на система за защита на информацията в локална мрежа;
+2.	Изграждане на система за архивиране на информация;
+3.	Изграждане на система за управление на съхранението и споделянето на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"1ТЕАМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Комутатор - 1 брой, Сървър - 1 брой, Монитори 34.14 - 10 броя , Работна станция с инсталирана операционна система - 10 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОНИТЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес и Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАРМ - СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на работната среда в Тета ООД град Пловдив чрез осигуряване на колективни предпазни средства:
+Обособена позиция 1 – доставка на ергономични столове
+Обособена позиция 2 – доставка на ергономични бюра</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕТА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0678-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр.; ОП 2: Изграждане на система за архивиране на информация - 1 бр.; ОП 3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕВДО 33" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1978-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на интраорален скенер и лаптоп - 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>АЙ ДЕНТ - АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2261-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">"Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в Техновент инженеринг ЕООД"
+    <x:t>„Изграждане, внедряване и конфигуриране на интегрирана платформа за управление на бизнес процеси, обединяваща ERP и CRM функционалности в единна среда с общ модел на данни и централизирана логика за управление.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕЙК КЕЙК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0150-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на дълготрайни материални и нематериални активи със следните обособени позиции:
+ОП1- Доставка на черна техника, която включва:
+-лаптопа- 3 броя,
+-компютър-2бр.+ 1бр.монитор
+-мултифункционално устройство
+ОП4-Доставка на Специализиран софтуер 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Техновент инженеринг ЕООД</x:t>
-[...156 lines deleted...]
-ОП 8: Охладителна камера – 1 бр.“
+    <x:t>"КАПИТАЛ - СТРОИТЕЛСТВО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ системи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ей Джей Консулт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0846-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машина за хонинговане -1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изследвания, изпитвания, измервания и валидиране, както и създаване и тестване на прототип, необходими за и свързани с разработването на иновативната услуга - софтуерна платформа за създаване на онлайн магазини</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСТЕНЗА УЕБ ДИВЕЛЪПМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0397-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 56 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИПО - ХАРТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 70 kW, инвертор 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 96 kWh, монтирани на покривната конструкция на търговски обект на „СУН-България“, находящ се в с. Крепост, ул. “Хасковска“ №  141“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СУН-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, свързани към фотоволтаична система, в гр. Хасково, Парк Кенана, хотел-ресторант „Романтика“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Румис - абагар ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на система за архивиране на информация 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>СУИТС ГРУП ООД</x:t>
-[...537 lines deleted...]
-    <x:t>BG16RFPR001-1.004-2888-C01</x:t>
+    <x:t>ЮНУЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1008-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Монтаж на плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Валбис Трейд ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0550-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаични панели в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕНИЦА-НИС 2015 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0844-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване нивото на дигитализация на предприятието чрез внедряване на  3 бр. ИКТ решения:
+Обособена позиция 1 (ОП 1): Въвеждане на модул/система за управление на складовото стопанство (WMS) – 1 бр. и Въвеждане на модул/система за управление на производството – 1 бр.
+Обособена позиция 2 (ОП 2): Създаване на онлайн магазин – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пулвис" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1960-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с инвертори 60 kW - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСЪМ ИНВЕСТ КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0834-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в "ГОЛДЪН ФИЙЛД" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГОЛДЪН ФИЙЛД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изогтвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на материали за визуална идентичност </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISPR001-3.004-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0015-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0003-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0009-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и  монтаж на Прахоуловители, за нуждите на „ПРОТЕЙ – М“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0458-C01“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОТЕЙ - М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на процедура за избор на изпълнител за доставка на компоненти за хибридна ФЕЦ 18 kWp с батерии, включително услуги по проектиране, монтаж и узаконяване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на почистващи машини с две обособени позиции: Обособена позиция 1 - Доставка на Подопочистваща машина - 8 броя. Обособена позиция 2 -Доставка на Дискова почистваща машина - 4 броя. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАЛАКСИ 2012 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2813-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане:
 Обособена позиция 1 – Ергономично бюро – 3 бр.
 Обособена позиция 2 – Ергономичен стол – 13 бр.
 Обособена позиция 3 – Маса – 1 бр.
 Обособена позиция 4 – Стол – 12 бр.
 Обособена позиция 5 – Гардеробче за съблекалня – 10 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>Ивиленс ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-0494-C02</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Избор на изпълнител за въвеждане на ИКТ и дигитални решения във фирма „МИНОАР“ ООД по обособени позиции:
-[...2 lines deleted...]
-Обособена позиция 3: Внедряване на ERP система 
+    <x:t>Доставка на активи:
+Об. позиция 1.
+1. Преносим компютър вид 1- 2 броя;
+2. Преносим компютър вид 2- 1 брой;
+3. Преносим компютър вид 3- 3 броя;
+4. Монитор вид 1-  2 броя;
+5. Безжична клавиатура и мишка- 5 броя;
+6. Докинг станция- 6 броя;
+7. Настолен компютър- 2 броя;
+8. Монитор вид 2- 3 броя;
+9. Монитор вид 3- 1 брой.
+Об. позиция 2.
+1. Система за защита на информацията в локална мрежа- 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪЛМЕД АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на научни изследвания - Изграждане и тестване на прототип на иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГЕОИНЖЕНЕРИНГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0302-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуга за възлагане на научни изследвания - изграждане и тестване на прототип на иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЗЕНИТ-ГЕО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0268-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на лични предпазни средства (ЛПС) и специално работно облекло по две обособени позиции: 
+ОП 1. Доставка на ЛПС и специално работно облекло 
+ОП 2. Доставка на Защитни ръкавици  за работа с криогенни газове </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАТЕРКОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в Е енд Д Логистикс ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Е енд Д Логистикс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0331-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране и разтоварваща лента</x:t>
+  </x:si>
+  <x:si>
+    <x:t>а2ме ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Перос - 2016" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1399-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 1 бр. телескопичен товарач, оборудван с вилици и кофа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АТРЪКС СЪРВИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0756-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на информационна система за нуждите на Интер Пауър ООД гр. Габрово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕР ПАУЪР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0315-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на оборудване за озвучаване и ледогенратор с бин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РАДИЧКОВИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2015-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на специализиран софтуер за управление на библиотечния архив </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕГАСТАР МЮЗИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2877-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата е  предмет избор на изпълнител на дейности по внедряване на интегрирано софтуерно решение, включващо CRM система и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"МИНОАР" ООД</x:t>
-[...129 lines deleted...]
-    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "Монитор OLED PG34WCDM - 34 inch 800R Curved OLED (3440 x 1440), 240Hz, 0.3ms, HDR 400, или еквивалентно" и "обектив, или еквивалентно"</x:t>
+    <x:t>ДЕВАЛ 2017 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1353-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на енергийно ефективно оборудване за нуждите на „НАДЕЖДА-94“ ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАДЕЖДА-94 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за изграждане на системи по обособени позиции:
+Обособена позиция 1 - Изграждане на система за защита на информацията в локална мрежа
+Обособена позиция 2 -  Изграждане на система за архивиране на информацията 
+Обособена позиция 3 - Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БРЕТ КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка материали/ консумативи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БГ ЛИЙДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0350-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер  и техника за работа с него по проект BG16RFPR001-1.004-1953-C01  в две обособени позиции:
+ОП1 Доставка на специализиран софтуер за CAD проектиране
+ОП2 Доставка на хардуер</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТУДИО МОРФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1953-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"
+</x:t>
   </x:si>
   <x:si>
     <x:t>РАЙЦ - 2 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-0378-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1221-C01</x:t>
+    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно"; "Принтер за директен печат върху текстил и DTF, или еквивалентно"; "Машина за огъване на пластмаса, или еквивалентно"; "Фибров лазер 50W Лазерен Маркировщик + Автофокус, или еквивалентно"; "Лазер за рязане и гравиране на метал, или еквивалентно".
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуга с предмет: "Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация RoseProInn и на иновативни козметични продукти (кремове и серуми) на база на RoseProInn системата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на ДНА - 
+1. Обособена позиция - Софтуер за инженерно проектиране с четири лиценза</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛИРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1663-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр и на модул/система за управление на производството - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕС СИ ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на системи за обработка и управление на информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЙ ДИ ПАРТНЪРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1056-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик на софтуер за управление както следва:
+-Обособена позиция 1-ERP
+-Обособена позиция 2-CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОВА ТРАНСЛЕЙТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2394-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирани ИКТ системи в предприятието "РЕНТАЛ БГ ГРУП" ООД, включващи:
+1.	Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+2.	Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
+3.	Въвеждане на система за управление на складовото стопанство (WMS)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация RoseProInn и на иновативни козметични продукти (крем и серум) на база на RoseProInn системата".
+Процедурата съдържа две обособени позиции:
+1.	ОБОСОБЕНА ПОЗИЦИЯ 1: СЪЗДАВАНЕ НА ПРОТОТИПИ И ТЕХНОЛОГИЧНО ТЕСТВАНЕ.
+2.	ОБОСОБЕНА ПОЗИЦИЯ 2:  КЛИНИЧНО ТЕСТВАНЕ. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и монтаж на: 
+1. Система за наблюдение на автопарк и машини (GPS проследяване) - 1 бр.
+2. Компютърна система - Сървър - 1 бр.
+3. Видеоконферентна система - 1 бр. 
+4. Офис оборудване за Ново работно място - 1 бр.
+Включва: Бюро - 1бр., Стол - 1 бр. Компютърна конфигурация - 1бр., Монитор - 1 бр, МФУ лазерно (за сканиране и принтиране)-1бр., Рутер - 1 бр., Шредер - 1 бр., Подвързваща машина - 1бр. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Д БЕСТ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2819-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на интегрирана AI-базирана платформа за интелигентно управление, мониторинг и оптимизация на производството на електрическа енергия в комплект с термални камери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на "ДОСЕВ ИМПЕКС" ЕООД, структурирани в три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на модулна конструкция тип фургон за нуждите на проект Подобряване на работната среда в РЕВИС 2015 ЕООД, в изпълнение на договор № BG05SFPR002-1.004-0929-C01/15.12.2024г по процедура Адаптирана работна среда на оперативна програма "Развитие на човешките ресурси" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕВИС 2015 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0929-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност по обособени позиции:
+Обособена позиция 1: Доставка на система за битова гореща вода със слънчеви колектори (плосък тип) с обща абсорбираща площ 2 m² - 3 бр.
+Обособена позиция 2: Доставка на термопомпи, както следва:
+1 брой термопомпа с мощност 12,6 kW
+1 брой термопомпа с мощност 10,1 kW
+Обособена позиция 3:
+Доставка на енергоефективни осветителни тела, както следва:
+Линейни осветители – 50 бр., 16 W
+LED панели („луни“) – 170 бр., 9 W
+Прожектори тип „камбана“ – 4 бр., 100 W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Андреа ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0511-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на линия за рециклиране на пластмаса - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Марица Полимер ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСИП (оценка на съответствието на инвестиционен проект) и упражняване на строителен надзор по време на строителството на обект: „ Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител по обособени позиции:
+Обособена позиция 1
+Термопомпа  въздух -въздух с топлинна мощност 24,5kw – 2бр
+Обособена позиция 2
+ Термопомпа  въздух -въздух с топлинна мощност 15.24kw – 2бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БРЕД СОЛЮШЪН"ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0250-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на модерно оборудване за техническо обслужване и ремонт на автомобили за фирма "Матеус-6" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАТЕУС - 6 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1876-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на локални съоръжения за съхранение на енергия във връзка с изпълнение на проект BG16RFPR001-2.004-0781-C01 “Локални съоръжения за съхранение на енергия в "Спайсес Трейдниг" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СПАЙСЕС ТРЕЙДИНГ ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0781-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер за подобряване на производствения капацитет на "Моя Студио" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОЯ СТУДИО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1886-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения в „Индивидуална практика за първична медицинска помощ - лекарски кабинет д-р Петя Михайлова“ ЕООД, включващи: система за управление на ресурсите (ERP система), система за управление на взаимоотношенията с клиенти (CRM система) и система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Индивидуална практика за първична медицинска помощ - лекарски кабинет д-р Петя Михайлова" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0847-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0367-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0367-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична инсталация 50kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 50 kWp в Дестинация България ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕСТИНАЦИЯ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0848-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Енергийно_ефективни_изолационни_системи_в_сграда на фирма "Експрес Груп -Т" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Експрес Груп-Т ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1934-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура е избор на доставчик за предоставяне на ИТ услугa, включваща: 1) въвеждане на система за бизнес анализи (Business Intelligence система); 2) изграждане на система за защита на информацията в локална мрежа; 3) изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИМАНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2219-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура е - изграждане и внедряване на интегрирана информационна система за управление, анализ, защита, съхранение и споделяне на информация, включваща: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежа и модул за управление на съхранението  и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИ-1 ТРАНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2215-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на процедурата - изграждане на единна платформа за управление на данни и информационна сигурност, включваща инструменти за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИРА ЛОГИСТИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предмет на процедура - изграждане и въвеждане в експлоатация на комплексна информационна система за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОТИМТЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2207-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на фирма "НЕКТАР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НЕКТАР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0087-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на заложените по договор BG16RFPR001-2.004-0364-C01 активи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Писат Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0364-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАТА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на фирма “ДОМИНО 4” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"ДОМИНО 4" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1062-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Енергийна ефективност в административна сграда на "Строител-Криводол" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТРОИТЕЛ-КРИВОДОЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1185-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация за собствено потребление с обща инсталирана мощност 130kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ 6 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1138-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФЕЦ 30 kW, съоражения за
+съхранение на електроенергия и термопомпа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кийган Солюшънс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0556-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЗММ Нова Загора“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на 20kW фотоволтаична централа за производство и съхранение на електроенергия за собствени нужди върху производствена база на „П енд В“ ООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>П ЕНД В ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1858-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична инсталация с мощност 95 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМИД А И д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0931-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 66 kWp за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БИНДИНГ БЪЛГАРИЯ ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "ИВИЛ - ИВАН КРЪСТЕВ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1232-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на технически проект и Изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 40 kWp в ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0038-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на енергийно ефективни мерки в Гама Комерс ООД – доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гама-Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1870-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на енергоспестяващи мерки в "Кеш-Ауто" ЕООД – проектиране (ако е приложимо), доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 57 kW, предназначена за производство на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕШ-АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР дейности за Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори с мощност 119 kw - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАВЕЛИТА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 165 kW
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БОРО ТЕРАКОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаични панели в комбинация с инвертори и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори за производство на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИТИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ЛПС и специално работно облекло:
+Об. позиция 1. 
+1. Ръкавици за еднократна употреба, нитрилни без талк- 120 кутии, съдържащи по 100 броя всяка или общо 12 000 броя ръкавици;
+2. Медицинска маска за еднократна употреба- 96 кутии, съдържащи по 50 броя всяка или общо 4800 броя маски;
+3. Стерилни хирургични ръкавици без талк- 3600 чифта;
+4. Стерилни операционни престилки- 3600 броя;
+Об. позиция 2. 
+1. Защитна оловна престилка- 2 броя;
+2. Защитна оловна яка- 1 брой;
+3. Защитни очила за работа с рентген- 2 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0456-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BG - Доставка на софтуер за физическа верификация на топологията на CMOS интегрални схеми по 90nm процес
+EN - Delivery of software for physical verification of the topology of CMOS integrated circuits using the 90nm process
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг - проектиране и изграждане на вътрешна инфраструктура на Индустриален парк със складова база в УПИ I-307, кв.10в, по
+плана на промишлена зона гр. Сливен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Изграждане на фотоволтаична централа на покрива на сграда на „СТИИЛ ДИЗАЙН“ ЕООД за производство на електроенергия собствени нужди”  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стил дзизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2376-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и монтаж на 243 кв.м прозрачни ограждащи конструкции /прозорци и врати/с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ ЕС ПИ ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАВЕКСИМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1484,1843 +1504,2064 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E105"/>
+  <x:dimension ref="A1:E118"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46153</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46154</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46154</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46154</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46156</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46156</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46164</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46164</x:v>
+        <x:v>46194</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46157</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46164</x:v>
+        <x:v>46194</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46157</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46157</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46164</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46166</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46159</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46166</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46159</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46166</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46156</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46167</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46167</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46167</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46160</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46167</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46157</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46167</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46160</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46167</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46160</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46167</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46160</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46168</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46160</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46168</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46161</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46168</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46161</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46168</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46161</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46168</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46161</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46168</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46161</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46168</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46168</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46168</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46168</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46168</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46168</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46161</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46168</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46161</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46168</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46161</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46168</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46161</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46168</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46168</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46168</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46168</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46157</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46168</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46156</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46168</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46156</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46168</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46154</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46168</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46154</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46168</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46153</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46168</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46169</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46162</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46169</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46162</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46169</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46161</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46169</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46162</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46169</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46154</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46169</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46162</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46169</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46162</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46169</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46162</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46169</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46162</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46169</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46160</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46169</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46161</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46170</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46161</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46170</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46158</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46170</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46163</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46170</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46162</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46170</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46163</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46170</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46162</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46170</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46162</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46170</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46162</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46170</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46162</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46170</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46170</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46163</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46170</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46163</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46170</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46163</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46171</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46161</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46171</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46171</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46163</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46171</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46163</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46171</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46163</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46171</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46163</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46171</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46163</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46171</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46156</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46171</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46161</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46171</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46160</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46172</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46162</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46172</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>45783</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46172</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46162</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46172</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46173</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46034</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46174</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46161</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46174</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46163</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46175</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46163</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46187</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46160</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46191</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46192</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46206</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46191</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B105" s="2">
+      <x:c r="B118" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C105" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>308</x:v>
+      <x:c r="C118" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>333</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>