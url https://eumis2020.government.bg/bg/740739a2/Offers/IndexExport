--- v1 (2026-06-19)
+++ v2 (2026-07-12)
@@ -1,1143 +1,891 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0830f73e020749df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64fbb25381f944789960f2d126935038.psmdcp" Id="Rcf0667bf7e9b468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra98fab1a915349ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ad2b16c8cb846bb998c8587f9575cfe.psmdcp" Id="R1ee953b9120c4952" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, както следва:
-[...3 lines deleted...]
-Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
+    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВОДСТРОЙ ПЛОВДИВ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на ДМА за нуждите на Булпласт – М ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛПЛАСТ-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи – 3 броя.
+Доставка и монтаж на енергийно ефективни изолационни системи на сграда.
+Обособена позиция 1. Термопомпена система въздух-вода с мощност 26 kW – 1 брой;
+Обособена позиция 2. Термопомпа въздух-въздух с мощност 16.1 kW – 2 броя;
+Обособена позиция 3. Подобряване на енергийната ефективност на сграда чрез:
+Топлоизолационна плоча от XPS -18 кв.м, топлоизолационна плоча от EPS – 127 кв.м. и Сандвич панел с топлоизолация от PUR за топлоизолиране на покриви 160 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Системи и техника за сигурност" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1534-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура № 1: Изпълнение на строително – монтажни работи (СМР) по подобряване на енергийната ефективност в производствената база на „Туристстрой – Царацово“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТУРИСТСТРОЙ - ЦАРАЦОВО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1472-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана система за управление на бизнес процеси за нуждите на СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪНСЕТ КАФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0821-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА
+ПО ОБОСОБЕНИ ПОЗИЦИИ: 
+ОП1 Доставка на компютърна конфигурация - 3 БР
+ОП 2 Доставка на компютърна конфигурация - 1 БР
+ОП 3  Доставка на ПРОФЕСИОНАЛНЕ МОНИТОР - 4 БР.
+ОП 4 Доставка на лазерно цветно м.ф. устройство А3 -1БР.
+ОП 5 Доставка на плотер със скенер - 1БР.
+ОП 6 Доставка на преносим компютър- 2 БР.
+ОП 7 Доставка на  мобилен СМАРТФОН - 1 БР
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
-[...101 lines deleted...]
-3.	Изграждане на система за управление на съхранението и споделянето на информация.
+    <x:t>АЙВИ АРХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2486-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на социални придобивки за работещите: Доставка на кухненско и офис - обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СКАЙ МОНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и въвеждане в експлоатация на оборудване по обособени позиции:
+1.Обособена позиция 1 : Резервоар (ресивър) за сгъстен въздух с обем 3000 l; 
+2.Обособена позиция 2: Конвенционален компресор с мощност 45 kW
+3.Обособена позиция 3: Изсушител на сгъстен въздух за компресор 45 kW.  
+4.Обособена позиция 4 : Централизирано управление на системи за сгъстен въздух - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АСТРОИДА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1333-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Роботизирана линия за фосфатиране с пречиствателна станция </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Осигуряване на социални придобивки за работещите, вкл. ремонт и оборудване на места за отдих, рехабилитация, спорт, хранене и почивка в предприятията и др“, 
+с предмет: „Доставка и монтаж на 
+1.	Фургон за отдих, хранене, почивка и преобличане - 1 бр.“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"1ТЕАМ" ООД</x:t>
-[...49 lines deleted...]
-    <x:t>BG16RFPR001-1.004-2261-C01</x:t>
+    <x:t>ПИТОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1182-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр., Въвеждане на система за управление за бизнес анализи(Business intelligence) - 1 бр.; ОП 2: Въвеждане на модул/система за управление на продажбите на дребно(Point-of-sale) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еделвайс-93 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на Локално съоръжение за съхранение на електроенергия (ЛСС) с капацитет от 5.08 МWh, и максимална активна мощност отдавана към мрежата 2.4 МW, като част от комбиниран проект към изградена и пусната в експлоатация фотоволтаична електроцентрала (ФвЕЦ) с мощност 3.0 МW за производство на електроенергия от ВЕИ (слънчева енергия)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пи Ви Вижън ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.004-1736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на CNC пробивен център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРМОНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1340</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „СЪЗДАВАНЕ И ТЕСТВАНЕ НА ПРОТОТИПИ И ПИЛОТНИ ЛИНИИ, СВЪРЗАНИ С РАЗРАБОТВАНЕТО НА ПРОДУКТОВА ИНОВАЦИЯ - ИНОВАТИВНИ 
+КОЗМЕТИЧНИ ПРОДУКТИ (КРЕМ И СЕРУМ) НА БАЗА НА ROSEPROINN СИСТЕМАТА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2554-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+Доставка, монтаж, настройка и въвеждане в експлоатация на оборудване за разширение на съществуваща фотоволтаична система за собствено потребление и изграждане на система за съхранение на електрическа енергия за нуждите на хотелски комплекс. Процедурата включва доставка на фотоволтаични панели, конструкция, свързващи компоненти, система за съхранение на енергия (батерия), комуникационно оборудване, електроразпределителни компоненти, монтажни дейности, настройка и пуск в експлоатация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САН ПРОПЪРТИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули:
+•	система за управление на складовото стопанство (WMS); 
+•	система за управление на производството; 
+•	система за архивиране на информация. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плутон Инвест ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕН ТИ ЕН - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0270-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на система за сгъстен въздух, състояща се от 1 брой компресор с инверторно управление с изсушител и 1 брой ресивър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>доставка на мебели за ресторант</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ШИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2421-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на високотехнологично оборудване по 2 обособени позиции 
+•	Обособена позиция 1: Доставка на компютърно оборудване 
+•	Обособена позиция 2: Доставка на лазер за гравиране и рязане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ДИ ЕН ЕЙ ПРОДЖЕКТ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2801-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ разделени в четири обособени позиции, както следва:
+Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр.
+Обособена позиция 2: "Въвеждане на Система за управление на ресурсите(ERP система)" - 1бр.
+Обособена позиция 3: "Изграждане на система за защита на информацията в локална мрежа" - 1 бр.
+Обособена позиция 4: "Изграждане на система за архивиране на информация" - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М И Д АВТО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1319-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция 2 – Въвеждане на система за управление на веригата за доставки на продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция 3 – Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 4 – Въвеждане на система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОНЕЛ-В ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1341-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЗУНОВ 90 АНИМАЛПЕТС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0547-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за: Обособена позиция 1 - „Внедряване на съвременни технически решения за енергийна ефективност на сградата – изолиране на външните стени, покрив, подмяна на дограмата“ Обособена позиция 2 - „Изграждане на термопомпена и рекуперативна вентилационна инсталации“ Обособена позиция 3 - „Инсталиране на локални съоръжения за съхранение на енергия батерии в комбинация с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0108-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирана информационна система, включваща CRM система и система за бизнес анализи (BI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕЛДЕР ГРУП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на локално съоръжение за съхранение на енергия батерия в комбинация с инвертор 102,4kW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОКОМФОРТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация 55kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЙКЪЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh, в производствена база „РЕА-Елена Будовска“,гр. Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕА - Елена Будовска ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 броя термопомпи " въздух-вода"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0726-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и тестване на прототип на приложение: Тест за изследване на компетентностни модели за предвиждане и оценка на стереотипни ценностни системи: „Когнитивни меметики“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЛП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0117-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр.; ОП 2:Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОРМА 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1738-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на активи за нуждите на МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0456-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0456-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Разходи за услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1 Въвеждане на Система за управление на ресурсите (ERP система) – 1бр.
+Обособена позиция 2 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1бр.
+Обособена позиция 3 Въвеждане на система за бизнес анализи (Business Intelligence система) – 1бр.,  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЙ ТИ ПЛЕЙС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0079-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието "РЕНТАЛ БГ ГРУП" ООД, включващи: 1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 2. Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес 3. Въвеждане на система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на цифрови решения за дигитализация на дейността на „Семела Логистикс“ ООД, включващи система за управление на взаимоотношенията с клиенти (CRM), система за бизнес анализи (Business Intelligence) и система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕМЕЛА ЛОГИСТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1684-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа в „Европа-Р“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Европа - Р" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на АЗРЕМОНТИРАМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЗРЕМОНТИРАМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2392-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на оборудване за архитектурно студио с 8 обособени позиции: 
+Обособена позиция 1: Настолен Компютър - 6 броя
+Обособена позиция 2: Графичен таблет - 1 брой
+Обособена позиция 3: Екран за презентации - 1 брой
+Обособена позиция 4: 3D принтер - 1 брой
+Обособена позиция 5: Плотер за формат А0 - 1 брой
+Обособена позиция 6: Лаптоп 16“ - 2 броя
+Обособена позиция 7: Таблет 13“ - 2 броя
+Обособена позиция 8: Монитори 27“ - 12 броя 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАНДСКЕЙП ДИЗАЙН СТУДИО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2755-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Закупуване, доставка и монтаж на енергийно ефективни активи по две обособени позиции - 1. Фотоволтаични панели в комбинация с инвертори - 20 kW и 2. Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 25 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕТ МАГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2253-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане, внедряване и конфигуриране на интегрирана платформа за управление на бизнес процеси, обединяваща ERP и CRM функционалности в единна среда с общ модел на данни и централизирана логика за управление.“</x:t>
   </x:si>
   <x:si>
     <x:t>МЕЙК КЕЙК ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0150-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка на дълготрайни материални и нематериални активи със следните обособени позиции:
-[...4 lines deleted...]
-ОП4-Доставка на Специализиран софтуер 
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
+1. Компресор за сгъстен въздух с инверторно управление (1 бр.)
+2. Изсушител на сгъстен въздух (2 бр.)
+3. Ресивър с въздушен обем 500л (1 бр.)
+4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУСЕВПЛАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0647-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРИНА - КМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0501-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0904-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на машини за целите на проект BG16RFPR001-1.010-0354:
+1. Пакетен циркуляр с NC управление - 1 бр.;
+2. Кантираща машина – 1 бр.;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТИВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0354</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Доставка на специализирано кино- и видеооборудване по четири обособени позиции" </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТУДИО ЛАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер „Интуитивна AI платформа за бизнес анализ с комуникация на естествен език – NovaBI“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮМАРК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2710-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на ДМА по следните обособени позиции:
+Обособена позиция 1: Комплект апаратура за фото и видео заснемане -  - 1бр. фотоапарат, 4 бр. обективи с различни фокусни разстояния, карта памет, статив и 2 бр. аксесоари за калибриране на цветовете;
+Обособена позиция 2: Апаратура за измерване на качеството на екрани/монитори -- 1 бр. спектрорадиометър, безконтактен колориметър 1 бр., двуканален USB осцилоскоп с логически анализатор 1 бр. и комплект уред за генериране на тестов сигнал с различни характеристики(генератор) и уред за детайлно анализиране на резултатите от генерирания тестов сигнал (анализатор) 
+Обособена позиция 3: Компютърно оборудвне:   1 брой стационарен компютър 24-инчов дисплей с резолюция 4480 x 2520, 2 броя лаптопи 15.3-инчов дисплей с резолюция 2880 x 1864, референтен монитор - 1 бр. и работен монитор - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛаптопМедия ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2770-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАПРИЗ.КС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1611-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дистрибут ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2302-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на оборудване за целите на проект BG16RFPR001-2.004-1560-C01:
+1. Винтов компресор с инверторно управление - 1 бр.;
+2. Хладилен изсушител за сгъстен въздух - 1 бр.;“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕЛЕКТРОСТАРТ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително монтажни работи на фотоволтаични панели в комбинация с инвертори с мощност 100кW за собствено ползване на ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМТех ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда, собственост на „Актив инвест груп“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актив инвест груп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСД Сервиз</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда-500 m² топлоизолация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"КАПИТАЛ - СТРОИТЕЛСТВО" ЕООД</x:t>
-[...467 lines deleted...]
-    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на "ДОСЕВ ИМПЕКС" ЕООД, структурирани в три обособени позиции</x:t>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) с мощност 52 кWp за собствени нужди в с. Орешак, ПИ 53707.501.65.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРАСИ777-2008 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0785-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Технически прегледи ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Холдинг Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕБЕЛИ СПАС ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 30 kW и система за съхранение на енергия с капацитет минимум 60 kWh предназначени за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Идея Хоум ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на "ДОСЕВ ИМПЕКС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0467-C01</x:t>
-[...113 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+    <x:t>BG16RFPR001-2.004-1568-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИЗНЕС НЕДЕВИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛА 2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0033-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на фирма ЕВРОПАВИМЕНТИ ПЛЮС ООД чрез енергоспестяващи мерки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПАВИМЕНТИ ПЛЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0581-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на интегрирана система за управление на бизнес процесите в „ТЕХНО ЕЛЕКТРОНИКС 5" ЕООД, включваща въвеждане на система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (BI), реализирани чрез интеграция помежду им в обща интегрирана среда, съгласно Техническата спецификация и Приложение 16 по процедура BG16RFPR001-1.012 „Дигитализация на предприятията".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТЕХНО ЕЛЕКТРОНИКС 5“ ЕООД,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0209-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
   </x:si>
   <x:si>
     <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0002-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
-[...285 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
+    <x:t>Доставка на мебели по проект BG-RRP-1.015 ,,Училищна STEM среда" и сключен договор номер BG-RRP-1.015-2288-CO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСНОВНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-2288-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1504,2064 +1252,1537 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E118"/>
+  <x:dimension ref="A1:E87"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46183</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46183</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46184</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46194</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46187</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46194</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46182</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46188</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46188</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46187</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46185</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46183</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46178</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46178</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46178</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46178</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46178</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46178</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46178</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46178</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46196</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46184</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46184</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46188</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46190</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46190</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46185</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46197</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46190</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46198</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46198</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46198</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46198</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46191</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46198</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46191</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46198</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46191</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46198</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46191</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46198</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46198</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46190</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46198</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46198</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46192</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46192</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46192</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46192</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46199</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46192</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46199</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46192</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46199</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46199</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46199</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46191</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46199</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46199</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46189</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46199</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46189</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46199</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46200</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46185</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46200</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46185</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>245</x:v>
-[...97 lines deleted...]
-      <x:c r="D93" s="0" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...426 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>