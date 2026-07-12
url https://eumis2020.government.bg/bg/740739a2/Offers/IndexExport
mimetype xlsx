--- v2 (2026-07-12)
+++ v3 (2026-07-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra98fab1a915349ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ad2b16c8cb846bb998c8587f9575cfe.psmdcp" Id="R1ee953b9120c4952" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29212a5e9c7645d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b4611f89de14d54b08e07cdf1a6e7e0.psmdcp" Id="R0a2a574515a548db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>