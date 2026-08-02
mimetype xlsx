--- v3 (2026-07-12)
+++ v4 (2026-08-02)
@@ -1,891 +1,832 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29212a5e9c7645d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b4611f89de14d54b08e07cdf1a6e7e0.psmdcp" Id="R0a2a574515a548db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c588b632c174f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1012b261c99845abbd4d4bceac1f993c.psmdcp" Id="R563a649cfa234341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация</x:t>
-[...57 lines deleted...]
-ОП 7 Доставка на  мобилен СМАРТФОН - 1 БР
+    <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АЙВИ АРХ ЕООД</x:t>
-[...38 lines deleted...]
-1.	Фургон за отдих, хранене, почивка и преобличане - 1 бр.“
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 100 kW локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори за нуждите на Кариби ЕООД, в рамките на ДБФП BG16RFPR001-2.004-0181-C01.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ПИТОН ЕООД</x:t>
-[...42 lines deleted...]
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
+    <x:t>КАРИБИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0181-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЙД - ДЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2644-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОР/И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КА ЕМ-ВАРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на топлоизолационни системи за външни стени и подове към външен въздух: ТИ плоча от EPS,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОДЕСОССТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1357-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДЖИ ТИ КАПИТАЛ' ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2114-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дезинфекция, дезинсекция и дератизация (ДДД) за сигурни зони в РПЦ София и РПЦ Харманли - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, в производствена база „Еврохолд Финанс“ ЕООД , находяща се в гр. Враца, ул.“Илинден“ № 5 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еврохолд финанс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1257-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична централа с мощност до 60 kWp за собствени нужди, върху покриви на  СПА Комплекс "Свети Георги", с. Балдево, община Гърмен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УРУМОВ - 2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на енергоефективно оборудване (VRF/VRV системи и термопомпи въздух–въздух) за търговските обекти на ПОТРЕБИТЕЛНА КООПЕРАЦИЯ „НАПРЕДЪК“, гр. Варна“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОТРЕБИТЕЛНА КООПЕРАЦИЯ НАПРЕДЪК Кооперация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0171-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ 55KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения за дигитализация на дейността на „СКАРАТА“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Скарата ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0163-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител във връзка с изпълнение на АД № BG16RFPR001-1.012-0308-C01 с две обособени позиции
+Обособена позиция 1:
+• Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+• Въвеждане на система за бизнес анализи (Business Intelligence система)
+• Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 2:
+• Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛДИДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпена VRF система за нуждите на „Стрийт парк“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРИЙТ ПАРК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, внедряване, конфигуриране, обучение и гаранционна поддръжка на „AI Maintenance Assistant – Интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Интегрирани системи за управление на бизнес процесите в "Диалдент 2000 ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Диалдент 2000 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0336-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на Фотоволтаична електрическа централа 50kWp за собствени нужди и локално средство за съхранение на електроенергия. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1824-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВЕНТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИТИ НОВЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2339-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 брой портално подемно съоръжение за въвеждане на нов процесов модел в производството на строителни и декоративни скални материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОТОВ СТОУН ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за производство на електрическа енергия за собствени нужди, състояща се от фотоволтаични панели, хибридни инвертори, носеща конструкция, кабели и всички необходими компоненти за нормалното функциониране на системата, с обща инсталирана мощност 150 kWp“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мартис 09 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерия 215 kW с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФОРС - 81 ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
-[...18 lines deleted...]
-•	система за архивиране на информация. 
+    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР по прилагане на мерки за енергийна ефективност по външните ограждащи конструкции на производствената сграда на ДЕТЕЛИНА 2007 ЕООД, които включват:
+- Топлоизолационна система за външни стени и подове към външен въздух –
+доставка и монтаж на топлоизолационни плочи от минерална вата, вкл. лепило, механично закрепване с дюбели, армираща шпакловка със стъклотекстилна мрежа, грунд и финишно покритие, обработка на ъгли, водооткапи и детайли;
+- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от алуминий с прекъснат топлинен мост, остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване.
+- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от екструдиран поливинилхлорид (PVC), остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Плутон Инвест ООД</x:t>
-[...14 lines deleted...]
-    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+    <x:t xml:space="preserve">
+ДЕТЕЛИНА 2007 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на оборудване и материали за ДЕТЕЛИНА 2007 ЕООД:
+- трифазен хибриден инвертор за съхранение на енергия , високоволтов, с 2 независими батерийни входа, безпроблемно превключване, вкл. Комуникационен модул, или еквивалентно;
+- батерийна система за съхранение на енергия, клъстер от 3÷15 модула (брой модули съгласно проекта), безкабелно подреждане, или еквивалентно;
+- управляващ модул на батерийната система, работно напрежение 134,4–864 V, или еквивалентно;
+- DC кабели, соларен тип, с MC4 конектори, за връзка PV масив –инвертор и инвертор – батерийна система, вкл. крайни обработки, или еквивалентно;
+- AC кабелна линия от инвертора до главно разпределително табло, вкл. кабелоносещи системи (скари, тръби, крепежи);
+- разпределително табло с комутационна и защитна апаратура – автоматични прекъсвачи,дефектнотокова защита, катодни отводители тип II (AC и DC страна);
+- материали за заземителна и мълниезащитна инсталация – заземители, шини, проводници, клеми. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране и изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с локално съоръжение за съхранение на електрическа енергия (батерия), с мощност на инвертора 20 kW, за нуждите на „АВТОКАР-КОМЕРС“ ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АВТОКАР-КОМЕРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИСТА-СЕРВИЗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1324-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на Система за диагностициране, назначаване и моделиране на Индивидуални Ортопедични стелки, свързани с разработването на продуктова иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРТОТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0466-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дигитализация на Спектър 68 ООД
+Обособена позиция 1: Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПЕКТЪР 68 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Предоставяне на услуги за текуща подкрепа за социална и трудова интеграция на 5 новонаети лица в социалното предприятие „Поливас 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Поливас 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0013-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 3 обособени позиции: ОП1 Системи за оползотворяване на отпадна топлина студ генерирана при производството на сгъстен въздух или студопроизводство; ОП2 Енергийно ефективни охладители на въздух; ОП3 Котли на биомаса </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интерпред Партнер АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1151-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана информационна система в "Алфабот" ООД, включваща следните основни модули/системи:
+1. Въвеждане на система за управление на взаимоотношенията с клиенти
+(CRM система);
+2. Въвеждане на система за управление на веригата за доставки на
+суровини/материали/компоненти/продукти за производствения процес;
+3. Въвеждане на система за управление на складовото стопанство (WMS);
+4. Въвеждане на модул/система за управление на производството.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛФАБОТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0917-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: ОП 1 - Компресор с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kw - 2бр. ОП 2 - Централизирано управление (ЦУ) за сгъстен въздух - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ АНДИ-АНИ ИВАНОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне обучения за придобиване на „меки“ умения: Ключова компетентност (КК) 2 – Многоезикова компетентност – „Обучения по 
+английски език и бизнес английски“ във връзка с изпълнение на проект BG05SFPR002-1.0190089-C01 „Придобиване на нови умения в "ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД“  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототип, свързан с разработването на продуктова (услуга) иновация - Уеб базирано приложение за извършване на счетоводни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЮМАНКОНСУЛТИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0213-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на  дейности по организация и управление на проект и по осигуряване на видимост, прозрачност и комуникация по проекта</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕОХИМ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕФРАН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0933-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на вътрешна инфраструктура на обект „Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на ЛМ ХОЛИДЕЙС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛМ ХОЛИДЕЙС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Топлинно изолиране на външни стени с ТИ плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РД СИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ системи в предприятието "Ар Груп Про" ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1.	Въвеждане на модул система за управление на ресурсите (ERP система)
+2.	Въвеждане на модул Система за управление на взаимоотношенията с клиенти (CRM система) 
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ар Груп Про" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на покривна фотоволтаична електрическа централа с инсталирана мощност не по-малка от 50 kWp, в комбинация с локална система за съхранение на енергия (батерия) с полезен капацитет не по-малък от 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИВОЛИ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДАНИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0595-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАТО 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на съвременна VRV система за отопление и охлаждане в Медицински център "Света Ана".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЦ СВЕТА АНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1986-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на фотоволтаична електрическа централа с инсталирана мощност минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗДРАМИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
   </x:si>
   <x:si>
     <x:t>СИМОНАС КАРДС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0104-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и пускане в експлоатация на система за сгъстен въздух, състояща се от 1 брой компресор с инверторно управление с изсушител и 1 брой ресивър</x:t>
-[...236 lines deleted...]
-Обособена позиция 8: Монитори 27“ - 12 броя 
+    <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
+Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
+Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЛАНДСКЕЙП ДИЗАЙН СТУДИО ЕООД</x:t>
-[...157 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1673-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на PVC дограма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИЛНИ СЕЛИЩА - БОРОВЕЦ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2447-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели, в комбинация с инвертор и локално съоръжение за съхранение на електрическа енергия, разделена в две обособени позиции:
+ОП 1 – Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор;
+ОП 2 - Доставка, монтаж, изпитване и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия (батерийна система) с инвертор с инсталирана мощност 60 kW;
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Галатея Ен ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1890-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕГАС - 93" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0812-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
+ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
+ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИКСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0476-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
+ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
+ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АКВА-МАГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи с:
+- 380 м2 топлинно изолиране със сандвич-панели за външни стени;
+- 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Линсон мото" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2480-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
   </x:si>
   <x:si>
     <x:t>ТОПАЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1269-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Строително монтажни работи на фотоволтаични панели в комбинация с инвертори с мощност 100кW за собствено ползване на ПОЛИПЛАСТ ПМ ООД</x:t>
-[...63 lines deleted...]
-    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+    <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0420-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
+Обособена позиция № 1 Топлинно изолиране на външни стени 
+Обособена позиция № 2 Топлинно изолиране на покрив
+Обособена позиция № 3 Топлинно изолиране на под
+Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 60,30 kWp (DC), хибриден инвертор с минимална номинална мощност 60 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 61,4 kWh за ЕТ „Проектстрой – Петър Петров – Петя Пътева“.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ПРОЕКТСТРОЙ-ПЕТЪР ПЕТРОВ-ПЕТЯ ПЪТЕВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на офис оборудване:
+Обособена позиция 1 – Доставка на ергономични столове
+Обособена позиция 2 – Доставка на работни бюра
+Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1053-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 63 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност: 
+Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
+Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Фотоволтаични панели в комбинация с инвертори - 45 kW и Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛСТРОЙ-СМК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2177-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг – проектиране, строителство и осъществяване на авторски надзор по време на изпълнението на строежа“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОГРЕС 99 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0656-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви “</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-Технически прегледи ЕООД</x:t>
-[...137 lines deleted...]
-    <x:t>BG-RRP-1.015-2288-C01</x:t>
+СКАЙМЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0410-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 45 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАЗАЛАТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
+* Въвеждане на система за управление на ресурсите (ERP система);
+* Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕваПрес Инвест" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1252,1537 +1193,1418 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E87"/>
+  <x:dimension ref="A1:E80"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46206</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46206</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46206</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46209</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46209</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46209</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46209</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46209</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46204</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46205</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46218</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46211</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46211</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46203</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46204</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46206</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46219</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46209</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46205</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46211</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46212</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46212</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46212</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46220</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46220</x:v>
+        <x:v>46242</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46205</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46205</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46213</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46221</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46206</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46222</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46212</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46222</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46211</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46207</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46223</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46208</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46223</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46208</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46223</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46209</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46223</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46223</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46214</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46224</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46224</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46225</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46225</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46210</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46225</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46209</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46225</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46210</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46225</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46213</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46226</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46211</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46226</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46211</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46226</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46212</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46228</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46212</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E80" s="0" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...123 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>