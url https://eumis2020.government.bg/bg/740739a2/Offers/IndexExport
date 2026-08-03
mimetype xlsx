--- v4 (2026-08-02)
+++ v5 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c588b632c174f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1012b261c99845abbd4d4bceac1f993c.psmdcp" Id="R563a649cfa234341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabbb1393f3e54306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c551ffc6e6ec4b7c93e253f05a8e411d.psmdcp" Id="R4d79dc7ad4b84507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
@@ -144,170 +144,145 @@
   <x:si>
     <x:t>ПОТРЕБИТЕЛНА КООПЕРАЦИЯ НАПРЕДЪК Кооперация</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0171-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ 55KW</x:t>
   </x:si>
   <x:si>
     <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2276-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и внедряване на ИКТ решения за дигитализация на дейността на „СКАРАТА“ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>Скарата ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0163-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпена VRF система за нуждите на „Стрийт парк“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРИЙТ ПАРК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2055-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Избор на изпълнител във връзка с изпълнение на АД № BG16RFPR001-1.012-0308-C01 с две обособени позиции
 Обособена позиция 1:
 • Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
 • Въвеждане на система за бизнес анализи (Business Intelligence система)
 • Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
 Обособена позиция 2:
 • Изграждане на система за архивиране на информация</x:t>
   </x:si>
   <x:si>
     <x:t>ЕЛДИДЖИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0308-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпена VRF система за нуждите на „Стрийт парк“ ЕООД“</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2055-C01</x:t>
+    <x:t>"Интегрирани системи за управление на бизнес процесите в "Диалдент 2000 ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Диалдент 2000 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0336-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за доставка, внедряване, конфигуриране, обучение и гаранционна поддръжка на „AI Maintenance Assistant – Интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект</x:t>
   </x:si>
   <x:si>
     <x:t>ДАНЛЕКС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0614-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>"Интегрирани системи за управление на бизнес процесите в "Диалдент 2000 ЕООД"</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0336-C01</x:t>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИТИ НОВЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2339-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане на Фотоволтаична електрическа централа 50kWp за собствени нужди и локално средство за съхранение на електроенергия. </x:t>
   </x:si>
   <x:si>
     <x:t>"СЪН СИС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1824-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
   </x:si>
   <x:si>
     <x:t>ИНВЕНТИКС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0154-C01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2339-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 брой портално подемно съоръжение за въвеждане на нов процесов модел в производството на строителни и декоративни скални материали</x:t>
   </x:si>
   <x:si>
     <x:t>ЙОТОВ СТОУН ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.010-0702</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за производство на електрическа енергия за собствени нужди, състояща се от фотоволтаични панели, хибридни инвертори, носеща конструкция, кабели и всички необходими компоненти за нормалното функциониране на системата, с обща инсталирана мощност 150 kWp“</x:t>
   </x:si>
   <x:si>
     <x:t>Мартис 09 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0672-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на батерия 215 kW с инвертор</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ФОРС - 81 ООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0664-C01</x:t>
-  </x:si>
-[...23 lines deleted...]
-- материали за заземителна и мълниезащитна инсталация – заземители, шини, проводници, клеми. </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Проектиране и изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с локално съоръжение за съхранение на електрическа енергия (батерия), с мощност на инвертора 20 kW, за нуждите на „АВТОКАР-КОМЕРС“ ЕООД“ </x:t>
   </x:si>
   <x:si>
     <x:t>"АВТОКАР-КОМЕРС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0403-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
   </x:si>
   <x:si>
     <x:t>Нитекс ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0418-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
   </x:si>
   <x:si>
     <x:t>ВИСТА-СЕРВИЗ</x:t>
   </x:si>
@@ -330,503 +305,635 @@
 </x:t>
   </x:si>
   <x:si>
     <x:t>СПЕКТЪР 68 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0208-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Предоставяне на услуги за текуща подкрепа за социална и трудова интеграция на 5 новонаети лица в социалното предприятие „Поливас 2013“ ЕООД“</x:t>
   </x:si>
   <x:si>
     <x:t>"Поливас 2013" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.013-0013-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка на 3 обособени позиции: ОП1 Системи за оползотворяване на отпадна топлина студ генерирана при производството на сгъстен въздух или студопроизводство; ОП2 Енергийно ефективни охладители на въздух; ОП3 Котли на биомаса </x:t>
   </x:si>
   <x:si>
     <x:t>Интерпред Партнер АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1151-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ системи в предприятието "Ар Груп Про" ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1.	Въвеждане на модул система за управление на ресурсите (ERP система)
+2.	Въвеждане на модул Система за управление на взаимоотношенията с клиенти (CRM система) 
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ар Груп Про" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне обучения за придобиване на „меки“ умения: Ключова компетентност (КК) 2 – Многоезикова компетентност – „Обучения по 
+английски език и бизнес английски“ във връзка с изпълнение на проект BG05SFPR002-1.0190089-C01 „Придобиване на нови умения в "ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД“  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототип, свързан с разработването на продуктова (услуга) иновация - Уеб базирано приложение за извършване на счетоводни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЮМАНКОНСУЛТИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0213-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на  дейности по организация и управление на проект и по осигуряване на видимост, прозрачност и комуникация по проекта</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕОХИМ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0025-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване на интегрирана информационна система в "Алфабот" ООД, включваща следните основни модули/системи:
 1. Въвеждане на система за управление на взаимоотношенията с клиенти
 (CRM система);
 2. Въвеждане на система за управление на веригата за доставки на
 суровини/материали/компоненти/продукти за производствения процес;
 3. Въвеждане на система за управление на складовото стопанство (WMS);
 4. Въвеждане на модул/система за управление на производството.</x:t>
   </x:si>
   <x:si>
     <x:t>"АЛФАБОТ" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0917-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕФРАН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0933-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на вътрешна инфраструктура на обект „Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на ЛМ ХОЛИДЕЙС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛМ ХОЛИДЕЙС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Топлинно изолиране на външни стени с ТИ плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РД СИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: ОП 1 - Компресор с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kw - 2бр. ОП 2 - Централизирано управление (ЦУ) за сгъстен въздух - 1 бр. </x:t>
   </x:si>
   <x:si>
     <x:t>ЕТ АНДИ-АНИ ИВАНОВА</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1301-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Избор на изпълнител за предоставяне обучения за придобиване на „меки“ умения: Ключова компетентност (КК) 2 – Многоезикова компетентност – „Обучения по 
-[...95 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на покривна фотоволтаична електрическа централа с инсталирана мощност не по-малка от 50 kWp, в комбинация с локална система за съхранение на енергия (батерия) с полезен капацитет не по-малък от 50 kWh </x:t>
   </x:si>
   <x:si>
     <x:t>РИВОЛИ ТРЕЙД ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на съвременна VRV система за отопление и охлаждане в Медицински център "Света Ана".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЦ СВЕТА АНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1986-C01</x:t>
   </x:si>
   <x:si>
     <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
 ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
 ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
 ОП 3 "Доставка и монтаж на секционни индустриални врати“,</x:t>
   </x:si>
   <x:si>
     <x:t>"ДАНИМПЕКС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0595-C01</x:t>
   </x:si>
   <x:si>
     <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
 ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
 ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
 ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
   </x:si>
   <x:si>
     <x:t>"ГАТО 2020" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0612-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Внедряване на съвременна VRV система за отопление и охлаждане в Медицински център "Света Ана".</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>Биоконсерв ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.013-0067-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
   </x:si>
   <x:si>
     <x:t>"СТОВИ 1" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2116-C01</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
 Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
 Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
 </x:t>
   </x:si>
   <x:si>
     <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1673-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Изработване на технически проект и изграждане на фотоволтаична електрическа централа с инсталирана мощност минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗДРАМИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1323-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка и монтаж на PVC дограма</x:t>
   </x:si>
   <x:si>
     <x:t>ВИЛНИ СЕЛИЩА - БОРОВЕЦ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2447-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели, в комбинация с инвертор и локално съоръжение за съхранение на електрическа енергия, разделена в две обособени позиции:
-[...10 lines deleted...]
-  <x:si>
     <x:t>Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда</x:t>
   </x:si>
   <x:si>
     <x:t>ЗЕКАЛАБС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2070-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
   </x:si>
   <x:si>
     <x:t>"ВЕГАС - 93" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
 </x:t>
   </x:si>
   <x:si>
     <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0812-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
 ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
 ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
   </x:si>
   <x:si>
     <x:t>"НИКСИ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0476-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
 ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
 ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
 </x:t>
   </x:si>
   <x:si>
     <x:t>"АКВА-МАГ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.011-0049</x:t>
   </x:si>
   <x:si>
+    <x:t>Внедряване на нематериални активи за нуждите на производствено предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМПУЛС - 97 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1221-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инвестиция в енергийно ефективни системи – термопомпа и компресорна инсталация за оптимизация на енергопотреблението“: Термопомпа VRF VRV система на директно изпарение- 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМФОРТ ПАРТНЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на материали: 
+Инструментална стомана Х12 - 3,7 т.
+Стомана Ст.45  - 3,4 т.
+Нисковъглеродна стомана DD11 - 80 т.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАЛКАНКАР-ЗАРЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0060-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието „ТАРА СИСТЕМС“ ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS).
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТАРА СИСТЕМС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин - нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНСАВТО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0797-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0788-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка на химически продукти</x:t>
   </x:si>
   <x:si>
     <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0383</x:t>
   </x:si>
   <x:si>
     <x:t>Строително-монтажни работи с:
 - 380 м2 топлинно изолиране със сандвич-панели за външни стени;
 - 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
   </x:si>
   <x:si>
     <x:t>"Линсон мото" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2480-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
   </x:si>
   <x:si>
     <x:t>ТОПАЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: 1. Компресор за сгъстен въздух с инверторно управление (2 бр.) 2. Изсушител на сгъстен въздух (2 бр.) 3. Ресивър с въздушен обем 500л (1 бр.) 4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОЛИАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУМЕН ЙОРГОВ И Н АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1851-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
   </x:si>
   <x:si>
     <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0420-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
 Обособена позиция № 1 Топлинно изолиране на външни стени 
 Обособена позиция № 2 Топлинно изолиране на покрив
 Обособена позиция № 3 Топлинно изолиране на под
 Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
   </x:si>
   <x:si>
     <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1573-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Доставка на офис оборудване:
 Обособена позиция 1 – Доставка на ергономични столове
 Обособена позиция 2 – Доставка на работни бюра
 Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
   </x:si>
   <x:si>
     <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-1053-C02</x:t>
   </x:si>
   <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 60,30 kWp (DC), хибриден инвертор с минимална номинална мощност 60 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 61,4 kWh за ЕТ „Проектстрой – Петър Петров – Петя Пътева“.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ПРОЕКТСТРОЙ-ПЕТЪР ПЕТРОВ-ПЕТЯ ПЪТЕВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейности за подобряване на енергийната ефективност на административната сграда на „БУЛМЕКС“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БУЛМЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0788-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 63 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
   </x:si>
   <x:si>
     <x:t>ВЕЛИНА ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2761-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Дейности за осигуряване на Енергийна ефективност: 
 Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
 Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
   </x:si>
   <x:si>
     <x:t>РАЙ 2018 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1193-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с изходяща номинална активна мощност 140 kW за производство на електрическа енергия от възобновяеми източници за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯ КОМЕРС - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1093-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в „МИНИ МАКС ГРУП“ ООД чрез изграждане на фотоволтаична инсталация в обект на предприятието“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МИНИ МАКС ГРУП” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1841-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Фотоволтаични панели в комбинация с инвертори - 45 kW и Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
   </x:si>
   <x:si>
     <x:t>БУЛСТРОЙ-СМК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2177-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Инженеринг – проектиране, строителство и осъществяване на авторски надзор по време на изпълнението на строежа“</x:t>
   </x:si>
   <x:si>
     <x:t>ПРОГРЕС 99 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0656-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„ Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви “</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 СКАЙМЕТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0410-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМСИСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0251-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 45 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
   </x:si>
   <x:si>
     <x:t>МАЗАЛАТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2222-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
 Обособена позиция 1: Създаване на онлайн магазин;
 Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
 * Въвеждане на система за управление на ресурсите (ERP система);
 * Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
 Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
   </x:si>
   <x:si>
     <x:t>"ЕваПрес Инвест" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0096-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електроцентрала (ФЕЦ) с хибриден инвертор, с инсталирана мощност на панелите 70,35 kWp (DC), инвертор 70 kW (AC) и батерия с общ капацитет 71,7 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОВЕН ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 30 kWh в "ВЕТЕЙДА 2" ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕТЕЙДА 2" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0807-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1193,51 +1300,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E80"/>
+  <x:dimension ref="A1:E92"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -1514,85 +1621,85 @@
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
         <x:v>46238</x:v>
       </x:c>
       <x:c r="B18" s="2">
         <x:v>46231</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
         <x:v>46238</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46227</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
         <x:v>46238</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46223</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
         <x:v>46238</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46231</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
         <x:v>46238</x:v>
       </x:c>
       <x:c r="B22" s="2">
         <x:v>46231</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
@@ -1616,995 +1723,1199 @@
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
         <x:v>46240</x:v>
       </x:c>
       <x:c r="B24" s="2">
         <x:v>46230</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
         <x:v>46240</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46227</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
         <x:v>46240</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46227</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
         <x:v>46240</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46225</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
         <x:v>46240</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46230</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
         <x:v>46240</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46232</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
         <x:v>46240</x:v>
       </x:c>
       <x:c r="B30" s="2">
         <x:v>46233</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46240</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B31" s="2">
         <x:v>46233</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46240</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46233</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46233</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46233</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46233</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46234</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46234</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46234</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46231</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46226</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46226</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46225</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
         <x:v>46241</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46231</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46241</x:v>
+        <x:v>46242</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46231</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46241</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46234</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46242</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46234</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
         <x:v>46243</x:v>
       </x:c>
       <x:c r="B47" s="2">
         <x:v>46233</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
         <x:v>46243</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46233</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46243</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B49" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46243</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B50" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B51" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46232</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46232</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46232</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46234</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46234</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46233</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46233</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46231</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46227</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46227</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46245</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46233</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46245</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46230</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46230</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46246</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46231</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46246</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46227</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46246</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46234</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46247</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46232</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46247</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46232</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46247</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46232</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46247</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46233</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46248</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46232</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46248</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46233</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46251</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46234</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46251</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46235</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46251</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46236</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46251</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46234</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46252</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46221</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46290</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46175</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B80" s="2">
+        <x:v>46233</x:v>
+      </x:c>
+      <x:c r="C80" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E80" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:5">
+      <x:c r="A81" s="2">
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B81" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="C81" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:5">
+      <x:c r="A82" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B82" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="C82" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:5">
+      <x:c r="A83" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B83" s="2">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="C83" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E83" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:5">
+      <x:c r="A84" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B84" s="2">
+        <x:v>46235</x:v>
+      </x:c>
+      <x:c r="C84" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E84" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:5">
+      <x:c r="A85" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B85" s="2">
+        <x:v>46236</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:5">
+      <x:c r="A86" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B86" s="2">
+        <x:v>46236</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:5">
+      <x:c r="A87" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B87" s="2">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:5">
+      <x:c r="A88" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B88" s="2">
+        <x:v>46221</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:5">
+      <x:c r="A89" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B89" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:5">
+      <x:c r="A90" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B90" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:5">
+      <x:c r="A91" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B91" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B80" s="2">
+      <x:c r="B92" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C80" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>239</x:v>
+      <x:c r="C92" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>277</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>