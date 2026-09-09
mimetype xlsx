--- v5 (2026-08-03)
+++ v6 (2026-09-09)
@@ -1,957 +1,1201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabbb1393f3e54306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c551ffc6e6ec4b7c93e253f05a8e411d.psmdcp" Id="R4d79dc7ad4b84507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7aec0e218aa4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a98d1883b074d77840dc6353021cf80.psmdcp" Id="R7268f9730ee74382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
+    <x:t>Организиране на събития и изготвяне на информационни материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на оборудване за въвеждане на енергийноефективни мерки по обособени позиции:  
+Обособена позиция 1: Климатична камера с високо ефективна рекуперация на топлина/студ/влага – 1 бр
+Обособена позиция 2: Система за оползотворяване на отпадна топлина, генерирана при производството на сгъстен въздух – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екселпак България ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0548-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на: 
+1. Система за защита на информацията в локална мрежа;
+2. Система за архивиране на информация;
+3. Система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЖКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0380-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF/VRV система на директно изпарение (2бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0652-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF/VRV система на директно изпарение (2 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВ - ЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на интегрирана информационна система, предназначена за дигитализация на основни бизнес процеси в предприятието, включваща следните функционално свързани модули:
+•	система за управление на взаимоотношенията с клиенти (CRM система);
+•	модул/система за управление на производството;
+•	модул/система за управление на складовото стопанство (WMS);
+•	система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стема-08 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и пускане в експлоатация на Агрегат с кондензатор за въздушно охлаждане (чилър) с мощност 187kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАНТЕЛЕЙ ТОШЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0633-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ системи за управление на бизнеса“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРИЗМА 222 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0470-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ включващ: 
+- Изграждане и въвеждане на Система за управление на ресурсите (ERP система);
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Изграждане и въвеждане на система за бизнес анализи (Business Intelligence система) 
+- Изграждане и въвеждане на Система за архивиране на информация.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
-[...5 lines deleted...]
-    <x:t xml:space="preserve">Доставка на 100 kW локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори за нуждите на Кариби ЕООД, в рамките на ДБФП BG16RFPR001-2.004-0181-C01.
+    <x:t>АЙ БИ ГЛОБАЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Внедряване на Интегрирани системи за управление на бизнес процесите във "ФАРКО адвъртайзинг ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФАРКО адвъртайзинг ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КАРИБИ ЕООД</x:t>
-[...194 lines deleted...]
-    <x:t xml:space="preserve">ФОРС - 81 ООД
+    <x:t>BG16RFPR001-1.012-0335-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на локално съоръжение за съхранение на енергия (батерии) в комбинация с инвертор/и за нуждите на ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0155-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули: 
+• система за управление на взаимоотношенията с клиенти (CRM); 
+• система за управление на производството; 
+• система за архивиране на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Валтекс-Г“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1873-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на стационарна бетонпомпа – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ИВАЙЛО НЕШЕВ - НЕШ - И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0738</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на компютърно оборудване и система за съхранение на данни, включваща:
+•	Настолен компютър – 1 брой 
+•	Монитор – 1 брой 
+•	NAS сървър – 1 брой 
+•	Твърди дискове – 16 броя
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
-[...40 lines deleted...]
-Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+    <x:t>„ТКД ЗДРАВЕЦ - ГАБРОВО”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на доставчик на софтуер за управление както следва:
+ОП 1 Система за управление на ресурсите (ERP система) 
+ОП 2 Система за бизнес анализи (Business Intelligence система) 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>СПЕКТЪР 68 ООД</x:t>
-[...186 lines deleted...]
-    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+    <x:t>Графотрейд</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0457-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Организация и провеждане на национални и международни събития, обучителен обмен и участия във форуми и изложения за насърчаване на социалното предприемачество и сътрудничеството“</x:t>
   </x:si>
   <x:si>
     <x:t>Биоконсерв ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.013-0067-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
-[...10 lines deleted...]
-Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на група материали за насищане на платки и електронни компоненти за разработка на радиолекетронно оборудване по опис с обща прогнозна стойност 3 630.17 евро ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМЕЛ - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр. и Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; ОП 2: Изграждане на система за архивиране на информация – 1 бр. и Изграждане на система за управление на съхранението и споделянето на информация – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЕНДИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2076-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS);</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЯНКУЛОВИ ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0473-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция 2 – Въвеждане на модул/система за управление на складовото стопанство (WMS)
+Обособена позиция 3 – Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 4 – Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕЙВ КОМПЮТЪРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и въвеждане в експлоатация на „Ротационен компресор за сгъстен въздух 15 Kw“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪЧКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на материали - керамични плочи за изпичане с единична стойност под 357.90 евро и обща прогнозна стойност 6 135.50 евро без ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕФАН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1124-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и извършване на строително-монтажни работи по фотоволтаични панели и инвертори с инсталирана мощност 147 kWp за разширяване на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление на „ХИСАР-МИЛЕНИУМ“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИСАР - МИЛЕНИУМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1402-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа 50 kw на покрива на сграда в комбинация с локални съоръжения за съхранение на енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОМЕТЕЙ-ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1090-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на:
+1. Фотоволтаични панели в комбинация с инвертори с инсталирана мощност 30 kW  
+2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
-[...59 lines deleted...]
-    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
+    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОРМО - НИА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0959-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНС ТУПАРОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 
+1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 452 кв.м 
+2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
-[...18 lines deleted...]
-ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
+    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0927-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР – фотоволтаична електрическа централа – 60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОРЕПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2169-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКС-64 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на: 1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АМАТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова ФтЕЦ за собствено потребление на произведената енергия върху покриви и фасади на съществуваща сграда с изходяща мощност 20kW, съчетано с доставка и монтаж на локални съоръжения за съхранение на електрическа енергия (батерия) с минимален общ капацитет 100kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0492-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на: Хоризонтален обработващ център с двупалетна станция,  Вертикален CNC-струг, Дискова отрезна машина (циркуляр) за тръби с входящ и изходящ ролкови транспортьори и Машина с CNC управление за суперфинишна обработка на външни цилиндрични повърхности между центри.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИДРАВЛИЧНИ ЕЛЕМЕНТИ И СИСТЕМИ /ХЕС/ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0047-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за прилагане на мерки за енергийна ефективност за автосервиз в гр. Годеч</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОДИ - Д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0344-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на 2 броя Фтец по 15 киловата за адреси с. Гложене, местност Левица №6А и местност Левица №12А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0578-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на решения в областта на ИКТ по обособени позиции:
+ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+ОП 2: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
+ОП 3: Въвеждане на модул/система за управление на складовото стопанство (WMS)
+OП 4: Въвеждане на система за бизнес анализи (Business Intelligence система)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"АКВА-МАГ" ЕООД</x:t>
-[...250 lines deleted...]
-    <x:t>„ Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви “</x:t>
+    <x:t>"ДРЪСТЪР СПЕДИШЪН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАНС КОМФОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2375-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАПОЛИ 1994 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на енергийно ефективно оборудване –  22 бр. локални съоръжения за съхранение на енергия (батерии), всяко с минимален капацитет 5,12 kWh по постояннотоковата част в комбинация с инверторни модули и интелигентна система за управление на енергийния поток във връзка с изпълнение на Договор № BG16RFPR001-2.004-1289-C01/01.06.2026 г. с бенефициент „ТЕРА ГРАНД“ ЕООД, финансиран по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕРА ГРАНД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на машина за протегляне </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на плоскошлифовъчна машина
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машина за лепинговане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, внедряване и въвеждане в експлоатация на интегрирани линии за заваряване и почистване с цифрова платформа за интелигентно управление и оптимизация на производствения цикъл</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОРЕКС ПРО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0292-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен широколентов шлайф с ЦПУ (1 бр.); 
+Обособена позиция 2: Доставка, монтаж и въвеждане в експлоатация на Автоматична едностранна кантираща машина с ЦПУ (1 бр.);
+Обособена позиция 3: Внедряване на Платформа за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕГАНС МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0195-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен пакетно-разкройващ циркуляр с ЦПУ (1 бр.);
+Обособена позиция 2: Внедряване на Платформа за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕКСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0194-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и ДНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ 23 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
+Въвеждане на Система за управление на ресурсите (ERP система)
+Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Въвеждане на система за бизнес анализи (Business Intelligence система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1281-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на решения в областта на ИКТ по обособени позиции:
+ОП № 1: Изграждане на система за защита на информацията в локална мрежа
+ОП № 2: Изграждане на система за архивиране на информация
+ОП № 3: Изграждане на система за управление на съхранението и споделянето на информация
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИРА 21" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2209-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на непреки разходи по проекта</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НУХЕЛТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка монтаж и инсталация на:
+Обособена позиция 1: Компресор за сгъстен въздух вкл резервоари за сгъстен въздух с инверторно управление 22 kW - 1 брой; Ресивър 1000 литра - 1 брой и Изсушител на сгъстен въздух 22 kW - 1 брой с място на изпълнение гр. Провадия;
+Обособена позиция 2: Компресор за сгъстен въздух вкл резервоари за сгъстен въздух с инверторно управление 22 kW - 1 брой; Ресивър 1000 литра - 1 брой и Изсушител на сгъстен въздух 22 kW - 1 брой с място на изпълнение гр. Варна
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"А.Д.ХОЛД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0127-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за предоставяне на услуги по внедряване на ИКТ решения, включващи внедряване на система за управление на взаимоотношенията с клиенти (CRM), система/платформа за вътрешнофирмени обучения в електронна среда (LMS), както и система за управление на съхранението и споделянето на информация, съобразени с изискванията на Приложение 16 по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Анира Трейдинг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1766-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, интегриране, изпитване и въвеждане в експлоатация на енергийно ефективна система за сгъстен въздух, включваща:  1 бр. винтов компресор за сгъстен въздух с инверторно управление и номинална мощност на основния двигател 75 kW; 1 бр. изсушител за сгъстен въздух с номинална мощност на основния компресор 75 kW; 1 бр. ресивър за сгъстен въздух с обем 3 000 литра“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОЛЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1706-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, интегриране, изпитване и въвеждане в експлоатация на енергийно ефективна система за сгъстен въздух, включваща:  1 бр. винтов компресор за сгъстен въздух с инверторно управление и номинална мощност на основния двигател 75 kW; 1 бр. изсушител за сгъстен въздух с номинална мощност на основния компресор 75 kW; 1 бр. ресивър за сгъстен въздух с обем 3 000 литра</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНОПЛАСТ РИСАЙКЛИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1715-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на енергийно ефективни изолационни системи в сграда - с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0850-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане, внедряване и интеграция на софтуерни решения по Договор № BG16RFPR001-1.012-0454-C01. Процедурата е разделена на две обособени позиции, както следва:
+Обособена позиция № 1: „Въвеждане на Система за управление на ресурсите (ERP система)“;
+Обособена позиция № 2: „Въвеждане на система за бизнес анализи (Business Intelligence система)“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛП СОФИЯ - 3ПЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи - сандвич панели за стени – 650 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мулти Комфорт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на строително-монтажни работи за подмяна на прозрачни ограждащи конструкции (прозорци) с рамка от екструдиран поливинилхлорид (PVC) в сграда, използвана от „ГОРАИНВЕСТ“ АД“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГОРАИНВЕСТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0007-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения за дигитализация на дейността на „Равера“ ЕООД“, включващи:
+Обособена позиция № 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 брой;
+Обособена позиция № 2: Изграждане на система за защита на информацията в локална мрежа – 1 брой;
+Обособена позиция № 3: Изграждане на система за архивиране на информация – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАВЕРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0217-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа с мощност ~30 kWp и система за съхранение на електрическа енергия (BESS) 45 kWh за собствено потребление, по проект BG16RFPR001-2.004-2509.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Оптицентър ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2509-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж и пускане в действие на Фотоволтаична електрическа централа (ФтЕЦ) с мощност не по-малка 56,05 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАНИНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0688-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИФО ДИЗАЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0469-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 140 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСТЕ МЕБЕЛИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на локални съоражения за съхранение на енергия (батерии) в комбинация с инвертори по обособени позиции:
+Обособена позиция 1: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 60 kW -за ФЕЦ Ивайловград, 
+Обособена позиция 2: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 40 kW  -за ФЕЦ Поморие
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗОРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0026-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Услуги, необходими за разработването на иновация по обособени позиции: 
+ОП. 1 Услуга по разработване на софтуер за управление и контрол 
+ОП 2. Услуга по направа на отливки от стомана и алуминий на рамки, преходи, различни клетки и лазерно рязане на различни проби
+ОП 3 Услуги по съдействие и консултации при разработка на ефективен генератор за производство на електроенергия от вятър в различни конфигурации 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Системс енд Технолъджис" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0282-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Варвара -2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0952-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор/и с мощност 80 kW и локални съоръжения за съхранение на енергия батерии) в комбинация с инвертор/и с общ капацитет на съхранение 40 kWh и свързването им във ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕКС АУДИО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛДИНГ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност минимум 25 kW и система за съхранение на енергия с капацитет минимум 25 KWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИД ТРЕЙД 2021 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕГА-ТРАНС-07 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1119-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в „СОФИТЕКС КЪМПАНИ“ ООД, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиентите (CRM), с интеграция помежду им </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОФИТЕКС КЪМПАНИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Създаване на онлайн магазин" - 1 бр., "Въвеждане на система за управление на ресурсите (ERP система)" - 1 бр., "Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)" - 1 бр., "Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда" - 1 бр., разделени в четири обособени позиции, както следва:
+Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр.
+Обособена позиция 2: "Въвеждане на система за управление на ресурсите (ERP система)" - 1 бр.
+Обособена позиция 3: "Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)" - 1 бр.
+Обособена позиция 4: "Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда" - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Крали Марко - 11 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0522-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и инсталация на Компресор за сгъстен въздух с инверторно управление с изсушител "
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКИКА-90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0390-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на интелигентна оперативна платформа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯ - КОНЕЦ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 0747-C01/27.01.2026 г. с бенефициент „ТЕО МОРИС - БЪЛГАРИЯ ЕООД“, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕО МОРИС-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0747-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР на енергийно ефективни изолационни системи в сгради: сандвич панели стени – 130 м2, сандвич панели покрив – 390 м2 и секционни индустриални врати/външни плътни врати – 25 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОРЕСТА МЕБЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2059-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАПАДОПУЛОС И СИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност минимум 150 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВА БРОДКАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АГРОФЕРМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0987-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНИ ТРЕЙД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0962-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 бр. професионална бариерна перална машина за нуждите на социалното предприятие на „ЕВРОХИМ-ГРУП“ ЕООД по проект BG05SFPR002-1.013-0122-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОХИМ-ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0122-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Повишаване на нивото на дигитализация на предприятието СПРИНГ СПЕД ЕООД“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПРИНГ СПЕД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 5 (ПЕТ) ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0969-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане и внедряване на система за защита на информацията в локална мрежа, система за архивиране на информация, система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БРОД ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на интегрирани решения за управление на бизнес процеси и информационна сигурност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"КОРНЕР ПЛЮС" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1733-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергийно ефективно оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТРОИТЕЛ-КРИВОДОЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1185-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Осигуряване на експертиза в областта на обученията, иновациите и дигиталната трансформация в публични и частни предприятия, в това число: Консултант по дигитална трансформация, Обучители за предоставяне на обучения на клиенти на Дигитален иновационен хъб Механика и участие в обучения на обучители, Консултант по интелектуална собственост </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНГИЛИЗ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване и въвеждане в експлоатация на интегрирана система за защита, архивиране, съхранение и споделяне на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на ПВЦ профили – 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЪЖДАНОВ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0037-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-СКАЙМЕТ ЕООД</x:t>
-[...61 lines deleted...]
-    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
+Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на облекло – 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАДИНКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0197-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергоефективни системи (термопомпи) за отопление и охлаждане в базата на "ГЕО-КРИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕО-КРИ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2712-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на нова Фотоволтаична
+електроцентрала с мощност 30kW за собствено потребление, включваща и система
+за съхранение на електрическата енергия (ССЕЕ) с разполагане върху покривната
+част на съществуваща производствена сграда, собственост на Възложителя с
+Идентификатор 56722.651.387.1 и адрес: град Плевен, ул. Кара Колю №10.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1711-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно-ефективна топлоизолационна система от сандвич панели за покрив - 444 кв.м. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОРАНО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0321-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;  
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.; 
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Реализиране на мерки за подобряване на енергийната ефективност на „МОНТАЖСТРОЙ 91“ ЕООД, в рамките на проект BG16RFPR001-2.004-1631-C01:
+Обособена позиция 1: Доставка, монтаж и пускане в експлоатация на Фотоволтаични панели в комбинация с инвертор/и;
+Обособена позиция 2: Доставка, инсталиране и пускане в експлоатация на Локално съоръжение за съхранение на енергия (батерия) в комбинация с инвертор/и;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МОНТАЖСТРОЙ 91“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1631-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 56 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 56 kWh, в производствена база „Джи М Л - дизайн“ ООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи М Л - дизайн ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за енергийно-ефективни изолационни системи в сгради: Tоплоизолационни системи за външни стени и подове към външен въздух ТИ плоча от EPS – 1040 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАРЕНА 5" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 51,84 kW – 1 бр“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0090-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Подобряване на енергийна ефективност на "Санара Булфест 97" ЕООД чрез доставка и монтаж на:
+ОП1: Термопомпа - VRF/VRV система на директно изпарение – 91.5 kW – 1 бр.
+ОП2: Термопомпа - VRF/VRV система на директно изпарение –22.2 kW – 1 бр.
+ОП3: Система от термопомпа - VRF/VRV система на директно изпарение –50 kW с рекуператор – 1 бр.
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Санара Булфест 97 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1299-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, настройване и въвеждане в експлоатация на 4 броя термопомпи за БГВ в два хотела, 1 бр. термопомпа за затопляне на водата във външен басейн и 1 брой и рекуперативен блок в зала за хранене с местонахождение с. Кранево, община Балчик, област Добрич“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екогруп</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на Фотоволтаична инсталация с ЛСС в единна система за производство и съхраняване на чиста енергия от ВЕИ, както следва:
+-	изграждане на фотоволтаична инсталация за 0,4 МWp 
+-	изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на ЛСС 1290 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЛЕБОЗАВОД" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електроцентрала (ФтЕЦ) за производство на електрическа енергия от възобновяеми източници – 20kW – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКВАРОР-БОЯДЖИЕВ И СИНОВЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1275-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, инсталиране и въвеждане в експлоатация на Термопомпи въздух-вода с топлинна мощност минимум по 15 KW всяка-3 броя“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите не по-малка от 50 kW и локално съоръжение за съхранение на електрическа енергия с номинален капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЧМАГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ 65 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ - 81.92kWh и инвертор с мощност 65kW за нуждите на"ГЕМОВА" ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕМОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0964-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за изпълнение на топлоизолационна система от сандвич панели за покрив – 330 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2623-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНИ - 81 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1002-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-2.001-0007-C03</x:t>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1300,1622 +1544,2098 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E92"/>
+  <x:dimension ref="A1:E120"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46237</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46219</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46237</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46223</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46237</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46223</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46237</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46224</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46237</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46224</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46237</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46225</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46237</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46225</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46237</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46223</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46237</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46237</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46227</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46237</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46227</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46237</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46227</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46237</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46230</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46237</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46230</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46237</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46230</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46238</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46231</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46238</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46231</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46238</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46231</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46238</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46227</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46238</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46223</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46238</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46231</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46239</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46231</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46240</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46230</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46240</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46225</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46240</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46230</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46240</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46232</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46240</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46233</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46240</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46233</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46240</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46233</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46241</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46233</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46241</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46234</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46241</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46234</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46241</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46234</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46241</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46234</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46241</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46233</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46241</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46241</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46226</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46241</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46225</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46241</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46231</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46241</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46231</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46241</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46231</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46241</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46233</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46242</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46234</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46243</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46232</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46243</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46233</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46243</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46233</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46243</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46232</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46232</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46232</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46232</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46234</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46233</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46233</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46232</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46231</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46227</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46227</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46244</x:v>
+        <x:v>46277</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46237</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46244</x:v>
+        <x:v>46277</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46237</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46244</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46244</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46237</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46245</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46237</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46245</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46245</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46233</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46245</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46230</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46245</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46230</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46245</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46245</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46237</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46246</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46234</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46246</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46231</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46246</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46227</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46247</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46233</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46247</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46232</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46247</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46232</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46247</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46232</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46247</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46248</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46232</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46248</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46233</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46248</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46237</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46251</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46237</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46251</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46234</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46251</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46235</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46251</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46236</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46251</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46236</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46251</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46234</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46252</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46221</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46252</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46237</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46252</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46237</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46290</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46175</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B92" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B93" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B94" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B95" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B96" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46284</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
+        <x:v>46285</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46285</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46271</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B92" s="2">
+      <x:c r="B120" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C92" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>277</x:v>
+      <x:c r="C120" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>347</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>