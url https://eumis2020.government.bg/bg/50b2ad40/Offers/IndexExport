--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -1,858 +1,743 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41043bff5f4f47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a834619b4e44eeda80583cfbfb5341f.psmdcp" Id="Rdffc6d50f94340d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re06b50d724274347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/143df8a9a3f042d8b9a254ed4acfd6f8.psmdcp" Id="Rf5887746f7e24507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Изграждане  на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление. </x:t>
-[...35 lines deleted...]
-    <x:t xml:space="preserve">Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви
+    <x:t>Извършване на СМР на енергийно ефективни изолационни системи в сгради: сандвич панели стени – 130 м2, сандвич панели покрив – 390 м2 и секционни индустриални врати/външни плътни врати – 25 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОРЕСТА МЕБЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2059-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в „СОФИТЕКС КЪМПАНИ“ ООД, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиентите (CRM), с интеграция помежду им </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОФИТЕКС КЪМПАНИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и инсталация на Компресор за сгъстен въздух с инверторно управление с изсушител "
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
-[...5 lines deleted...]
-    <x:t xml:space="preserve">Доставка на 100 kW локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори за нуждите на Кариби ЕООД, в рамките на ДБФП BG16RFPR001-2.004-0181-C01.
+    <x:t>НИКИКА-90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0390-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на интелигентна оперативна платформа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯ - КОНЕЦ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 0747-C01/27.01.2026 г. с бенефициент „ТЕО МОРИС - БЪЛГАРИЯ ЕООД“, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕО МОРИС-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0747-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Повишаване на нивото на дигитализация на предприятието СПРИНГ СПЕД ЕООД“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПРИНГ СПЕД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 5 (ПЕТ) ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0969-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане и внедряване на система за защита на информацията в локална мрежа, система за архивиране на информация, система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БРОД ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на интегрирани решения за управление на бизнес процеси и информационна сигурност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"КОРНЕР ПЛЮС" ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КАРИБИ ЕООД</x:t>
-[...176 lines deleted...]
-    <x:t xml:space="preserve">ФОРС - 81 ООД
+    <x:t>BG16RFPR001-1.012-1733-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергийно ефективно оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТРОИТЕЛ-КРИВОДОЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1185-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Осигуряване на експертиза в областта на обученията, иновациите и дигиталната трансформация в публични и частни предприятия, в това число: Консултант по дигитална трансформация, Обучители за предоставяне на обучения на клиенти на Дигитален иновационен хъб Механика и участие в обучения на обучители, Консултант по интелектуална собственост </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНГИЛИЗ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване и въвеждане в експлоатация на интегрирана система за защита, архивиране, съхранение и споделяне на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на ПВЦ профили – 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЪЖДАНОВ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0037-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на облекло – 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАДИНКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0197-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАПАДОПУЛОС И СИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност минимум 150 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВА БРОДКАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АГРОФЕРМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0987-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНИ ТРЕЙД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0962-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на нова Фотоволтаична
+електроцентрала с мощност 30kW за собствено потребление, включваща и система
+за съхранение на електрическата енергия (ССЕЕ) с разполагане върху покривната
+част на съществуваща производствена сграда, собственост на Възложителя с
+Идентификатор 56722.651.387.1 и адрес: град Плевен, ул. Кара Колю №10.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1711-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване, конфигуриране и въвеждане в експлоатация на интегрирана система за защита, архивиране, съхранение и споделяне на корпоративна информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирано ИКТ решение : Система за управление на ресурсите (ERP система) - 1 бр. и Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРТЦВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0505-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергоефективни системи (термопомпи) за отопление и охлаждане в базата на "ГЕО-КРИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕО-КРИ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2712-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за „Въвеждане на система за управление на ресурсите (ERP система)“, „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“, „Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)“ и „Въвеждане на система за бизнес анализи (Business Intelligence система)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВЪРФРЕШ 2014 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Централизирана система със CRM, ERP и BPM функционалности</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФИТОФАРМА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0343-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите: Система за управление на ресурсите (ERP система); Система за управление на продажбите на дребно (Point-of-Sale система) и Система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джей Ди Ем Трак Център ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0463-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и внедряване на Модул система за управление на производството и Система за управление на съхранението и споделянето на информация, необходими за дейността на “ИТА Серт” ООД, в рамките на ДБФП BG16RFPR001-1.012-0907-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИТА Серт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0907-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 бр. професионална бариерна перална машина за нуждите на социалното предприятие на „ЕВРОХИМ-ГРУП“ ЕООД по проект BG05SFPR002-1.013-0122-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОХИМ-ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0122-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за енергийно-ефективни изолационни системи в сгради: Tоплоизолационни системи за външни стени и подове към външен въздух ТИ плоча от EPS – 1040 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАРЕНА 5" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Реализиране на мерки за подобряване на енергийната ефективност на „МОНТАЖСТРОЙ 91“ ЕООД, в рамките на проект BG16RFPR001-2.004-1631-C01:
+Обособена позиция 1: Доставка, монтаж и пускане в експлоатация на Фотоволтаични панели в комбинация с инвертор/и;
+Обособена позиция 2: Доставка, инсталиране и пускане в експлоатация на Локално съоръжение за съхранение на енергия (батерия) в комбинация с инвертор/и;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МОНТАЖСТРОЙ 91“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1631-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
-[...15 lines deleted...]
-- Прозрачни ограждащи конструкции – доставка и монтаж на прозорци и врати с рамка от екструдиран поливинилхлорид (PVC), остъклени със стъклопакет с нискоемисионно стъкло, вкл. демонтаж на съществуваща дограма, обръщане на страници, подпрозоречни поли и уплътняване. 
+    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно-ефективна топлоизолационна система от сандвич панели за покрив - 444 кв.м. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОРАНО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0321-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;  
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.; 
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 56 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 56 kWh, в производствена база „Джи М Л - дизайн“ ООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи М Л - дизайн ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 51,84 kW – 1 бр“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0090-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Подобряване на енергийна ефективност на "Санара Булфест 97" ЕООД чрез доставка и монтаж на:
+ОП1: Термопомпа - VRF/VRV система на директно изпарение – 91.5 kW – 1 бр.
+ОП2: Термопомпа - VRF/VRV система на директно изпарение –22.2 kW – 1 бр.
+ОП3: Система от термопомпа - VRF/VRV система на директно изпарение –50 kW с рекуператор – 1 бр.
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Санара Булфест 97 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1299-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на ИКТ системи за дигитализация на бизнес процесите, със следните обособени позиции:
+Обособена позиция 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр.
+Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">
-[...45 lines deleted...]
-Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+    <x:t>ЕФ ЕН КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1644-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка, монтаж и изпълнение на строително-монтажни работи по топлоизолиране на външни стени и подове към външен въздух на производствена сграда на „Дистилерия Исперих“ АД, чрез топлоизолационна система с топлоизолационни плочи от екструдиран полистирол (XPS)“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИСТИЛЕРИЯ ИСПЕРИХ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ системи за дигитализация на бизнес процесите, по следните обособени позиции:
+Обособена позиция 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр.
+Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЮР  АПАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1642-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, настройване и въвеждане в експлоатация на 4 броя термопомпи за БГВ в два хотела, 1 бр. термопомпа за затопляне на водата във външен басейн и 1 брой и рекуперативен блок в зала за хранене с местонахождение с. Кранево, община Балчик, област Добрич“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екогруп</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2193</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на системи по обособени позиции
+ОП 1 Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+ОП 2 Въвеждане на модул / система за управление на производството </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кронотек ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0395-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на 1 брой компресор за сгъстен въздух вкл. резервоар за сгъстен въздух с инверторно управление с изсушител и 1 брой изсушител</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМАРАНТ-2003 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1249-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на производството;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВДК 85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения:
+1. Създаване на онлайн магазин - 1 бр.
+2. Въвеждане на система за управление на ресурсите (ERP система) - 1 бр.
+3. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+4. Въвеждане на система за бизнес анализи (Business Intelligence система) - 1 бр.
+5. Изграждане на система за архивиране на информация - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стама Ко ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0789-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и инсталация на:
+Обособена позиция 1: Термопомпа въздух-въздух с топлинна мощност 15.5 kW - 4 бр.;
+Обособена позиция 2: Компресор за сгъстен въздух вкл резервоари за сгъстен въздух с инверторно управление с изсушител с номинална мощност на основния двигател 18.5 kw - 1 бр. и Ресивър с върздушен обем 2000 л. - 3 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>СПЕКТЪР 68 ООД</x:t>
-[...192 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1986-C01</x:t>
+    <x:t>АРТМЕТАЛ-07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0260-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух-вода - 5 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бест Хотелс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1842-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на нивото на дигитализация на предприятието чрез внедряване на 4 бр. ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАТЕК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2086-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на Фотоволтаична инсталация с ЛСС в единна система за производство и съхраняване на чиста енергия от ВЕИ, както следва:
+-	изграждане на фотоволтаична инсталация за 0,4 МWp 
+-	изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на ЛСС 1290 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЛЕБОЗАВОД" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електроцентрала (ФтЕЦ) за производство на електрическа енергия от възобновяеми източници – 20kW – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКВАРОР-БОЯДЖИЕВ И СИНОВЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1275-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, инсталиране и въвеждане в експлоатация на Термопомпи въздух-вода с топлинна мощност минимум по 15 KW всяка-3 броя“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите не по-малка от 50 kW и локално съоръжение за съхранение на електрическа енергия с номинален капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЧМАГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
   </x:si>
   <x:si>
     <x:t>"СТОВИ 1" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2116-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
-[...267 lines deleted...]
-    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
+    <x:t>„Закупуване, доставка и монтаж на енергийно ефективни топлоизолационни системи (плочи) за покрив от Екструдиран полистирол (XPS) – 704 m²“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРЕЙМ ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0983-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ 65 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ - 81.92kWh и инвертор с мощност 65kW за нуждите на"ГЕМОВА" ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕМОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0964-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за изпълнение на топлоизолационна система от сандвич панели за покрив – 330 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2623-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНИ - 81 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 30 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДУНЕВ МОТОР СПОРТ- Р-21" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 452 кв.м 2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0927-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Извършване на СМР – фотоволтаична електрическа централа с мощност 51.2 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПА ЗОНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 56 KW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИПО - ХАРТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с мощност не по-малка от 50 kW изходяща (номинална) активна мощност на инвертора, комбинирана с локално съоръжение за съхранение на енергия (батерия) с номинален капацитет не по-малък от 51,2 kWh за собствено производство и съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нова Декор ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0445-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотоволтаична електрическа централа (ФтЕЦ) с мощност не по-малка от 35,02 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРИМА БГ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1847-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради (прозорци и врати) 341,763 м2“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОБОС КЕНДЪЛС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0096-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи по въвеждане на енергоспестяващи мерки и енергия от възобновяеми източници:
+Обособена позиция 1: Строително-монтажни работи на топлоизолационни системи в сгради:
+1.1.Топлоизолационни системи от сандвич панели за външни стени – 190 кв.м
+1.2.Топлоизолационни системи от сандвич панели за покриви- 192 кв.м
+            1.1.Топлоизолационни системи от сандвич панели за външни стени – 190 кв.м
+            1.2.Топлоизолационни системи от сандвич панели за покриви- 192 кв.м
+Обособена позиция 2: Строително-монтажни работи подмяна на прозрачни ограждащи конструкции (прозорци и врати), с рамка от алуминий с прекъснат топлинен мост- 40 кв.м
+Обособена позиция 3: Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност – 15 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕГЕСТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0452-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за енергийна ефективност в сграда на „ЧАПЕК“ ЕООД, включващи: секционни индустриални врати - 6 броя  и
+топлоизолационни системи от сандвич панели за външни стени и подове към външен въздух - сандвич панели  с топлоизолация от PIR /полиизоцианурат/ -576 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Чапек" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1519-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-2.001-0007-C03</x:t>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1201,1435 +1086,1265 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E81"/>
+  <x:dimension ref="A1:E71"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46235</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46225</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46235</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46225</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46237</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46226</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46237</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46223</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46237</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46219</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46223</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46223</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46224</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46224</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46225</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46225</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46227</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46227</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46227</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46230</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46230</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46237</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46230</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46238</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46231</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46238</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46227</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46238</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46223</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46238</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46231</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46238</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46231</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46238</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46231</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46239</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46231</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46240</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46230</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46240</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46230</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46240</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46227</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46240</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46227</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46240</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46225</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46240</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46232</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46240</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46233</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46240</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46233</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46240</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46233</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46241</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46233</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46241</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46234</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46241</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46233</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46241</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46231</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46241</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46231</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46241</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46226</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46241</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46226</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46241</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46225</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46241</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46231</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46241</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46233</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46241</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46234</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46241</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46234</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46241</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46234</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46242</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46234</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46243</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46233</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46243</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46233</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46243</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46232</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46243</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46232</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46244</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46232</x:v>
+        <x:v>46271</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46244</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46232</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46244</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46232</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46244</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46231</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46244</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46232</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46244</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46234</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46244</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46234</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46244</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46233</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46244</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46233</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46244</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46227</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46244</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46227</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46245</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46233</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46245</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46230</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46245</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46230</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46245</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46233</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46246</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46231</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46246</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46227</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46246</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46234</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46247</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46232</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...168 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>