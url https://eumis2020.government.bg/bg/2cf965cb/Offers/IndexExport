--- v0 (2026-08-13)
+++ v1 (2026-09-22)
@@ -1,1194 +1,1025 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcbc91897dd94fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63f68d9a834a426997016f94ccc8c446.psmdcp" Id="Rbc7c0db1a3344676" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra449107112f64d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69c29813fff6461482f2d16408e18212.psmdcp" Id="Re04ad6c872bf4c2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 63 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
-[...10 lines deleted...]
-Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+    <x:t>Дигитализация на ЕТ "ХРИСТИНА - ХРИСТИНА ГАНДЖУЛОВА": Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система). Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система). Обособена позиция № 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда. Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "ХРИСТИНА - ХРИСТИНА ГАНДЖУЛОВА"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на дигитални платформи в дейността на „Корект комерс 78“ ООД Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система). Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система). Обособена позиция № 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда. Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОРЕКТ КОМЕРС 78 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите:
+1.Модул/система за управление на складовото стопанство (WMS)
+2.Модул/система за управление на продажбите на дребно (Point-of-Sale система)
+3.Система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕФКОС МЮЗИК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирани системи по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 2 – Въвеждане на модул/система за управление на складовото стопанство (WMS) – 1 бр.
+Обособена позиция 3 – Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) – 1 бр.
+Обособена позиция 4 – Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕЙВ КОМПЮТЪРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изработка на рекламни материали (брошури, каталози, видео и др.) по проект BG05SFPR002-1.013-0067-С01 „БиоконСерв+ – Развитие на социалното предприемачество чрез иновации, маркетинг и международно сътрудничество“, финансиран по Програма „Развитие на човешките ресурси“ 2021–2027 г.	
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на компютърно оборудване и система за съхранение на данни, включваща: • Настолен компютър – 1 брой • Монитор – 1 брой • NAS сървър – 1 брой • Твърди дискове – 16 броя </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТКД ЗДРАВЕЦ - ГАБРОВО”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на  Система за архивиране на информация, Система за управление на съхранението и споделянето на информация и Система за защита на информацията в локална мрежа във връзка с изпълнение на проект BG16RFPR001-1.012-2136-C01 “Дигитализация на предприятията”</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">НИТОС ДИЗАЙН ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2136-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на технически проект, доставка, монтаж, пускане в експлоатация и обучение за работа с високоефективна климатична камера с регенерация/рекуперация на топлина, студ и влага в КЛИМАТЕТ 2014 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Климатет 2014 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0331-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Термопомпа въздух_вода (топлинна мощност 26 KW)- 2бр. И Термопомпа въздух_вода (топлинна мощност 70 KW)- 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕНЕРГИЯ ТЕХНОИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0611-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно ефективно оборудване по проект BG16RFPR001-2.004-2088 с 3 обособени позиции:
+ОБОСОБЕНА ПОЗИЦИЯ № 1
+Компресор за сгъстен въздух с инверторно управление и изсушител — 1 (един) брой
+ОБОСОБЕНА ПОЗИЦИЯ № 2
+Ресивър (въздухосъбирател) за сгъстен въздух с обем 1 000 литра — 1 (един) брой
+ОБОСОБЕНА ПОЗИЦИЯ № 3
+Термопомпен агрегат въздух-вода с топлинна мощност 30 kW — 1 (един) брой
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М И Г ФЪРНИЧЪР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2088-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите не по-малка от 50 kW и локално съоръжение за съхранение на електрическа енергия с номинален капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЧМАГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, инсталиране и въвеждане в експлоатация на Термопомпи въздух-вода с топлинна мощност минимум по 15 KW всяка-3 броя“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАНС КОМФОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2375-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАПОЛИ 1994 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТВ БЪЛГАРИЯ 24 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2396-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и инсталация на:
+1. Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух с инверторно управление с изсушител 30 kW 1 бр.;
+2. Ресивър с обем 1000 литра 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Маджистър Хидравликс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1370-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТИЕМ ВАРНА БИЙЧ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1665-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на система за защита на информацията в локална мрежа, изграждане на система за управление на съхранението и споделянето на информация в цялостна среда за управление и защита и съхранение на корпоративната информация по проект BG16RFPR001-1.012-2240-C01“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АУТО КА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2240-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на решения в областта на ИКТ по обособени позиции:
+ОП 1: Разработване, внедряване и въвеждане в експлоатация на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+ОП 2: Изграждане и въвеждане в експлоатация на Система за архивиране на информация – 1 бр. и Система за управление на съхранението и споделянето на информация – 1 бр., включително физически сървър за хардуерно обезпечаване на системите.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПС ЛАЙФ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНСАВТО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0797-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на система за управление на ресурсите и система за бизнес анализи в Ти Ей Ес България ЕООД в изпълнение на проект BG16RFPR001-1.012-1193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТИ ЕЙ ЕС БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработка, тестване и внедряване на софтуер за автоматизация на преводаческия работен процес с AI за SimpleTMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИТРА ТРАНСЛЕЙШЪНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0715-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1294-C01/27.01.2026 г. с бенефициент „БРАН ИНСЕКТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БРАН ИНСЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1294-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация  на Компресор за сгъстен въздух, включително резервоари за сгъстен въздух </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЕДОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0621-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Въвеждане на ИКТ решения по три обособени позиции:
+Обособена позиция № 1: Въвеждане на Система за управление на ресурсите (ERP система);
+Обособена позиция № 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+Обособена позиция № 3: Въвеждане на система за бизнес анализи (Business Intelligence система).
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРЕЗОВ ВЕНДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0887-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, и въвеждане в експлоатация на  Компютъризирана интегрирана система за автоматични фигурални шевове – 5 бр“,
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОВ СТИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Въвеждане на на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
+2.Въвеждане на модул/система за управление на складовото стопанство (WMS)
+3.Въвеждане на модул/система за управление на производството
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ю. С. ПОЛО АССН.БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1310-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Закупуване, доставка и монтаж на енергийно ефективни топлоизолационни системи (плочи) за покрив от Екструдиран полистирол (XPS) – 704 m²“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРЕЙМ ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0983-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ 65 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ - 81.92kWh и инвертор с мощност 65kW за нуждите на"ГЕМОВА" ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕМОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0964-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за изпълнение на топлоизолационна система от сандвич панели за покрив – 330 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2623-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНИ - 81 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 30 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДУНЕВ МОТОР СПОРТ- Р-21" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Извършване на СМР – фотоволтаична електрическа централа с мощност 51.2 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПА ЗОНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 452 кв.м 2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0927-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа и системи за съхранение на електрическа енергия.”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КЛАСИК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1128-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на ЧЕ МЕДИЯ ГРУП  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕ МЕДИЯ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0753-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на външни експерти за две двудневни обучения на работното място по ЗОП и държавни и минимални помощи по дейност 1 по проект BG16RFTA001-1.010-0135-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение „СЪЮЗ НА БРАНШОВИТЕ ОРГАНИЗАЦИИ НА МИКРО, МАЛКИТЕ И СРЕДНИТЕ ПРЕДПРИЯТИЯ И ЗАНАЯТЧИИТЕ В БЪЛГАРИЯ - НАЦИОНАЛНА БИЗНЕС КАМАРА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на външни експерти за две двудневни обучения на работното място по финансови инструменти и опростени варианти на разходите по дейност 2 по проект BG16RFTA0011.010-0135-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на две двудневни мероприятия за вътрешен трансфер на знания по дейност 3 по проект BG16RFTA001-1.010-0135-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на двудневен публичен партньорски семинар „Зелена икономика и социално въздействие — пазарни механизми за устойчиво развитие“ по дейност 4 по проект BG16RFTA001-1.010-0135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на външна експертиза за обучение на работното място „Европейска и национална рамка на териториалното развитие 2027+“ по дейност 1 на проект BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение „ЕВРОПЕЙСКО ПРЕДПРИЕМАЧЕСТВО“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на външна експертиза за обучение на работното място „Стратегическо планиране и анализ на данни“ по дейност 2 на проект BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на външна експертиза за обучение на работното място „Комуникация, участие и прозрачност в стратегическите процеси“ по дейност 3 на проект BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на мероприятие за обмен на опит и взаимно обучение по дейност 4 на проект BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на форум за изграждане на партньорства и обмен на добри практики „Зелени и дигитални партньорства за устойчиво териториално развитие и стратегическо планиране 2027+“ по дейност 5 на проект BG16RFTA001-1.010-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане, внедряване и интеграция на софтуерни решения по Договор № BG16RFPR001-1.012-1860-C02, разделено на обособени позиции:
+1. „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“
+2. „Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние велектронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ад Тек Интернешънъл ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1860-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи за управление на бизнес процеси, управление на документи и корпоративна информация, както следва:
+Обособена позиция 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)  – 1 бр.
+Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа – 1 бр.
+Обособена позиция 3: Изграждане на система за архивиране на информация– 1 бр.
+Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация  – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМ ДЖИ ЕМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1633-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Спирален смесител</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за доставка, инсталация и въвеждане в експлоатация на производствени технологии в 8 обособени позиции </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЛЕБОЗАВОД" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на дигитален AI инструмент</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лятно кино ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0018-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули: • система за управление на взаимоотношенията с клиенти (CRM); • система за управление на веригата за доставки на суровини и материали; • система за вътрешнофирмени обучения на служители от разстояние в електронна среда.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предметът на настоящата поръчка, предвижда изпълнението на услуги за „Повишаване на нивото на дигитализация на предприятието СПРИНГ СПЕД ЕООД“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПРИНГ СПЕД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване използването на възобновяеми енергийни източници от АУТО ЕЛИТ КОМЕРС ООД чрез въвеждане на следните мерки:
+ОП 1: Изграждане на 40kW фотоволтаична инсталация със съоръжение за съхранение на електроенергия за собствени нужди
+ОП 2: Доставка и монтаж на 3 броя термопомпи въздух/въздух
+ОП 3: Доставка и монтаж на енергоспестяващи осветителни тела</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АУТО ЕЛИТ КОМЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1531-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система със система за съхранение на електрическа енергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Тиара 84 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейности за подобряване на енергийната ефективност на сградния фонд на "КАМ - 919" ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАМ - 919" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1270-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строителни и монтажни работи за въвеждане на енергийно ефективни изолационни системи в сграда по договор № BG16RFPR001-2.004-2619-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ла Ботега ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2619-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прилагане на мерки за енергийна ефективност в хижа Янтра/Партизанска песен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ОТВЕС 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0752-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Aвтоматична дискоотрезна машина 1 бр.
+ОП2: Електро – хидравличен абкант 1 бр.
+ОП3: Четиривалова хидравлична машина 1 бр. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0014-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на АКАНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКАНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0880-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на Комфорт 2016 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Комфорт 2016 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на ТОСКАНА-КИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОСКАНА-КИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1306-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 5 (ПЕТ)  ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0969-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии и инвертори)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЛОРИЯ 97 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0233-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Полагане на изолация по проект Енергийна ефективност и използване на енергия от възобновяеми източници в БЪЛГАРИЯ ВЕНДИНГ СЪРВИСИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЪЛГАРИЯ ВЕНДИНГ СЪРВИСИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0147-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Тактикъл експортс" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2693-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с мощност не по-малка от 50 kW изходяща (номинална) активна мощност на инвертора, комбинирана с локално съоръжение за съхранение на енергия (батерия) с номинален капацитет не по-малък от 51,2 kWh за собствено производство и съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нова Декор ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0445-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотоволтаична електрическа централа (ФтЕЦ) с мощност не по-малка от 35,02 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРИМА БГ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1847-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 56 KW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИПО - ХАРТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради (прозорци и врати) 341,763 м2“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОБОС КЕНДЪЛС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0096-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи по въвеждане на енергоспестяващи мерки и енергия от възобновяеми източници:
+Обособена позиция 1: Строително-монтажни работи на топлоизолационни системи в сгради:
+1.1.Топлоизолационни системи от сандвич панели за външни стени – 190 кв.м
+1.2.Топлоизолационни системи от сандвич панели за покриви- 192 кв.м
+            1.1.Топлоизолационни системи от сандвич панели за външни стени – 190 кв.м
+            1.2.Топлоизолационни системи от сандвич панели за покриви- 192 кв.м
+Обособена позиция 2: Строително-монтажни работи подмяна на прозрачни ограждащи конструкции (прозорци и врати), с рамка от алуминий с прекъснат топлинен мост- 40 кв.м
+Обособена позиция 3: Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност – 15 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕГЕСТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0452-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност на производствена сграда на ЕРС Текстил ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕРС ТЕКСТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1669-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител на специфично обучение „Екологични и устойчиви модели и технологии за оптимизация на производствените процеси в дървообработването и производството на дограма“ за заетите лица в Камбера Дизайн ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Камбера Дизайн" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0025-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа с инсталирана мощност 20 kWp за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНЕВИ-Т ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2703-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБС-КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за фотоволтаична електроцентрала с инсталирана мощност 1 089,6 kWp и на локална система за съхранение на енергия (батерии) с общ капацитет 1 075 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Колонна роботизирана система за заваряване, комплект с едноосен подвижен позиционер, подвижна задна опора и триосен позиционер 1 бр.
+ОП2: Хоризонтална разстъргваща машина 10 метра с две въртящи маси 2000х2000 1 бр.
+ОП3: Хоризонтална разстъргваща машина 14 метра с две въртящи маси 2000х2000 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори – мин. 29.82 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - мин. 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ МЕДИТЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2477-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и пускане в експлоатация на Фотоволтаична електрическа централа с инсталирана мощност 40 kW - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1000-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за енергийна ефективност в сграда на „ЧАПЕК“ ЕООД, включващи: секционни индустриални врати - 6 броя  и
+топлоизолационни системи от сандвич панели за външни стени и подове към външен въздух - сандвич панели  с топлоизолация от PIR /полиизоцианурат/ -576 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Чапек" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за прилагане на мерки за енергийна ефективност по 3 обособени позиции:</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КА-СТЕЛА СТОУНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1198-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0340-C01 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравец Плевен ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0340-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност:
+Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
   </x:si>
   <x:si>
     <x:t>РАЙ 2018 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1193-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с изходяща номинална активна мощност 140 kW за производство на електрическа енергия от възобновяеми източници за собствено потребление.</x:t>
-[...39 lines deleted...]
-4. Внедряване на система за бизнес анализи (BI) за базирано на данни вземане на управленски решения и проследяване на ключови показатели
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функционирането на централата), с мощност – 56.4 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСЕМЕЙ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0765-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните функционално свързани помежду си решения, формиращи цялостно интегрирано решение за дигитализация на дейността на предприятието, включващо 5 (пет) ИТ услуги в 1 (една) обособена позиция, както следва:
+    • Въвеждане на модул/система за управление на складовото стопанство (WMS);
+    • Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+    • Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес;
+    • Въвеждане на модул/система за бизнес анализи (BI);
+    • Въвеждане на модул/система за управление на продажбите на дребно (POS).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЗМА - ИВАНОВ И СИНОВЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1968-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на строително-монтажни работи за изграждане на фотоволтаична централа за собствено потребление, полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАРНА МОБИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващо оборудване, климатична система и съоръжения за сгъстен въздух за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти) с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ЕЛИНА - 7 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0131-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„СМР ЗА ИЗГРАЖДАНЕ НА ФОТОВОЛТАИЧНА ЕЛЕКТРОЦЕНТРАЛА ЗА СОБСТВЕНИ НУЖДИ С ФОТОВОЛТАИЧНИ ПАНЕЛИ В КОМБИНАЦИЯ С ИНВЕРТОРИ С ОБЩ КАПАЦИТЕТ 30 kW И ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОРИ С ОБЩ КАПАЦИТЕТ 102,40 кW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕТРАБЕТОН" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0771-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с мощност 30 kW. и съоръжения за локално съхранение на енергия (батерии) в комбинация с инвертори с мощност 105 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМИ ПОПАНАСТАСОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0816-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНС ТУПАРОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност  60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИКРА-МК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0536-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане  на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРОМАШИНА ГРУП ПАЗАРДЖИК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на локални съоръжения за съхранение на енергия - батерии, в комбинация с инвертори
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЕБОС ЕООД</x:t>
-[...281 lines deleted...]
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на Линия за автоматично течно боядисване</x:t>
+    <x:t>Гранари ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Енергийно ефективни изолационни системи в сгради в 3 (три) обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМАТИК - ЕМ ВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2545-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране, доставка, монтаж и пускане в действие на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност не по-малка 20 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на Фотоволтаична инсталация с ЛСС в единна система за производство и съхраняване на чиста енергия от ВЕИ, както следва: 
+- изграждане на фотоволтаична инсталация за 0,4 МWp
+- изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на ЛСС 1290 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на електрическа енергия (батерии) с общ капацитет минимум 120 kWh в комбинация с хибриден инвертор към съществуваща покривна ФЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛЕСО-ЕКСПОРТ-ИМПОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0630-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 122,8 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКОЙЛ-2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0414-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа в комбинация със система за съхранение на енергия, в т.ч. кабелни линии</x:t>
   </x:si>
   <x:si>
     <x:t>М + С ХИДРАВЛИК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0012-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на Стенд за изпитание на MP-MR-MS - 2бр</x:t>
-[...754 lines deleted...]
-    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
+    <x:t>Внедряване на интегрирани ИКТ решения за управление на бизнес процесите (онлайн магазин, CRM, POS, WMS и BI система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ю Би Ар" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0478-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-2.001-0007-C03</x:t>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1537,2166 +1368,1911 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E124"/>
+  <x:dimension ref="A1:E109"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46248</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46232</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46248</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46233</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46248</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46237</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46248</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46240</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46248</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46241</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46248</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46241</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46248</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46241</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46248</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46241</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46248</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46241</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46248</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46241</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46248</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46241</x:v>
+        <x:v>46271</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46248</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46241</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46248</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46241</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46248</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46241</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46248</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46240</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46249</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46242</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46249</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46239</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46249</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46239</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46251</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46240</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D20" s="0" t="s">
+      <x:c r="E20" s="0" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46251</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46241</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="D21" s="0" t="s">
+      <x:c r="E21" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46251</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46241</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="D22" s="0" t="s">
+      <x:c r="E22" s="0" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46251</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46240</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="D23" s="0" t="s">
+      <x:c r="E23" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46251</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46241</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D24" s="0" t="s">
+      <x:c r="E24" s="0" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46251</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46241</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="D25" s="0" t="s">
+      <x:c r="E25" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46251</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46237</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="D26" s="0" t="s">
+      <x:c r="E26" s="0" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46251</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46234</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D27" s="0" t="s">
+      <x:c r="E27" s="0" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46251</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46234</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="D28" s="0" t="s">
+      <x:c r="E28" s="0" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46251</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46235</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D29" s="0" t="s">
+      <x:c r="E29" s="0" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46251</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46236</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="D30" s="0" t="s">
+      <x:c r="E30" s="0" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46251</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46236</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="D31" s="0" t="s">
+      <x:c r="E31" s="0" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46251</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46239</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D32" s="0" t="s">
+      <x:c r="E32" s="0" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46251</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46239</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="D33" s="0" t="s">
+      <x:c r="E33" s="0" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46251</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46241</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D34" s="0" t="s">
+      <x:c r="E34" s="0" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46251</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46244</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="D35" s="0" t="s">
+      <x:c r="E35" s="0" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46251</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46244</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="D36" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46251</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46244</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46251</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46244</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46251</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46244</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46251</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46244</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46251</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46244</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46251</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46244</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46252</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46245</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="D43" s="0" t="s">
+      <x:c r="E43" s="0" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46252</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46245</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46252</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46245</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D45" s="0" t="s">
+      <x:c r="E45" s="0" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46252</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46245</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46252</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46245</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46252</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46221</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46252</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46237</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46252</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46237</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46252</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46241</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46252</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46239</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46253</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46238</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46253</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46239</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46253</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46239</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46253</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46239</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46253</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46245</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46253</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46241</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46253</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46246</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46253</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46246</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46253</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46246</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46253</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46245</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46253</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46246</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46254</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46246</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46254</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46247</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46254</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46247</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46254</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46247</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46254</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46247</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46254</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46244</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46254</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46244</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46254</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46246</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46254</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46246</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46254</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46244</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46254</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46254</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46244</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46254</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46244</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46254</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46244</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46254</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46244</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46254</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46244</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46255</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46240</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46255</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46239</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46255</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46240</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46255</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46241</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46255</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46245</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46255</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46243</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46255</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46245</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46255</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46247</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46256</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46246</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46256</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46246</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46257</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46247</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46258</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46247</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46258</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46247</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46258</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46247</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46258</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46247</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46258</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46246</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46258</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46245</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46258</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46245</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46258</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46241</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46258</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46241</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46258</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46241</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46259</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46239</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46259</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46244</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46259</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46244</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46259</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46246</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46259</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46247</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46259</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46247</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46260</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46246</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46260</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46245</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46260</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46245</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>312</x:v>
-[...254 lines deleted...]
-        <x:v>353</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>