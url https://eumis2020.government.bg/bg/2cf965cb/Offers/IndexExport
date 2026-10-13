--- v1 (2026-09-22)
+++ v2 (2026-10-13)
@@ -1,1025 +1,1197 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra449107112f64d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69c29813fff6461482f2d16408e18212.psmdcp" Id="Re04ad6c872bf4c2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f74d0ec14ed405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b887c72e89bb45e398148c5abe3689d0.psmdcp" Id="Red472f000ddd4029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Дигитализация на ЕТ "ХРИСТИНА - ХРИСТИНА ГАНДЖУЛОВА": Обособена позиция № 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система). Обособена позиция № 2: Въвеждане на система за бизнес анализи (Business Intelligence система). Обособена позиция № 3: Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда. Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
-[...42 lines deleted...]
-    <x:t xml:space="preserve">Изработка на рекламни материали (брошури, каталози, видео и др.) по проект BG05SFPR002-1.013-0067-С01 „БиоконСерв+ – Развитие на социалното предприемачество чрез иновации, маркетинг и международно сътрудничество“, финансиран по Програма „Развитие на човешките ресурси“ 2021–2027 г.	
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИН КАРС ИНТЕРНЕШЪНЪЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 70 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка и монтаж на локална система за съхранение на електрическа енергия с минимален капацитет 120 kWh в комбинация с инвертор/и“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЛИТ - ТИМ - СЕКЮРИТИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0373-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДУНАВ ИНВЕСТ ПРОЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1064-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на производството;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВДК 85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на технология Ниво 4 „Прозрачност“, съгласно Индекса на зрялост – Индустрия 4.0 чрез доставка на Шест осен робот - 1 бр.  и Шест осен робот с работен радиус мин. 1800мм  - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ВОДСТРОЙ ПЛОВДИВ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегриране  на нововъведените технологии от Индустрия 4.0 с наличните технологии в предприятието чрез внедряване на Софтуер за събирана и aнализ на големи данни - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на: 
+1. Система за защита на информацията в локална мрежа;
+2. Система за архивиране на информация;
+3. Система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЛАБ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0363-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, инсталация, интеграция и въвеждане в експлоатация на Интегрирано оборудване за автоматично вторично опаковане и контрол на качеството (Wrap Around система) /Оборудване за автоматично поставяне на пакет в кашон/ - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дъ Бейкърс АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0600-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на ресурсите (ERP система);
+2. Въвеждане на система за бизнес анализи (Business Intelligence система);</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Маскот Мастърс Еднолично дружество с ограничена отговорност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0835-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на бизнес софтуери по обособени позиции: Обособена позиция 1 – Създаване на онлайн магазин; Обособена позиция 2 - Внедряване на система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция 3 - Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда; Обособена позиция 4 - Внедряване на система за бизнес анализи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НОВ ДОМ 1" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на следния ДМА: Гастроинтестинална ендоскопска система с вградена технология за анализ и обработка на големи данни (Big Data) посредством изкуствен интелект (AI) - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХЕРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0275-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕФАН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1124-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация Интегрирана CAM система“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОНИ СТАЙЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА в четири обособени позиции:
+Обособена позиция I „Стелажна система – 2 бр.“
+Обособена позиция II „Електрокар – 1 бр.“ 
+Обособена позиция III „Стакер – 1 бр.“ 
+Обособена позиция IV „Товарен камион с кран – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА в две обособени позиции: 
+Обособена позиция I „Машина за лазерно рязане на тръбен материал – 1 бр.“ 
+Обособена позиция II „Машина за лазерно рязане на листов материал – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Внедряване на :
+Обособена позиция № 1: Система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция № 2: Система за бизнес анализи (Business Intelligence система) 
+Обособена позиция № 3:Модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
+Обособена позиция № 4: Модул/система за управление на складовото стопанство (WMS) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОФИКЛИЙН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1427-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Роботизирана система включваща МИГ/МАГ заваряване с 2 бр. Двуосни позиционери 1 бр. и Роботизирана система за МИГ/МАГ заваряване 1 бр.
+ОП2: софтуерна платформа за събиране, визуализация и анализ на производствени данни (Big Data/Analytics). 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Биоконсерв ООД</x:t>
-[...17 lines deleted...]
-    <x:t xml:space="preserve">НИТОС ДИЗАЙН ЕООД
+    <x:t>ЕЛ ПИ ЕС ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на дигитални решения - Създаване на онлайн магазин, Въвеждане на система за управление на ресурсите (ERP система), и Въвеждане на система за бизнес анализи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка, инсталиране, тестване, пускане в експлоатация на оборудването и обучение на персонала за;
+ Роботизирани заваръчни системи – 2 броя; 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-2136-C01</x:t>
-[...26 lines deleted...]
-Термопомпен агрегат въздух-вода с топлинна мощност 30 kW — 1 (един) брой
+    <x:t>"И Т С - ИВОНА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0156-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Избор на изпълнител за доставка и въвеждане в експлоатация на технологично оборудване за внедряване на технологии от Индустрия 4.0 в две обособени позиции:  
+Обособена позиция 1: 5-осен фрезови център, колонен - 1 бр. 
+Обособена позиция 2: 5-осен фрезови център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АрМе ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0451-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на работното място „Гражданско участие, антидискриминация и социално включване”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДРУЖЕСТВО ЗА ЗАЕТОСТ НА БЕЗРАБОТНИ ЛИЦА-ДЕМО Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на работното място „Младежко участие, комуникация и представителност в подкрепа на заетостта и социалната активност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Придобиване на цифров хидравличен абкант </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАРАНТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0073-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и пуск в експлоатация на три броя Термопомпи „въздух-вода“, всяка една с мощност от поне 34,7 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НВП“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1766-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.06.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локална система за съхранение на електрическа енергия с минимален капацитет 100 kWh в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ВЛАДОВ МЕБЕЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0130-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 50 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАП ТЕХ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа за собствено потребление с локално съоръжение за съхранение на енергия и доставка и монтаж на секционни врати по обособени позиции:
+ОП 1: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа  за собствено потребление с инсталирана инверторна мощност 50 kW с локално съоръжение за съхранение на енергия – 1 бр.;
+ОП 2: Доставка и монтаж на секционни индустриални врати – 2 бр.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>КАМЕРАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0742-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИРАЕЛА 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0455-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирани ИКТ решения за управление на бизнес процесите (онлайн магазин, CRM, POS, WMS и BI система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ю Би Ар" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на:
+Обособена позиция 1: Термопомпи въздух-вода - 2 бр.;
+Обособена позиция 2: Чилър с агрегат с кондензатор за въздушно охлаждане - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ДАРС-91- ДИМИТЪР СЪБКОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0932-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 115 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Билдстрой - КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2507-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30  kW и система за съхранение на енергия с капацитет 30 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОИТЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0518-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Спирален смесител</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции, които са функционално свързани помежду си и формират цялостно интегрирано решение за дигитализация на дейността на предприятие „ИНТЕРТРЕЙД“ ЕООД: 
+ОП 1.Създаване на онлайн магазин;
+ОП 2.Въвеждане на модул/система за управление на складовото стопанство (WMS);
+ОП 3.Въвеждане на система за бизнес анализи (Business Intelligence система);
+ОП 4.Изграждане на система за архивиране на информация;
+ОП 5.Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕРТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на Автоматична машина за пълнене на туби</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРЕНДА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0198-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка на Трикоординатна измервателна машина</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИ ЕМ ЕС ПРОДЪКШЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0153-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за внедряване на:
+Обособена позиция 1: Въвеждане на управление на взаимоотношенията с клиенти(СРМ система) 
+Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕД БЕРИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1771-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес и Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАРМ - СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ за нуждите на „ПАСТИЧЕРИЯ“ ЕООД, разделени в четири обособени позиции, както следва: Обособена позиция 1: „Създаване на онлайн магазин“ – 1 бр.; Обособена позиция 2: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.; Обособена позиция 3: „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“ – 1 бр.; Обособена позиция 4: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАСТИЧЕРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Създаване и тестване на прототип и пилотни линии, свързани с разработването на продуктова иновация - "Дигиталната застрахователна платформа" – 1 брой
+BG16RFPR001-1.001-0464-C01 "Разработване на иновативна дигитална застрахователна платформа", финансиран от Програма "Конкурентоспособност и иновации в предприятията" 2021-2027, съфинансирана от Европейския съюз чрез Европейския фонд за регионално развитие. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛИАНТ ЗАСТРАХОВАТЕЛЕН БРОКЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0464-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Автоматизирана линия за прахово боядисване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на софтуерна система с три модула - Потокова обработка и анализ на събития и данни (analytics engine), IoT база данни (storage engine) и Система за работни процеси, автоматизация и оркестрация на бизнес логика (workflow engine)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи Пи Ес България АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0691-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на дълготрайни материални активи (ДМА), по две обособени позиции:
+ОП1: Компресори за сгъстен въздух с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kW - 2бр.;
+ОП2: Централизирано управление на система за сгъстен въздух (ЦУ) - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСГ - ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1343-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на външни експерти за обучения на работното място и организиране и провеждане на мероприятия по проект "Знания, партньорства, развитие""</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ „ОБЛАСТЕН ФЕРМЕРСКИ СЪЮЗ - КЪРДЖАЛИ“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0097-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на термопомпен агрегат въздух-вода с топлинна мощност 30 kW“ – 1 (един) брой по проект BG16RFPR001-2.004-2088</x:t>
+  </x:si>
+  <x:si>
     <x:t>М И Г ФЪРНИЧЪР" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2088-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите не по-малка от 50 kW и локално съоръжение за съхранение на електрическа енергия с номинален капацитет не по-малък от 50 kWh“</x:t>
-[...73 lines deleted...]
-    <x:t xml:space="preserve">Изграждане на система за защита на информацията в локална мрежа, изграждане на система за управление на съхранението и споделянето на информация в цялостна среда за управление и защита и съхранение на корпоративната информация по проект BG16RFPR001-1.012-2240-C01“
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
+ОП 1 Изграждане на система за защита на информацията в локална мрежа
+ОП 2 Изграждане на система за архивиране на информация
+ОП 3 Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4М Енерджи ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0764-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Балканремонт Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране, доставка, изграждане, монтаж и въвеждане в експлоатация на термопомпена инсталация „въздух–вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖЕЙЕЛПИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1943-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на компактни супер компютърни системи от клас Edge AI за научноизследователски и производствени цели за нуждите на проекта „Насърчаване на дигитализацията в Югозападна България (InnovationAmp)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Европейски цифров иновационен хъб за големи данни, високоскоростни изчисления и изкуствен интелект Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0002-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,335 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЛИТИС -М" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПКП - Н" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност не по-малко от 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОФТА ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране, изграждане и въвеждане в експлоатация на покривна фотоволтаична система за собствено потребление с инсталирана номинална инверторна мощност 40 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 40 kWh.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЛАВЕЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0567-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 80 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61,44 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ ВИ БИ КОЗМЕТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1361-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.;
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 35.4 kWp и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 15 kWh в ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0802-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ, заедно с локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВИКО КОНСУЛТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2102-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР - ЕНЕРГИЙНО-ЕФЕКТИВНИ ИЗОЛАЦИОННИ СИСТЕМИ В СГРАДИ -Подмяна на ограждащи конструкции с 7 бр. нови и неупотребявани секционни индустриални врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КБИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1031-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.(Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Повишаване на енергийната ефективност на Меткер ООД, чрез изпълнение на СМР: външна топлоизолация по стени (без под) по сграда, находяща се на адрес: с. Калипетрово, местност Чанлъка, на ул. Рашко Блъсков 210. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТКЕР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2643-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи - сандвич панели за стени – 650 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мулти Комфорт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Избор на изпълнител за доставка и монтаж на фотоволтаична инсталация за собствено потребление с капацитет 60 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Палма тур ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потреблени</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Внедряване на ИКТ услуги за "Ка Дизайн" ООД по обособени позиции: 
+Обособена позиция №1: Внедряване на система за управление на взаимоотношенията с клиентите (CRM система) 
+Обособена позиция №2:  Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АУТО КА ЕООД</x:t>
-[...7 lines deleted...]
-ОП 2: Изграждане и въвеждане в експлоатация на Система за архивиране на информация – 1 бр. и Система за управление на съхранението и споделянето на информация – 1 бр., включително физически сървър за хардуерно обезпечаване на системите.
+    <x:t>„КА ДИЗАЙН СТУДИО” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1494-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Компресор за сгъстен въздух с инверторно управление с изсушител - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИН.С.Индустрийс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0655-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР работи за повишаване на енергийната ефективност на сграда чрез монтаж на енергийно ефективни изолационни системи:
+-	Сандвич панели – 345.5 кв.м.
+-	Секционна индустриална врата с размери 3,6 х 3,6 м (12,96 m2 ) - 2 бр.
+-	Секционна индустриална врата с размери 3,3 х 4,6 м (15,18 m2 ) - 1 бр.
+-	Прозорци с рамка от алуминий с прекъснат топлинен мост с размери 6,0 х 2,4 м ( 14.4 m2 ) - 7 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГИД ИНЖЕНЕРИНГ"ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2406-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност на сграда чрез доставка и монтаж на енергийно ефективно оборудване:
+-	Чилър – 1 бр.
+-	Термопомпи въздух-вода - 3 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛЮКО 2011" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2084-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за внедряване и въвеждане в експлоатация на интегрирани информационни системи за управление на бизнес процесите и корпоративната информация по обособени позиции за нуждите на ИКОНОМ 2019 ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Иконом 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0249-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: -
+Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) 
+Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ПС ЛАЙФ ООД</x:t>
-[...62 lines deleted...]
-Обособена позиция № 3: Въвеждане на система за бизнес анализи (Business Intelligence система).
+    <x:t>АРАС-2009 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1552-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни технологии за цифровизация на предприятието, както следва:
+Обособена позиция № 1
+Въвеждане на Система за управление на ресурсите (ERP система).
+Обособена позиция № 2
+Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 3
+Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 4
+Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛМАУС КО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1158-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Организиране и провеждане на мероприятия за обмен на опит и взаимно обучение </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БЪЛГАРСКА РАБОТОДАТЕЛСКА АСОЦИАЦИЯ ИНОВАТИВНИ ТЕХНОЛОГИИ „БРАИТ“
 </x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFTA001-1.010-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: - Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 5 броя термопомпи, както следва:
+1.термопомпа VRF_VRV система на директно изпарение – 1 брой с топлинна мощност 50 KW
+2. термопомпа VRF_VRV система на директно изпарение – 4 броя с топлинна мощност 45 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Виктори Пропърти Мениджмънт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0061-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж, настройка, пуск и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИАЛМА - ПС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2311-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за производство на електрическа енергия за собствени нужди с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Деяколор" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия в батерии в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вълеви 2010 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1690-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с обща инсталирана мощност 150 kW, включваща фотоволтаични панели в комбинация с инвертор/и, предназначена за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКОР БЪЛГАРИЯ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2434-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Извършване на строително-монтажни работи за повишаване на енергийната ефективност на хотел „Трите Буки“ чрез изпълнение на мерки за топлоизолация, внедряване на термопомпени системи и изграждане на фотоволтаична инсталация, по 3 обособени позиции, както следва:
+Обособена позиция № 1: Изпълнение на топлоизолационни мерки за повишаване на енергийната ефективност на хотел „Трите Буки“ – доставка и полагане на топлоизолация на външни стени и подове към външен въздух – 350 кв.м;
+Обособена позиция № 2: Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-вода – 2 бр. с обща мощност 40 kW всяка;
+Обособена позиция № 3: Изграждане, доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с панели и инвертори – 32 kW.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ДОРИ Д ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии: 
+- Разработване и внедряване на Модул/система за управление на продажбите на дребно (Point-of-Sale система);
+- Изграждане на система за защита на информацията в локална мрежа, която ще включва защитни стени, системи за разпознаване на пробиви (IPS), централизирано управление на крайни точки (EDR) за защита от зловреден софтуер, филтриране на достъпа до интернет, сигурни VPN връзки,централизирано събиране на логове (SIEM) и многофакторна автентификация (MFA).
+- Изграждане на система за архивиране на информация.
+- Изграждане на система за управление на съхранението и споделянето на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР СЕЛЕНА- Л ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1030-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на топлоизолационна система от сандвич панели за покрив (675 m2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНО ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0729-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0634-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+„Въвеждане на ИКТ решения по три обособени позиции: Обособена позиция № 1: Въвеждане на Система за управление на ресурсите (ERP система); Обособена позиция № 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция № 3: Въвеждане на система за бизнес анализи (Business Intelligence система).</x:t>
+  </x:si>
+  <x:si>
     <x:t>СТРЕЗОВ ВЕНДИНГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0887-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка, монтаж, и въвеждане в експлоатация на  Компютъризирана интегрирана система за автоматични фигурални шевове – 5 бр“,
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на чилър 155kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АФРОДИТА ВАРНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1306-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на фотоволтаична електроцентрала с мощност от 30 kWp в предприятието ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1238-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ с мощност 57 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ от 80kWh и инвертор с мощност 60кW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МАСТЕР-ПЛАСТИК" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на термопомпа в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 за СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни изолационни системи в сгради по следните обособени позиции:
+Обособена позиция 1: Топлоизолационни системи за външни стени и подове към външен въздух – (ТИ плоча от EPS) – 216 m2
+Обособена позиция 2:
+-	Подмяна на прозрачни ограждащи конструкции - врати (с рамка от алуминий с прекъснат топлинен мост)  – 13 m2
+-	Подмяна на прозрачни ограждащи конструкции - прозорци (с рамка от екструдиран поливинилхлорид (PVC))  – 334 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">	
+ОНИКС-2007 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0370-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане и внедряване на една интегрирана информационна система, съставена от четири взаимносвързани функционални компонента: система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM), система за архивиране на информация и система за управление на съхранението и споделянето на информация.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М.М. ГРУП 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2045-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация на: Термопомпи Въздух-вода – 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТЕЛ-22 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0707-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана инверторна мощност 30 kW с локално съоръжение за съхранение на енергия – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>НОВ СТИЛ ООД</x:t>
-[...8 lines deleted...]
-3.Въвеждане на модул/система за управление на производството
+    <x:t>ПЛАМЕН ПЕТРОВ - 96 ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОТЕВИ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1352-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕФАНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1383-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в РОССА ГРУП ООД: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОССА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на фотоволтаични панели в комбинация с инвертор/и – 55 kW, за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛПЛАСТ ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на алуминиева дограма – 61,32 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 120 kW"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИКАРД БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0561-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична система за собствено потребление на „ДЕМАТО“ ООД в гр. Пловдив – фотоволтаични панели в комбинация с инвертори“
+Изграждане на фотоволтаична система (фотоволтаични панели в комбинация с инвертори) за собствено потребление върху покривната конструкция на сградата на Възложителя в гр. Пловдив, ул. „6-ти септември“ № 222А, включително проектиране, доставка, строително-монтажни работи, монтаж, въвеждане в експлоатация и гаранционно обслужване.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Ю. С. ПОЛО АССН.БГ ЕООД</x:t>
-[...527 lines deleted...]
-    <x:t>Извършване на строително-монтажни работи за изграждане на фотоволтаична централа за собствено потребление, полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+    <x:t>Демато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1636-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНДИ 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична електрическа централа (ФвЕЦ) с мощност 30 kW, включващо изготвяне на необходимия инвестиционен проект и изпълнение на всички дейности, необходими за изграждането и въвеждането в експлоатация на ФтЕЦ като цялостна функционираща система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТАНАТОС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0841-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение "Каритас София"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на: Машина за термично премахване на заусенъци,  Комбинирана машина за измиване на детайли с препарати на водна основа и защита от корозия,  Хоризонтален CNC-струг  и Машина с CNC управление за райбероване и ролковане на дълбоки цилиндрични отвори .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИДРАВЛИЧНИ ЕЛЕМЕНТИ И СИСТЕМИ /ХЕС/ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0047-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаична елекроцентрала с мощност 60 kW, за нуждите на търговска фирма в гр. Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЛАЙТ КОНСТРЪКШЪН“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на енергийно ефективни изолационни системи в сграда  - с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0850-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за собствено потребление със система за съхранение на електрическа енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАРА ТРЕЙД 08 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 30 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АРА-Русанка Аргирова”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0709-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ФтЕЦ за собствено потребление с инсталирана мощност от 30 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕНЕРГОМОНТАЖ-РР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0580-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на строително-монтажни работи за полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
   </x:si>
   <x:si>
     <x:t>ВАРНА МОБИЛ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2206-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващо оборудване, климатична система и съоръжения за сгъстен въздух за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
-[...126 lines deleted...]
-    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на климатична система за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-Маш ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична система (Фотоволтаични панели в комбинация с инвертори) с инсталирана мощност не по-малко от 147 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Йота ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по Индустрия 4.0 в „КОТА 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0069-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1368,1911 +1540,2098 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E109"/>
+  <x:dimension ref="A1:E120"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46287</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46280</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46287</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46280</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46280</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46280</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46281</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46281</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46281</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46281</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46281</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46271</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46274</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46252</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46278</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46281</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46281</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46286</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D21" s="0" t="s">
+      <x:c r="E21" s="0" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46289</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D22" s="0" t="s">
+      <x:c r="E22" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46289</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="D23" s="0" t="s">
+      <x:c r="E23" s="0" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46289</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46289</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46282</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46289</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46282</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="B27" s="2">
         <x:v>46289</x:v>
       </x:c>
-      <x:c r="B27" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46289</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46282</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46289</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46282</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46282</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46282</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46279</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46268</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46274</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46274</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46289</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46274</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46290</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46275</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46290</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46279</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46290</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46280</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46290</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46290</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46290</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46290</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46290</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46281</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46282</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46283</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46283</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46283</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46283</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46293</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46286</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46293</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46286</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46293</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46286</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46293</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46283</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46293</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46283</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46293</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46283</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46293</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46283</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46286</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46286</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46286</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46285</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46286</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46281</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46282</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46278</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46278</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46293</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46279</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46279</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46281</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46284</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46286</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46283</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46295</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46285</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46295</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46284</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46295</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46284</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46280</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46280</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46296</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46281</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46296</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46281</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46296</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46281</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46296</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46286</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46297</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46286</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46297</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46283</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46282</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46282</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46282</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46282</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46282</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46282</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46299</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46286</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46300</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46285</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46285</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46283</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46283</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
         <x:v>46302</x:v>
       </x:c>
-      <x:c r="B106" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46304</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46282</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46310</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46282</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
         <x:v>46317</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>45671</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46318</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46307</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46318</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46303</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46318</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46318</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46303</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46321</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46306</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46321</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46306</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46322</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46307</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46322</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46307</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46322</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46307</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46322</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46307</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B120" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>347</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>