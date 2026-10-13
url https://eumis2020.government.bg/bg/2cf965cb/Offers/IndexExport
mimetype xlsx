--- v2 (2026-10-13)
+++ v3 (2026-10-13)
@@ -1,740 +1,626 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f74d0ec14ed405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b887c72e89bb45e398148c5abe3689d0.psmdcp" Id="Red472f000ddd4029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb59f0d6a533443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d41b7d175bf64712971820bba1a6cd3a.psmdcp" Id="R2e0db8a2821b4816" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
-[...141 lines deleted...]
-Обособена позиция II „Машина за лазерно рязане на листов материал – 1 бр.“</x:t>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.06.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локална система за съхранение на електрическа енергия с минимален капацитет 100 kWh в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ВЛАДОВ МЕБЕЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0130-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 50 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАП ТЕХ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Придобиване на цифров хидравличен абкант </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАРАНТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0073-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и пуск в експлоатация на три броя Термопомпи „въздух-вода“, всяка една с мощност от поне 34,7 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„НВП“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1766-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Роботизирана система включваща МИГ/МАГ заваряване с 2 бр. Двуосни позиционери 1 бр. и Роботизирана система за МИГ/МАГ заваряване 1 бр.
+ОП2: софтуерна платформа за събиране, визуализация и анализ на производствени данни (Big Data/Analytics). 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛ ПИ ЕС ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на дигитални решения - Създаване на онлайн магазин, Въвеждане на система за управление на ресурсите (ERP система), и Въвеждане на система за бизнес анализи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0269-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Внедряване на :
 Обособена позиция № 1: Система за управление на взаимоотношенията с клиенти (CRM система)
 Обособена позиция № 2: Система за бизнес анализи (Business Intelligence система) 
 Обособена позиция № 3:Модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
 Обособена позиция № 4: Модул/система за управление на складовото стопанство (WMS) </x:t>
   </x:si>
   <x:si>
     <x:t>ПРОФИКЛИЙН БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1427-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Закупуване, доставка, инсталиране, тестване, пускане в експлоатация на оборудването и обучение на персонала за;
  Роботизирани заваръчни системи – 2 броя; 
 </x:t>
   </x:si>
   <x:si>
     <x:t>"И Т С - ИВОНА" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0156-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Избор на изпълнител за доставка и въвеждане в експлоатация на технологично оборудване за внедряване на технологии от Индустрия 4.0 в две обособени позиции:  
 Обособена позиция 1: 5-осен фрезови център, колонен - 1 бр. 
 Обособена позиция 2: 5-осен фрезови център – 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>АрМе ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0451-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Обучение на работното място „Гражданско участие, антидискриминация и социално включване”</x:t>
   </x:si>
   <x:si>
     <x:t>ДРУЖЕСТВО ЗА ЗАЕТОСТ НА БЕЗРАБОТНИ ЛИЦА-ДЕМО Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0032-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Обучение на работното място „Младежко участие, комуникация и представителност в подкрепа на заетостта и социалната активност“</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Придобиване на цифров хидравличен абкант </x:t>
-[...47 lines deleted...]
-ОП 2: Доставка и монтаж на секционни индустриални врати – 2 бр.
+    <x:t xml:space="preserve">Избор на изпълнител за внедряване на:
+Обособена позиция 1: Въвеждане на управление на взаимоотношенията с клиенти(СРМ система) 
+Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КАМЕРАЛ ООД</x:t>
-[...64 lines deleted...]
-    <x:t>BG16FFPR003-4.006-0011-C02</x:t>
+    <x:t>"РЕД БЕРИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1771-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Създаване и тестване на прототип и пилотни линии, свързани с разработването на продуктова иновация - "Дигиталната застрахователна платформа" – 1 брой
+BG16RFPR001-1.001-0464-C01 "Разработване на иновативна дигитална застрахователна платформа", финансиран от Програма "Конкурентоспособност и иновации в предприятията" 2021-2027, съфинансирана от Европейския съюз чрез Европейския фонд за регионално развитие. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛИАНТ ЗАСТРАХОВАТЕЛЕН БРОКЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0464-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции, които са функционално свързани помежду си и формират цялостно интегрирано решение за дигитализация на дейността на предприятие „ИНТЕРТРЕЙД“ ЕООД: 
 ОП 1.Създаване на онлайн магазин;
 ОП 2.Въвеждане на модул/система за управление на складовото стопанство (WMS);
 ОП 3.Въвеждане на система за бизнес анализи (Business Intelligence система);
 ОП 4.Изграждане на система за архивиране на информация;
 ОП 5.Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
   </x:si>
   <x:si>
     <x:t>ИНТЕРТРЕЙД ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0338-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка на Спирален смесител</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес и Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАРМ - СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ за нуждите на „ПАСТИЧЕРИЯ“ ЕООД, разделени в четири обособени позиции, както следва: Обособена позиция 1: „Създаване на онлайн магазин“ – 1 бр.; Обособена позиция 2: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.; Обособена позиция 3: „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“ – 1 бр.; Обособена позиция 4: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАСТИЧЕРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка на Трикоординатна измервателна машина</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИ ЕМ ЕС ПРОДЪКШЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0153-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 115 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Билдстрой - КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2507-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30  kW и система за съхранение на енергия с капацитет 30 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОИТЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0518-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на:
+Обособена позиция 1: Термопомпи въздух-вода - 2 бр.;
+Обособена позиция 2: Чилър с агрегат с кондензатор за въздушно охлаждане - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ДАРС-91- ДИМИТЪР СЪБКОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0932-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа за собствено потребление с локално съоръжение за съхранение на енергия и доставка и монтаж на секционни врати по обособени позиции:
+ОП 1: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа  за собствено потребление с инсталирана инверторна мощност 50 kW с локално съоръжение за съхранение на енергия – 1 бр.;
+ОП 2: Доставка и монтаж на секционни индустриални врати – 2 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАМЕРАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0742-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИРАЕЛА 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0455-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирани ИКТ решения за управление на бизнес процесите (онлайн магазин, CRM, POS, WMS и BI система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ю Би Ар" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0478-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Закупуване на Автоматична машина за пълнене на туби</x:t>
   </x:si>
   <x:si>
     <x:t>ОРЕНДА ГРУП ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0198-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve"> Доставка на Трикоординатна измервателна машина</x:t>
-[...58 lines deleted...]
-    <x:t>BG16RFPR001-1.008-0691-C01</x:t>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
+ОП 1 Изграждане на система за защита на информацията в локална мрежа
+ОП 2 Изграждане на система за архивиране на информация
+ОП 3 Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4М Енерджи ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0764-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 35.4 kWp и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 15 kWh в ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АБВ И СИН – Валентин Ковачев“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0802-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ, заедно с локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВИКО КОНСУЛТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2102-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична електрическа инсталация за собствено потребление с номинална мощност 55 kW (инсталирана DC мощност 55,335 kWp) и батерийна система с номинален капацитет 56,32 kWh“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЛИТИС -М" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0011-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПКП - Н" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност не по-малко от 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОФТА ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране, изграждане и въвеждане в експлоатация на покривна фотоволтаична система за собствено потребление с инсталирана номинална инверторна мощност 40 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 40 kWh.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЛАВЕЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0567-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 80 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61,44 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ ВИ БИ КОЗМЕТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1361-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.;
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране, доставка, изграждане, монтаж и въвеждане в експлоатация на термопомпена инсталация „въздух–вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЖЕЙЕЛПИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1943-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Балканремонт Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на компактни супер компютърни системи от клас Edge AI за научноизследователски и производствени цели за нуждите на проекта „Насърчаване на дигитализацията в Югозападна България (InnovationAmp)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Европейски цифров иновационен хъб за големи данни, високоскоростни изчисления и изкуствен интелект Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0002-C04</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на дълготрайни материални активи (ДМА), по две обособени позиции:
 ОП1: Компресори за сгъстен въздух с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kW - 2бр.;
 ОП2: Централизирано управление на система за сгъстен въздух (ЦУ) - 1 бр.
 </x:t>
   </x:si>
   <x:si>
     <x:t>ВСГ - ТРАНС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1343-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на външни експерти за обучения на работното място и организиране и провеждане на мероприятия по проект "Знания, партньорства, развитие""</x:t>
   </x:si>
   <x:si>
     <x:t>СДРУЖЕНИЕ „ОБЛАСТЕН ФЕРМЕРСКИ СЪЮЗ - КЪРДЖАЛИ“</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0097-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„ Доставка и монтаж на термопомпен агрегат въздух-вода с топлинна мощност 30 kW“ – 1 (един) брой по проект BG16RFPR001-2.004-2088</x:t>
   </x:si>
   <x:si>
     <x:t>М И Г ФЪРНИЧЪР" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2088-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
-[...116 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2102-C01</x:t>
+    <x:t>Доставка на Автоматизирана линия за прахово боядисване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на софтуерна система с три модула - Потокова обработка и анализ на събития и данни (analytics engine), IoT база данни (storage engine) и Система за работни процеси, автоматизация и оркестрация на бизнес логика (workflow engine)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи Пи Ес България АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0691-C01</x:t>
   </x:si>
   <x:si>
     <x:t>СМР - ЕНЕРГИЙНО-ЕФЕКТИВНИ ИЗОЛАЦИОННИ СИСТЕМИ В СГРАДИ -Подмяна на ограждащи конструкции с 7 бр. нови и неупотребявани секционни индустриални врати</x:t>
   </x:si>
   <x:si>
     <x:t>КБИ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1031-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.(Прекратена)</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с обща инсталирана мощност 150 kW, включваща фотоволтаични панели в комбинация с инвертор/и, предназначена за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКОР БЪЛГАРИЯ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2434-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Повишаване на енергийната ефективност на Меткер ООД, чрез изпълнение на СМР: външна топлоизолация по стени (без под) по сграда, находяща се на адрес: с. Калипетрово, местност Чанлъка, на ул. Рашко Блъсков 210. </x:t>
   </x:si>
   <x:si>
     <x:t>МЕТКЕР ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2643-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и монтаж на енергийно ефективни изолационни системи - сандвич панели за стени – 650 м2</x:t>
   </x:si>
   <x:si>
     <x:t>"Мулти Комфорт" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1167-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Избор на изпълнител за доставка и монтаж на фотоволтаична инсталация за собствено потребление с капацитет 60 kW“</x:t>
   </x:si>
   <x:si>
     <x:t>Палма тур ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0029-C01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"Внедряване на ИКТ услуги за "Ка Дизайн" ООД по обособени позиции: 
 Обособена позиция №1: Внедряване на система за управление на взаимоотношенията с клиентите (CRM система) 
 Обособена позиция №2:  Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
     <x:t>„КА ДИЗАЙН СТУДИО” ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1494-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и въвеждане в експлоатация на Компресор за сгъстен въздух с инверторно управление с изсушител - 1 брой</x:t>
-[...29 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2084-C02</x:t>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.(Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия в батерии в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вълеви 2010 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1690-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Извършване на строително-монтажни работи за повишаване на енергийната ефективност на хотел „Трите Буки“ чрез изпълнение на мерки за топлоизолация, внедряване на термопомпени системи и изграждане на фотоволтаична инсталация, по 3 обособени позиции, както следва:
+Обособена позиция № 1: Изпълнение на топлоизолационни мерки за повишаване на енергийната ефективност на хотел „Трите Буки“ – доставка и полагане на топлоизолация на външни стени и подове към външен въздух – 350 кв.м;
+Обособена позиция № 2: Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-вода – 2 бр. с обща мощност 40 kW всяка;
+Обособена позиция № 3: Изграждане, доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с панели и инвертори – 32 kW.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ДОРИ Д ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж, настройка, пуск и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИАЛМА - ПС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2311-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за производство на електрическа енергия за собствени нужди с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Деяколор" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 5 броя термопомпи, както следва:
+1.термопомпа VRF_VRV система на директно изпарение – 1 брой с топлинна мощност 50 KW
+2. термопомпа VRF_VRV система на директно изпарение – 4 броя с топлинна мощност 45 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Виктори Пропърти Мениджмънт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0061-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потреблени</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за внедряване и въвеждане в експлоатация на интегрирани информационни системи за управление на бизнес процесите и корпоративната информация по обособени позиции за нуждите на ИКОНОМ 2019 ЕООД.</x:t>
   </x:si>
   <x:si>
     <x:t>Иконом 2019 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0249-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: -
 Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
 Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) 
 Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
 </x:t>
   </x:si>
   <x:si>
     <x:t>АРАС-2009 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1552-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за въвеждане на съвременни информационни технологии за цифровизация на предприятието, както следва:
@@ -746,443 +632,483 @@
 Въвеждане на система за бизнес анализи (Business Intelligence система).
 Обособена позиция № 4
 Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
   </x:si>
   <x:si>
     <x:t>ЕЛМАУС КО ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1158-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Организиране и провеждане на мероприятия за обмен на опит и взаимно обучение </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">БЪЛГАРСКА РАБОТОДАТЕЛСКА АСОЦИАЦИЯ ИНОВАТИВНИ ТЕХНОЛОГИИ „БРАИТ“
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.010-0123-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: - Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на 5 броя термопомпи, както следва:
-[...49 lines deleted...]
-Обособена позиция № 3: Изграждане, доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с панели и инвертори – 32 kW.“
+    <x:t>Доставка и въвеждане в експлоатация на Компресор за сгъстен въздух с инверторно управление с изсушител - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИН.С.Индустрийс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0655-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР работи за повишаване на енергийната ефективност на сграда чрез монтаж на енергийно ефективни изолационни системи:
+-	Сандвич панели – 345.5 кв.м.
+-	Секционна индустриална врата с размери 3,6 х 3,6 м (12,96 m2 ) - 2 бр.
+-	Секционна индустриална врата с размери 3,3 х 4,6 м (15,18 m2 ) - 1 бр.
+-	Прозорци с рамка от алуминий с прекъснат топлинен мост с размери 6,0 х 2,4 м ( 14.4 m2 ) - 7 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГИД ИНЖЕНЕРИНГ"ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2406-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност на сграда чрез доставка и монтаж на енергийно ефективно оборудване:
+-	Чилър – 1 бр.
+-	Термопомпи въздух-вода - 3 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛЮКО 2011" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2084-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+2.Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ертекс Груп ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ДОРИ Д ЕООД
+    <x:t>BG16RFPR001-1.012-1369-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и пуск в експлоатация на CAD софтуер за планиране и конструиране - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РОСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАХАРО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2379-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за „Подкрепа за развитие на бизнес процесите в социалното предприятие чрез външна експертна помощ с фокус върху продажбите, финансовото управление, изработване и разпространение на маркетинг/рекламни материали и реклама“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕДА ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на оборудване за екологично подобряване на дейността на компанията.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"НОН - СТОП" ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-2135-C01</x:t>
+    <x:t>BG16RFPR001-2.004-1227-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за екологично подобряване на дейността на компанията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лорив ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1035-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+„Въвеждане на ИКТ решения по три обособени позиции: Обособена позиция № 1: Въвеждане на Система за управление на ресурсите (ERP система); Обособена позиция № 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция № 3: Въвеждане на система за бизнес анализи (Business Intelligence система).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРЕЗОВ ВЕНДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0887-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на чилър 155kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АФРОДИТА ВАРНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1306-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на фотоволтаична електроцентрала с мощност от 30 kWp в предприятието ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1238-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ с мощност 57 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ от 80kWh и инвертор с мощност 60кW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МАСТЕР-ПЛАСТИК" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на топлоизолационна система от сандвич панели за покрив (675 m2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНО ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0729-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0634-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии: 
 - Разработване и внедряване на Модул/система за управление на продажбите на дребно (Point-of-Sale система);
 - Изграждане на система за защита на информацията в локална мрежа, която ще включва защитни стени, системи за разпознаване на пробиви (IPS), централизирано управление на крайни точки (EDR) за защита от зловреден софтуер, филтриране на достъпа до интернет, сигурни VPN връзки,централизирано събиране на логове (SIEM) и многофакторна автентификация (MFA).
 - Изграждане на система за архивиране на информация.
 - Изграждане на система за управление на съхранението и споделянето на информация.
 </x:t>
   </x:si>
   <x:si>
     <x:t>МЕДИЦИНСКИ ЦЕНТЪР СЕЛЕНА- Л ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1030-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
-[...64 lines deleted...]
-  <x:si>
     <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на термопомпа в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 за СИМЕТРИЯ СТИЙЛ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>СИМЕТРИЯ СТИЙЛ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2010-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни изолационни системи в сгради по следните обособени позиции:
 Обособена позиция 1: Топлоизолационни системи за външни стени и подове към външен въздух – (ТИ плоча от EPS) – 216 m2
 Обособена позиция 2:
 -	Подмяна на прозрачни ограждащи конструкции - врати (с рамка от алуминий с прекъснат топлинен мост)  – 13 m2
 -	Подмяна на прозрачни ограждащи конструкции - прозорци (с рамка от екструдиран поливинилхлорид (PVC))  – 334 m2</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">	
 ОНИКС-2007 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0370-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на изпълнител за изграждане и внедряване на една интегрирана информационна система, съставена от четири взаимносвързани функционални компонента: система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM), система за архивиране на информация и система за управление на съхранението и споделянето на информация.“</x:t>
-[...14 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0707-C01</x:t>
+    <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕФАНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1383-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в РОССА ГРУП ООД: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОССА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на фотоволтаични панели в комбинация с инвертор/и – 55 kW, за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛПЛАСТ ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 120 kW"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИКАРД БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0561-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана инверторна мощност 30 kW с локално съоръжение за съхранение на енергия – 1 бр.
 </x:t>
   </x:si>
   <x:si>
     <x:t>ПЛАМЕН ПЕТРОВ - 96 ЕТ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0317-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на алуминиева дограма – 61,32 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори“</x:t>
   </x:si>
   <x:si>
     <x:t>"ФОТЕВИ ИНВЕСТ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1352-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
-[...41 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0561-C01</x:t>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация на: Термопомпи Въздух-вода – 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТЕЛ-22 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0707-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Автоматизирана система за сортиране на отпадъчни фолиа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0210-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане и внедряване на една интегрирана информационна система, съставена от четири взаимносвързани функционални компонента: система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM), система за архивиране на информация и система за управление на съхранението и споделянето на информация.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М.М. ГРУП 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2045-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаична елекроцентрала с мощност 60 kW, за нуждите на търговска фирма в гр. Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЛАЙТ КОНСТРЪКШЪН“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение "Каритас София"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Изграждане на фотоволтаична система за собствено потребление на „ДЕМАТО“ ООД в гр. Пловдив – фотоволтаични панели в комбинация с инвертори“
 Изграждане на фотоволтаична система (фотоволтаични панели в комбинация с инвертори) за собствено потребление върху покривната конструкция на сградата на Възложителя в гр. Пловдив, ул. „6-ти септември“ № 222А, включително проектиране, доставка, строително-монтажни работи, монтаж, въвеждане в експлоатация и гаранционно обслужване.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Демато ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1636-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична електрическа централа (ФвЕЦ) с мощност 30 kW, включващо изготвяне на необходимия инвестиционен проект и изпълнение на всички дейности, необходими за изграждането и въвеждането в експлоатация на ФтЕЦ като цялостна функционираща система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТАНАТОС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0841-C02</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор</x:t>
   </x:si>
   <x:si>
     <x:t>САНДИ 95 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0677-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Проектиране и изграждане на Фотоволтаична електрическа централа (ФвЕЦ) с мощност 30 kW, включващо изготвяне на необходимия инвестиционен проект и изпълнение на всички дейности, необходими за изграждането и въвеждането в експлоатация на ФтЕЦ като цялостна функционираща система.</x:t>
-[...41 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1068-C01</x:t>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 30 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АРА-Русанка Аргирова”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0709-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за собствено потребление със система за съхранение на електрическа енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАРА ТРЕЙД 08 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1226-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на енергийно ефективни изолационни системи в сграда  - с две обособени позиции</x:t>
   </x:si>
   <x:si>
     <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0850-C02</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за собствено потребление със система за съхранение на електрическа енергия</x:t>
-[...23 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0580-C01</x:t>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на ФтЕЦ с мощност от мин. 20 kW и допълнителни локални съоръжения за съхранение на електрическа енергия в комбинация с инвертор/и с общ капацитет на съхранение от мин. 40 kWh за нуждите на хотел „Даф Транс“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСПРЕС-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0835-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Извършване на строително-монтажни работи за полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
   </x:si>
   <x:si>
     <x:t>ВАРНА МОБИЛ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2206-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на климатична система за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-Маш ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0626-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
   </x:si>
   <x:si>
     <x:t>“ДСГ България” ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0029-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
   </x:si>
   <x:si>
     <x:t>"Алимар 11" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0083-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Изграждане на нова фотоволтаична система (Фотоволтаични панели в комбинация с инвертори) с инсталирана мощност не по-малко от 147 kW</x:t>
   </x:si>
   <x:si>
     <x:t>Йота ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система за производство на енергия от ВЕИ за собствено потребление в комбинации с локални съоръжения за съхранение на енергия (батерии) - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ПЛАСТИКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0728-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на оборудване по Индустрия 4.0 в „КОТА 2001“ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>КОТА 2001 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0069-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1540,2098 +1466,1945 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E120"/>
+  <x:dimension ref="A1:E111"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46293</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B3" s="2">
         <x:v>46294</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46296</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B5" s="2">
         <x:v>46300</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46300</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46300</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46300</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46300</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46300</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D13" s="0" t="s">
+      <x:c r="E13" s="0" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46308</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46301</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46308</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46301</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46308</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46301</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46308</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46301</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46302</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46301</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B20" s="2">
         <x:v>46302</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46302</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46302</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46302</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46302</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46300</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46297</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46289</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46294</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46309</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46294</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46295</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B31" s="2">
         <x:v>46295</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46282</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46294</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B34" s="2">
         <x:v>46296</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46297</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46300</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46303</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46303</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B39" s="2">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46302</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46303</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46303</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46303</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46303</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B45" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="B46" s="2">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46311</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46304</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46304</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B49" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B50" s="2">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46301</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46301</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46301</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B54" s="2">
         <x:v>46302</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46296</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46296</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46296</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46296</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46296</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46296</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46294</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46295</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46313</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46303</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46303</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46304</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46304</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46304</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46304</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46304</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46307</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46307</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46307</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46306</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46307</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46307</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46307</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46307</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46307</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46297</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46300</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B81" s="2">
         <x:v>46302</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46302</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46314</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46303</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46302</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B85" s="2">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46300</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46300</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46308</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46308</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46305</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46305</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46303</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
         <x:v>46316</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46304</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B94" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46304</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46300</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46316</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46316</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46301</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46316</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46301</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46317</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46302</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46317</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46302</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46317</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46302</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46317</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46302</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46317</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>45671</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46317</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46304</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46317</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B109" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46318</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46307</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46318</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46303</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>322</x:v>
-[...15 lines deleted...]
-      <x:c r="E112" s="0" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...134 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>