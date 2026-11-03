--- v3 (2026-10-13)
+++ v4 (2026-11-03)
@@ -1,1123 +1,1306 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb59f0d6a533443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d41b7d175bf64712971820bba1a6cd3a.psmdcp" Id="R2e0db8a2821b4816" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc06e0a50d85e4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5043180d2ea8414f99d9ea1057ab47c1.psmdcp" Id="R04bb739ceff54c8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.06.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
-[...8 lines deleted...]
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на локална система за съхранение на електрическа енергия с минимален капацитет 100 kWh в комбинация с инвертор</x:t>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с капацитет за съхранение на енергия 60 kWh с инвертори - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСЪМ ИНВЕСТ КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0834-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на покривна фотоволтаична инсталация в комбинация с инвертори с инсталирана мощност 100kW за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор  за изпълнител на доставка , монтаж и  въвеждане в експлоатация на Термопомпи и Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух
+ОП 1 
+Термопомпа вода-  вода  - 52kW – 1бр
+Термопомпа въздух-вода - 50kW – 1бр
+ОП 2
+Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух С инверторно управление с изсушител – 37kW – 1бр
+Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух – Ресивър – 2000литра – 1 бр
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛПОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0868-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 61,44 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮНИ АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 30 kw и номинален капацитет на системата за съхранение от поне 20 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„РИЛА ФИШ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1880-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на:
+Обособена позиция 1: Термопомпи (VRF/VRV система на директно изпарение) – 4 бр.
+Обособена позиция 2: Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух (с инверторно управление с изсушител) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОМЕБЕЛ - СТИЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0593-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 5-осен обработващ център за пробиване, фрезоване и кантиране с ЦПУ (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОФИС АКУСТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0272-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на компресор за сгъстен въздух с инверторно управление (1 бр.), изсушител за сгъстен въздух (1 бр.) и ресивър (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОМЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1033-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 1 брой Универсален машинен център за 5-осно фрезоване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕХНА АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0633-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на "ГОУ ФИШ" ЕООД, структурирани в три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГОУ ФИШ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1359-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух и Централизирано управление на системи за сгъстен въздух.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКЗАЛТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0530-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Избор на изпълнител за разработване, внедряване, инсталиране, интегриране, тестване на Специализирана AI-базирана информационна система за управление и оптимизация на производствения процес с интеграция към технологии и системи, извличане на данни от вградени в технологично оборудване IoT датчици и анализ на Big Data и осигуряване на обучение на персонала на предприятието, ангажиран за работа с новите технологии от Индустрия 4.0."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТРОЙКОМ ПЛАСТ 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нематериални активи за нуждите на производствено предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Индустриални батерии ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0237-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интелигентна система за мониторинг и локализация на служители в реално време (RTLS), базирана на IoT приемни станции – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВИН - ШАРЛОПОВ ХОТЕЛС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0376-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на работното място „Младежко участие, комуникация и представителност в подкрепа на заетостта и социалната активност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДРУЖЕСТВО ЗА ЗАЕТОСТ НА БЕЗРАБОТНИ ЛИЦА-ДЕМО Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на системи за обработка и управление на информация за нуждите на АЙ ПИ ЕМ ГРУП ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, структурирани в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ ПИ ЕМ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1916-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирани услуги и решения в областта на информационните и комуникационните технологии за дигитализация на дейността на „ИНТЕРТРЕЙД“ ЕООД, включващи следните функционално и технологично взаимосвързани компоненти:
+1.	Създаване на онлайн магазин;
+2.	Въвеждане на система за управление на складовото стопанство (WMS);
+3.	Въвеждане на система за бизнес анализи (Business Intelligence);
+4.	Изграждане на система за архивиране на информация;
+5.	Изграждане на система за управление на съхранението и споделянето на информация.
+Компонентите формират единно интегрирано ИКТ решение, като изпълнението им се възлага като един общ предмет на процедурата, с цел осигуряване на технологична съвместимост, интеграция, съгласувано функциониране и единна отговорност за внедряването и приемането.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕРТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения по проект BG16RFPR001-1.012-0730-C01, с две обособени позиции: Обособена позиция № 1: „Доставка и внедряване на система за управление на взаимоотношенията с клиенти (CRM система) и система за бизнес анализи (Business Intelligence – BI система) Обособена позиция № 2: „Доставка и внедряване на система за архивиране на информация и система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Алеха про ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0730-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител за внедряване на интегрирана информационна система за управление, включваща:
+1. Въвеждане на система за управление на ресурсите (ERP система)- 1бр.;
+2. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1бр.;
+3. Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) - 1бр.;
+4. Въвеждане на система за бизнес анализи (Business Intelligence система) - 1бр.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВЪРФРЕШ 2014 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка и монтаж на алуминиева дограма – 240 кв.м, включваща прозорци и 2 врати </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Тилком ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1953-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на покривна фотоволтаична електрическа централа (ФЕЦ) с обща инсталирана мощност 60 kW, два инвертора по 30 kW (AC) и система за съхранение на енергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЛОС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж  и въвеждане в експлоатация на  ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРХ ЕМ СТУДИО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1871-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) с мощност 60 kW за собствено потребление на БАУТЕК БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАУТЕК БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2463-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 40 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКВААЙРЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2305-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-ВЛАДОВ МЕБЕЛ ООД</x:t>
-[...34 lines deleted...]
-ОП2: софтуерна платформа за събиране, визуализация и анализ на производствени данни (Big Data/Analytics). 1 бр.
+ОП 1
+Изработване на технически проект, доставка и монтаж на енергийно ефективна покривна изолационна система от сандвич панели с обща площ 140 m², включително необходимите конструктивни, крепежни, уплътнителни, обшивни и водоотвеждащи елементи.
+ОП 2
+Изработване на технически проект и изграждане на фотоволтаична електрическа централа с обща изходяща номинална активна мощност на инвертора/инверторите минимум 25 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 25 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление.
+ОП 3
+Изработване на технически проект и изграждане на фотоволтаична електрическа централа с обща изходяща номинална активна мощност на инвертора/инверторите минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕЛ ПИ ЕС ИНЖЕНЕРИНГ ЕООД</x:t>
-[...28 lines deleted...]
- Роботизирани заваръчни системи – 2 броя; 
+    <x:t>"ВАСИЛ НИКОЛОВ-09" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2505-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни дейности на обект: „ПРОИЗВОДСТВЕНА СГРАДА ЗА ГУМЕНИ ВЕРИГИ В УПИ XVIII 1725, КВ.2 "ГОЛИШ", СТ. ЗАГОРА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИНА МЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа с обща номинална активна изходна мощност на инвертора/инверторите минимум 40 kW, в комбинация с локално съоръжение за съхранение на електрическа енергия с капацитет минимум 40 kWh, за собствено потребление за нуждите на „ПЛУТОН ИНВЕСТ“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плутон Инвест ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 38 kw и номинален капацитет на системата за съхранение от поне 30 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“СТЕФАН ВЪЛЧЕВ-2005” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1954-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на медицинска апаратура: Хематологичен анализатор - 1 бр.; Лапароскопска апаратура с медицински монитор и  Екзоскоп  (с мед.тролей за апаратите) -1 бр.; мултифункционален видеогастроскоп - 1 бр.; Мобилен рентгенов флуороскопски апарат - 1 бр.; Безжичен дигитален детектор - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„СИН КРЪСТ” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0440-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на системи за обработка и управление на информация за нуждите на БИ ЕС АЙ ДЖИ ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, структурирани в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИ ЕС АЙ ДЖИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1914-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 4 броя термопомпи </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕРКОМПЛЕКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИЗГРАЖДАНЕ НА ФтЕЦ  60kw</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗУУУМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2251-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на информационни и комуникационни технологични решения в „Полимеро“ ЕООД по проект BG16RFPR001-1.012-0912-C01 „Дигитализация на предприятията“, обособени в четири позиции:
+1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM) — 1 брой.
+2. Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес — 1 брой.
+3. Въвеждане на модул/система за управление на складовото стопанство (WMS) — 1 брой.
+4. Въвеждане на система за бизнес анализи (Business Intelligence) — 1 брой.
+Предметът включва предоставяне на необходимите права за ползване, внедряване, конфигуриране, тестване, обучение, документация и поддръжка съгласно техническата спецификация и условията на публичната покана.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Полимеро ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0912-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на ново, неизползвано оборудване за отопление, охлаждане и вентилация за нуждите на „ПРИМА ГРУП 2004“ ООД: 3 рекуператора, всеки с максимален дебит 2 500 m³/h; 2 термопомпи въздух–вода, всяка с топлинна мощност 73,3 kW; и 1 термопомпа въздух–вода с топлинна мощност 98,3 kW. Предметът включва необходимите монтажни и свързващи дейности и материали, настройка, функционални изпитвания, пускане в експлоатация и предаване на техническа и гаранционна документация по АДБФП № BG16RFPR001-2.004-0618-C01. Процедурата е без обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРИМА ГРУП 2004 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0618-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФтЕЦ с мощност 55 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПОРТ ЗОНА БГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0602-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM), изграждане на система за защита на информацията в локална мрежа и система за управление на съхранението и споделянето на информация в „АЛЕКАР“ ЕООД по проект BG16RFPR001-1.012-2106-C01 „Дигитализация на предприятията“, с четири обособени позиции:
+Обособена позиция № 1: Въвеждане на система за управление на ресурсите (ERP система).
+Обособена позиция № 2: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 3: Изграждане на система за защита на информацията в локална мрежа.
+Обособена позиция № 4: Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКАР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2106-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на топлоизолационна система от сандвич панели за покрив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАФИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1443-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи за „ЛП СОФИЯ - 3ПЛ“ ЕООД по проект № BG16RFPR001-1.012-0454-C01 „Дигитализация на предприятията“, по две обособени позиции:
+Обособена позиция № 1: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.
+Обособена позиция № 2: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.
+Предметът включва внедряване, конфигуриране, интеграция, тестване и въвеждане в експлоатация на съответните системи, предоставяне на необходимите права за ползване, обучение на служителите и безплатна гаранционна/техническа поддръжка съгласно техническата спецификация и условията на процедурата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛП СОФИЯ - 3ПЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане и интеграция на ERP система, CRM система и система за бизнес анализи BI за нуждите на „МИЛО - 92“ ЕООД по договор за безвъзмездна финансова помощ № BG16RFPR001-1.012-0461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛО - 92 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Организация и логистично обезпечаване на две международни работни посещения за обмяна на опит и изграждане на партньорства за развитие на социалното предприятие „ДариМиМечта“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение за подкрепа на лица с умствени затруднения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0034-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична инсталация с номинална инсталирана мощност 50 kW върху покрива на съществуваща сграда, находяща се в ПИ 07603.501.2774, ул. Колю Фичето № 25, по плана на гр. Бяла, община Бяла, област Русе“ – за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛСИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0035-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на Енергийно ефективни изолационни системи в сгради 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"И Т С - ИВОНА" ООД</x:t>
-[...2 lines deleted...]
-    <x:t>BG16RFPR001-1.008-0156-C01</x:t>
+    <x:t>МП ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1687-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с обща номинална активна AC мощност на фотоволтаичните инвертори не по-малко от 100 kW за собствено потребление, локална система за съхранение на електрическа енергия и всички необходими компоненти и съоръжения.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Юнимет ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0900-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еко Анализ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 70 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ (Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на екип за управление и отчитане на проект: „Осъществяване на инвестиции с цел диверсификация на продукцията - производство на безалкохолна бира и насърчаване на енергията от възобновяеми енергийни източници в „Загорка“ АД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Загорка" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0037-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване и настройка на съвкупност от интегрирани софтуерни решения за оптимизация на бизнес процесите в „ГЕМИ 2015“ ЕООД, включващи: нова платформа за онлайн търговия (онлайн магазин), система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM) и модул за бизнес анализи (BI).“ Провеждане на процедура за избор на изпълнител с предмет "Внедряване на бизнес софтуери по обособени позиции" с прогнозна стойност 32 128,04 евро без ДДС Въвеждане на система за управление на ресурсите (ERP система) Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) Въвеждане на система за бизнес анализи (Business Intelligence система) Създаване на онлайн магазин;
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕМИ 2015 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2236-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Доставка, монтаж и инсталация на: Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - с инверторно управление с изсушител с номинална мощност на основния двигател 75 kW - 1 бр.”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖ КАУБОЯ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0482-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на системи за обработка, управление и анализ на информация за нуждите на ВН Дистрибушън ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, както следва: 
+1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)  
+2. Въвеждане на система за бизнес анализи (Business Intelligence система) 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВН Дистрибушън</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0648-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и внедряване на единна платформа за анализ на големи данни (Big Data), в комбинация с изкуствен интелект (AI)"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРО ДОМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0524-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за защита на информацията в локална мрежа, изграждане на система за архивиране на информация и изграждане на система за управление на съхранението и споделянето на информация в цялостна среда за управление, защита и съхранение на корпоративната информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРО ЛОГИСТИКС - АЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0369-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на дейности по организация и управление, видимост, прозрачност и комуникация по проект BG16FFPR003-4.006-0025 „Производствени инвестиции в „Неохим“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕОХИМ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Организация на събития (наем на зали, кетъринг и др.) за Сдружение „Аутомотив Клъстер България“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ "АУТОМОТИВ КЛЪСТЕР БЪЛГАРИЯ" Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0010-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка, монтаж и въвеждане в експлоатация на роботизирана заваръчна система с интегрирана Big Data и облачна технология"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">НАК МАШ 97 ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на автоматизирана метална стелажна система с роботизирани подемни модули </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стимекс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0230-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител на доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 25 kW, включително инвертори, батерийна система за съхранение на електрическа енергия и необходимите компоненти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гавина Ел ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2633-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Повишаване на енергийната ефективност и конкурентоспособност във "Владпласт" ООД чрез закупуване и инсталиране на система за съхранение на енергия с батерии с мощност 125 kW ”, в т.ч.: 
+Доставка и монтаж, и въвеждане в експлоатация на система за съхранение на енергия с батерии с мощност 125 kW 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЛАДПЛАСТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1078-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на технически проект и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАКИ МОЛДИНГ ТЕХНОЛОДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2506-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори с капацитет 241 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАШ МАЙСТОРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1326-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW;
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Балкански ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2272-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на Топлоизолационни системи от сандвич панели за външни стени_- 250 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на активи в областта на енергийната ефективност в две обособени позиции: ОП 1: Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух-въздух с минимална обща топлинна мощност 208 kW. ОП 2: Доставка, монтаж и въвеждане в експлоатация на 1 брой климатична камера с номинален дебит 2400 m3/h.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХОТЕЛ РОДОПСКИ ДОМ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1210-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на  изпълнител за "Доставка на материали  и  оборудване за  обезпечаване дейността  на  социално предприятие  „Зелена общност“  в  две  обособени позиции: ОП №1 - Осигуряване на ръчни инструменти и материали за обезпечаване на социално предприятие „Зелена общност“; ОП 2Осигуряване на техническо оборудване за обезпечаване на социално предприятие „Зелена общност“: </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение с нестопанска цел „Диалог”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0119-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и пускане в експлоатация на Фотоволтаична електроцентрала (ФтЕЦ) с инсталирана мощност 56 kW (панели, инвертори и батерии)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-ТИ ЮЛИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2600-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 60 kW, включително инвертори, батерийна система за съхранение на електрическа енергия и необходимите компоненти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Камбера Дизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1219-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на активи/оборудване/съоръжения за повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИТ АУТО БТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2399-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух и Централизирано управление на системи за сгъстен въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОТЕМ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2081-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА: Интелигентна роботизирана производствена машина за PET изделия - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАСТФОРМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на Мобилен бетонов център 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БЕТОН МОНТАНА" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка монтаж и въвеждане в експлоатация на Компресор за сгъстен въздух – конвенционален, включително резервоари за сгъстен въздух и Изсушител на сгъстен въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рубикон ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1578-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в Уисел Фарма ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уисел Фарма ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0579-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегрирани системи за управление на бизнес процесите в "Найс Лимитед" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">НАЙС ЛИМИТЕД ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0799-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на единно функционално свързано ИКТ решение по административен договор № BG16RFPR001-1.012-0401-C01, включващо: 
+1. Система за управление на взаимоотношенията с клиенти (CRM); 
+2. Модул за управление на веригата за доставки (SCM); 
+3. Система за управление на складовото стопанство (WMS); 
+4. Система за управление на производството .
+ Задължителният функционален обхват е описан в приложената  публична покана и приложенията към нея. Оценяването се извършва единствено по приложената Методика за оценка на офертите.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОМОНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0401-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1: Създаване на онлайн магазин
+Обособена позиция 2: Въвеждане на Система за управление на ресурсите (ERP система)
+Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Въвеждане на система за бизнес анализи (Business Intelligence система)
+Обособена позиция 3: Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОГАЗ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1286-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули:
+•	система за управление на взаимоотношенията с клиенти (CRM);
+•	система за управление на веригата за доставки;
+•	система за управление на складовото стопанство (WMS);
+•	система за архивиране на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАФИКАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0897-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, внедряване и интегриране на онлайн магазин, ERP система, CRM система и система за управление на съхранението и споделянето на информация в „КЮ МЮЗИК МЕДИЯ ГРУП“ ООД, с четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЮ МЮЗИК МЕДИЯ ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1898-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на ИКТ решение за нуждите на „УНИДОМ БЪЛГАРИЯ“ ЕООД, включващо:
+1. „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“;
+2. „Въвеждане на модул/ система за управление на веригата за доставки на суровини/ материали/ компоненти/ продукти за производствения процес“;
+3. „Въвеждане на модул/ система за управление на складовото стопанство (WMS)“;
+4. „Въвеждане на модул/ система за управление на производството
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Унидом България ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1728-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Флексографска печатна машина за печат на обвивки за колбаси</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екселпак България ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0221-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на верижен багер с хидравличен чук</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИСТРИЦА 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0858</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване, конфигуриране и въвеждане в експлоатация на интегрирана система за защита, архивиране, съхранение и управление на фирмената информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧИСТОТА БАЛКАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1292-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на системи за обработка, управление и анализ на информация за нуждите на Фифона ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, както следва: 
+1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 
+2. Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФИФОНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1946-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и въвеждане в експлоатация на технологично оборудване за внедряване на технологии от Индустрия 4.0 в две обособени позиции:
+ОП 1: CNC 5-осен обработващ център
+ОП 2: CNC 5-осен вертикален обработващ център.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛИДЕР МАГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0333-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Енергийна ефективнност в АМАРАЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМАРАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на уред за анализ на брашно</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител/и за изпълнение на ИКТ решения по две обособени позиции:
+•	Обособена позиция № 1: „Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система“
+•	Обособена позиция № 2: „Изграждане на система за защита на информацията в локална мрежа за четири офиса на Възложителя“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Регент ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2310-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за дигитализация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0911-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на технологии от последните четири нива на дигитализация, съгласно Индекса на зрялост – Индустрия 4.0: Доставка на Булдозер 1 бр. и Верижен багер - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ГАП-07”  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0075-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа / ФтЕЦ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАЗАРОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1506-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0634-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор/и с AC – 100 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОСТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0086-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ), с инсталирана инверторна мощност 30 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕДИ-СТИЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1603-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 50 kW и локално съоръжение за съхранение на електрическа енергия с капацитет не по-малък от 122,4 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВРАБЕР 2008 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0437-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 25 kW
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРО ВЕНДИНГ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0152-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с капацитет 30 kW със съоръжения за локално съхранение на произведената енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛПЛА-ЧЕРНОКОЖЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на локални съоръжения за съхранение на енергия/батерии в комбинация с инвертори – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕДЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2592-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ДМА:
+Обособена позиция № 1: Чилър с кондензатор за въздушно охлаждане - 1 бр.
+Обособена позиция № 2: Рекуперативни блокове за отопление, вентилация и охлаждане - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АДМИНИСТРАТИВНА СГРАДА БОЯНА АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0525-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "въздух"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-Избор на изпълнител за доставка и въвеждане в експлоатация на технологично оборудване за внедряване на технологии от Индустрия 4.0 в две обособени позиции:  
-[...24 lines deleted...]
-Обособена позиция 2: Изграждане на система за защита на информацията в локална мрежа
+ДОБРУДЖА БИЛДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0275-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 5 осен обработващ CNC център</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Арте Фасада дизайн ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0165-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и въвеждане на ИКТ услуги и решения за дигитализация на дейността на „НЮ ЕНЕРДЖИ КОРПОРАЦИЯ“ ЕООД – по четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ЕНЕРДЖИ КОРПОРАЦИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1646-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на медицинско оборудване и станция за телемедицина за АИППМП Д-Р АЙДЖАН ШЕФКЕТ ЕООД“ с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АИППМП Д-Р АЙДЖАН ШЕФКЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-2.006-0004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Доставка на медицинско оборудване и станция за телемедицина за АИППМП Д-Р АЛИОСМАН АХМЕД ЕООД“ с две обособени позиции
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"РЕД БЕРИ" ЕООД</x:t>
-[...6 lines deleted...]
-BG16RFPR001-1.001-0464-C01 "Разработване на иновативна дигитална застрахователна платформа", финансиран от Програма "Конкурентоспособност и иновации в предприятията" 2021-2027, съфинансирана от Европейския съюз чрез Европейския фонд за регионално развитие. 
+    <x:t>АИППМП Д-Р АЛИОСМАН АХМЕД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-2.006-0003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР – фотоволтаична електрическа централа с мощност 53 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРГИЩ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2515-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на термопомпи – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рос Комплект ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1204-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително-монтажни работи за изграждане, интегриране и въвеждане в експлоатация на енергийно ефективна система за отопление и охлаждане и на фотоволтаична електрическа централа за производство на електрическа енергия от възобновяеми източници за собствено потребление в обект на „ДАНЛЕКС“ ЕООД, по две обособени позиции:
+Обособена позиция № 1: Изпълнение на строително-монтажни работи за изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с номинална изходяща активна мощност на инвертора/инверторите 30 kW, обща пикова мощност на фотоволтаичните модули 30,57 kWp и система за съхранение на електрическа енергия с капацитет 30,72 kWh
+Обособена позиция № 2: Изпълнение на строително-монтажни работи за изграждане и въвеждане в експлоатация на интегрирана система за отопление и охлаждане, включваща котел на биомаса с номинална мощност 80 kW и чилър с въздушно охлаждане с номинална охладителна мощност 150 kW.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АЛИАНТ ЗАСТРАХОВАТЕЛЕН БРОКЕР ЕООД</x:t>
-[...61 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2507-C01</x:t>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни топлоизолационни системи - Топлоизолационни системи от сандвич панели за покриви – 297,5 м2 и Топлоизолационни системи за външни стени и подове към външен въздух с плочи от EPS – 239,5 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Медикал Дивайсис ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0438-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на 129,40 м² прозрачни ограждащи конструкции, външни прозорци, остъклени врати и витрини с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИЛВЪР 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2591-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 
+1. Прозрачни ограждащи конструкции прозорци и врати - секционни индустриални врати/външни плътни врати - 21 м2 - 3 бр.
+2. Топлоизолационни системи за външни стени и подове към външен въздух - ТИ плоча от EPS - 940  м2 
+3. Прозрачни ограждащи конструкции прозорци и врати - С рамка от екструдиран поливинилхлорид (PVC) или от дърво -  2 м2 - 10 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕНИГАЗ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0257-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0340-C01. Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор/и с обща мощност не по-малко от 30 kW и 1 бр. система за локално съхранение на енергия (батерии) в комбинация с инвертор/и с капацитет не по-малко от 100 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравец Плевен ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0340-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-Маш ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0626-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на фирма ИЗОПЕЩ ООД чрез енергоспестяващи мерки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИЗОПЕЩ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0291-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на прозрачни ограждащи конструкции (прозорци и врати) с рамка от алуминий с прекъснат топлинен мост за нуждите на „КАРОЛ“ ЕООД в гр. Благоевград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАРОЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2322-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност
+по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени и покрив със сандвич панели“
+ОП 2 „Доставка и монтаж на външни прозорци, с рамка от екструдиран поливинилхлорид
+(PVC)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "ЕЛИ - ГОСПОДИН ГОСПОДИНОВ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0287-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична централа с локални съоръжения за съхранение на енергия 56 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАУЪРМАРК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"САЛМЕРО" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0971-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
   </x:si>
   <x:si>
     <x:t>"ДРИМ-2020" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0206-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30  kW и система за съхранение на енергия с капацитет 30 kWh, предназначена за покриване на собствените нужди от електроенергия</x:t>
-[...21 lines deleted...]
-ОП 2: Доставка и монтаж на секционни индустриални врати – 2 бр.
+    <x:t>СМР за текущ ремонт на Здравна служба - село Партизани, община Дългопол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ за собствено потребление с мощност 50кW в комбинация с локални съоръжения за съхранение на енергия-63kWh, мощност на инвертора 50кW”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЧИЛИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1878-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична система за собствено потребление с номинална мощност 120 kW, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФРИГОКОМЕРС ИНТЕРНЕШЪНЪЛ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти) с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ЕЛИНА - 7 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0131-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и монтаж на ограждащи конструкции“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КАМЕРАЛ ООД</x:t>
-[...796 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0027-C01</x:t>
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за изграждане на фотоволтаична елeктроцентрала (ФтЕЦ)  с инсталирана мощност 50 кW за собствени нужди и батерийна система с капацитет 60,3 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-БАЛКАНСКИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0960-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР - Инсталация за производство на електрическа енергия от възобновяеми източници за собствени нужди и локално съоръжение за съхранение на електрическа енергия (ССЕЕ) върху покрив на сграда.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАОЛО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1164-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на Фотоволтаична система за производство на енергия от ВЕИ за собствено потребление в комбинации с локални съоръжения за съхранение на енергия (батерии) - 1бр.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 ПЛАСТИКА ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0728-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на оборудване по Индустрия 4.0 в „КОТА 2001“ ООД</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-1.008-0069-C01</x:t>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление, в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Модак ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2157-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Булмебел ДИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1212-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1466,1945 +1649,2234 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E111"/>
+  <x:dimension ref="A1:E128"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46309</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46289</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46309</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46309</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46309</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46309</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46297</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46309</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46301</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46309</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46302</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46309</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46302</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46309</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46302</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46309</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46302</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46309</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46302</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46309</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46302</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46310</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46303</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46310</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46303</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46310</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46303</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46310</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46303</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46310</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46303</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46310</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46303</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46310</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46302</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46310</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46297</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46310</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46294</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46310</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46300</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46310</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46296</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46310</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46310</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46295</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46310</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46282</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46310</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46301</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46311</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46304</x:v>
+        <x:v>46319</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46311</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46294</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46311</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46295</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46311</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46296</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46296</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46296</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46296</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46296</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46296</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46301</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46301</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46301</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46302</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46304</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46304</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46304</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46303</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46303</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46313</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46303</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46314</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46302</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46314</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46314</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46314</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46314</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46314</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46303</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46314</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46302</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46314</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46303</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46314</x:v>
+        <x:v>46334</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46297</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46314</x:v>
+        <x:v>46334</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46300</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46314</x:v>
+        <x:v>46334</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46307</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46304</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46306</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46307</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46307</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46307</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46307</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46307</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46307</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46307</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46308</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46315</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46308</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46315</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46308</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46315</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46308</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46315</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46308</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46315</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46308</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46315</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46308</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46315</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46308</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46315</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46305</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46315</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46305</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46315</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46300</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46315</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46300</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46315</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46301</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46302</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46303</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46316</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46304</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46316</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46301</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46316</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46301</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46316</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46301</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46316</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46301</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46316</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46301</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46316</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46301</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46316</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46300</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46316</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46316</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46308</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46316</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46307</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46317</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46307</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46317</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>45671</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46317</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46302</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46317</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46302</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46317</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46302</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46317</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46302</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46318</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46302</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46318</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46303</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46318</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46318</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46308</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46321</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46306</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46321</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46306</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46322</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46307</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46322</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46307</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46322</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46307</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46322</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46307</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46323</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46308</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
+        <x:v>46339</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46339</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46339</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46329</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46339</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46329</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
         <x:v>46325</x:v>
       </x:c>
-      <x:c r="B111" s="2">
-[...9 lines deleted...]
-        <x:v>325</x:v>
+      <x:c r="C115" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B120" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:5">
+      <x:c r="A121" s="2">
+        <x:v>46342</x:v>
+      </x:c>
+      <x:c r="B121" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:5">
+      <x:c r="A122" s="2">
+        <x:v>46343</x:v>
+      </x:c>
+      <x:c r="B122" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:5">
+      <x:c r="A123" s="2">
+        <x:v>46343</x:v>
+      </x:c>
+      <x:c r="B123" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:5">
+      <x:c r="A124" s="2">
+        <x:v>46343</x:v>
+      </x:c>
+      <x:c r="B124" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:5">
+      <x:c r="A125" s="2">
+        <x:v>46343</x:v>
+      </x:c>
+      <x:c r="B125" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:5">
+      <x:c r="A126" s="2">
+        <x:v>46344</x:v>
+      </x:c>
+      <x:c r="B126" s="2">
+        <x:v>46329</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:5">
+      <x:c r="A127" s="2">
+        <x:v>46344</x:v>
+      </x:c>
+      <x:c r="B127" s="2">
+        <x:v>46329</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:5">
+      <x:c r="A128" s="2">
+        <x:v>46344</x:v>
+      </x:c>
+      <x:c r="B128" s="2">
+        <x:v>46329</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>383</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>