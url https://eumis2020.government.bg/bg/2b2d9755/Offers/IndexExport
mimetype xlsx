--- v0 (2026-05-06)
+++ v1 (2026-06-01)
@@ -1,1042 +1,1143 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeef69727cf3480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d692687b6634f6299ab95c2ea414e9e.psmdcp" Id="R6485631c74394620" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccfe7c9d95504c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75dc1f4ffec8418dabd96924f2b2d1b2.psmdcp" Id="R41ec83caa17343ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Придобиване на машини, съоръжения, оборудване съгласно приложен опис</x:t>
-[...46 lines deleted...]
-- Въвеждане на модул/система за управление на продажбите на дребно (Point-ofSale система)
+    <x:t>Доставка и монтаж на:
+1. Климатик тип сплит- 1 брой;
+2. Климатик тип мултисплит- вътрешно тяло- 7 броя;
+3. Климатик тип мултисплит- външно тяло- 2 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКУС АЛФА СПЕЦИАЛИЗИРАНА ХИРУРГИЧНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0452-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаична електроцентрала за собствени нужди в Семеен хотел Чекръка</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ РУБИКОН - РУМЕН ГЕРГОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0097-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на професионално оборудване за заведение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАФЕТЕРИЯ ПЕТКОВИ-РУСЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1986-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Перса Русе ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0675-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предметът на настоящата процедура е избор на изпълнител за доставка и внедряване на информационни и комуникационни технологии (ИКТ) по проект № BG16RFPR001-1.012-0174-C01, финансиран по процедура BG16RFPR001-1.012 „Дигитализация"
+Обособена позиция 1 – Внедряване на CRM система и система за бизнес анализи (Business Intelligence); 
+Обособена позиция 2 – Ведряване на система/платформа за вътрешнофирмени обучения на служители в електронна среда. Целта е подобряване управлението на бизнес процесите, анализа на данни и развитието на човешкия капитал чрез внедряване на съвременни цифрови решения.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕРАФИМОВА КОМЮНИКЕЙШЪНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0174-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на възобновяеми енергийни източници в „Арбор БГ“ ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИТ-СТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0681-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на Обособена позиция 1 - интегрирана система за управление на бизнес процесите, включваща CRM модул – 1 брой, Обособена позиция 2- модул за управление на веригата на доставки – 1 брой и Обособена позиция 3 - модул за управление на складово стопанство – 1 брой.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИК 2000 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0303-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуги и решения в областта на ИКТ по три обособени позиции:
+Обособена позиция № 1 - Създаване на онлайн магазин;
+Обособена позиция № 2 - Изграждане на система за архивиране на информация;
+Обособена позиция № 3 - Изграждане на система за управление на съхранението и
+споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙКОМЕРС 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Юникс Ауто ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0680-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура "Избор с публична покана" за доставка на  снимачна техника за кино и видео заснемане, компютърни системи за видео-монтаж,  звукозаписна техника и осветление с 4 обособени позиции съгласно приложена техническа спецификация на обща стойност 61 574.87 /120 429.98 лв/ без ДДС. 
+ОП 1: снимачна техника за кино и видео заснемане с обща прогнозна стойност в размер на 38 960.44 евро /76 200 лв./ без ДДС
+ОП 2: звукозаписна техника с обща прогнозна стойност в размер  на 5 521.95 евро /10 800 лв./ без ДДС
+ОП 3: осветителна техника с обща прогнозна стойност в размер  на 6 662.12 евро /13 029.98 лв./ без ДДС
+ОП4: компютърни системи за видео-монтаж с обща прогнозна стойност в размер  на 10 430.35 евро /20 400 лв./ без ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АДВЕНЧЪР ФИЛМС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"Джей Енд Кей Сървисис" ООД</x:t>
-[...5 lines deleted...]
-    <x:t>Доставка на оборудване за подобряване на производствения капацитет на "Моя Студио" ООД</x:t>
+    <x:t>Апиа Пропъртис ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2138-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инвестиция в разработване и предоставяне на IT услуга- софтуер за оптимизиране дейността по книгоразпространение в ЕЙЧ ЕМ АР ЛОГОС ЕООД, а именно:  IT услуга- Разработване и въвеждане в експлоатация на мобилно приложение за аудиокниги- 1 брой“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ейч Ем Ар Логос ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1749-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане на дигитални решения в 4 (четири) системи, които са както следва:
+Въвеждане на Система за управление на ресурсите (ERP система); 
+Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Въвеждане на система за бизнес анализи (Business Intelligence система)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТЕХНИКА БГ - ГРУП“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0769-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ“ по една обособена позиция:
+Обособена позиция № 1 - Създаване на онлайн магазин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КИМСЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0555-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка на инструменти и оборудване под стойностния праг на същественост за ДМА за предоставяне на услуги от "Моя Студио" ООД"</x:t>
   </x:si>
   <x:si>
     <x:t>МОЯ СТУДИО ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-1886-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изпълнение на мерки за подобряване на енергийните характеристики на ограждащите конструкции и елементи в хотел Фея, разпределени в обособени позиции:
-[...41 lines deleted...]
-Обособена позиция № 2: Изграждане на система за защита на информацията в локална мрежа - 1 бр. и изграждане на система за управление на съхранението и споделянето на информация - 1 бр.
+    <x:t>ПОДОБРЯВАНЕ НА ПРОИЗВОДСТВЕНИЯ КАПАЦИТЕТ НА ПРЕДПРИЯТИЕТО, ЧРЕЗ ДОСТАВКА И МОНТАЖ НА ДМА ПО ОБОСОБЕНИ ПОЗИЦИИ“, 
+като част от дейностите по Административен договор за безвъзмездна финансова помощ (АДБФП) № BG16RFPR001-1.004-2003-C01 от 22.07.2025 г., процедура BG16RFPR001-1.004 „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите“, финансирана от Европейския съюз чрез Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕХ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА активи по следните обособени позиции:
+- ОП 1 Озвучителен пулт - 1 бр.;
+- ОП 2: Цифров разширител за аудио пулт- 1 бр.;
+- ОП 3: Пулт за осветление / осветителен пулт комплект с разширител и кейс - 1 бр.;
+- ОП 4: Микрофони - 4 бр.;
+- ОП 5: Комплект антени - 1 бр. (включващ: Активен антенен сплитер – 1 бр.; Антенен кабел 2 бр.; Кейс за апаратура - 1 бр.).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРИЗМА РЕНТАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2520-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на високотехнологично оборудване за фризьорски салон, което включва следните обособени позиции
+Обособена позиция 3: Доставка на Спа система за терапии
+-	Доставка на Спа система за терапии-1бр.
+Обособена позиция 4: Доставка на фризьорски инструменти 
+-	Ножица - високотехнологична стоманена 5,5" -1бр.
+-	Ножица - високотехнологична стоманена 6,3" - 1бр. 
+Обособена позиция 5: Доставка на Фризьорска работна количка -2 бр.
+-	Доставка на Фризьорска работна количка -2 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>„ЛПМ Експрес” ЕООД</x:t>
-[...65 lines deleted...]
-    <x:t>Доставка на специализирано оборудване и инструменти за мебелно производство по обособени позиции.</x:t>
+    <x:t>ТАТЯНА РАДЕВА 74 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0741-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЗАКУПУВАНЕ И ДОСТАВКА НА ОБОРУДВАНЕ, ПО ОБОСОБЕНИ ПОЗИЦИИ“, като част от дейностите по Административен договор за безвъзмездна финансова помощ (АДБФП) № BG16RFPR001-1.004-1734-C01 от 30.07.2025 г., процедура BG16RFPR001-1.004 „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите“, финансирана от Европейския съюз чрез Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЙЧЕС АРХИТЕКТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1734-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставна на оборудване и техника" в седем обособени позиции (ОП)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕДАКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2704-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "Монитор OLED PG34WCDM - 34 inch 800R Curved OLED (3440 x 1440), 240Hz, 0.3ms, HDR 400, или еквивалентно" и "обектив, или еквивалентно"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на стоматологично оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Амбулатория за първична дентална помощ-Групова практика ЕНВИЗИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2715-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на сладкарско оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Карамела  Марков ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на ДМА-
+ОП 1: „Компютърна конфигурация“ – 3 бр.		
+ОП 2: Широкоформатен плотер със скенер – 1 бр.		
+ОП 3: Лазерно цветно многофункционално устройство А3 – 1 бр.		
+ОП 4: Лазерно монохромно многофункционално устройство А4 – 4 бр.		
+ОП 5: Настолен компютър All-in-One – 4 броя		
+ОП 6: Мобилен графичен таблет -1 брой		
+ОП 7: Мобилен смартфон – 1 брой		
+ОП 8: Мобилен смартфон – 1 брой
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПВМ ПРОЕКТ ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на струг с цифрово програмно управление (ЦПУ), с наклонени направляващи и задно седло и максимален диаметър над тялото от 400 мм. - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ево Авиейшън ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2727-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на Ол Индъстри трейд ООД, структурирани в четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ол Индъстри трейд ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на "РЕДС ПОИНТ" ЕООД, структурирани в четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕДС ПОИНТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0419-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на техника и оборудване за проектантско бюро(Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРИБУЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на автосервизно оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВТОКОМПЛЕКС-ИВАНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1372-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за оборудване на кухня 
+ОП3: Доставка на уреди за подготовка на храни</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧАНОВЕТЕ-ИВАН ВЕЗЮВ-ИБ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на оборудване за ресторант“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ШИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2421-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване/доставка на софтуерни решения за изграждане на система за защита на информация в локална мрежа, изграждане на система за архивиране на информация и система за управление на съхранението и споделяне на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВАН ПАРТНЕРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1524-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и монтаж на "Камера за прахово боядисване" - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАЛАКС-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2227-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Устойчиво енергийно обновяване на сгради в сферата на търговията и услугите</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АХАТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.021-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>закупуване на кухненско оборудване за ресторант Ривиера-град Добрич.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНИ - 81 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2096-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Закупуване, доставяне и въвеждане в експлоатация на Сървърна ефирна станция - 2 бр., Система за видеозаснемане - 5 бр., състояща се от: Видео камера - 1 бр., Видео обектив - 1 бр., Безжична система за микрофони - 1 бр., Видео статив - 1 бр.,
+състояща се от две обособени позиции:
+Обособена позиция 1: Сървърна ефирна станция - 2 бр.
+Обособена позиция 2: Система за видеозаснемане - 5 бр., състояща се от: Видео камера - 1 бр., Видео обектив - 1 бр., Безжична система за микрофони - 1 бр., Видео статив - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Агро Ти Ви ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1525-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на оборудване и обзавеждане за ресторант със следните обособени позиции: ОП1 Доставка на мебелно оборудване за ресторант</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСИТО 2016 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0502-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА по обособени позиции ОП 1: Доставка на стенд за престъргване на спирачни дискове</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИМОВИ СЪРВИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2446-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на инструменти и помощно оборудване </x:t>
   </x:si>
   <x:si>
     <x:t>МУЛТИ ДЕКОР ФЪРНИЧЪР ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-0752-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка  и монтаж на оборудване за тестване на спирачно усилие и елективност категория 2 в четири обособени позиции (ОП)</x:t>
-[...71 lines deleted...]
-    <x:t>BG16RFPR001-1.004-2585-C01</x:t>
+    <x:t>Доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОПОЙНТ - ГЕОРГИЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2775-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на дентално оборудване и обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Индивидуална практика за първична дентална медицинска помощ - Аспарухова ДЕНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0734-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на ДМА по следните обособени позиции:
+Обособена позиция 1: UV широкоформатен принтер - 1 бр.
+Обособена позиция 2: DTF принтер - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАСТЪР ПРИНТ 2004 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2205-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на средства за колективна защита:
+Обособена позиция 1 - Защитни ограждения мрежи комплекти 4 м - 6 броя; 
+Обособена позиция 2 - Защитни ограждения мрежи комплекти 6 м - 6 броя; 
+Обособена позиция 3 - Защитна система парапети 110х250 – 990 броя; 
+Обособена позиция 4 - Защитна бордова дъска 125х250- 990 броя; 
+Обособена позиция 5 - Защитна система за изкопи - 6 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРХ СИТИСТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1339-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Доставка, монтаж и въвеждане в експлоатация на термопомпа „въздух–вода“ и климатична камера с високо ефективна регенерация за нуждите на „НЕПТУН” ЕООД, гр. Видин“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕПТУН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1237-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Доставка на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор, с мин. мощност общо 200 kW и мин. капацитет общо 464 kWh”, в т.ч.: 
+Батерии, инвертори, система за енергиен мениджмънт, софтуерна настройка, монтаж и пускане в експлоатация
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛЕНОКС  ГРУП  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0307-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дигитализация чрез услуги и решения в областта на ИКТ за управление на бизнес процесите:
+Обособена позиция 1. Въвеждане на система за управление на ресурсите (ERP система)
+Обособена позиция 2. Въвеждане на система за бизнес анализи (Business Intelligence система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Венера Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2385-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на ДМА: ОП1: Стационарна компютърна работна станция 1бр. ОП2: 1бр. таблет със стилус</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Азбуки Ар Ен Ди ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на поточна линия за производство на протези, ортези и др. ортопедични артикули  - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМОСТОЯТЕЛНА МЕДИКО-ТЕХНИЧЕСКА ЛАБОРАТОРИЯ МИК - 1984 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1941-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедаряване на ИКТ решения:
+1. Създаване на онлайн магазин - 1 бр.
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр.
+3. Въвеждане на система за бизнес анализи (Business Intelligence система) - 1 бр.
+4. Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда) - 1 бр.
+5. Изграждане на система за архивиране на информация - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "Милчова-Христина Милчова"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0199-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирана информационна система за защита, архивиране, съхранение и споделяне на информация в „ДАРБИ“ ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дарби ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0486-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на оборудване, използвано в денталната практика
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К-ДЕНТАЛ – АМБУЛАТОРИЯ ЗА ПЪРВИЧНА ПОМОЩ ПО ДЕНТАЛНА МЕДИЦИНА – ГРУПОВА ПРАКТИКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0716-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за създаване на аудио-визуално съдържание и производство на рекламни материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИ ЕС ДИ МАРКЕТИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1344-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на технологично оборудване и инструменти за техническо обслужване и ремонт на автомобили</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АУТОВЕГА 3 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1170-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на "ДОМОУПРАВИТЕЛ БЪЛГАРИЯ" ООД, структурирани в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДОМОУПРАВИТЕЛ БЪЛГАРИЯ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1255-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техническо и административно управление на проект № BG16FFPR003-4.006-0021-C01 „Производствени инвестиции за устойчиво развитие на РУДИН ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и инсталиране на полуавтоматична лентоотрезна машина“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКОРД 67 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА НА ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАКОМ АДВЪРТАЙЗИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2647-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на инверторна система за сгъстен въздух, състояща се от 1 брой компресор, 1 брой изсушител и 1 брой ресивър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЖИТАРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1500-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на "Създаване на онлайн магазин" - 1 бр., "Въвеждане на Система за управление на ресурсите(ERP система)" - 1бр., "Изграждане на система за защита на информацията в локална мрежа" - 1 бр., "Изграждане на система за архивиране на информация" - 1 бр., разделени в четири обособени позиции, както следва:
+Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр. 
+Обособена позиция 2: "Въвеждане на Система за управление на ресурсите(ERP система)" - 1бр.
+Обособена позиция 3: "Изграждане на система за защита на информацията в локална мрежа" - 1 бр.
+Обособена позиция 4: "Изграждане на система за архивиране на информация" - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М И Д АВТО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1319-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на професионално ресторантьорско оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАНПЕТ 19 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1425-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на доставчик на компютърно и работно оборудване за офис с 5 обособени позиции: 
+Об. позиция 1: Доставка и инсталация на UPS устройство - 1 брой 
+Об. позиция 2: Доставка на лаптопи - 2 броя 
+Об. позиция 3: Доставка и инсталация на Компютърна система – 2 броя 
+Об. позиция 4: Доставка и инсталация на Сървърен шкаф - 1 брой 
+Об. позиция 5: Доставка и инсталация на панели за сървърен шкаф - 3 комплекта
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАСТЪР ПЛАН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2714-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване и въвеждане в експлоатация на специализирани ИКТ системи за дигитализация на дейността на „ГЛОБЪЛ СЪРВИЗИС“ ООД по три обособени позиции“
+Обособена позиция № 1: „Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда“; 
+Обособена позиция № 2: „Въвеждане на система за управление на взаимоотношенията с клиенти /CRM система/ и система за бизнес анализи /Business Intelligence система/“; 
+Обособена позиция № 3: „Изграждане на система за архивиране на информация“.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Глобъл Сървисиз ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1429-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на система за съхранение на електроенергия с инвертори за нуждите на преприятие за обработка на камък. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАЛЕНКОВ -СТОУН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1368-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на капацитета и оптимизиране на бизнес процесите на архитектурно студио "Ташкови Арх" ООД , повишаване на неговата конкурентоспособност, увеличаване на ефективността на процесите и услугите, подобряване на пазарното присъствие и развитие на потенциала му за устойчивост и растеж в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТАШКОВИ АРХ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1384-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДНА: 
+Обособена позиция 1: Система за управление на ресурсите (ERP система) - 1 бр.
+Обособена позиция 2: Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр.
+Обособена позиция 3: Създаване на онлайн магазин - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВМакси принт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2251-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1. Изграждане на система за защита на информацията в локална мрежа
+2. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАНД ЛОГИСТИК 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0474-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на интегрирана система за управление на документи и корпоративна информация” </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пожарен контрол" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0978-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на услуга по организиране на рекламна кампания и популяризиране на
+културно-исторически маршрути на територията на Област Шумен в изпълнение на
+административен договор № BG16FFPR003-2.006-0005-С01 по процедура №
+BG16FFPR003-2.006 „Подкрепа за интегрирано градско развитие в 40 градски общини“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фондация "АДЕЛЕ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-2.006-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги, и на модул/система за управление на складовото стопанство (WMS), във връзка с изпълнение на Договор № BG16RFPR001-1.012-1342-C01, в две обособени позиции:
+Обособена позиция № 1 - Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция № 2 - Въвеждане на модул/система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1342-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител за организиране и логистично обезпечаване на събития във връзка с изпълнение на проект BG16RFTA001-1.010-0068-C01 „Партньорство и капацитет за прилагане на хоризонталните принципи на ЕС и социално включване на местно ниво“, с две обособени позиции“, с две обособени позиции:
+Обособена позиция №1 „Организиране и логистично обезпечаване на два двудневни тематични семинара“
+Обособена позиция №2 „Организиране и логистично обезпечаване на заключително събитие (форум)“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ „НОВИ ВЪЗМОЖНОСТИ“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0068-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Внедряване на ИКТ решения за "Юнуз" ООД по обособени позиции:
 Обособена позиция №1: Внедряване на система за управление на ресурсите (ERP система)
 Обособена позиция №2: Внедряване на система за управление на взаимоотношенията с клиентите (CRM система)
 Обособена позиция №3: Изграждане и внедряване на система за архивиране на информация </x:t>
   </x:si>
   <x:si>
     <x:t>ЮНУЗ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1008-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на изпълнител за: 
-[...237 lines deleted...]
-Обособена позиция 3: "Неутрално кухненско оборудване" 
+    <x:t xml:space="preserve">Подобряване на енергийната ефективност на сграден фонд чрез:
+Обособена позиция 1 - Топлоизолация на 151 кв.м под, 179 кв.м покрив, 355 кв.м външни стени.
+Обособена позиция 2 – Поставяне на 46 кв.м прозорци и 9 кв.м индустриални външни врати
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЕТ НИКИТА - 90 - НИКОЛАЙ ГРАМАТИКОВ АНКА ГРАМАТИКОВА</x:t>
-[...16 lines deleted...]
-Обособена позиция 2. Стол масажен - 1 брой
+    <x:t>"М и М Травел" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Придобиване на иновативно Комплексно професионално кухненско оборудване от ново поколение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТИВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2529-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на интегриран пакет от ИКТ решения за дигитализация на „ВТ – Трейд“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВТ - Трейд ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Закупуване, доставяне и въвеждане в експлоатация на: 
+Обособена позиция 1: Закупуване, доставка и въвеждане в експлоатация на: Аудиосистема с аудиоинтерфейс за 1 човек - 2 бр.; Аудиосистема с аудиоинтерфейс за до 6 човека - 1 бр.; Смесителен пулт с 12 канала - 1 бр.; Специализирана компютърна конфигурация за аудио запис - 2 бр.; Мониторна тонколона със стойка - 4 бр.; Динамични микрофони със стойка - 6 бр.
+Обособена позиция 2: Закупуване, доставка и въвеждане в експлоатация на: ВИДЕОКАМЕРА - 1 бр.; Монитор - 1 бр.; Графичен таблет с Pro Pen 3 писалка за анимация - 1 бр.; Преносима сгъваема фонова система - 1 бр.; Фотоапарат - професионален с различни обективи - 1 бр.; Фотоапарат за влогинг  - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЦВЕТЕН ЛАБИРИНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2827-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализирано диджей оборудване и оборудване за озвучаване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Саунд Майнд ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА с две обособена позиции: Обособена позиция 1: Широкоформатен принтер и режещ плотер- 1 бр. Обособена позиция 2: Ламинатор- 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БРАНДМАРК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2442-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Тава за печене 1 вид - 32 бр., Тава за печене 2 вид - 12 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОТОС - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разходи за закупуване на обурудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВИКТОС 108 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1952-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на 4 бр Термопомпи VRF/VRV система на директно изпарение  с обща топлинна мощност  238,5 kw”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РХ 5 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0057-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор с публична покана на ДМА по обособени позиции:
+Обособена позиция 1: Куфар инструменти за ел. и хибридни автомобили 32 ч- 5 броя;
+                                           Инструментална стелажнасистема и работно оборудване – 1 брой; 
+Обособена позиция 2: Ударо-устойчиви работни таблети -10 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Колко Ток ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0137-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.Въвеждане на система за управление на ресурсите (ERP система)
+2. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+3. Изграждане на система за защита на информацията в локална мрежа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Суит Силвия ИВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на система за управление на взаимоотношенията с клиенти (CRM) - 1 бр. и Система за бизнес анализи (BI) - 1 бр. за нуждите на „Вест строй“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕСТ СТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2326-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик за софтуер за електромагнитна симулация на свръхвисокочестотни вериги.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕЛТАКОМ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Логистично и техническо обезпечаване на серия от събития по проект BG16RFTA001-1.010-0079 „Укрепване на капацитета – нови възможности за участие и ангажираност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ „АСОЦИАЦИЯ БЪЛГАРСКО УЧИЛИЩЕ ЗА ПОЛИТИКА ДИМИТЪР ПАНИЦА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0079-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване с три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СВЕМАР КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разходи за услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1 Въвеждане на Система за управление на ресурсите (ERP система)
+Обособена позиция 2 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДАНИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0201-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на автоматизирана линия за опаковане - 1 бр </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване и въвеждане в експлоатация на специализирани ИКТ системи за дигитализация на дейността на „ЕС ЕФ СИ ГРУП“ ООД по три обособени позиции“
+Обособена позиция № 1: „Въвеждане на система за управление на взаимоотношенията с клиенти /CRM система/“;
+Обособена позиция № 2: „Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда“;
+Обособена позиция № 3: „Изграждане на система за защита на информацията в локална мрежа и система за управление на съхранението и споделянето на информация“.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДМТех ЕООД</x:t>
-[...9 lines deleted...]
-Вакуумна мокро почистваща машина. 1 брой
+    <x:t>Ес Еф Си Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2053-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и внедряване на специализирано сервизно оборудване с две обособени позиции - 1. Компютърен стенд за геометрия - 1 бр. и 2. Автоматична машина за смяна на гуми - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛКАРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0989-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на енергоефективно технологично оборудване за нуждите на Техновент инженеринг ЕООД в две обособени позиции: 
+Обособена позиция №1 „ Доставка , монтаж и въвеждане в експлоатация на 1 брой Климатична камера с номинален дебит 4000 m3/h 
+Обособена позиция №2 „Доставка , монтаж и въвеждане в експлоатация на 1 брой термопомпа въздух- вода с топлинна мощност 75 kw.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Техновент инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1641-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж, пускане в експлоатация на ДМА за повишаване на производствения капацитет в АртПринтШоп ЕООД в две обособени позиции (ОП)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АртПринтШоп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1896-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОТАЛ-ТЕСТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и въвеждане в експлоатация на компютърна работна станция - 1 брой и лаптоп - 1 брой"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАВЮРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2237-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛА ЛИФТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1455-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ в четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ БИ ГЛОБАЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за доставка, инсталация и въвеждане в експлоатация на дълготрайни материални активи за проектантска дейност, по следните обособени позиции: Обособена позиция 1 – Доставка, инсталация и въвеждане в експлоатация на стационарни работни CAD-CAM и GIS станции с монитори; Обособена позиция 2 – Доставка, инсталация и въвеждане в експлоатация на компютърна периферия - печатни машини за проектантска дейност; Обособена позиция 3 – Доставка, инсталация и въвеждане в експлоатация на апаратура за геодезически заснемания и измервания на коти, наклони и други измервания.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЖПРОЕКТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0964-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Изграждане на фотоволтаична централа (ФВЦ) с инсталирана мощност 50 kW върху покривната конструкция на сградата на Дома за стари хора</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕН МАК МЕДИКАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2380-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на интегрирана система за управление на бизнес процесите в „МЕБЕЛИ ДРАГИ“ АД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕБЕЛИ ДРАГИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1686-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне обучения за придобиване на „меки“ умения по ключови компетентности във връзка с изпълнение на проект BG05SFPR002-1.019-0089-C01 „Придобиване на нови умения в "ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД“ по обособени позиции </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 56,42 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОЗАНА - 62 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на материали и консумативи, необходими за разработването на иновацията по 3 обособени позиции:
+Обособена позиция 1 - Метални елементи
+Обособена позиция 2 - Електрически компоненти
+Обособена позиция 3 - Електронно оборудване и окомплектовка </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Системс енд Технолъджис" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0282-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и първоначална настройка на компютри, офис техника и конферентно оборудване за нуждите на проекта „Насърчаване на дигитализацията в Югозападна България (InnovationAmp)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Европейски цифров иновационен хъб за големи данни, високоскоростни изчисления и изкуствен интелект Сдружение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0002-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕДИСтрой ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1107-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МУРА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1221-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала с мощност 60 kW за собствено потребление в „Алуакс“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"АЛУАКС" ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Одит  </x:t>
-[...415 lines deleted...]
-    <x:t>BG-RRP-2.005-0002-C01</x:t>
+    <x:t>BG16RFPR001-2.004-0392-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1394,1724 +1495,1911 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E98"/>
+  <x:dimension ref="A1:E109"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46148</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46141</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46148</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46141</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46149</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46142</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46149</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46141</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46149</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46141</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46149</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46142</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46149</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46142</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46149</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46142</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46149</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46142</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46149</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46142</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="D11" s="0" t="s">
+      <x:c r="E11" s="0" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46149</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46142</x:v>
+        <x:v>46167</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="D12" s="0" t="s">
+      <x:c r="E12" s="0" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46149</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46142</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D13" s="0" t="s">
+      <x:c r="E13" s="0" t="s">
         <x:v>39</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="D14" s="0" t="s">
+      <x:c r="E14" s="0" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D15" s="0" t="s">
+      <x:c r="E15" s="0" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="D16" s="0" t="s">
+      <x:c r="E16" s="0" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D17" s="0" t="s">
+      <x:c r="E17" s="0" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46139</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="D18" s="0" t="s">
+      <x:c r="E18" s="0" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46140</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D19" s="0" t="s">
+      <x:c r="E19" s="0" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46140</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D20" s="0" t="s">
+      <x:c r="E20" s="0" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D21" s="0" t="s">
+      <x:c r="E21" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46141</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="D22" s="0" t="s">
+      <x:c r="E22" s="0" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46142</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D23" s="0" t="s">
+      <x:c r="E23" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D24" s="0" t="s">
+      <x:c r="E24" s="0" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D25" s="0" t="s">
+      <x:c r="E25" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="D26" s="0" t="s">
+      <x:c r="E26" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D27" s="0" t="s">
+      <x:c r="E27" s="0" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D28" s="0" t="s">
+      <x:c r="E28" s="0" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46149</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D29" s="0" t="s">
+      <x:c r="E29" s="0" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D30" s="0" t="s">
+      <x:c r="E30" s="0" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D31" s="0" t="s">
+      <x:c r="E31" s="0" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="D32" s="0" t="s">
+      <x:c r="E32" s="0" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46149</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46142</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D33" s="0" t="s">
+      <x:c r="E33" s="0" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46150</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="D34" s="0" t="s">
+      <x:c r="E34" s="0" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46150</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D35" s="0" t="s">
+      <x:c r="E35" s="0" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46150</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46143</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D36" s="0" t="s">
+      <x:c r="E36" s="0" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46150</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D37" s="0" t="s">
+      <x:c r="E37" s="0" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46150</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D38" s="0" t="s">
+      <x:c r="E38" s="0" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46150</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46142</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D39" s="0" t="s">
+      <x:c r="E39" s="0" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46150</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46141</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D40" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46150</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46141</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46150</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46140</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46150</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46140</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46150</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46139</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46150</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46133</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46152</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46144</x:v>
+        <x:v>46166</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46153</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46145</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46153</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46146</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46153</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46146</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46153</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46146</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46153</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46146</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46153</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46146</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46153</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46146</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46153</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46146</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46153</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46146</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46153</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46146</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46153</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46146</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46136</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46142</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46142</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46142</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46153</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46146</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46147</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46147</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46146</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46146</x:v>
+        <x:v>46172</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46147</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46147</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46147</x:v>
+        <x:v>46166</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46147</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46154</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46147</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46154</x:v>
+        <x:v>46180</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46142</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46154</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46139</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46154</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46146</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46154</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46146</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46154</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46146</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46155</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46140</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46155</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46155</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46155</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46155</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46147</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46155</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46147</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46155</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46147</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46155</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46147</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46155</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46155</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46147</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46155</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46142</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46142</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46146</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46157</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46146</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46161</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46162</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46147</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46172</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>45783</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46173</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46034</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
+        <x:v>46181</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46174</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46182</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46174</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46182</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46171</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46183</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46171</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46183</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46171</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46174</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46174</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46170</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46187</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46171</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46187</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46160</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46174</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B98" s="2">
+      <x:c r="B109" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C98" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>289</x:v>
+      <x:c r="C109" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>326</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>