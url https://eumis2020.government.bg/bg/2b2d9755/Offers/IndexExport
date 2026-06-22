--- v1 (2026-06-01)
+++ v2 (2026-06-22)
@@ -1,1143 +1,1081 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccfe7c9d95504c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75dc1f4ffec8418dabd96924f2b2d1b2.psmdcp" Id="R41ec83caa17343ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc307ed95dadf4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/204aa3748cd1445e86334f2a8ee41e51.psmdcp" Id="R37988abd67e84de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и монтаж на:
-[...108 lines deleted...]
-    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)
+    <x:t>Изготвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изогтвяне на материали за визуална идентичност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на материали за визуална идентичност </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISPR001-3.004-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0015-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0003-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0009-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в "ГОЛДЪН ФИЙЛД" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГОЛДЪН ФИЙЛД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 56 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИПО - ХАРТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 70 kW, инвертор 60 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 96 kWh, монтирани на покривната конструкция на търговски обект на „СУН-България“, находящ се в с. Крепост, ул. “Хасковска“ №  141“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СУН-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0993-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 60 kWh, свързани към фотоволтаична система, в гр. Хасково, Парк Кенана, хотел-ресторант „Романтика“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Румис - абагар ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на система за архивиране на информация 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Апиа Пропъртис ЕООД</x:t>
-[...37 lines deleted...]
-    <x:t>"Доставка на инструменти и оборудване под стойностния праг на същественост за ДМА за предоставяне на услуги от "Моя Студио" ООД"</x:t>
+    <x:t>ЮНУЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1008-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Монтаж на плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Валбис Трейд ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0550-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаични панели в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕНИЦА-НИС 2015 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0844-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване нивото на дигитализация на предприятието чрез внедряване на  3 бр. ИКТ решения:
+Обособена позиция 1 (ОП 1): Въвеждане на модул/система за управление на складовото стопанство (WMS) – 1 бр. и Въвеждане на модул/система за управление на производството – 1 бр.
+Обособена позиция 2 (ОП 2): Създаване на онлайн магазин – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пулвис" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1960-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с инвертори 60 kW - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСЪМ ИНВЕСТ КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0834-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изследвания, изпитвания, измервания и валидиране, както и създаване и тестване на прототип, необходими за и свързани с разработването на иновативната услуга - софтуерна платформа за създаване на онлайн магазини</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСТЕНЗА УЕБ ДИВЕЛЪПМЪНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0397-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Комутатор - 1 брой, Сървър - 1 брой, Монитори 34.14 - 10 броя , Работна станция с инсталирана операционна система - 10 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОНИТЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес и Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАРМ - СТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на работната среда в Тета ООД град Пловдив чрез осигуряване на колективни предпазни средства:
+Обособена позиция 1 – доставка на ергономични столове
+Обособена позиция 2 – доставка на ергономични бюра</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕТА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0678-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр., Въвеждане на модул/система за управление на складовото стопанство (WMS) - 1 бр.; ОП 2: Изграждане на система за архивиране на информация - 1 бр.; ОП 3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕВДО 33" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1978-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на интраорален скенер и лаптоп - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ ДЕНТ - АМБУЛАТОРИЯ ЗА ГРУПОВА ПРАКТИКА ЗА ПЪРВИЧНА ДЕНТАЛНА ПОМОЩ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане, внедряване и конфигуриране на интегрирана платформа за управление на бизнес процеси, обединяваща ERP и CRM функционалности в единна среда с общ модел на данни и централизирана логика за управление.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕЙК КЕЙК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0150-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на дълготрайни материални и нематериални активи със следните обособени позиции:
+ОП1- Доставка на черна техника, която включва:
+-лаптопа- 3 броя,
+-компютър-2бр.+ 1бр.монитор
+-мултифункционално устройство
+ОП4-Доставка на Специализиран софтуер 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАПИТАЛ - СТРОИТЕЛСТВО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ системи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ей Джей Консулт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0846-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирана среда за управление, защита и съхранение на корпоративната информация, чрез:
+1.	Изграждане на система за защита на информацията в локална мрежа;
+2.	Изграждане на система за архивиране на информация;
+3.	Изграждане на система за управление на съхранението и споделянето на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"1ТЕАМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машина за хонинговане -1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане:
+Обособена позиция 1 – Ергономично бюро – 3 бр.
+Обособена позиция 2 – Ергономичен стол – 13 бр.
+Обособена позиция 3 – Маса – 1 бр.
+Обособена позиция 4 – Стол – 12 бр.
+Обособена позиция 5 – Гардеробче за съблекалня – 10 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ивиленс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0494-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на активи:
+Об. позиция 1.
+1. Преносим компютър вид 1- 2 броя;
+2. Преносим компютър вид 2- 1 брой;
+3. Преносим компютър вид 3- 3 броя;
+4. Монитор вид 1-  2 броя;
+5. Безжична клавиатура и мишка- 5 броя;
+6. Докинг станция- 6 броя;
+7. Настолен компютър- 2 броя;
+8. Монитор вид 2- 3 броя;
+9. Монитор вид 3- 1 брой.
+Об. позиция 2.
+1. Система за защита на информацията в локална мрежа- 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪЛМЕД АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на научни изследвания - Изграждане и тестване на прототип на иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГЕОИНЖЕНЕРИНГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0302-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуга за възлагане на научни изследвания - изграждане и тестване на прототип на иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЗЕНИТ-ГЕО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0268-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на почистващи машини с две обособени позиции: Обособена позиция 1 - Доставка на Подопочистваща машина - 8 броя. Обособена позиция 2 -Доставка на Дискова почистваща машина - 4 броя. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАЛАКСИ 2012 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2813-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на обзавеждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Перос - 2016" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1399-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на лични предпазни средства (ЛПС) и специално работно облекло по две обособени позиции: 
+ОП 1. Доставка на ЛПС и специално работно облекло 
+ОП 2. Доставка на Защитни ръкавици  за работа с криогенни газове </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАТЕРКОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на процедура за избор на изпълнител за доставка на компоненти за хибридна ФЕЦ 18 kWp с батерии, включително услуги по проектиране, монтаж и узаконяване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на интегрирана система за управление на бизнес процесите в Е енд Д Логистикс ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Е енд Д Логистикс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0331-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и  монтаж на Прахоуловители, за нуждите на „ПРОТЕЙ – М“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0458-C01“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОТЕЙ - М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка, монтаж и въвеждане в експлоатация на CNC обработващ център за високопроизводителен разкрой (Nesting) с автоматично етикетиране и разтоварваща лента</x:t>
+  </x:si>
+  <x:si>
+    <x:t>а2ме ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1963</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата е  предмет избор на изпълнител на дейности по внедряване на интегрирано софтуерно решение, включващо CRM система и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВАЛ 2017 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1353-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на информационна система за нуждите на Интер Пауър ООД гр. Габрово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕР ПАУЪР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0315-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер  и техника за работа с него по проект BG16RFPR001-1.004-1953-C01  в две обособени позиции:
+ОП1 Доставка на специализиран софтуер за CAD проектиране
+ОП2 Доставка на хардуер</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТУДИО МОРФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1953-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 1 бр. телескопичен товарач, оборудван с вилици и кофа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АТРЪКС СЪРВИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0756-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на оборудване за озвучаване и ледогенратор с бин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РАДИЧКОВИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2015-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на специализиран софтуер за управление на библиотечния архив </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕГАСТАР МЮЗИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2877-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка материали/ консумативи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БГ ЛИЙДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0350-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на енергийно ефективно оборудване за нуждите на „НАДЕЖДА-94“ ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАДЕЖДА-94 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за изграждане на системи по обособени позиции:
+Обособена позиция 1 - Изграждане на система за защита на информацията в локална мрежа
+Обособена позиция 2 -  Изграждане на система за архивиране на информацията 
+Обособена позиция 3 - Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БРЕТ КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно"; "Принтер за директен печат върху текстил и DTF, или еквивалентно"; "Машина за огъване на пластмаса, или еквивалентно"; "Фибров лазер 50W Лазерен Маркировщик + Автофокус, или еквивалентно"; "Лазер за рязане и гравиране на метал, или еквивалентно".
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуга с предмет: "Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация RoseProInn и на иновативни козметични продукти (кремове и серуми) на база на RoseProInn системата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на ДНА - 
+1. Обособена позиция - Софтуер за инженерно проектиране с четири лиценза</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛИРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1663-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр и на модул/система за управление на производството - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕС СИ ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и монтаж на: 
+1. Система за наблюдение на автопарк и машини (GPS проследяване) - 1 бр.
+2. Компютърна система - Сървър - 1 бр.
+3. Видеоконферентна система - 1 бр. 
+4. Офис оборудване за Ново работно място - 1 бр.
+Включва: Бюро - 1бр., Стол - 1 бр. Компютърна конфигурация - 1бр., Монитор - 1 бр, МФУ лазерно (за сканиране и принтиране)-1бр., Рутер - 1 бр., Шредер - 1 бр., Подвързваща машина - 1бр. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Д БЕСТ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2819-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация RoseProInn и на иновативни козметични продукти (крем и серум) на база на RoseProInn системата".
+Процедурата съдържа две обособени позиции:
+1.	ОБОСОБЕНА ПОЗИЦИЯ 1: СЪЗДАВАНЕ НА ПРОТОТИПИ И ТЕХНОЛОГИЧНО ТЕСТВАНЕ.
+2.	ОБОСОБЕНА ПОЗИЦИЯ 2:  КЛИНИЧНО ТЕСТВАНЕ. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на интегрирана AI-базирана платформа за интелигентно управление, мониторинг и оптимизация на производството на електрическа енергия в комплект с термални камери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0445</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на системи за обработка и управление на информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЙ ДИ ПАРТНЪРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1056-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик на софтуер за управление както следва:
+-Обособена позиция 1-ERP
+-Обособена позиция 2-CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОВА ТРАНСЛЕЙТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2394-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирани ИКТ системи в предприятието "РЕНТАЛ БГ ГРУП" ООД, включващи:
+1.	Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+2.	Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
+3.	Въвеждане на система за управление на складовото стопанство (WMS)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер за подобряване на производствения капацитет на "Моя Студио" ООД"</x:t>
   </x:si>
   <x:si>
     <x:t>МОЯ СТУДИО ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-1886-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>ПОДОБРЯВАНЕ НА ПРОИЗВОДСТВЕНИЯ КАПАЦИТЕТ НА ПРЕДПРИЯТИЕТО, ЧРЕЗ ДОСТАВКА И МОНТАЖ НА ДМА ПО ОБОСОБЕНИ ПОЗИЦИИ“, 
-[...30 lines deleted...]
--	Доставка на Фризьорска работна количка -2 бр.
+    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на "ДОСЕВ ИМПЕКС" ЕООД, структурирани в три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на модулна конструкция тип фургон за нуждите на проект Подобряване на работната среда в РЕВИС 2015 ЕООД, в изпълнение на договор № BG05SFPR002-1.004-0929-C01/15.12.2024г по процедура Адаптирана работна среда на оперативна програма "Развитие на човешките ресурси" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕВИС 2015 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0929-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност по обособени позиции:
+Обособена позиция 1: Доставка на система за битова гореща вода със слънчеви колектори (плосък тип) с обща абсорбираща площ 2 m² - 3 бр.
+Обособена позиция 2: Доставка на термопомпи, както следва:
+1 брой термопомпа с мощност 12,6 kW
+1 брой термопомпа с мощност 10,1 kW
+Обособена позиция 3:
+Доставка на енергоефективни осветителни тела, както следва:
+Линейни осветители – 50 бр., 16 W
+LED панели („луни“) – 170 бр., 9 W
+Прожектори тип „камбана“ – 4 бр., 100 W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Андреа ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0511-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСИП (оценка на съответствието на инвестиционен проект) и упражняване на строителен надзор по време на строителството на обект: „ Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител по обособени позиции:
+Обособена позиция 1
+Термопомпа  въздух -въздух с топлинна мощност 24,5kw – 2бр
+Обособена позиция 2
+ Термопомпа  въздух -въздух с топлинна мощност 15.24kw – 2бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ТАТЯНА РАДЕВА 74 ЕООД</x:t>
-[...58 lines deleted...]
-ОП 8: Мобилен смартфон – 1 брой
+    <x:t>"БРЕД СОЛЮШЪН"ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0250-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на модерно оборудване за техническо обслужване и ремонт на автомобили за фирма "Матеус-6" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАТЕУС - 6 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1876-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на локални съоръжения за съхранение на енергия във връзка с изпълнение на проект BG16RFPR001-2.004-0781-C01 “Локални съоръжения за съхранение на енергия в "Спайсес Трейдниг" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СПАЙСЕС ТРЕЙДИНГ ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ПВМ ПРОЕКТ ИНЖЕНЕРИНГ ООД</x:t>
-[...57 lines deleted...]
-    <x:t>BG16RFPR001-1.004-2317-C01</x:t>
+    <x:t>BG16RFPR001-2.004-0781-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка на оборудване за ресторант“</x:t>
   </x:si>
   <x:si>
     <x:t>НЮ ШИЛД ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2421-C02</x:t>
   </x:si>
   <x:si>
-    <x:t>Внедряване/доставка на софтуерни решения за изграждане на система за защита на информация в локална мрежа, изграждане на система за архивиране на информация и система за управление на съхранението и споделяне на информация</x:t>
-[...71 lines deleted...]
-    <x:t>BG16RFPR001-1.004-0752-C01</x:t>
+    <x:t>Доставка на оборудване по проект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Футболна агенция-Заков ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на линия за рециклиране на пластмаса - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Марица Полимер ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения в „Индивидуална практика за първична медицинска помощ - лекарски кабинет д-р Петя Михайлова“ ЕООД, включващи: система за управление на ресурсите (ERP система), система за управление на взаимоотношенията с клиенти (CRM система) и система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Индивидуална практика за първична медицинска помощ - лекарски кабинет д-р Петя Михайлова" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0847-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0367-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0367-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична инсталация 50kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура е избор на доставчик за предоставяне на ИТ услугa, включваща: 1) въвеждане на система за бизнес анализи (Business Intelligence система); 2) изграждане на система за защита на информацията в локална мрежа; 3) изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИМАНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2219-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура е - изграждане и внедряване на интегрирана информационна система за управление, анализ, защита, съхранение и споделяне на информация, включваща: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежа и модул за управление на съхранението  и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИ-1 ТРАНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2215-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на процедурата - изграждане на единна платформа за управление на данни и информационна сигурност, включваща инструменти за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИРА ЛОГИСТИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предмет на процедура - изграждане и въвеждане в експлоатация на комплексна информационна система за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОТИМТЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2207-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 50 kWp в Дестинация България ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕСТИНАЦИЯ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0848-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Енергийно_ефективни_изолационни_системи_в_сграда на фирма "Експрес Груп -Т" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Експрес Груп-Т ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1934-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на фирма “ДОМИНО 4” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"ДОМИНО 4" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1062-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на фирма "НЕКТАР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НЕКТАР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0087-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на заложените по договор BG16RFPR001-2.004-0364-C01 активи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Писат Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0364-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на ДМА</x:t>
   </x:si>
   <x:si>
-    <x:t>ГЕОПОЙНТ - ГЕОРГИЕВ ЕООД</x:t>
-[...49 lines deleted...]
-Батерии, инвертори, система за енергиен мениджмънт, софтуерна настройка, монтаж и пускане в експлоатация
+    <x:t>ДАТА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Енергийна ефективност в административна сграда на "Строител-Криводол" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТРОИТЕЛ-КРИВОДОЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1185-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на 20kW фотоволтаична централа за производство и съхранение на електроенергия за собствени нужди върху производствена база на „П енд В“ ООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>П ЕНД В ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1858-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФЕЦ 30 kW, съоражения за
+съхранение на електроенергия и термопомпа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кийган Солюшънс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0556-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация за собствено потребление с обща инсталирана мощност 130kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ 6 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1138-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЛЕНОКС  ГРУП  ЕООД</x:t>
-[...7 lines deleted...]
-Обособена позиция 2. Въвеждане на система за бизнес анализи (Business Intelligence система)
+    <x:t>„ЗММ Нова Загора“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "ИВИЛ - ИВАН КРЪСТЕВ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1232-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 66 kWp за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БИНДИНГ БЪЛГАРИЯ ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Венера Комерс ООД</x:t>
-[...46 lines deleted...]
-    <x:t xml:space="preserve">Доставка и монтаж на оборудване, използвано в денталната практика
+    <x:t>BG16RFPR001-2.004-1184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична инсталация с мощност 95 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМИД А И д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0931-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на енергоспестяващи мерки в "Кеш-Ауто" ЕООД – проектиране (ако е приложимо), доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 57 kW, предназначена за производство на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕШ-АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР дейности за Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори с мощност 119 kw - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАВЕЛИТА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 165 kW
 </x:t>
   </x:si>
   <x:si>
-    <x:t>К-ДЕНТАЛ – АМБУЛАТОРИЯ ЗА ПЪРВИЧНА ПОМОЩ ПО ДЕНТАЛНА МЕДИЦИНА – ГРУПОВА ПРАКТИКА ООД</x:t>
-[...95 lines deleted...]
-Об. позиция 5: Доставка и инсталация на панели за сървърен шкаф - 3 комплекта
+    <x:t>БОРО ТЕРАКОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаични панели в комбинация с инвертори и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори за производство на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИТИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на технически проект и Изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 40 kWp в ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0038-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на енергийно ефективни мерки в Гама Комерс ООД – доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гама-Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1870-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ЛПС и специално работно облекло:
+Об. позиция 1. 
+1. Ръкавици за еднократна употреба, нитрилни без талк- 120 кутии, съдържащи по 100 броя всяка или общо 12 000 броя ръкавици;
+2. Медицинска маска за еднократна употреба- 96 кутии, съдържащи по 50 броя всяка или общо 4800 броя маски;
+3. Стерилни хирургични ръкавици без талк- 3600 чифта;
+4. Стерилни операционни престилки- 3600 броя;
+Об. позиция 2. 
+1. Защитна оловна престилка- 2 броя;
+2. Защитна оловна яка- 1 брой;
+3. Защитни очила за работа с рентген- 2 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0456-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BG - Доставка на софтуер за физическа верификация на топологията на CMOS интегрални схеми по 90nm процес
+EN - Delivery of software for physical verification of the topology of CMOS integrated circuits using the 90nm process
 </x:t>
   </x:si>
   <x:si>
-    <x:t>МАСТЪР ПЛАН ЕООД</x:t>
-[...444 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0392-C01</x:t>
+    <x:t>Фотолитикс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВРАМОВИ 2016 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0913-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг - проектиране и изграждане на вътрешна инфраструктура на Индустриален парк със складова база в УПИ I-307, кв.10в, по
+плана на промишлена зона гр. Сливен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Изграждане на фотоволтаична централа на покрива на сграда на „СТИИЛ ДИЗАЙН“ ЕООД за производство на електроенергия собствени нужди”  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стил дзизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2376-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и монтаж на 243 кв.м прозрачни ограждащи конструкции /прозорци и врати/с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ ЕС ПИ ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАВЕКСИМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1495,1911 +1433,1928 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E109"/>
+  <x:dimension ref="A1:E110"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46161</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46163</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46164</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46164</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46164</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46164</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46167</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46167</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46167</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46167</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46167</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46164</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46168</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46168</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46168</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46168</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46168</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46168</x:v>
+        <x:v>46187</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46164</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46163</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46175</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46176</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46169</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46176</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46169</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46176</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46176</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46168</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46176</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46169</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46176</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46169</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46176</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46169</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46176</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46169</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46176</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46169</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46176</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46169</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46176</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46168</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46169</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46176</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46169</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46177</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46166</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46177</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46170</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46177</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46170</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46177</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46170</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46177</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46170</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46177</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46170</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46177</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46170</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46177</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46177</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46177</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46170</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46177</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46170</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46177</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46178</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46171</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46178</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46171</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46178</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46171</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46172</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46170</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46170</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46166</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46171</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46178</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46170</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46180</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46171</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46181</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46171</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46181</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46171</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46181</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46171</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46181</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46174</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46181</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46174</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46181</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46174</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46181</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46174</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46181</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46174</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46181</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46170</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46181</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46170</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46181</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46181</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46169</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46181</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46174</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46181</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46169</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46174</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46174</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46174</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46174</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46174</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46174</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46174</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46174</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46181</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46174</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46174</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46174</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46181</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46174</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46174</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46182</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46171</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46171</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46183</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46171</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46184</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46174</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46184</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46174</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46185</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46170</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46187</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46171</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46187</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46160</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46188</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46174</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B109" s="2">
+      <x:c r="B110" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C109" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>326</x:v>
+      <x:c r="C110" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>312</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>