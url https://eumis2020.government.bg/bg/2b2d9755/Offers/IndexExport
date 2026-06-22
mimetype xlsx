--- v2 (2026-06-22)
+++ v3 (2026-06-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc307ed95dadf4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/204aa3748cd1445e86334f2a8ee41e51.psmdcp" Id="R37988abd67e84de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df1a4f433f04551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83199e7264c84869aeb8c162b02fa9b0.psmdcp" Id="R265de7e043a24f93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>