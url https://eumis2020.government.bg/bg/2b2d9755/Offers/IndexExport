--- v3 (2026-06-22)
+++ v4 (2026-07-14)
@@ -1,1072 +1,862 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df1a4f433f04551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83199e7264c84869aeb8c162b02fa9b0.psmdcp" Id="R265de7e043a24f93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c59df778f349f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84d82ce5302145799bdd2a9f2178f3f5.psmdcp" Id="Ree2df15ea16044ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Изготвяне на материали за визуална идентичност</x:t>
-[...74 lines deleted...]
-    <x:t xml:space="preserve">Изграждане и внедряване на система за архивиране на информация 
+    <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕН ТИ ЕН - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0270-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЮНУЗ ООД</x:t>
-[...96 lines deleted...]
-    <x:t>BG16RFPR001-1.004-2261-C01</x:t>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2554-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „СЪЗДАВАНЕ И ТЕСТВАНЕ НА ПРОТОТИПИ И ПИЛОТНИ ЛИНИИ, СВЪРЗАНИ С РАЗРАБОТВАНЕТО НА ПРОДУКТОВА ИНОВАЦИЯ - ИНОВАТИВНИ 
+КОЗМЕТИЧНИ ПРОДУКТИ (КРЕМ И СЕРУМ) НА БАЗА НА ROSEPROINN СИСТЕМАТА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+Доставка, монтаж, настройка и въвеждане в експлоатация на оборудване за разширение на съществуваща фотоволтаична система за собствено потребление и изграждане на система за съхранение на електрическа енергия за нуждите на хотелски комплекс. Процедурата включва доставка на фотоволтаични панели, конструкция, свързващи компоненти, система за съхранение на енергия (батерия), комуникационно оборудване, електроразпределителни компоненти, монтажни дейности, настройка и пуск в експлоатация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САН ПРОПЪРТИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули:
+•	система за управление на складовото стопанство (WMS); 
+•	система за управление на производството; 
+•	система за архивиране на информация. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плутон Инвест ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на система за сгъстен въздух, състояща се от 1 брой компресор с инверторно управление с изсушител и 1 брой ресивър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>доставка на мебели за ресторант</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ШИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2421-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на CNC пробивен център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРМОНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция 2 – Въвеждане на система за управление на веригата за доставки на продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция 3 – Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 4 – Въвеждане на система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОНЕЛ-В ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1341-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на високотехнологично оборудване по 2 обособени позиции 
+•	Обособена позиция 1: Доставка на компютърно оборудване 
+•	Обособена позиция 2: Доставка на лазер за гравиране и рязане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ДИ ЕН ЕЙ ПРОДЖЕКТ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2801-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ разделени в четири обособени позиции, както следва:
+Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр.
+Обособена позиция 2: "Въвеждане на Система за управление на ресурсите(ERP система)" - 1бр.
+Обособена позиция 3: "Изграждане на система за защита на информацията в локална мрежа" - 1 бр.
+Обособена позиция 4: "Изграждане на система за архивиране на информация" - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М И Д АВТО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1319-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирана информационна система, включваща CRM система и система за бизнес анализи (BI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕЛДЕР ГРУП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЗУНОВ 90 АНИМАЛПЕТС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0547-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0108-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за: Обособена позиция 1 - „Внедряване на съвременни технически решения за енергийна ефективност на сградата – изолиране на външните стени, покрив, подмяна на дограмата“ Обособена позиция 2 - „Изграждане на термопомпена и рекуперативна вентилационна инсталации“ Обособена позиция 3 - „Инсталиране на локални съоръжения за съхранение на енергия батерии в комбинация с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 броя термопомпи " въздух-вода"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh, в производствена база „РЕА-Елена Будовска“,гр. Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕА - Елена Будовска ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр.; ОП 2:Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОРМА 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1738-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0726-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и тестване на прототип на приложение: Тест за изследване на компетентностни модели за предвиждане и оценка на стереотипни ценностни системи: „Когнитивни меметики“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЛП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0117-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на активи за нуждите на МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0456-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0456-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа в „Европа-Р“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Европа - Р" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Разходи за услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1 Въвеждане на Система за управление на ресурсите (ERP система) – 1бр.
+Обособена позиция 2 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1бр.
+Обособена позиция 3 Въвеждане на система за бизнес анализи (Business Intelligence система) – 1бр.,  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЙ ТИ ПЛЕЙС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0079-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието "РЕНТАЛ БГ ГРУП" ООД, включващи: 1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 2. Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес 3. Въвеждане на система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на цифрови решения за дигитализация на дейността на „Семела Логистикс“ ООД, включващи система за управление на взаимоотношенията с клиенти (CRM), система за бизнес анализи (Business Intelligence) и система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕМЕЛА ЛОГИСТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1684-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАПРИЗ.КС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1611-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дистрибут ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2302-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
+1. Компресор за сгъстен въздух с инверторно управление (1 бр.)
+2. Изсушител на сгъстен въздух (2 бр.)
+3. Ресивър с въздушен обем 500л (1 бр.)
+4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУСЕВПЛАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0647-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Доставка на специализирано кино- и видеооборудване по четири обособени позиции" </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТУДИО ЛАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер „Интуитивна AI платформа за бизнес анализ с комуникация на естествен език – NovaBI“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮМАРК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2710-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на ДМА по следните обособени позиции:
+Обособена позиция 1: Комплект апаратура за фото и видео заснемане -  - 1бр. фотоапарат, 4 бр. обективи с различни фокусни разстояния, карта памет, статив и 2 бр. аксесоари за калибриране на цветовете;
+Обособена позиция 2: Апаратура за измерване на качеството на екрани/монитори -- 1 бр. спектрорадиометър, безконтактен колориметър 1 бр., двуканален USB осцилоскоп с логически анализатор 1 бр. и комплект уред за генериране на тестов сигнал с различни характеристики(генератор) и уред за детайлно анализиране на резултатите от генерирания тестов сигнал (анализатор) 
+Обособена позиция 3: Компютърно оборудвне:   1 брой стационарен компютър 24-инчов дисплей с резолюция 4480 x 2520, 2 броя лаптопи 15.3-инчов дисплей с резолюция 2880 x 1864, референтен монитор - 1 бр. и работен монитор - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛаптопМедия ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2770-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на АЗРЕМОНТИРАМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЗРЕМОНТИРАМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2392-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на оборудване за архитектурно студио с 8 обособени позиции: 
+Обособена позиция 1: Настолен Компютър - 6 броя
+Обособена позиция 2: Графичен таблет - 1 брой
+Обособена позиция 3: Екран за презентации - 1 брой
+Обособена позиция 4: 3D принтер - 1 брой
+Обособена позиция 5: Плотер за формат А0 - 1 брой
+Обособена позиция 6: Лаптоп 16“ - 2 броя
+Обособена позиция 7: Таблет 13“ - 2 броя
+Обособена позиция 8: Монитори 27“ - 12 броя 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАНДСКЕЙП ДИЗАЙН СТУДИО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2755-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Закупуване, доставка и монтаж на енергийно ефективни активи по две обособени позиции - 1. Фотоволтаични панели в комбинация с инвертори - 20 kW и 2. Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 25 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕТ МАГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2253-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане, внедряване и конфигуриране на интегрирана платформа за управление на бизнес процеси, обединяваща ERP и CRM функционалности в единна среда с общ модел на данни и централизирана логика за управление.“</x:t>
   </x:si>
   <x:si>
     <x:t>МЕЙК КЕЙК ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0150-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка на дълготрайни материални и нематериални активи със следните обособени позиции:
-[...4 lines deleted...]
-ОП4-Доставка на Специализиран софтуер 
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРИНА - КМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0501-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0904-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на машини за целите на проект BG16RFPR001-1.010-0354:
+1. Пакетен циркуляр с NC управление - 1 бр.;
+2. Кантираща машина – 1 бр.;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТИВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на оборудване за целите на проект BG16RFPR001-2.004-1560-C01:
+1. Винтов компресор с инверторно управление - 1 бр.;
+2. Хладилен изсушител за сгъстен въздух - 1 бр.;“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕЛЕКТРОСТАРТ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда-500 m² топлоизолация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"КАПИТАЛ - СТРОИТЕЛСТВО" ЕООД</x:t>
-[...17 lines deleted...]
-3.	Изграждане на система за управление на съхранението и споделянето на информация.
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) с мощност 52 кWp за собствени нужди в с. Орешак, ПИ 53707.501.65.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРАСИ777-2008 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0785-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЗАКУПУВАНЕ И ДОСТАВКА НА ОБОРУДВАНЕ, ПО ОБОСОБЕНИ ПОЗИЦИИ“, като част от дейностите по Административен договор за безвъзмездна финансова помощ (АДБФП) № BG16RFPR001-1.004-1734-C01 от 30.07.2025 г., процедура BG16RFPR001-1.004 „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите“, финансирана от Европейския съюз чрез Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЙЧЕС АРХИТЕКТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1734-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на подемно-транспротни средства по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАСИЛЕВ КРИЕЙТИВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1828-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително монтажни работи на фотоволтаични панели в комбинация с инвертори с мощност 100кW за собствено ползване на ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМТех ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда, собственост на „Актив инвест груп“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актив инвест груп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСД Сервиз</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и пускане в експлоатация на Климатична камера с високо ефективна регенерация или рекуперация на топлина/студ/влага - 2 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„УНИВЕРСИТЕТСКА МНОГОПРОФИЛНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ ЕВРОХОСПИТАЛ ПЛОВДИВ” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0852-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка, монтаж и пускане в експлоатация на оборудване за климатизация и вентилация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Идея Хоум ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпен чилър за нуждите на „Томов 69“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТОМОВ 69" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1850-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии: 
+1. Изграждане на система за защита на информацията в локална мрежа
+ 2. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕЛТА МЕБЕЛ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0567-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на машини, инструменти и оборудване по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА - закупуване на компютърно оборудване:
+1. Обособена позиция  - Компютърна Конфигурация - 2 бр
+2.  Обособена позиция - Лаптоп - 2 бр.
+3.  Обособена позиция - Лаптоп - 2 бр.
+4.  Обособена позиция - Лаптоп - 2 бр.
+5.  Обособена позиция - Лаптоп - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛИРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1663-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на обзавеждане и оборудване за “Метал Арт- инж. Добрев” ЕООД по обособени позиции:
+Обособена позиция 1: Доставка на офис обзавеждане. 
+Обособена позиция 2: Доставка и монтаж на обзавеждане и оборудване на стая за хранене. 
+Обособена позиция 3: Доставка на оборудване за санитарно помещение.
+Обособена позиция 4: Доставка и монтаж на масажен стол. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"1ТЕАМ" ООД</x:t>
-[...338 lines deleted...]
-    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на "ДОСЕВ ИМПЕКС" ЕООД, структурирани в три обособени позиции</x:t>
+    <x:t>МЕТАЛ АРТ - инж. ДОБРЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0793-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Технически прегледи ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Холдинг Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система със система за съхранение на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ДИСКО ФАКТОРИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0162-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на "ДОСЕВ ИМПЕКС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0467-C01</x:t>
-[...122 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+    <x:t>BG16RFPR001-2.004-1568-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕБЕЛИ СПАС ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 30 kW и система за съхранение на енергия с капацитет минимум 60 kWh предназначени за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИЗНЕС НЕДЕВИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛА 2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0033-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ 55KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на фирма ЕВРОПАВИМЕНТИ ПЛЮС ООД чрез енергоспестяващи мерки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПАВИМЕНТИ ПЛЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0581-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на интегрирана система за управление на бизнес процесите в „ТЕХНО ЕЛЕКТРОНИКС 5" ЕООД, включваща въвеждане на система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (BI), реализирани чрез интеграция помежду им в обща интегрирана среда, съгласно Техническата спецификация и Приложение 16 по процедура BG16RFPR001-1.012 „Дигитализация на предприятията".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТЕХНО ЕЛЕКТРОНИКС 5“ ЕООД,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0209-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи по: ОП1 – Фотоволтаична електроцентрала, ОП2 –Енергийно-ефективни прозрачни ограждащи конструкции, ОП3 - Локално съоръжение за съхранение на енергия  (батерия в комплект с инвертор)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пастили ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0044-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
   </x:si>
   <x:si>
     <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0002-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
-[...300 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
+    <x:t>Доставка на мебели по проект BG-RRP-1.015 ,,Училищна STEM среда" и сключен договор номер BG-RRP-1.015-2288-CO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСНОВНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-2288-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1433,1928 +1223,1520 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E110"/>
+  <x:dimension ref="A1:E86"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46178</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46178</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46178</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46178</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46178</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46178</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46183</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46185</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46185</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46185</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46195</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46185</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46185</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46187</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46195</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46195</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46195</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46184</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46184</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46196</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46185</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46190</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46190</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46197</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46197</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46190</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46197</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46197</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46197</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46198</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46190</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46198</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46190</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46198</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46190</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46198</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46198</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46191</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46198</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46191</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46198</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46190</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46198</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46191</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46198</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46191</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46198</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46191</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46198</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46191</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46199</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46199</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46199</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46192</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46199</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46199</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46192</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46192</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46192</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46199</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46191</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46199</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46189</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46199</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46189</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46199</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46199</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46189</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46200</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46188</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46200</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46200</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46188</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46200</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46200</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46185</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46200</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46185</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46201</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46191</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46201</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46201</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46191</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46201</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46192</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>243</x:v>
-[...66 lines deleted...]
-      <x:c r="E90" s="0" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...338 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>