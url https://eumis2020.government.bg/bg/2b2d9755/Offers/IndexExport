--- v4 (2026-07-14)
+++ v5 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c59df778f349f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84d82ce5302145799bdd2a9f2178f3f5.psmdcp" Id="Ree2df15ea16044ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R434ae5916f2242ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb74e74db09546ee9a71f089ae155959.psmdcp" Id="Rc7ac3949641c4029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
@@ -113,214 +113,241 @@
   <x:si>
     <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1049-C01</x:t>
   </x:si>
   <x:si>
     <x:t>доставка на мебели за ресторант</x:t>
   </x:si>
   <x:si>
     <x:t>НЮ ШИЛД ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-2421-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и инсталация на CNC пробивен център – 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>ХАРМОНТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.010-1340</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка и внедряване на интегрирана информационна система, включваща CRM система и система за бизнес анализи (BI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕЛДЕР ГРУП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на високотехнологично оборудване по 2 обособени позиции 
+•	Обособена позиция 1: Доставка на компютърно оборудване 
+•	Обособена позиция 2: Доставка на лазер за гравиране и рязане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ДИ ЕН ЕЙ ПРОДЖЕКТ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2801-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ разделени в четири обособени позиции, както следва:
+Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр.
+Обособена позиция 2: "Въвеждане на Система за управление на ресурсите(ERP система)" - 1бр.
+Обособена позиция 3: "Изграждане на система за защита на информацията в локална мрежа" - 1 бр.
+Обособена позиция 4: "Изграждане на система за архивиране на информация" - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М И Д АВТО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1319-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
 Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
 Обособена позиция 2 – Въвеждане на система за управление на веригата за доставки на продукти за производствения процес/процеса на предоставяне на услуги
 Обособена позиция 3 – Въвеждане на система за управление на складовото стопанство (WMS)
 Обособена позиция 4 – Въвеждане на система за управление на производството</x:t>
   </x:si>
   <x:si>
     <x:t>СОНЕЛ-В ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1341-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на високотехнологично оборудване по 2 обособени позиции 
-[...29 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0125-C01</x:t>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0108-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за: Обособена позиция 1 - „Внедряване на съвременни технически решения за енергийна ефективност на сградата – изолиране на външните стени, покрив, подмяна на дограмата“ Обособена позиция 2 - „Изграждане на термопомпена и рекуперативна вентилационна инсталации“ Обособена позиция 3 - „Инсталиране на локални съоръжения за съхранение на енергия батерии в комбинация с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0226-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
   </x:si>
   <x:si>
     <x:t>УЗУНОВ 90 АНИМАЛПЕТС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0547-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
-[...50 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0726-C01</x:t>
+    <x:t>„Доставка на активи за нуждите на МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0456-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0456-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване и тестване на прототип на приложение: Тест за изследване на компетентностни модели за предвиждане и оценка на стереотипни ценностни системи: „Когнитивни меметики“.</x:t>
   </x:si>
   <x:si>
     <x:t>НЛП БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0117-C01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG05SFPR002-1.004-0456-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа в „Европа-Р“ ЕООД“</x:t>
   </x:si>
   <x:si>
     <x:t>"Европа - Р" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0722-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Разходи за услуги и решения в областта на икт по обособени позиции:
 Обособена позиция 1 Въвеждане на Система за управление на ресурсите (ERP система) – 1бр.
 Обособена позиция 2 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1бр.
 Обособена позиция 3 Въвеждане на система за бизнес анализи (Business Intelligence система) – 1бр.,  </x:t>
   </x:si>
   <x:si>
     <x:t>"АЙ ТИ ПЛЕЙС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0079-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на интегрирани ИКТ системи в предприятието "РЕНТАЛ БГ ГРУП" ООД, включващи: 1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 2. Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес 3. Въвеждане на система за управление на складовото стопанство (WMS)</x:t>
   </x:si>
   <x:si>
     <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0930-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на цифрови решения за дигитализация на дейността на „Семела Логистикс“ ООД, включващи система за управление на взаимоотношенията с клиенти (CRM), система за бизнес анализи (Business Intelligence) и система за управление на съхранението и споделянето на информация.</x:t>
   </x:si>
   <x:si>
     <x:t>СЕМЕЛА ЛОГИСТИКС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1684-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 броя термопомпи " въздух-вода"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh, в производствена база „РЕА-Елена Будовска“,гр. Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕА - Елена Будовска ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0726-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр.; ОП 2:Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОРМА 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1738-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРИНА - КМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0501-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0904-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0745-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване и доставка на ДМА</x:t>
   </x:si>
   <x:si>
     <x:t>"КАПРИЗ.КС" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-1611-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване на ИКТ решения</x:t>
   </x:si>
   <x:si>
     <x:t>Дистрибут ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2302-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
 1. Компресор за сгъстен въздух с инверторно управление (1 бр.)
 2. Изсушител на сгъстен въздух (2 бр.)
 3. Ресивър с въздушен обем 500л (1 бр.)
 4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
@@ -412,99 +439,72 @@
   <x:si>
     <x:t>НЕТ МАГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2253-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане, внедряване и конфигуриране на интегрирана платформа за управление на бизнес процеси, обединяваща ERP и CRM функционалности в единна среда с общ модел на данни и централизирана логика за управление.“</x:t>
   </x:si>
   <x:si>
     <x:t>МЕЙК КЕЙК ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0150-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"</x:t>
   </x:si>
   <x:si>
     <x:t>РАЙЦ - 2 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-0378-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 55 kW</x:t>
-[...23 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0745-C01</x:t>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на оборудване за целите на проект BG16RFPR001-2.004-1560-C01:
+1. Винтов компресор с инверторно управление - 1 бр.;
+2. Хладилен изсушител за сгъстен въздух - 1 бр.;“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕЛЕКТРОСТАРТ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1560-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и пускане в експлоатация на машини за целите на проект BG16RFPR001-1.010-0354:
 1. Пакетен циркуляр с NC управление - 1 бр.;
 2. Кантираща машина – 1 бр.;</x:t>
   </x:si>
   <x:si>
     <x:t>СТИВ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.010-0354</x:t>
   </x:si>
   <x:si>
-    <x:t>„Доставка, монтаж и пускане в експлоатация на оборудване за целите на проект BG16RFPR001-2.004-1560-C01:
-[...9 lines deleted...]
-  <x:si>
     <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
   </x:si>
   <x:si>
     <x:t>Кориантро ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1791-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
   </x:si>
   <x:si>
     <x:t>Нитекс ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0418-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
   </x:si>
   <x:si>
     <x:t>ТОПАЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1269-C01</x:t>
@@ -525,320 +525,347 @@
   <x:si>
     <x:t>КРАСИ777-2008 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0785-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„ЗАКУПУВАНЕ И ДОСТАВКА НА ОБОРУДВАНЕ, ПО ОБОСОБЕНИ ПОЗИЦИИ“, като част от дейностите по Административен договор за безвъзмездна финансова помощ (АДБФП) № BG16RFPR001-1.004-1734-C01 от 30.07.2025 г., процедура BG16RFPR001-1.004 „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите“, финансирана от Европейския съюз чрез Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“.</x:t>
   </x:si>
   <x:si>
     <x:t>ЕЙЧЕС АРХИТЕКТИ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-1734-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на подемно-транспротни средства по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
   </x:si>
   <x:si>
     <x:t>ВАСИЛЕВ КРИЕЙТИВ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-1828-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМТех ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда, собственост на „Актив инвест груп“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актив инвест груп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСД Сервиз</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Строително монтажни работи на фотоволтаични панели в комбинация с инвертори с мощност 100кW за собствено ползване на ПОЛИПЛАСТ ПМ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>ПОЛИПЛАСТ ПМ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2723-C01</x:t>
-  </x:si>
-[...52 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0347-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпен чилър за нуждите на „Томов 69“ ЕООД“</x:t>
   </x:si>
   <x:si>
     <x:t>"ТОМОВ 69" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1850-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии: 
 1. Изграждане на система за защита на информацията в локална мрежа
  2. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
     <x:t>ДЕЛТА МЕБЕЛ ГРУП ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0567-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и пускане в експлоатация на Климатична камера с високо ефективна регенерация или рекуперация на топлина/студ/влага - 2 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„УНИВЕРСИТЕТСКА МНОГОПРОФИЛНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ ЕВРОХОСПИТАЛ ПЛОВДИВ” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0852-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка, монтаж и пускане в експлоатация на оборудване за климатизация и вентилация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Идея Хоум ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0347-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на машини, инструменти и оборудване по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на ДМА - закупуване на компютърно оборудване:
 1. Обособена позиция  - Компютърна Конфигурация - 2 бр
 2.  Обособена позиция - Лаптоп - 2 бр.
 3.  Обособена позиция - Лаптоп - 2 бр.
 4.  Обособена позиция - Лаптоп - 2 бр.
 5.  Обособена позиция - Лаптоп - 2 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>ЛИРА ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-1663-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка и монтаж на обзавеждане и оборудване за “Метал Арт- инж. Добрев” ЕООД по обособени позиции:
 Обособена позиция 1: Доставка на офис обзавеждане. 
 Обособена позиция 2: Доставка и монтаж на обзавеждане и оборудване на стая за хранене. 
 Обособена позиция 3: Доставка на оборудване за санитарно помещение.
 Обособена позиция 4: Доставка и монтаж на масажен стол. 
 </x:t>
   </x:si>
   <x:si>
     <x:t>МЕТАЛ АРТ - инж. ДОБРЕВ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-0793-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Технически прегледи ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1054-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система със система за съхранение на електрическа енергия за собствено потребление.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 ДИСКО ФАКТОРИ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0162-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Холдинг Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0161-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Подобряване на енергийната ефективност на "ДОСЕВ ИМПЕКС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1568-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
   </x:si>
   <x:si>
     <x:t>МЕБЕЛИ СПАС ДИЗАЙН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0051-C01</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 30 kW и система за съхранение на енергия с капацитет минимум 60 kWh предназначени за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
   </x:si>
   <x:si>
     <x:t>КРЕС-Д ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0095-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 30 kW и система за съхранение на енергия с капацитет минимум 60 kWh предназначени за собствено потребление </x:t>
-[...8 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+    <x:t>„Доставка, монтаж и пуск в експлоатация на четири броя Термопомпи „въздух-вода“, всяка една с мощност от 16 kw“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КОНВЕНТА 7" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0075-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на взаимосвързани ИКТ услуги и решения, съобразени с нуждите на предприятието, по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“ за „СИДЕОН“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИДЕОН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1003-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ 55KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
   </x:si>
   <x:si>
     <x:t>"БИЗНЕС НЕДЕВИ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0290-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
   </x:si>
   <x:si>
     <x:t>"СОЛА 2020" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0033-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
   </x:si>
   <x:si>
     <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.010-0043-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ 55KW</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
   </x:si>
   <x:si>
     <x:t>Мегаборд Конструкции ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0826-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>„Изпълнение на дейностите по административен договор № ПБBG16RFPR001-2.004-0356-1“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Д ЕНД Д ТЕКСТИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0356-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на интегрирана система за управление на бизнес процесите в „ТЕХНО ЕЛЕКТРОНИКС 5" ЕООД, включваща въвеждане на система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (BI), реализирани чрез интеграция помежду им в обща интегрирана среда, съгласно Техническата спецификация и Приложение 16 по процедура BG16RFPR001-1.012 „Дигитализация на предприятията".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТЕХНО ЕЛЕКТРОНИКС 5“ ЕООД,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0209-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Подобряване на енергийната ефективност на фирма ЕВРОПАВИМЕНТИ ПЛЮС ООД чрез енергоспестяващи мерки</x:t>
   </x:si>
   <x:si>
     <x:t>ЕВРОПАВИМЕНТИ ПЛЮС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0581-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на интегрирана система за управление на бизнес процесите в „ТЕХНО ЕЛЕКТРОНИКС 5" ЕООД, включваща въвеждане на система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (BI), реализирани чрез интеграция помежду им в обща интегрирана среда, съгласно Техническата спецификация и Приложение 16 по процедура BG16RFPR001-1.012 „Дигитализация на предприятията".</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
   </x:si>
   <x:si>
     <x:t>АКЮРЪСИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0103-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Строително-монтажни работи по: ОП1 – Фотоволтаична електроцентрала, ОП2 –Енергийно-ефективни прозрачни ограждащи конструкции, ОП3 - Локално съоръжение за съхранение на енергия  (батерия в комплект с инвертор)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пастили ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0044-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
   </x:si>
   <x:si>
     <x:t>Дръстър Инженеринг ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1866-C01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0044-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
   </x:si>
   <x:si>
     <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0002-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на мебели по проект BG-RRP-1.015 ,,Училищна STEM среда" и сключен договор номер BG-RRP-1.015-2288-CO1</x:t>
   </x:si>
   <x:si>
     <x:t>ОСНОВНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-1.015-2288-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
@@ -1223,51 +1250,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E86"/>
+  <x:dimension ref="A1:E89"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -1408,595 +1435,595 @@
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
         <x:v>46217</x:v>
       </x:c>
       <x:c r="B10" s="2">
         <x:v>46209</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
         <x:v>46218</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46211</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
         <x:v>46218</x:v>
       </x:c>
       <x:c r="B12" s="2">
         <x:v>46211</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
         <x:v>46218</x:v>
       </x:c>
       <x:c r="B13" s="2">
         <x:v>46211</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
         <x:v>46218</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46210</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
         <x:v>46218</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46203</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
         <x:v>46218</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46206</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
         <x:v>46218</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46204</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
         <x:v>46219</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46205</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
         <x:v>46219</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46209</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
         <x:v>46219</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46211</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
         <x:v>46219</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46211</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
         <x:v>46219</x:v>
       </x:c>
       <x:c r="B22" s="2">
         <x:v>46212</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
         <x:v>46219</x:v>
       </x:c>
       <x:c r="B23" s="2">
         <x:v>46212</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
         <x:v>46219</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46212</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
         <x:v>46219</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46212</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
         <x:v>46219</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46212</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
         <x:v>46219</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46212</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46213</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46213</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46212</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B31" s="2">
         <x:v>46213</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B32" s="2">
         <x:v>46213</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46213</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46212</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46212</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46212</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46213</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46213</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46213</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46212</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46210</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46205</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46205</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B44" s="2">
         <x:v>46212</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
@@ -2122,119 +2149,119 @@
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
         <x:v>46223</x:v>
       </x:c>
       <x:c r="B52" s="2">
         <x:v>46216</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
         <x:v>46223</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46211</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
         <x:v>46223</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46209</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
         <x:v>46223</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46207</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
         <x:v>46223</x:v>
       </x:c>
       <x:c r="B56" s="2">
         <x:v>46208</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
         <x:v>46223</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46208</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
         <x:v>46223</x:v>
       </x:c>
       <x:c r="B58" s="2">
         <x:v>46216</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
@@ -2343,400 +2370,451 @@
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
         <x:v>46224</x:v>
       </x:c>
       <x:c r="B65" s="2">
         <x:v>46211</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
         <x:v>46224</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46212</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
         <x:v>46224</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46216</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
         <x:v>46225</x:v>
       </x:c>
       <x:c r="B68" s="2">
         <x:v>46213</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
         <x:v>46225</x:v>
       </x:c>
       <x:c r="B69" s="2">
         <x:v>46210</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
         <x:v>46225</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46209</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
         <x:v>46225</x:v>
       </x:c>
       <x:c r="B71" s="2">
         <x:v>46210</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
         <x:v>46225</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46210</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46226</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46211</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46226</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46211</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
         <x:v>46226</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46212</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
         <x:v>46226</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46216</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46227</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46216</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46228</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B78" s="2">
         <x:v>46212</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46228</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46214</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46230</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46213</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46230</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46209</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46231</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46216</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46232</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46214</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46233</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46212</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46290</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46175</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46317</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>45671</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>255</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:5">
+      <x:c r="A87" s="2">
+        <x:v>46233</x:v>
+      </x:c>
+      <x:c r="B87" s="2">
+        <x:v>46212</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:5">
+      <x:c r="A88" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B88" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:5">
+      <x:c r="A89" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B89" s="2">
+        <x:v>45671</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
+        <x:v>264</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>