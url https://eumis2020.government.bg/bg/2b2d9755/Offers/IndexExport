--- v5 (2026-07-14)
+++ v6 (2026-08-04)
@@ -1,889 +1,869 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R434ae5916f2242ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb74e74db09546ee9a71f089ae155959.psmdcp" Id="Rc7ac3949641c4029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d5e36aecde4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc76a6c278944ae1b8f2bba656378a4c.psmdcp" Id="R775f4224066645f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
-[...8 lines deleted...]
-    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВЕНТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на Фотоволтаична електрическа централа 50kWp за собствени нужди и локално средство за съхранение на електроенергия. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1824-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, внедряване, конфигуриране, обучение и гаранционна поддръжка на „AI Maintenance Assistant – Интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИТИ НОВЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2339-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Интегрирани системи за управление на бизнес процесите в "Диалдент 2000 ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Диалдент 2000 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0336-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 брой портално подемно съоръжение за въвеждане на нов процесов модел в производството на строителни и декоративни скални материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОТОВ СТОУН ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за производство на електрическа енергия за собствени нужди, състояща се от фотоволтаични панели, хибридни инвертори, носеща конструкция, кабели и всички необходими компоненти за нормалното функциониране на системата, с обща инсталирана мощност 150 kWp“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мартис 09 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерия 215 kW с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФОРС - 81 ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране и изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с локално съоръжение за съхранение на електрическа енергия (батерия), с мощност на инвертора 20 kW, за нуждите на „АВТОКАР-КОМЕРС“ ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АВТОКАР-КОМЕРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИСТА-СЕРВИЗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1324-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на Система за диагностициране, назначаване и моделиране на Индивидуални Ортопедични стелки, свързани с разработването на продуктова иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРТОТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0466-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дигитализация на Спектър 68 ООД
+Обособена позиция 1: Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПЕКТЪР 68 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Предоставяне на услуги за текуща подкрепа за социална и трудова интеграция на 5 новонаети лица в социалното предприятие „Поливас 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Поливас 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0013-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 3 обособени позиции: ОП1 Системи за оползотворяване на отпадна топлина студ генерирана при производството на сгъстен въздух или студопроизводство; ОП2 Енергийно ефективни охладители на въздух; ОП3 Котли на биомаса </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интерпред Партнер АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1151-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ системи в предприятието "Ар Груп Про" ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1.	Въвеждане на модул система за управление на ресурсите (ERP система)
+2.	Въвеждане на модул Система за управление на взаимоотношенията с клиенти (CRM система) 
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ар Груп Про" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне обучения за придобиване на „меки“ умения: Ключова компетентност (КК) 2 – Многоезикова компетентност – „Обучения по 
+английски език и бизнес английски“ във връзка с изпълнение на проект BG05SFPR002-1.0190089-C01 „Придобиване на нови умения в "ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД“  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: ОП 1 - Компресор с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kw - 2бр. ОП 2 - Централизирано управление (ЦУ) за сгъстен въздух - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ АНДИ-АНИ ИВАНОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана информационна система в "Алфабот" ООД, включваща следните основни модули/системи:
+1. Въвеждане на система за управление на взаимоотношенията с клиенти
+(CRM система);
+2. Въвеждане на система за управление на веригата за доставки на
+суровини/материали/компоненти/продукти за производствения процес;
+3. Въвеждане на система за управление на складовото стопанство (WMS);
+4. Въвеждане на модул/система за управление на производството.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛФАБОТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0917-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототип, свързан с разработването на продуктова (услуга) иновация - Уеб базирано приложение за извършване на счетоводни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЮМАНКОНСУЛТИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0213-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Топлинно изолиране на външни стени с ТИ плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РД СИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕФРАН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0933-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на вътрешна инфраструктура на обект „Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на ЛМ ХОЛИДЕЙС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛМ ХОЛИДЕЙС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на покривна фотоволтаична електрическа централа с инсталирана мощност не по-малка от 50 kWp, в комбинация с локална система за съхранение на енергия (батерия) с полезен капацитет не по-малък от 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИВОЛИ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДАНИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0595-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАТО 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на съвременна VRV система за отопление и охлаждане в Медицински център "Света Ана".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЦ СВЕТА АНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1986-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на фотоволтаична електрическа централа с инсталирана мощност минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗДРАМИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
+Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
+Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1673-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
   </x:si>
   <x:si>
     <x:t>СИМОНАС КАРДС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0104-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
+    <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
+ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
+ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИКСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0476-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
-[...28 lines deleted...]
-•	система за архивиране на информация. 
+    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0812-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на PVC дограма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИЛНИ СЕЛИЩА - БОРОВЕЦ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2447-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕГАС - 93" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нематериални активи за нуждите на производствено предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМПУЛС - 97 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1221-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инвестиция в енергийно ефективни системи – термопомпа и компресорна инсталация за оптимизация на енергопотреблението“: Термопомпа VRF VRV система на директно изпарение- 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМФОРТ ПАРТНЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на материали: 
+Инструментална стомана Х12 - 3,7 т.
+Стомана Ст.45  - 3,4 т.
+Нисковъглеродна стомана DD11 - 80 т.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАЛКАНКАР-ЗАРЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0060-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието „ТАРА СИСТЕМС“ ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS).
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТАРА СИСТЕМС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТВ БЪЛГАРИЯ 24 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2396-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАПОЛИ 1994 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машини и оборудване по обособени позиции:
+ОП1. Роботизирана линия за транспорт на детайли MP-MR - 1 бр.
+ОП2. Роботизирана линия за транспорт на детайли MS - 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
+ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
+ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Плутон Инвест ООД</x:t>
-[...321 lines deleted...]
-Обособена позиция 8: Монитори 27“ - 12 броя 
+    <x:t>"АКВА-МАГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на услуги по провеждане на специфични технически обучения на 50 служители на Сиела Норма АД по проект BG05SFPR002-1.019-0034-C01, съфинансиран от ЕС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сиела Норма АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0034-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка  на ИКТ решение:
+Обособена позиция 1 -  Създаване на онлайн магазин 
+Обособена позиция 2 - Въвеждане на модул за управление на веригата за доставки на суровини/материали/компоненти/продукти
+Обособена позиция 3 - Въвеждане на модул за управление на складовото стопанство (WMS) 
+Обособена позиция 4 - Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЛАНДСКЕЙП ДИЗАЙН СТУДИО ЕООД</x:t>
-[...69 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+    <x:t>ДЕЯКОЛОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УНИВЕРСАЛСТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1127-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели, в комбинация с инвертор и локално съоръжение за съхранение на електрическа енергия, разделена в две обособени позиции:
+ОП 1 – Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор;
+ОП 2 - Доставка, монтаж, изпитване и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия (батерийна система) с инвертор с инсталирана мощност 60 kW;
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Галатея Ен ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1890-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин - нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНСАВТО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0797-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: 1. Компресор за сгъстен въздух с инверторно управление (2 бр.) 2. Изсушител на сгъстен въздух (2 бр.) 3. Ресивър с въздушен обем 500л (1 бр.) 4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОЛИАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУМЕН ЙОРГОВ И Н АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1851-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи с:
+- 380 м2 топлинно изолиране със сандвич-панели за външни стени;
+- 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Линсон мото" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2480-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
   </x:si>
   <x:si>
     <x:t>ТОПАЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1269-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда-500 m² топлоизолация
-[...150 lines deleted...]
-    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+    <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
+Обособена позиция № 1 Топлинно изолиране на външни стени 
+Обособена позиция № 2 Топлинно изолиране на покрив
+Обособена позиция № 3 Топлинно изолиране на под
+Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0420-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на офис оборудване:
+Обособена позиция 1 – Доставка на ергономични столове
+Обособена позиция 2 – Доставка на работни бюра
+Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1053-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейности за подобряване на енергийната ефективност на административната сграда на „БУЛМЕКС“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БУЛМЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 60,30 kWp (DC), хибриден инвертор с минимална номинална мощност 60 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 61,4 kWh за ЕТ „Проектстрой – Петър Петров – Петя Пътева“.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ПРОЕКТСТРОЙ-ПЕТЪР ПЕТРОВ-ПЕТЯ ПЪТЕВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 63 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с изходяща номинална активна мощност 140 kW за производство на електрическа енергия от възобновяеми източници за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯ КОМЕРС - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1093-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност: 
+Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
+Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 45 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАЗАЛАТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в „МИНИ МАКС ГРУП“ ООД чрез изграждане на фотоволтаична инсталация в обект на предприятието“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МИНИ МАКС ГРУП” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Фотоволтаични панели в комбинация с инвертори - 45 kW и Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛСТРОЙ-СМК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2177-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг – проектиране, строителство и осъществяване на авторски надзор по време на изпълнението на строежа“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОГРЕС 99 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0656-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви “</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-Технически прегледи ЕООД</x:t>
-[...195 lines deleted...]
-    <x:t>BG-RRP-1.015-2288-C01</x:t>
+СКАЙМЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0410-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМСИСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0251-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електроцентрала (ФЕЦ) с хибриден инвертор, с инсталирана мощност на панелите 70,35 kWp (DC), инвертор 70 kW (AC) и батерия с общ капацитет 71,7 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОВЕН ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 30 kWh в "ВЕТЕЙДА 2" ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕТЕЙДА 2" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0807-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
+* Въвеждане на система за управление на ресурсите (ERP система);
+* Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕваПрес Инвест" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1250,1571 +1230,1503 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E89"/>
+  <x:dimension ref="A1:E85"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46204</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46217</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46217</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46210</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46217</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46210</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46218</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46204</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46218</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46203</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46205</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46209</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46211</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46220</x:v>
+        <x:v>46242</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46210</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46205</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46205</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46212</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46221</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46206</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46222</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46222</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D48" s="0" t="s">
+      <x:c r="E48" s="0" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46214</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46216</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46209</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46207</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46208</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46208</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46216</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46216</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D63" s="0" t="s">
+      <x:c r="E63" s="0" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46224</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46216</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D64" s="0" t="s">
+      <x:c r="E64" s="0" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46224</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D65" s="0" t="s">
+      <x:c r="E65" s="0" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46224</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46216</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D66" s="0" t="s">
+      <x:c r="E66" s="0" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46224</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D67" s="0" t="s">
+      <x:c r="E67" s="0" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46225</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D68" s="0" t="s">
+      <x:c r="E68" s="0" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46225</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D69" s="0" t="s">
+      <x:c r="E69" s="0" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46225</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D70" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46225</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46225</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46225</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46225</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46217</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46226</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46216</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46226</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46226</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46211</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46226</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46212</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46227</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46216</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46227</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46217</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46228</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46214</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46228</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46230</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46213</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46231</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46216</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46232</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46217</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>252</x:v>
-[...9 lines deleted...]
-      <x:c r="C86" s="0" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...55 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>