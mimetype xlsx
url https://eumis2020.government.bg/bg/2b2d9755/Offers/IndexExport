--- v6 (2026-08-04)
+++ v7 (2026-08-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d5e36aecde4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc76a6c278944ae1b8f2bba656378a4c.psmdcp" Id="R775f4224066645f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830784ae8c4b4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6fce887736a42b5b533588ca7845b6b.psmdcp" Id="R74f9c370ad9043a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
@@ -468,151 +468,187 @@
 Стомана Ст.45  - 3,4 т.
 Нисковъглеродна стомана DD11 - 80 т.</x:t>
   </x:si>
   <x:si>
     <x:t>БАЛКАНКАР-ЗАРЯ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0060-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на интегрирани ИКТ системи в предприятието „ТАРА СИСТЕМС“ ЕООД, включващи следните обособени позиции:
 ОП1: Интегрирани ИКТ системи, вкл.:
 1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
 2. Въвеждане на модул/система за управление на складовото стопанство (WMS).
 ОП2: Системи за архивиране и управление на информацията, вкл.:
 1.	Изграждане на система за архивиране на информация
 2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
     <x:t>"ТАРА СИСТЕМС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1183-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
-[...36 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
 ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
 ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
 </x:t>
   </x:si>
   <x:si>
     <x:t>"АКВА-МАГ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.011-0049</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на услуги по провеждане на специфични технически обучения на 50 служители на Сиела Норма АД по проект BG05SFPR002-1.019-0034-C01, съфинансиран от ЕС</x:t>
-[...5 lines deleted...]
-    <x:t>BG05SFPR002-1.019-0034-C01</x:t>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТВ БЪЛГАРИЯ 24 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2396-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАПОЛИ 1994 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машини и оборудване по обособени позиции:
+ОП1. Роботизирана линия за транспорт на детайли MP-MR - 1 бр.
+ОП2. Роботизирана линия за транспорт на детайли MS - 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка  на ИКТ решение:
 Обособена позиция 1 -  Създаване на онлайн магазин 
 Обособена позиция 2 - Въвеждане на модул за управление на веригата за доставки на суровини/материали/компоненти/продукти
 Обособена позиция 3 - Въвеждане на модул за управление на складовото стопанство (WMS) 
 Обособена позиция 4 - Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
     <x:t>ДЕЯКОЛОР ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2183-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка на услуги по провеждане на специфични технически обучения на 50 служители на Сиела Норма АД по проект BG05SFPR002-1.019-0034-C01, съфинансиран от ЕС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сиела Норма АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0034-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия в комбинация с инвертори към съществуваща централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИС ВАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1563-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Изграждане на инсталация за производство на ел. енергия със съоръжения за съхранение на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТВИЖЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на мярка по енергийна ефективност в търговско предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИК 90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1513-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка и монтаж на термопомпи въздух-въздух</x:t>
   </x:si>
   <x:si>
     <x:t>УНИВЕРСАЛСТРОЙ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1127-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели, в комбинация с инвертор и локално съоръжение за съхранение на електрическа енергия, разделена в две обособени позиции:
 ОП 1 – Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор;
 ОП 2 - Доставка, монтаж, изпитване и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия (батерийна система) с инвертор с инсталирана мощност 60 kW;
 </x:t>
   </x:si>
   <x:si>
     <x:t>Галатея Ен ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1890-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на химически продукти</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-1.001-0383</x:t>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на тежка механизация по следните обособени позиции:  ОП 1 Трошачки : Челюстна трошачка 1бр. и Роторна трошачка 2бр. ОП 2 Сита:  Скалпиращо сито 1 бр. и Тридеково сито 2бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0004-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин - нова</x:t>
   </x:si>
   <x:si>
     <x:t>"ТРАНСАВТО" АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0797-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-нова</x:t>
   </x:si>
   <x:si>
     <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0788-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: 1. Компресор за сгъстен въздух с инверторно управление (2 бр.) 2. Изсушител на сгъстен въздух (2 бр.) 3. Ресивър с въздушен обем 500л (1 бр.) 4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
   </x:si>
   <x:si>
     <x:t>ФОЛИАРТ ООД</x:t>
   </x:si>
@@ -656,50 +692,68 @@
 Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
   </x:si>
   <x:si>
     <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1573-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
   </x:si>
   <x:si>
     <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0420-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
   </x:si>
   <x:si>
     <x:t>БУЛМЕТАЛ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Изграждане на система за архивиране на информация – 1 бр. и Изграждане на система за управление за съхранението и споделянето на информация; ОП 2: Въвеждане на система за управление на ресурси (ERP система) – 1 бр.; ОП 3: Въвеждане на система за управление на взаимоотношения с клиенти (CRM) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ОПТЕК СИСТЕМС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1964-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в ЕТ Мери и син - Мария Христова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ Мери и син - Мария Христова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0872-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на офис оборудване:
 Обособена позиция 1 – Доставка на ергономични столове
 Обособена позиция 2 – Доставка на работни бюра
 Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
   </x:si>
   <x:si>
     <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.004-1053-C02</x:t>
   </x:si>
   <x:si>
     <x:t>„Изпълнение на дейности за подобряване на енергийната ефективност на административната сграда на „БУЛМЕКС“ ЕООД“</x:t>
   </x:si>
   <x:si>
     <x:t>"БУЛМЕКС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0788-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
   </x:si>
@@ -1230,51 +1284,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E85"/>
+  <x:dimension ref="A1:E91"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -2027,706 +2081,808 @@
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B46" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46237</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B48" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B49" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B50" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B51" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46227</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B53" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B54" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46238</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B56" s="2">
         <x:v>46238</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46233</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46237</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46237</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46237</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46237</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46230</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46230</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46246</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46227</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46246</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46231</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46246</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46234</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46247</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46233</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46247</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46237</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46247</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46232</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46247</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46232</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46247</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46232</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46248</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46232</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46248</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46237</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46248</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46233</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46251</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46234</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46251</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46237</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46251</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46234</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46251</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46235</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46251</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46236</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46251</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46236</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46252</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46237</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46252</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B82" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46252</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46221</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46290</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46175</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46317</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>45671</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>253</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:5">
+      <x:c r="A86" s="2">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B86" s="2">
+        <x:v>46236</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:5">
+      <x:c r="A87" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B87" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:5">
+      <x:c r="A88" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B88" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:5">
+      <x:c r="A89" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B89" s="2">
+        <x:v>46221</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:5">
+      <x:c r="A90" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B90" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:5">
+      <x:c r="A91" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B91" s="2">
+        <x:v>45671</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>