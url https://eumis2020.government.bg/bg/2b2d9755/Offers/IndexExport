--- v7 (2026-08-04)
+++ v8 (2026-09-04)
@@ -1,941 +1,1279 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830784ae8c4b4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6fce887736a42b5b533588ca7845b6b.psmdcp" Id="R74f9c370ad9043a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e6cf80c01174a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72059ab516a64607b77744c176f08c64.psmdcp" Id="R1843c7c5b30646b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
-[...74 lines deleted...]
-    <x:t xml:space="preserve">ФОРС - 81 ООД
+    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ с инсталирана АС мощност 55 kW без отдаване на енергия в електроразпределителната мрежа, осигуряваща ел. енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОЛОР ГЛАЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0772-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на хибридна фотоволтаична електроцентрала (ФЕЦ) за собствени нужди с мощност 80 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУДИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за енергийна ефективност в сграда на „ЧАПЕК“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Чапек" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на мерки за енергийна ефективност и изграждане на фотоволтаична електрическа централа в сгради на „ДЕСИТА“ ООД, намиращи се на адрес ул. "Пенчо Постомпиров" 11 и бул. "Стефан Караджа" 105  в две обособени позиции.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
-[...8 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+    <x:t>ДЕСИТА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2518-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
   </x:si>
   <x:si>
     <x:t>ВИСТА-СЕРВИЗ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1324-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Създаване и тестване на Система за диагностициране, назначаване и моделиране на Индивидуални Ортопедични стелки, свързани с разработването на продуктова иновация</x:t>
-[...10 lines deleted...]
-Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+    <x:t>Дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Владови стил” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1753-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии чрез
+Изграждане на система за защита на информацията в локална мрежа -1бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>СПЕКТЪР 68 ООД</x:t>
-[...309 lines deleted...]
-    <x:t>BG16RFPR001-1.001-0060-C01</x:t>
+    <x:t>"Суит Силвия ИВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на топлоизолационна система и нейните компоненти в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 с две обособени позиции: Обособена позиция 1 - Топлоизолационни системи от сандвич панели за външни стени и подове към външен въздух - 580 кв.м. Обособена позиция 2 - Прозрачни ограждащи конструкции прозорци и врати - с рамка от екструдиран поливинилхлорид (PVC) или от дърво - 300 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТАД ЛОГИСТИК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1553-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор с публична покана на доставчик на материали и комплектни възли за прототип съгласно техническа спецификация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Колко Ток ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Технически прегледи ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на интегрирани системи по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 2 – Въвеждане на система за бизнес анализи (Business Intelligence система) – 1 бр.
+Обособена позиция 3 – Въвеждане на система за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРАСИМИР МЛАДЕНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за климатизация с. Михалково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИХАЛКОВО АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1628-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на интегрирани ИКТ системи в предприятието „ТАРА СИСТЕМС“ ЕООД, включващи следните обособени позиции:
 ОП1: Интегрирани ИКТ системи, вкл.:
 1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
 2. Въвеждане на модул/система за управление на складовото стопанство (WMS).
 ОП2: Системи за архивиране и управление на информацията, вкл.:
 1.	Изграждане на система за архивиране на информация
 2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
   </x:si>
   <x:si>
     <x:t>"ТАРА СИСТЕМС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1183-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
-[...1 lines deleted...]
-ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
+    <x:t xml:space="preserve">Извършване на услуга по изследвания, изпитвания, измервания и валидиране, необходими за разработването на производствена иновация, състояща се от изпитване на специализиран софтуер и изпитване на основа на хващачи, използвани при откъсване на розов цвят
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"АКВА-МАГ" ЕООД</x:t>
-[...2 lines deleted...]
-    <x:t>BG16FFPR003-4.011-0049</x:t>
+    <x:t>АВРОТИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител за внедряване на дигитални решения“ по две обособени позиции 
+Обособена позиция 1: Създаване на онлайн магазин
+Обособена позиция 2: Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАНДЕЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0028-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на  активи в областта на енергийната ефективност с две обособени позиции:
+Обособена позиция №1 Доставка и въвеждане в експлоатация на Конвенционален компресор с изсушител — 1 бр.
+Обособена позиция №2 Доставка и въвеждане в експлоатация на компресорна система състояща се от 2 бр. компресори с инверторно управление, 2 бр. ресивъри и 2 бр. изсушители.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОРОНА М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения, включващи: ОП1: Въвеждане на Система за управление на ресурсите (ERP система); ОП2: Въвеждане на система за бизнес анализи (Business Intelligence система); ОП3: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМ Консултинг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения, включващи: ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система); ОП2: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес; ОП3: Въвеждане на модул/система за управление на складовото стопанство (WMS); ОП4: Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фактор 777 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1862-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC), инвертор с минимална номинална мощност 40 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 92,2 kWh за „ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ“ ЕАД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инвестиция в фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕВРО-ТИМ 1" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1279-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ), състояща се от фотоволтаични модули, батерии и инвертори, за нуждите на два търговски обекта на „ВАНГЕЛОВ ОЙЛ“ ООД в с. Паволче, общ. Враца.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАНГЕЛОВ ОЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2180-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на възобновяеми енергийни източници в „Арбор БГ“ ЕООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРБОР БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изпълнение на нова фотоволтаична електрическа централа (ФтЕЦ) с обща инсталирана мощност не по-малка от 50 kW и система за съхранение на електрическа енергия с капацитет не по-малък от 50 kWh. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕН МАК МЕДИКАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2380-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на интегрирано ИКТ решение, включващо система за управление на ресурсите (ERP система) и система за управление на взаимоотношенията с клиенти (CRM система) в „ХАРТЦВЕТ“ ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРТЦВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0505-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирана ИКТ система за управление на бизнес процесите, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиенти (CRM)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЪНДЕЙ 2020 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на трислойно ко-екструдирано IBC фолио - 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИНЕЛА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0014-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на 30kW фотоволтаична централа ведно със съоражения за съхранение на електроенергия за собствени нужди върху обект на РПК НАРКООП.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кооперация РАЙОННА ПОТРЕБИТЕЛНА КООПЕРАЦИЯ "НАРКООП"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1855-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за високо прецизно рязане на сложни елементи – 1 бр. включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОЕКТОМЕТАЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0036-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на система за създаване на рециклирани табани</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНГИЛИЗ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, и въвеждане в експлоатация на  Интегрирана система за пренавиване и рязане на хартия - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРАГОРН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0030-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за печат върху облекло – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРЕА 44 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0048-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на метални изделия – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАМИНИНОКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0121-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в Рули ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рули ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0858-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително – монтажни работи (СМР) по изграждане на фотоволтаична електрическа централа (ФВЦ) с капацитет от 50 kW, включваща соларни панели, инвертор, батерии и други компоненти, необходими за функциониране на централата - 1 комплект </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мерджан ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 12 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 56 kW“ на обект с адрес: обл. Смолян, общ. Златоград, гр. Златоград, ул. Беловидово, бл.195 в ПИ с идентификатор 31111.34.932.1 , 31111.34.816.1 , 31111.34.816.3 и 31111.34.816.11.2"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "САТЕЛИТ-ТМ - АНТОН СИМЕОНОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в ГИС - 04 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГИС-04 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0857-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в Славянка ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Славянка ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0864-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организация и провеждане на обучения и информационни събития</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ "БЪЛГАРСКИ ФЕРМЕРСКИ СЪЮЗ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на дигитализацията на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕРИС ГЛАС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Покупка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ - 40 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за прилагане на енергийно ефективни топлоизолационни системи в сграда, използвана от „НОВА ЛИНИЯ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОВА ЛИНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система с инвертори и батерии с мощност 78 kW - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Крисмар" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с изходяща (номинална) активна мощност не по-малка от 60 kW и локално съоръжение за съхранение на енергия (батерийна система) с номинален капацитет не по-малък от 60 kWh за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТРОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии), свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУТЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0635-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОЛИМПМИР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0546-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еко Анализ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ с мощност 25 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с капацитет минимум 30 kWh, свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОННА 2010 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0892-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработка, тестване и внедряване на софтуер за автоматизация на преводаческия работен процес с AI за SimpleTMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИТРА ТРАНСЛЕЙШЪНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0715-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за развитие на бизнес процесите в социално предприятие ЕТ Атанас Пешалов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ Атанас Пешалов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, внедряване, конфигуриране и въвеждане в експлоатация на интегрирана система за защита, архивиране, съхранение и споделяне на корпоративна информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕКТРИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Услуга по провеждане на маркетингови дейности”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРЕЙНЪР КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0146-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ включващ: 
+- Изграждане и въвеждане на Система за управление на ресурсите (ERP система);
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Изграждане и въвеждане на система за бизнес анализи (Business Intelligence система) 
+- Изграждане и въвеждане на Система за архивиране на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙ БИ ГЛОБАЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ системи за управление на бизнеса“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРИЗМА 222 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0470-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на локално съоръжение за съхранение на енергия (батерии) в комбинация с инвертор/и за нуждите на ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0155-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Внедряване на Интегрирани системи за управление на бизнес процесите във "ФАРКО адвъртайзинг ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФАРКО адвъртайзинг ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0335-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули: 
+• система за управление на взаимоотношенията с клиенти (CRM); 
+• система за управление на производството; 
+• система за архивиране на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Валтекс-Г“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1873-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на стационарна бетонпомпа – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ИВАЙЛО НЕШЕВ - НЕШ - И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на оборудване за въвеждане на енергийноефективни мерки по обособени позиции:  
+Обособена позиция 1: Климатична камера с високо ефективна рекуперация на топлина/студ/влага – 1 бр
+Обособена позиция 2: Система за оползотворяване на отпадна топлина, генерирана при производството на сгъстен въздух – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екселпак България ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0548-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на интегрирана информационна система, предназначена за дигитализация на основни бизнес процеси в предприятието, включваща следните функционално свързани модули:
+•	система за управление на взаимоотношенията с клиенти (CRM система);
+•	модул/система за управление на производството;
+•	модул/система за управление на складовото стопанство (WMS);
+•	система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стема-08 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и пускане в експлоатация на Агрегат с кондензатор за въздушно охлаждане (чилър) с мощност 187kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАНТЕЛЕЙ ТОШЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0633-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на: 
+1. Система за защита на информацията в локална мрежа;
+2. Система за архивиране на информация;
+3. Система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЖКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0380-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF/VRV система на директно изпарение (2бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0652-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF/VRV система на директно изпарение (2 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВ - ЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и извършване на строително-монтажни работи по фотоволтаични панели и инвертори с инсталирана мощност 147 kWp за разширяване на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление на „ХИСАР-МИЛЕНИУМ“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИСАР - МИЛЕНИУМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1402-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа 50 kw на покрива на сграда в комбинация с локални съоръжения за съхранение на енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОМЕТЕЙ-ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1090-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на:
+1. Фотоволтаични панели в комбинация с инвертори с инсталирана мощност 30 kW  
+2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на доставчик на софтуер за управление както следва:
+ОП 1 Система за управление на ресурсите (ERP система) 
+ОП 2 Система за бизнес анализи (Business Intelligence система) 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Графотрейд</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0457-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на материали - керамични плочи за изпичане с единична стойност под 357.90 евро и обща прогнозна стойност 6 135.50 евро без ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМЕЛ - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Организация и провеждане на национални и международни събития, обучителен обмен и участия във форуми и изложения за насърчаване на социалното предприемачество и сътрудничеството“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция 2 – Въвеждане на модул/система за управление на складовото стопанство (WMS)
+Обособена позиция 3 – Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 4 – Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕЙВ КОМПЮТЪРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕФАН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1124-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на група материали за насищане на платки и електронни компоненти за разработка на радиолекетронно оборудване по опис с обща прогнозна стойност 3 630.17 евро ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и въвеждане в експлоатация на „Ротационен компресор за сгъстен въздух 15 Kw“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪЧКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на компютърно оборудване и система за съхранение на данни, включваща:
+•	Настолен компютър – 1 брой 
+•	Монитор – 1 брой 
+•	NAS сървър – 1 брой 
+•	Твърди дискове – 16 броя
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТКД ЗДРАВЕЦ - ГАБРОВО”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS);</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЯНКУЛОВИ ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0473-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр. и Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; ОП 2: Изграждане на система за архивиране на информация – 1 бр. и Изграждане на система за управление на съхранението и споделянето на информация – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЕНДИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2076-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен пакетно-разкройващ циркуляр с ЦПУ (1 бр.);
+Обособена позиция 2: Внедряване на Платформа за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕКСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0194-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова ФтЕЦ за собствено потребление на произведената енергия върху покриви и фасади на съществуваща сграда с изходяща мощност 20kW, съчетано с доставка и монтаж на локални съоръжения за съхранение на електрическа енергия (батерия) с минимален общ капацитет 100kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0492-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, внедряване и въвеждане в експлоатация на интегрирани линии за заваряване и почистване с цифрова платформа за интелигентно управление и оптимизация на производствения цикъл</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОРЕКС ПРО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0292-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен широколентов шлайф с ЦПУ (1 бр.); 
+Обособена позиция 2: Доставка, монтаж и въвеждане в експлоатация на Автоматична едностранна кантираща машина с ЦПУ (1 бр.);
+Обособена позиция 3: Внедряване на Платформа за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕГАНС МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0195-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
   </x:si>
   <x:si>
     <x:t>К и Б КЛИМА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1920-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>ТРАНС КОМФОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2375-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1622-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>ТВ БЪЛГАРИЯ 24 ЕООД</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>НАПОЛИ 1994 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2142-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на машини и оборудване по обособени позиции:
-[...1 lines deleted...]
-ОП2. Роботизирана линия за транспорт на детайли MS - 1 бр</x:t>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на машина за протегляне </x:t>
   </x:si>
   <x:si>
     <x:t>М + С ХИДРАВЛИК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0012-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка  на ИКТ решение:
-[...3 lines deleted...]
-Обособена позиция 4 - Изграждане на система за управление на съхранението и споделянето на информация
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на плоскошлифовъчна машина
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЕЯКОЛОР ЕООД</x:t>
-[...61 lines deleted...]
-ОП 2 - Доставка, монтаж, изпитване и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия (батерийна система) с инвертор с инсталирана мощност 60 kW;
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машина за лепинговане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на енергийно ефективно оборудване –  22 бр. локални съоръжения за съхранение на енергия (батерии), всяко с минимален капацитет 5,12 kWh по постояннотоковата част в комбинация с инверторни модули и интелигентна система за управление на енергийния поток във връзка с изпълнение на Договор № BG16RFPR001-2.004-1289-C01/01.06.2026 г. с бенефициент „ТЕРА ГРАНД“ ЕООД, финансиран по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕРА ГРАНД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР – фотоволтаична електрическа централа – 60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОРЕПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2169-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на: 1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АМАТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОРМО - НИА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0959-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНС ТУПАРОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 
+1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 452 кв.м 
+2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Галатея Ен ООД</x:t>
-[...289 lines deleted...]
-    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
+    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0927-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКС-64 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на: Хоризонтален обработващ център с двупалетна станция,  Вертикален CNC-струг, Дискова отрезна машина (циркуляр) за тръби с входящ и изходящ ролкови транспортьори и Машина с CNC управление за суперфинишна обработка на външни цилиндрични повърхности между центри.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИДРАВЛИЧНИ ЕЛЕМЕНТИ И СИСТЕМИ /ХЕС/ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0047-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за прилагане на мерки за енергийна ефективност за автосервиз в гр. Годеч</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОДИ - Д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0344-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на 2 броя Фтец по 15 киловата за адреси с. Гложене, местност Левица №6А и местност Левица №12А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0578-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на енергийно ефективни изолационни системи в сграда - с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0850-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи - сандвич панели за стени – 650 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мулти Комфорт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане, внедряване и интеграция на софтуерни решения по Договор № BG16RFPR001-1.012-0454-C01. Процедурата е разделена на две обособени позиции, както следва:
+Обособена позиция № 1: „Въвеждане на Система за управление на ресурсите (ERP система)“;
+Обособена позиция № 2: „Въвеждане на система за бизнес анализи (Business Intelligence система)“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛП СОФИЯ - 3ПЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на строително-монтажни работи за подмяна на прозрачни ограждащи конструкции (прозорци) с рамка от екструдиран поливинилхлорид (PVC) в сграда, използвана от „ГОРАИНВЕСТ“ АД“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГОРАИНВЕСТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0007-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения за дигитализация на дейността на „Равера“ ЕООД“, включващи:
+Обособена позиция № 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 брой;
+Обособена позиция № 2: Изграждане на система за защита на информацията в локална мрежа – 1 брой;
+Обособена позиция № 3: Изграждане на система за архивиране на информация – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАВЕРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0217-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИФО ДИЗАЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0469-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 140 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСТЕ МЕБЕЛИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж и пускане в действие на Фотоволтаична електрическа централа (ФтЕЦ) с мощност не по-малка 56,05 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАНИНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0688-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на локални съоражения за съхранение на енергия (батерии) в комбинация с инвертори по обособени позиции:
+Обособена позиция 1: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 60 kW -за ФЕЦ Ивайловград, 
+Обособена позиция 2: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 40 kW  -за ФЕЦ Поморие
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗОРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0026-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа с мощност ~30 kWp и система за съхранение на електрическа енергия (BESS) 45 kWh за собствено потребление, по проект BG16RFPR001-2.004-2509.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Оптицентър ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2509-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР на енергийно ефективни изолационни системи в сгради: сандвич панели стени – 130 м2, сандвич панели покрив – 390 м2 и секционни индустриални врати/външни плътни врати – 25 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОРЕСТА МЕБЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2059-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАПАДОПУЛОС И СИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност минимум 150 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВА БРОДКАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНИ ТРЕЙД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0962-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АГРОФЕРМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0987-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на нова Фотоволтаична
+електроцентрала с мощност 30kW за собствено потребление, включваща и система
+за съхранение на електрическата енергия (ССЕЕ) с разполагане върху покривната
+част на съществуваща производствена сграда, собственост на Възложителя с
+Идентификатор 56722.651.387.1 и адрес: град Плевен, ул. Кара Колю №10.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1711-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно-ефективна топлоизолационна система от сандвич панели за покрив - 444 кв.м. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОРАНО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0321-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;  
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.; 
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за енергийно-ефективни изолационни системи в сгради: Tоплоизолационни системи за външни стени и подове към външен въздух ТИ плоча от EPS – 1040 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАРЕНА 5" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ 65 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ - 81.92kWh и инвертор с мощност 65kW за нуждите на"ГЕМОВА" ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕМОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0964-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и ДНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ 23 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0672-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-2.001-0007-C03</x:t>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1284,1605 +1622,2251 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E91"/>
+  <x:dimension ref="A1:E129"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46238</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46223</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46238</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46227</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46238</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46231</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46238</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46231</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46238</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46231</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46238</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46231</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46239</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46231</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46240</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46240</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46230</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46240</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46225</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46240</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46232</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46240</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46240</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46240</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46241</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46233</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46241</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46234</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46241</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46234</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46241</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46233</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46241</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46233</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46241</x:v>
+        <x:v>46270</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46234</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46241</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46231</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46241</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46231</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46241</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46226</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46241</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46226</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46225</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46241</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46231</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46242</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46234</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46243</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46233</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46243</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46233</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46243</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46232</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46243</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46232</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46232</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46232</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46232</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46232</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46227</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46231</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46234</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46233</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46233</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46237</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46227</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46237</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46237</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46237</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46237</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46244</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46237</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46237</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46237</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46233</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46238</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46238</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46238</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46238</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46238</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46238</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46237</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46245</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46230</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46245</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46230</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46246</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46227</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46246</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46231</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46246</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46234</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46246</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46238</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46247</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46238</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46247</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46233</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46247</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46237</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46247</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46232</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46247</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46232</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46247</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46232</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46248</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46232</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46248</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46237</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46248</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46233</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46234</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46237</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46234</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46235</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46236</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46236</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46252</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D87" s="0" t="s">
+      <x:c r="E87" s="0" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46252</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46252</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46221</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46290</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46175</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B91" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B92" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B93" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B94" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B95" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B96" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46257</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46277</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46277</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46278</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46278</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46264</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46280</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B120" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:5">
+      <x:c r="A121" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B121" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:5">
+      <x:c r="A122" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B122" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:5">
+      <x:c r="A123" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B123" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:5">
+      <x:c r="A124" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B124" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:5">
+      <x:c r="A125" s="2">
+        <x:v>46285</x:v>
+      </x:c>
+      <x:c r="B125" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:5">
+      <x:c r="A126" s="2">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B126" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:5">
+      <x:c r="A127" s="2">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B127" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:5">
+      <x:c r="A128" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B128" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:5">
+      <x:c r="A129" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B91" s="2">
+      <x:c r="B129" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C91" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>271</x:v>
+      <x:c r="C129" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>378</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>