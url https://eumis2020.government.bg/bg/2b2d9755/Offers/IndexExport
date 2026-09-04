--- v8 (2026-09-04)
+++ v9 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e6cf80c01174a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72059ab516a64607b77744c176f08c64.psmdcp" Id="R1843c7c5b30646b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36851739faa44be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/962dd0551d1141f5819b66fc47aeb4c4.psmdcp" Id="Re234a1b6b69141d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
@@ -299,289 +299,280 @@
   <x:si>
     <x:t>ДИНЕЛА ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0014-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на 30kW фотоволтаична централа ведно със съоражения за съхранение на електроенергия за собствени нужди върху обект на РПК НАРКООП.“</x:t>
   </x:si>
   <x:si>
     <x:t>Кооперация РАЙОННА ПОТРЕБИТЕЛНА КООПЕРАЦИЯ "НАРКООП"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1855-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за високо прецизно рязане на сложни елементи – 1 бр. включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“,</x:t>
   </x:si>
   <x:si>
     <x:t>ПРОЕКТОМЕТАЛ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0036-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка, монтаж, и въвеждане в експлоатация на  Интегрирана система за пренавиване и рязане на хартия - 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРАГОРН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0030-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за печат върху облекло – 1 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРЕА 44 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0048-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на метални изделия – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАМИНИНОКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0121-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в Рули ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рули ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0858-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително – монтажни работи (СМР) по изграждане на фотоволтаична електрическа централа (ФВЦ) с капацитет от 50 kW, включваща соларни панели, инвертор, батерии и други компоненти, необходими за функциониране на централата - 1 комплект </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мерджан ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0160-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 12 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 56 kW“ на обект с адрес: обл. Смолян, общ. Златоград, гр. Златоград, ул. Беловидово, бл.195 в ПИ с идентификатор 31111.34.932.1 , 31111.34.816.1 , 31111.34.816.3 и 31111.34.816.11.2"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "САТЕЛИТ-ТМ - АНТОН СИМЕОНОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в ГИС - 04 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГИС-04 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0857-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в Славянка ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Славянка ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0864-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организация и провеждане на обучения и информационни събития</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ "БЪЛГАРСКИ ФЕРМЕРСКИ СЪЮЗ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0141-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на дигитализацията на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕРИС ГЛАС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Покупка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа ФтЕЦ - 40 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1283-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за прилагане на енергийно ефективни топлоизолационни системи в сграда, използвана от „НОВА ЛИНИЯ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОВА ЛИНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система с инвертори и батерии с мощност 78 kW - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Крисмар" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с изходяща (номинална) активна мощност не по-малка от 60 kW и локално съоръжение за съхранение на енергия (батерийна система) с номинален капацитет не по-малък от 60 kWh за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТРОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии), свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУТЕР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0635-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОЛИМПМИР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0546-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еко Анализ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ с мощност 25 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с капацитет минимум 30 kWh, свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОННА 2010 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0892-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка на система за създаване на рециклирани табани</x:t>
   </x:si>
   <x:si>
     <x:t>ИНГИЛИЗ ГРУП ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.002-0006-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж, и въвеждане в експлоатация на  Интегрирана система за пренавиване и рязане на хартия - 1 бр.“</x:t>
-[...169 lines deleted...]
-  <x:si>
     <x:t>Подкрепа за развитие на бизнес процесите в социално предприятие ЕТ Атанас Пешалов</x:t>
   </x:si>
   <x:si>
     <x:t>ЕТ Атанас Пешалов</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.013-0010-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, внедряване, конфигуриране и въвеждане в експлоатация на интегрирана система за защита, архивиране, съхранение и споделяне на корпоративна информация“</x:t>
   </x:si>
   <x:si>
     <x:t>ЕЛЕКТРИКС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1305-C01</x:t>
   </x:si>
   <x:si>
     <x:t>“Услуга по провеждане на маркетингови дейности”</x:t>
   </x:si>
   <x:si>
     <x:t>ТРЕЙНЪР КОНСУЛТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.013-0146-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на локално съоръжение за съхранение на енергия (батерии) в комбинация с инвертор/и за нуждите на ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0155-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ включващ: 
 - Изграждане и въвеждане на Система за управление на ресурсите (ERP система);
 - Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
 - Изграждане и въвеждане на система за бизнес анализи (Business Intelligence система) 
 - Изграждане и въвеждане на Система за архивиране на информация.
 </x:t>
   </x:si>
   <x:si>
     <x:t>АЙ БИ ГЛОБАЛ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1218-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Въвеждане на ИКТ системи за управление на бизнеса“</x:t>
   </x:si>
   <x:si>
     <x:t>ХАРИЗМА 222 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0470-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на локално съоръжение за съхранение на енергия (батерии) в комбинация с инвертор/и за нуждите на ДАРМИ - ДД ООД</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>"Внедряване на Интегрирани системи за управление на бизнес процесите във "ФАРКО адвъртайзинг ЕООД"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ФАРКО адвъртайзинг ЕООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0335-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули: 
 • система за управление на взаимоотношенията с клиенти (CRM); 
 • система за управление на производството; 
 • система за архивиране на информация.</x:t>
   </x:si>
   <x:si>
     <x:t>„Валтекс-Г“ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1873-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на стационарна бетонпомпа – 1 бр.</x:t>
   </x:si>
   <x:si>
@@ -687,241 +678,259 @@
     <x:t>ПРОМЕТЕЙ-ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1090-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
   </x:si>
   <x:si>
     <x:t>АКЮРЪСИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0103-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на:
 1. Фотоволтаични панели в комбинация с инвертори с инсталирана мощност 30 kW  
 2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh
 </x:t>
   </x:si>
   <x:si>
     <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0615-C01</x:t>
-  </x:si>
-[...62 lines deleted...]
-    <x:t>BG16RFPR001-2.004-2172-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка на компютърно оборудване и система за съхранение на данни, включваща:
 •	Настолен компютър – 1 брой 
 •	Монитор – 1 брой 
 •	NAS сървър – 1 брой 
 •	Твърди дискове – 16 броя
 </x:t>
   </x:si>
   <x:si>
     <x:t>„ТКД ЗДРАВЕЦ - ГАБРОВО”</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.013-0140-C01</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Избор на доставчик на софтуер за управление както следва:
+ОП 1 Система за управление на ресурсите (ERP система) 
+ОП 2 Система за бизнес анализи (Business Intelligence система) 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Графотрейд</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0457-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на материали - керамични плочи за изпичане с единична стойност под 357.90 евро и обща прогнозна стойност 6 135.50 евро без ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМЕЛ - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0289-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Интегрирани системи за управление на бизнес процесите:
 1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
 2. Въвеждане на модул/система за управление на складовото стопанство (WMS);</x:t>
   </x:si>
   <x:si>
     <x:t>ЯНКУЛОВИ ТРАНС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0473-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>„Организация и провеждане на национални и международни събития, обучителен обмен и участия във форуми и изложения за насърчаване на социалното предприемачество и сътрудничеството“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕФАН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1124-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на група материали за насищане на платки и електронни компоненти за разработка на радиолекетронно оборудване по опис с обща прогнозна стойност 3 630.17 евро ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция 2 – Въвеждане на модул/система за управление на складовото стопанство (WMS)
+Обособена позиция 3 – Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 4 – Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕЙВ КОМПЮТЪРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и въвеждане в експлоатация на „Ротационен компресор за сгъстен въздух 15 Kw“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪЧКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2172-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка и внедряване на ИКТ решения: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр. и Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; ОП 2: Изграждане на система за архивиране на информация – 1 бр. и Изграждане на система за управление на съхранението и споделянето на информация – 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>"ХЕНДИ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2076-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на ДМА по обособени позиции, както следва:
 Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен пакетно-разкройващ циркуляр с ЦПУ (1 бр.);
 Обособена позиция 2: Внедряване на Платформа за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
   </x:si>
   <x:si>
     <x:t>ИНТЕКСТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0194-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на нова ФтЕЦ за собствено потребление на произведената енергия върху покриви и фасади на съществуваща сграда с изходяща мощност 20kW, съчетано с доставка и монтаж на локални съоръжения за съхранение на електрическа енергия (батерия) с минимален общ капацитет 100kWh</x:t>
   </x:si>
   <x:si>
     <x:t>НИКТРОНИКС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0492-C01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16RFPR001-1.008-0292-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на ДМА по обособени позиции, както следва:
 Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен широколентов шлайф с ЦПУ (1 бр.); 
 Обособена позиция 2: Доставка, монтаж и въвеждане в експлоатация на Автоматична едностранна кантираща машина с ЦПУ (1 бр.);
 Обособена позиция 3: Внедряване на Платформа за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
   </x:si>
   <x:si>
     <x:t>ЕЛЕГАНС МЕБЕЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0195-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на: Хоризонтален обработващ център с двупалетна станция,  Вертикален CNC-струг, Дискова отрезна машина (циркуляр) за тръби с входящ и изходящ ролкови транспортьори и Машина с CNC управление за суперфинишна обработка на външни цилиндрични повърхности между центри.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИДРАВЛИЧНИ ЕЛЕМЕНТИ И СИСТЕМИ /ХЕС/ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0047-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за прилагане на мерки за енергийна ефективност за автосервиз в гр. Годеч</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОДИ - Д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0344-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на енергийно ефективно оборудване –  22 бр. локални съоръжения за съхранение на енергия (батерии), всяко с минимален капацитет 5,12 kWh по постояннотоковата част в комбинация с инверторни модули и интелигентна система за управление на енергийния поток във връзка с изпълнение на Договор № BG16RFPR001-2.004-1289-C01/01.06.2026 г. с бенефициент „ТЕРА ГРАНД“ ЕООД, финансиран по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕРА ГРАНД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, внедряване и въвеждане в експлоатация на интегрирани линии за заваряване и почистване с цифрова платформа за интелигентно управление и оптимизация на производствения цикъл</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОРЕКС ПРО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0292-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
   </x:si>
   <x:si>
     <x:t>К и Б КЛИМА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1920-C01</x:t>
   </x:si>
   <x:si>
     <x:t>ТРАНС КОМФОРТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2375-C01</x:t>
   </x:si>
   <x:si>
     <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1622-C01</x:t>
   </x:si>
   <x:si>
     <x:t>НАПОЛИ 1994 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2142-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на машина за протегляне </x:t>
   </x:si>
   <x:si>
     <x:t>М + С ХИДРАВЛИК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0012-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на плоскошлифовъчна машина
 </x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на машина за лепинговане</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1289-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Извършване на СМР – фотоволтаична електрическа централа – 60 kW</x:t>
   </x:si>
   <x:si>
     <x:t>ЕКОРЕПАК ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2169-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на: 1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW</x:t>
   </x:si>
   <x:si>
     <x:t>"АМАТА" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1125-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW</x:t>
   </x:si>
   <x:si>
     <x:t>ФОРМО - НИА ЕООД</x:t>
   </x:si>
@@ -937,68 +946,50 @@
   <x:si>
     <x:t>BG16RFPR001-2.004-0091-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 
 1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 452 кв.м 
 2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“
 </x:t>
   </x:si>
   <x:si>
     <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0927-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и монтаж на термопомпи въздух-вода</x:t>
   </x:si>
   <x:si>
     <x:t>АЛЕКС-64 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0462-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и пускане в експлоатация на: Хоризонтален обработващ център с двупалетна станция,  Вертикален CNC-струг, Дискова отрезна машина (циркуляр) за тръби с входящ и изходящ ролкови транспортьори и Машина с CNC управление за суперфинишна обработка на външни цилиндрични повърхности между центри.</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Изграждане на 2 броя Фтец по 15 киловата за адреси с. Гложене, местност Левица №6А и местност Левица №12А</x:t>
   </x:si>
   <x:si>
     <x:t>ДД ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0578-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
   </x:si>
   <x:si>
     <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0032-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на енергийно ефективни изолационни системи в сграда - с две обособени позиции</x:t>
   </x:si>
   <x:si>
     <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0850-C02</x:t>
@@ -1098,128 +1089,140 @@
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа с мощност ~30 kWp и система за съхранение на електрическа енергия (BESS) 45 kWh за собствено потребление, по проект BG16RFPR001-2.004-2509.</x:t>
   </x:si>
   <x:si>
     <x:t>Оптицентър ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2509-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Извършване на СМР на енергийно ефективни изолационни системи в сгради: сандвич панели стени – 130 м2, сандвич панели покрив – 390 м2 и секционни индустриални врати/външни плътни врати – 25 м2</x:t>
   </x:si>
   <x:si>
     <x:t>"ФОРЕСТА МЕБЕЛ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2059-C01</x:t>
   </x:si>
   <x:si>
     <x:t>ПАПАДОПУЛОС И СИН ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0489-C01</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">"Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНИ ТРЕЙД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0962-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АГРОФЕРМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0987-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Проектиране и изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност минимум 150 kWp</x:t>
   </x:si>
   <x:si>
     <x:t>ДЕВА БРОДКАСТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2042-C01</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране, изграждане и въвеждане в експлоатация на нова Фотоволтаична
 електроцентрала с мощност 30kW за собствено потребление, включваща и система
 за съхранение на електрическата енергия (ССЕЕ) с разполагане върху покривната
 част на съществуваща производствена сграда, собственост на Възложителя с
 Идентификатор 56722.651.387.1 и адрес: град Плевен, ул. Кара Колю №10.</x:t>
   </x:si>
   <x:si>
     <x:t>ИВКО ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1711-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник
 </x:t>
   </x:si>
   <x:si>
     <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.005-0009-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка и монтаж на енергийно-ефективна топлоизолационна система от сандвич панели за покрив - 444 кв.м. </x:t>
   </x:si>
   <x:si>
     <x:t>МОРАНО ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0321-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
 Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;  
 Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.; 
 Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
   </x:si>
   <x:si>
     <x:t>ФЕНИКС ЛВ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Реализиране на мерки за подобряване на енергийната ефективност на „МОНТАЖСТРОЙ 91“ ЕООД, в рамките на проект BG16RFPR001-2.004-1631-C01:
+Обособена позиция 1: Доставка, монтаж и пускане в експлоатация на Фотоволтаични панели в комбинация с инвертор/и;
+Обособена позиция 2: Доставка, инсталиране и пускане в експлоатация на Локално съоръжение за съхранение на енергия (батерия) в комбинация с инвертор/и;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МОНТАЖСТРОЙ 91“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1631-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на СМР за енергийно-ефективни изолационни системи в сгради: Tоплоизолационни системи за външни стени и подове към външен въздух ТИ плоча от EPS – 1040 кв.м</x:t>
   </x:si>
   <x:si>
     <x:t>"ГАРЕНА 5" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1144-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
   </x:si>
   <x:si>
     <x:t>"ДРИМ-2020" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0206-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>"Пристанище Варна" ЕАД</x:t>
   </x:si>
@@ -2130,255 +2133,255 @@
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="B29" s="2">
         <x:v>46265</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46266</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="B31" s="2">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="B32" s="2">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46264</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="B34" s="2">
         <x:v>46262</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46262</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46261</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="B37" s="2">
         <x:v>46262</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="B38" s="2">
         <x:v>46262</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46262</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46259</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="B41" s="2">
         <x:v>46260</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46260</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="B43" s="2">
         <x:v>46258</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
@@ -2436,51 +2439,51 @@
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="B47" s="2">
         <x:v>46258</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46258</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="B49" s="2">
         <x:v>46266</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
@@ -2501,54 +2504,54 @@
         <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
         <x:v>46273</x:v>
       </x:c>
       <x:c r="B51" s="2">
         <x:v>46266</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46273</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46266</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
         <x:v>46274</x:v>
       </x:c>
       <x:c r="B53" s="2">
         <x:v>46266</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
@@ -2589,272 +2592,272 @@
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
         <x:v>46274</x:v>
       </x:c>
       <x:c r="B56" s="2">
         <x:v>46267</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
         <x:v>46274</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46267</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
         <x:v>46274</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46265</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
         <x:v>46274</x:v>
       </x:c>
       <x:c r="B59" s="2">
         <x:v>46255</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
         <x:v>46274</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46255</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
         <x:v>46274</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46262</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
         <x:v>46274</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46265</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
         <x:v>46274</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46266</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
         <x:v>46274</x:v>
       </x:c>
       <x:c r="B64" s="2">
         <x:v>46265</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
         <x:v>46274</x:v>
       </x:c>
       <x:c r="B65" s="2">
         <x:v>46265</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46274</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B66" s="2">
         <x:v>46265</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46265</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46263</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46259</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46261</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="B71" s="2">
         <x:v>46268</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
@@ -2929,332 +2932,332 @@
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="B76" s="2">
         <x:v>46268</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46268</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="B78" s="2">
         <x:v>46268</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="B79" s="2">
         <x:v>46267</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46275</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B80" s="2">
         <x:v>46267</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46267</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46266</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46268</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46267</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46269</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46269</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="B87" s="2">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="B88" s="2">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46268</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46268</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="B91" s="2">
         <x:v>46268</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="B92" s="2">
         <x:v>46268</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46261</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="B94" s="2">
         <x:v>46261</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="B95" s="2">
         <x:v>46261</x:v>
@@ -3286,476 +3289,476 @@
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="B97" s="2">
         <x:v>46261</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46257</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46266</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46266</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46276</x:v>
+        <x:v>46277</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46265</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
         <x:v>46277</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46267</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46277</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46266</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
         <x:v>46278</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46267</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46278</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46268</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
         <x:v>46279</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46267</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
         <x:v>46279</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46269</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
         <x:v>46279</x:v>
       </x:c>
       <x:c r="B108" s="2">
         <x:v>46265</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
         <x:v>46279</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46265</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
         <x:v>46279</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46264</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
         <x:v>46279</x:v>
       </x:c>
       <x:c r="B111" s="2">
         <x:v>46262</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
         <x:v>46279</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46262</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46279</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>46254</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="2">
-        <x:v>46280</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="B114" s="2">
-        <x:v>46267</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D114" s="0" t="s">
+      <x:c r="E114" s="0" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="2">
         <x:v>46281</x:v>
       </x:c>
       <x:c r="B115" s="2">
-        <x:v>46268</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="2">
         <x:v>46281</x:v>
       </x:c>
       <x:c r="B116" s="2">
         <x:v>46266</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="2">
         <x:v>46281</x:v>
       </x:c>
       <x:c r="B117" s="2">
         <x:v>46266</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="2">
-        <x:v>46281</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="B118" s="2">
         <x:v>46266</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="2">
         <x:v>46282</x:v>
       </x:c>
       <x:c r="B119" s="2">
         <x:v>46267</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5">
       <x:c r="A120" s="2">
-        <x:v>46282</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="B120" s="2">
-        <x:v>46266</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5">
       <x:c r="A121" s="2">
         <x:v>46283</x:v>
       </x:c>
       <x:c r="B121" s="2">
-        <x:v>46267</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5">
       <x:c r="A122" s="2">
         <x:v>46283</x:v>
       </x:c>
       <x:c r="B122" s="2">
         <x:v>46268</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5">
       <x:c r="A123" s="2">
         <x:v>46283</x:v>
       </x:c>
       <x:c r="B123" s="2">
-        <x:v>46268</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5">
       <x:c r="A124" s="2">
         <x:v>46283</x:v>
       </x:c>
       <x:c r="B124" s="2">
         <x:v>46268</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">