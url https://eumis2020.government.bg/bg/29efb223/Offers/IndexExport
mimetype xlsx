--- v6 (2026-09-07)
+++ v7 (2026-09-29)
@@ -1,1267 +1,1042 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref0660f6a8f241ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fb07b3599594dc7b3afd7c18fc9d55d.psmdcp" Id="R3008c753849342c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30351cc585048df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca1270dead7f4894b42544307721db2f.psmdcp" Id="R4bbf1fe2fde54ab1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ), състояща се от фотоволтаични модули, батерии и инвертори, за нуждите на два търговски обекта на „ВАНГЕЛОВ ОЙЛ“ ООД в с. Паволче, общ. Враца.</x:t>
-[...26 lines deleted...]
-    <x:t xml:space="preserve">Внедряване на интегрирано ИКТ решение, включващо система за управление на ресурсите (ERP система) и система за управление на взаимоотношенията с клиенти (CRM система) в „ХАРТЦВЕТ“ ООД
+    <x:t>Строително-монтажни работи по въвеждане на енергоспестяващи мерки и енергия от възобновяеми източници:
+Обособена позиция 1: Строително-монтажни работи на топлоизолационни системи в сгради:
+1.1.Топлоизолационни системи от сандвич панели за външни стени – 190 кв.м
+1.2.Топлоизолационни системи от сандвич панели за покриви- 192 кв.м
+            1.1.Топлоизолационни системи от сандвич панели за външни стени – 190 кв.м
+            1.2.Топлоизолационни системи от сандвич панели за покриви- 192 кв.м
+Обособена позиция 2: Строително-монтажни работи подмяна на прозрачни ограждащи конструкции (прозорци и врати), с рамка от алуминий с прекъснат топлинен мост- 40 кв.м
+Обособена позиция 3: Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност – 15 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕГЕСТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0452-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради (прозорци и врати) 341,763 м2“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОБОС КЕНДЪЛС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0096-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност на производствена сграда на ЕРС Текстил ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕРС ТЕКСТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1669-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа с инсталирана мощност 20 kWp за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНЕВИ-Т ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2703-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител на специфично обучение „Екологични и устойчиви модели и технологии за оптимизация на производствените процеси в дървообработването и производството на дограма“ за заетите лица в Камбера Дизайн ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Камбера Дизайн" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0025-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на възлагането е провеждане на процедура за избор на изпълнител по реда на чл. 50, ал. 1 от ЗУСЕФСУ чрез публична покана, с цел доставка на единна интегрирана система за управление и контрол на асфалтов завод. Стойността на поръчката надвишава праговете, определени в чл. 50, ал. 2, т. 2 от ЗУСЕФСУ, поради което изборът на изпълнител ще бъде извършен при стриктно спазване на всички изисквания на закона, подзаконовата нормативна уредба и указанията за изпълнение на договорите по ПКИП.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЪТРЕМОНТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции, които са функционално свързани помежду си и формират цялостно интегрирано решение за дигитализация на дейността на предприятието:
+-	Обособена позиция №1 – Създаване на онлайн магазин;
+-	Обособена позиция №2 – Въвеждане на Система за управление на ресурсите (ERP система);
+-	Обособена позиция №3 – Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+-	Обособена позиция №4 – Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+-	Обособена позиция №5 – Въвеждане на система за бизнес анализи (Business Intelligence система).
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ХАРТЦВЕТ ООД</x:t>
-[...14 lines deleted...]
-    <x:t xml:space="preserve">Въвеждане на интегрирана ИКТ система за управление на бизнес процесите, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиенти (CRM)
+    <x:t>КОНТРОЛ - М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1412-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-въздух, включваща термопомпена система въздух-въздух 33 kW – 2 броя и термопомпена система въздух-въздух 13,6 kW – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КИМ 2003 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1790-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБС-КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за фотоволтаична електроцентрала с инсталирана мощност 1 089,6 kWp и на локална система за съхранение на енергия (батерии) с общ капацитет 1 075 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0014-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Колонна роботизирана система за заваряване, комплект с едноосен подвижен позиционер, подвижна задна опора и триосен позиционер 1 бр.
+ОП2: Хоризонтална разстъргваща машина 10 метра с две въртящи маси 2000х2000 1 бр.
+ОП3: Хоризонтална разстъргваща машина 14 метра с две въртящи маси 2000х2000 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ФЪНДЕЙ 2020 ЕООД</x:t>
-[...221 lines deleted...]
-    <x:t>Организиране на събития и изготвяне на информационни материали</x:t>
+    <x:t>Изпълнение на мерки за енергийна ефективност в сграда на „ЧАПЕК“ ЕООД, включващи: секционни индустриални врати - 6 броя  и
+топлоизолационни системи от сандвич панели за външни стени и подове към външен въздух - сандвич панели  с топлоизолация от PIR /полиизоцианурат/ -576 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Чапек" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори – мин. 29.82 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - мин. 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ МЕДИТЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2477-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и пускане в експлоатация на Фотоволтаична електрическа централа с инсталирана мощност 40 kW - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1000-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка монтаж и въвеждане в експлоатация на Компресор за сгъстен въздух – конвенционален, включително резервоар за сгъстен въздух и Изсушител на сгъстен въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фантастико ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на Агрегат с кондензатор за въздушно охлаждане (чилър) с мощност 187kW (Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАНТЕЛЕЙ ТОШЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0633-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за защита на информацията в локална мрежа, изграждане на система за управление на съхранението и споделянето на информация в цялостна среда за управление и защита и съхранение на корпоративната информация по проект BG16RFPR001-1.012-2240-C02“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АУТО КА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2240-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух-вода - 5 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бест Хотелс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1842-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Термопомпи VRF система за директно изпарение, 2 броя, по 45 kW всяка с 2 бр. вътрешни тела</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАФО ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1998-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на специфични обучения за служителите на  Вимакс България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВИМАКС БЪЛГАРИЯ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0130-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирани ИКТ решения за дигитализация и управление на бизнес процесите, включващи създаване на онлайн магазин, модул за управление на веригата за доставки на суровини/материали/компоненти/продукти, модул за управление на складовото стопанство (WMS) и система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕЯКОЛОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на специфични обучения за служителите на  Вимакс Клима</x:t>
+  </x:si>
+  <x:si>
+    <x:t>" ВИМАКС КЛИМА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0122-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0340-C01 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравец Плевен ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0340-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност:
+Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за прилагане на мерки за енергийна ефективност по 3 обособени позиции:</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КА-СТЕЛА СТОУНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1198-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„СМР ЗА ИЗГРАЖДАНЕ НА ФОТОВОЛТАИЧНА ЕЛЕКТРОЦЕНТРАЛА ЗА СОБСТВЕНИ НУЖДИ С ФОТОВОЛТАИЧНИ ПАНЕЛИ В КОМБИНАЦИЯ С ИНВЕРТОРИ С ОБЩ КАПАЦИТЕТ 30 kW И ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОРИ С ОБЩ КАПАЦИТЕТ 102,40 кW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕТРАБЕТОН" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0771-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти) с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ЕЛИНА - 7 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0131-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с мощност 30 kW. и съоръжения за локално съхранение на енергия (батерии) в комбинация с инвертори с мощност 105 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМИ ПОПАНАСТАСОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0816-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНС ТУПАРОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност  60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИКРА-МК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0536-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане  на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРОМАШИНА ГРУП ПАЗАРДЖИК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на строително-монтажни работи за изграждане на фотоволтаична централа за собствено потребление, полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАРНА МОБИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващо оборудване, климатична система и съоръжения за сгъстен въздух за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните функционално свързани помежду си решения, формиращи цялостно интегрирано решение за дигитализация на дейността на предприятието, включващо 5 (пет) ИТ услуги в 1 (една) обособена позиция, както следва:
+    • Въвеждане на модул/система за управление на складовото стопанство (WMS);
+    • Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+    • Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес;
+    • Въвеждане на модул/система за бизнес анализи (BI);
+    • Въвеждане на модул/система за управление на продажбите на дребно (POS).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЗМА - ИВАНОВ И СИНОВЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1968-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергоспестяващи осветители</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАВТО-ТЪРГОВИЩЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0118-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функционирането на централата), с мощност – 56.4 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСЕМЕЙ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0765-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за предоставяне на услуги по внедряване на интегрирани ИКТ решения/системи за дигитализация на „АНИРА ТРЕЙДИНГ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Анира Трейдинг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1766-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРЕШ ФУУД ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0421-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локални съоръжения за съхранение на енергия (батерии) с общ капацитет 60 kWh в комбинация с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ди и Ко ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1887-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 "Топлинно изолиране на покрив със сандвич панели"
+ОП 2 „Доставка и монтаж на външни прозорци, с рамка от екструдиран поливинилхлорид (PVC)“
+ОП 3 Доставка и монтаж на секционни индустриални врати“
+ОП 4 "Изграждане на фотоволтаична централа с мощност от  20 kW
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МАСТЕР ТРАНС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0435-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на локални съоръжения за съхранение на енергия - батерии, в комбинация с инвертори
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гранари ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж след проектиране, изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ИЗВОРО ЕСТЕЙТ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1937-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инвертора от поне 60 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„БРАТЯ ВЛАХОВИ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2252-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инвертора от поне 60 kw“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КЕПИТЪЛ СИТИ ЦЕНТЪР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1767-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Подобряване на енергийната ефективност в АЛЛТРАК - ТРАНСПОРТ ООД, чрез внедряване на енергийноефективни мерки:
+Обособена позиция 1 Доставка и монтаж Котел на биомаса – 90kW – 1 бр.
+Обособена позиция 2 Доставка и монтаж на Термопомпи въздух - въздух 17 kW – 4 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЛТРАК - ТРАНСПОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2072-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейности за подобряване на енергийната ефективност на сградния фонд на „ПМБ ТЪРГОВИЩЕ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПМБ ТЪРГОВИЩЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1417-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа за собствени нужди, състояща се от соларни панели, инвертори, батерии и всички необходими за нейното функциониране компоненти, с изходяща инверторна мощност от 60 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАФ - ТРАНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1867-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик за изграждане на системи, свързани с внедряване на информационни и комуникацинони технологии   : 1.Изграждане на система за защита на информацията в локална мрежа, 2.Изграждане на система за архивиране на информация, 3. Изграждане на система за управление на съхранението и споделянето на информация, 4. Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЗНЕС КОНСУЛТ Р ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0431-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване използването на възобновяеми енергийни източници от АУТО ЕЛИТ КОМЕРС ООД чрез въвеждане на следните мерки:
+ОП 1: Изграждане на 40kW фотоволтаична инсталация със съоръжение за съхранение на електроенергия за собствени нужди
+ОП 3: Доставка и монтаж на енергоспестяващи осветителни тела</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АУТО ЕЛИТ КОМЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1531-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор/и с мощност 80 kW и локални съоръжения за съхранение на енергия батерии) в комбинация с инвертор/и с общ капацитет на съхранение 40 kWh и свързването им във ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕКС АУДИО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 20 kW за собствено потребление за нуждите на „ХОУМ ГАРДЕН ВТ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"ХОУМ ГАРДЕН ВТ" ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1173-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране, доставка, монтаж и пускане в действие на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност не по-малка 20 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМАТИК - ЕМ ВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2545-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Енергийно ефективни изолационни системи в сгради в 3 (три) обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на Фотоволтаична инсталация с ЛСС в единна система за производство и съхраняване на чиста енергия от ВЕИ, както следва: 
+- изграждане на фотоволтаична инсталация за 0,4 МWp
+- изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на ЛСС 1290 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЛЕБОЗАВОД" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност на индустриална сграда на Сайбилдинг ЕООД“, с три обособени позиции: ОП 1: „Топлинно изолиране на покрив със сандвич панели (подмяна на стар ламаринен покрив)“; ОП 2: „Доставка и монтаж на външни прозорци, с рамка от екструдиран поливинилхлорид“ и ОП 3: „Доставка и монтаж на секционни индустриални врати“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САЙБИЛДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1549-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на електрическа енергия (батерии) с общ капацитет минимум 120 kWh в комбинация с хибриден инвертор към съществуваща покривна ФЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛЕСО-ЕКСПОРТ-ИМПОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0630-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в ИВАМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВАМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0540-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и извършване на строително-монтажни работи по фотоволтаични панели и инвертори с инсталирана мощност 147 kWp за разширяване на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление на „ХИСАР-МИЛЕНИУМ“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИСАР - МИЛЕНИУМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1402-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Избор на изпълнител за Подобряване на енергийната ефективност на сграден фонд“ по две обособени  озиции:
+Обособена позиция № 1: Топлоизолация на 62,4 кв.м цокъл (XPS плочи), 218 кв.м покрив, и 364 кв.м фасадни стени (EPS плочи). 
+Обособена позиция№ 2 – Поставяне на 42,4 кв.м прозорци,  6,5 кв.м индустриални 
+външни врати и 11,89 кв.м външна алуминиеви врати с прекъснат термомост.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕМАТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1831-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) и Въвеждане на модул/система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГОДЖИ ТРАНС 2004 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0452-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на интегрирана система за управление на бизнес процесите, включваща:
+- Система за управление на взаимоотношенията с клиенти (CRM);
+- Система/модул за управление на веригата за доставки;
+- Система/модул за управление на складовото стопанство (WMS);
+- Система/модул за управление на производството.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙМАР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1651-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на обучения за повишаване на административния капацитет на ЕвроТехТранс и на събития за трансфер на знания на местната общност за ефективно участие в изпълнението на програмите от Споразумението за партньорство 2021 – 2027г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Офис за технологичен трансфер „Евротехтранс“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0076-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, внедряване и настройка на съвкупност от интегрирани софтуерни решения за оптимизация на бизнес процесите в „ГЕМИ 2015“ ЕООД, включващи: нова платформа за онлайн търговия (онлайн магазин), система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM) и модул за бизнес анализи (BI).“
+Провеждане на процедура за избор на изпълнител с предмет "Внедряване на бизнес софтуери по обособени позиции" с прогнозна стойност 32 128,04 евро без ДДС
+Въвеждане на система за управление на ресурсите (ERP система)
+Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+Въвеждане на система за бизнес анализи (Business Intelligence система)
+Създаване на онлайн магазин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕМИ 2015 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2236-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на два броя термопомпи тип въздух-вода </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мейзинев ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0901-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирани системи по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.
+Обособена позиция 2 – Въвеждане на модул/система за управление на складовото стопанство (WMS) – 1 бр.
+Обособена позиция 3 – Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) – 1 бр.
+Обособена позиция 4 – Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕЙВ КОМПЮТЪРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012-1793-C01/27.01.2026 г. с бенефициент „БОЛКАН ТРАВЕЛС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БОЛКАН ТРАВЕЛС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1793-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на Компресор за сгъстен въздух и ресивър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАЙС АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1696-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на система за управление на ресурсите (ERP система) и система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВ Мебели Дизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0297-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на CNC струг за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗММ - НОВА ЗАГОРА АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане, внедряване и интеграция на софтуерни решения по Договор № BG16RFPR001-1.012-1860-C02, разделено на обособени позиции: 1. „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“ 2. „Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние велектронна среда(Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ад Тек Интернешънъл ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1860-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФЕЦ) за собствени нужди с мощност 520 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРКОМАТ - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Персонално разработване, внедряване, конфигуриране, интегриране, тестване и въвеждане в експлоатация на интегрирано ИКТ решение за дигитализация на бизнес процесите на „ПАПАЗОВ-НИК“ ЕООД, включващо: 
+•	Създаване на онлайн магазин – 1 бр.
+•	Въвеждане на система за управление на ресурсите — ERP система – 1 бр.
+•	Въвеждане на система за управление на взаимоотношенията с клиенти — CRM система – 1 бр.
+•	Въвеждане на система за бизнес анализи — Business Intelligence система – 1 бр.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАПАЗОВ-НИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1285-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на услуги в подкрепа на бизнес развитие в „Пастили“ ООД: ОП 1: Изработка на цялостна визуална идентичност; ОП 2: Изработка на маркетинг стратегия; ОП 3: Изработка на рекламен уебсайт</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пастили ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ОП 1: Създаване на онлайн магазин- 1 бр.;
+ОП 2: Изграждане и Внедряване на 3 броя функционално свързани съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ):
+Система за управление на взаимоотношенията с клиенти (CRM система)- 1 бр.;
+Система за управление на веригата за доставки на материали за производствения процес-1 бр.;
+Система за управление на складовото стопанство (WMS)- 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Миролескови ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1210-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на мярка по енергийна ефективност в производствено предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕНЕРГИЯ ТЪРГОВИЩЕ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1150-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 122,8 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКОЙЛ-2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0414-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на: 1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АМАТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на фотоволтаична електрическа централа (ФтЕЦ) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ултра Билд ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ с мощност 50 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с капацитет минимум 102,4 kWh, свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИНЕРАЛИ - М ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0825-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дейности за осигуряване на Енергийна ефективност:
+Обособена позиция 1: Изграждане на фотоволтаична инсталация върху покрив на сграда с мощност 50 kW 
+Обособена позиция 2: Изграждане на батерия за съхранение с мощност 80 kW
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АИБО - С ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ ≈30 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КВС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0755-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на топлоизолационна система за покрив от сандвич панели  - 742 кв.м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГИЛДИЯ СТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР дейности: Монтаж на енергийно ефективна топлоизолационна система – прозрачни ограждащи конструкции (алуминиеви прозорци и врати)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Доставка и монтаж на Топлоизолационна система:
+Обособена позиция 1: Топлоизолационна система от сандвич панели за покрив
+Обособена позиция 2: Топлоизолационна система от XPS плочи за външна изолация на стени”
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Химера ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1675-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична инсталация с инсталирана мощност 80 kW, предназначена за производство на енергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на: 1. Фотоволтаични панели в комбинация с инвертори с инсталирана мощност 30 kW 2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ с мощност 40 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮРИЕВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2748-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">РЕХАБИЛИТАЦИЯ НА БЕТОНОВА ПЛОЩАДКА  в складов терминал на „Свободна безмитна зона-Бургас“ АД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Община Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на строително-монтажни работи (СМР) за повишаване на енергийната ефективност на сграда/сгради чрез:
+Подмяна на дограма (прозрачни ограждащи конструкции – прозорци и врати) с обща площ 92,5 кв.м.
+Полагане на топлоизолационни системи по външни стени и подове към външен въздух с обща площ 437 кв.м.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРИПЪЛ-ММ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0149-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 80 kW, в комбинация с локално съоръжение за съхранение на електрическа енергия с общ номинален капацитет 61,44 kWh, без отдаване на електрическа енергия в електроразпределителната мрежа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гайтан Корпорейшън ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0570-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на покривна ФтЕЦ за собствено потребление със съоръжения за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИРА БУС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0632-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващо компресорно оборудване и LED осветителни тела за нуждите на сервизната база на „АМ – ТРЕЙДИНГ“ ООД в гр. Монтана</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„АМ – ТРЕЙДИНГ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2235-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа в комбинация със система за съхранение на енергия, в т.ч. кабелни линии</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична инсталация с номинална инсталирана мощност 50 kW върху покрива на съществуваща сграда, находяща се в ПИ 07603.501.2774, ул. Колю Фичето № 25, по плана на гр. Бяла, община Бяла, област Русе“ – за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛСИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0035-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа със система за съхранение на енергия с мощност 22 KW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БОСКО Р ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Поддръжка и текущи ремонти на двете сигурни зони за непридружени деца</x:t>
   </x:si>
   <x:si>
     <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0005-C03</x:t>
   </x:si>
   <x:si>
-    <x:t>Организиране на събития и изготвяне на информационни материали - МОМ</x:t>
-[...910 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0964-C01</x:t>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни топлоизолационни системи в сгради: Топлоизолационни системи от сандвич панели (PUR) за покриви - 678 м2.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бдинтекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0790-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИН КАРС ИНТЕРНЕШЪНЪЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.06.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирани ИКТ решения за управление на бизнес процесите (онлайн магазин, CRM, POS, WMS и BI система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ю Би Ар" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0478-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1619,2251 +1394,1826 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E129"/>
+  <x:dimension ref="A1:E104"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46272</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46261</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46272</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46262</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46272</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46265</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46272</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46265</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46273</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46265</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46273</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46265</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46266</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46266</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46266</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46266</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46262</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46263</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46263</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46264</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46264</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46264</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46261</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46262</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46262</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46273</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46262</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46273</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46262</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46273</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46259</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46273</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46260</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46273</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46260</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46273</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46258</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46273</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46258</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46273</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46258</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46273</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46258</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46273</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46258</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46273</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46258</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46274</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46255</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46274</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46255</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46274</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46262</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46274</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46266</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46274</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46266</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46274</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46267</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46274</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46267</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46274</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46265</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46274</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46266</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46274</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46265</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46274</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46265</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46274</x:v>
+        <x:v>46298</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46265</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46274</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46267</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46274</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46265</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46275</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46267</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46275</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46267</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46275</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46268</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46275</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46267</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46275</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46268</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46275</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46268</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46275</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46268</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46275</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46268</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46275</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46265</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46275</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46267</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46275</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46267</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46275</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46263</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46275</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46261</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46275</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46259</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46257</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46261</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46261</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46261</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46261</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46261</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46267</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46267</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46266</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46265</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46266</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46266</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46268</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46268</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46268</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46276</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46269</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46276</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46269</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46276</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46269</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46276</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46276</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46269</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46276</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46268</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46276</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46268</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46276</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46269</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46276</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46269</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46276</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46269</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46276</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46269</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46276</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46269</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46276</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46269</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46276</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46269</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46276</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46277</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46267</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46277</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46266</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46278</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46267</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46278</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46268</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46279</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46279</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46279</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46269</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46279</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46269</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46279</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46279</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46269</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46279</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46269</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46279</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46269</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46279</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46267</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46279</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46265</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46279</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46265</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>301</x:v>
-[...26 lines deleted...]
-      <x:c r="C106" s="0" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...395 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>