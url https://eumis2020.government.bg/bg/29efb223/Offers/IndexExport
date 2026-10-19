--- v7 (2026-09-29)
+++ v8 (2026-10-19)
@@ -1,1051 +1,1220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30351cc585048df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca1270dead7f4894b42544307721db2f.psmdcp" Id="R4bbf1fe2fde54ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6912b2e0c06b43b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d58bac10425540219f285bdbbbc918ec.psmdcp" Id="Rd8e15c3cc4e045bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Строително-монтажни работи по въвеждане на енергоспестяващи мерки и енергия от възобновяеми източници:
-[...42 lines deleted...]
-    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.</x:t>
+    <x:t>Проектиране, доставка, монтаж, настройка, пуск и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИАЛМА - ПС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2311-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за производство на електрическа енергия за собствени нужди с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Деяколор" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0787-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия в батерии в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вълеви 2010 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1690-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с обща инсталирана мощност 150 kW, включваща фотоволтаични панели в комбинация с инвертор/и, предназначена за собствено потребление“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКОР БЪЛГАРИЯ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2434-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Извършване на строително-монтажни работи за повишаване на енергийната ефективност на хотел „Трите Буки“ чрез изпълнение на мерки за топлоизолация, внедряване на термопомпени системи и изграждане на фотоволтаична инсталация, по 3 обособени позиции, както следва:
+Обособена позиция № 1: Изпълнение на топлоизолационни мерки за повишаване на енергийната ефективност на хотел „Трите Буки“ – доставка и полагане на топлоизолация на външни стени и подове към външен въздух – 350 кв.м;
+Обособена позиция № 2: Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-вода – 2 бр. с обща мощност 40 kW всяка;
+Обособена позиция № 3: Изграждане, доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с панели и инвертори – 32 kW.“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ДОРИ Д ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2135-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.(Прекратена)</x:t>
   </x:si>
   <x:si>
     <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1461-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Избор на изпълнител на специфично обучение „Екологични и устойчиви модели и технологии за оптимизация на производствените процеси в дървообработването и производството на дограма“ за заетите лица в Камбера Дизайн ЕООД.</x:t>
-[...22 lines deleted...]
--	Обособена позиция №5 – Въвеждане на система за бизнес анализи (Business Intelligence система).
+    <x:t xml:space="preserve">"Внедряване на ИКТ услуги за "Ка Дизайн" ООД по обособени позиции: 
+Обособена позиция №1: Внедряване на система за управление на взаимоотношенията с клиентите (CRM система) 
+Обособена позиция №2:  Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>КОНТРОЛ - М ЕООД</x:t>
-[...2 lines deleted...]
-    <x:t>BG16RFPR001-1.012-1412-C01</x:t>
+    <x:t>„КА ДИЗАЙН СТУДИО” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1494-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Повишаване на енергийната ефективност на Меткер ООД, чрез изпълнение на СМР: външна топлоизолация по стени (без под) по сграда, находяща се на адрес: с. Калипетрово, местност Чанлъка, на ул. Рашко Блъсков 210. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТКЕР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2643-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи - сандвич панели за стени – 650 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мулти Комфорт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Избор на изпълнител за доставка и монтаж на фотоволтаична инсталация за собствено потребление с капацитет 60 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Палма тур ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потреблени</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за внедряване и въвеждане в експлоатация на интегрирани информационни системи за управление на бизнес процесите и корпоративната информация по обособени позиции за нуждите на ИКОНОМ 2019 ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Иконом 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0249-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: -
+Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) 
+Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРАС-2009 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1552-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни технологии за цифровизация на предприятието, както следва:
+Обособена позиция № 1
+Въвеждане на Система за управление на ресурсите (ERP система).
+Обособена позиция № 2
+Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система).
+Обособена позиция № 3
+Въвеждане на система за бизнес анализи (Business Intelligence система).
+Обособена позиция № 4
+Изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛМАУС КО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1158-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Организиране и провеждане на мероприятия за обмен на опит и взаимно обучение </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БЪЛГАРСКА РАБОТОДАТЕЛСКА АСОЦИАЦИЯ ИНОВАТИВНИ ТЕХНОЛОГИИ „БРАИТ“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.010-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: - Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 5 броя термопомпи, както следва:
+1.термопомпа VRF_VRV система на директно изпарение – 1 брой с топлинна мощност 50 KW
+2. термопомпа VRF_VRV система на директно изпарение – 4 броя с топлинна мощност 45 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Виктори Пропърти Мениджмънт ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0061-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Компресор за сгъстен въздух с инверторно управление с изсушител - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИН.С.Индустрийс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0655-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР работи за повишаване на енергийната ефективност на сграда чрез монтаж на енергийно ефективни изолационни системи:
+-	Сандвич панели – 345.5 кв.м.
+-	Секционна индустриална врата с размери 3,6 х 3,6 м (12,96 m2 ) - 2 бр.
+-	Секционна индустриална врата с размери 3,3 х 4,6 м (15,18 m2 ) - 1 бр.
+-	Прозорци с рамка от алуминий с прекъснат топлинен мост с размери 6,0 х 2,4 м ( 14.4 m2 ) - 7 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГИД ИНЖЕНЕРИНГ"ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2406-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на енергийната ефективност на сграда чрез доставка и монтаж на енергийно ефективно оборудване:
+-	Чилър – 1 бр.
+-	Термопомпи въздух-вода - 3 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛЮКО 2011" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2084-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на Интегрирани системи за управление на бизнес процесите
+1.Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+2.Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ертекс Груп ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1369-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и пуск в експлоатация на CAD софтуер за планиране и конструиране - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РОСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАХАРО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2379-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за „Подкрепа за развитие на бизнес процесите в социалното предприятие чрез външна експертна помощ с фокус върху продажбите, финансовото управление, изработване и разпространение на маркетинг/рекламни материали и реклама“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕДА ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на оборудване за екологично подобряване на дейността на компанията.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"НОН - СТОП" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1227-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за екологично подобряване на дейността на компанията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лорив ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1035-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+„Въвеждане на ИКТ решения по три обособени позиции: Обособена позиция № 1: Въвеждане на Система за управление на ресурсите (ERP система); Обособена позиция № 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция № 3: Въвеждане на система за бизнес анализи (Business Intelligence система).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРЕЗОВ ВЕНДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0887-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на чилър 155kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АФРОДИТА ВАРНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1306-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и гаранционна поддръжка на батериен блок във връзка с изпълнение на договор BG16RFPR001-2.004-1829 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМОСТОЯТЕЛНА МЕДИКО-ДИАГНОСТИЧНА ЛАБОРАТОРИЯ "ЛИНА"" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1829-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на фотоволтаична електроцентрала с мощност от 30 kWp в предприятието ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1238-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ с мощност 57 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ от 80kWh и инвертор с мощност 60кW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МАСТЕР-ПЛАСТИК" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на термопомпа в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 за СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на топлоизолационна система от сандвич панели за покрив (675 m2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНО ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0729-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии: 
+- Разработване и внедряване на Модул/система за управление на продажбите на дребно (Point-of-Sale система);
+- Изграждане на система за защита на информацията в локална мрежа, която ще включва защитни стени, системи за разпознаване на пробиви (IPS), централизирано управление на крайни точки (EDR) за защита от зловреден софтуер, филтриране на достъпа до интернет, сигурни VPN връзки,централизирано събиране на логове (SIEM) и многофакторна автентификация (MFA).
+- Изграждане на система за архивиране на информация.
+- Изграждане на система за управление на съхранението и споделянето на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР СЕЛЕНА- Л ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1030-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0634-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана инверторна мощност 30 kW с локално съоръжение за съхранение на енергия – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАМЕН ПЕТРОВ - 96 ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОТЕВИ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1352-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на алуминиева дограма – 61,32 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в РОССА ГРУП ООД: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОССА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на фотоволтаични панели в комбинация с инвертор/и – 55 kW, за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛПЛАСТ ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 120 kW"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИКАРД БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0561-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕФАНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1383-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни изолационни системи в сгради по следните обособени позиции:
+Обособена позиция 1: Топлоизолационни системи за външни стени и подове към външен въздух – (ТИ плоча от EPS) – 216 m2
+Обособена позиция 2:
+-	Подмяна на прозрачни ограждащи конструкции - врати (с рамка от алуминий с прекъснат топлинен мост)  – 13 m2
+-	Подмяна на прозрачни ограждащи конструкции - прозорци (с рамка от екструдиран поливинилхлорид (PVC))  – 334 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">	
+ОНИКС-2007 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0370-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация на: Термопомпи Въздух-вода – 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТЕЛ-22 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0707-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ системи за управление на бизнеса“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВИЛЕНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0498-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Автоматична линия за рязане на стъкло с роботизирана складова система за стъкло - 1 брой и осигуряване на обучение на персонала, ангажиран за работа с Автоматичната линия за рязане на стъкло с роботизирана складова система за стъкло и новите технологии"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТРОЙКОМ ПЛАСТ 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждането в експлоатация на: Обособена позиция № 1: Конвенционален компресор с изсушител - 2 бр. и Ресивър - 2 бр. Обособена позиция № 2: VRF/VRV система на директно изпарение - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛТЕХНОМЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1250-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на AI Maintenance Assistant и високопроизводителен сървър по две обособени позиции“:
+Обособена позиция № 1 „Придобиване на ДНА AI Maintenance Assistant – доставка, внедряване, интеграция, обучение и гаранционна поддръжка на интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект“;
+Обособена позиция № 2 „Придобиване на ДМА – доставка, инсталиране, конфигуриране, тестване и въвеждане в експлоатация на високопроизводителен сървър"
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка,  монтаж и пускане в експлоатация  на 1 брой котел на биомаса за нуждите на ХЕДОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЕДОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0621-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на интегрирана система за управление на дейността, включваща:
+- Система за управление на ресурсите (ERP система);
+- Система за управление на взаимоотношенията с клиенти (CRM система);
+- Система/модул за управление на продажбите на дребно (Point-of-Sale система).“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕХИ ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2132-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-въздух, включваща термопомпена система въздух-въздух 33 kW – 2 броя и термопомпена система въздух-въздух 13,6 kW – 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>КИМ 2003 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1790-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
-[...20 lines deleted...]
-ОП3: Хоризонтална разстъргваща машина 14 метра с две въртящи маси 2000х2000 1 бр.
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на АД № BG16RFPR001-1.012-0401 -С01 с бенефициент ОМОНИЯ ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, както следва:
+    1.  Система за управление на взаимоотношенията с клиенти (CRM система)
+    2.  Въвеждане на модул за управление на веригата за доставки на суровини /материали / компоненти /продукти  за производствения процес /процеса за предоставяне на услугата
+    3. Въвеждане на модул/система за управление на складовото стопанство  (WMS )
+      4.  Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОМОНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0401-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Интелигентна ротираща телескопична система за товарене 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИГ ЩАЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0087-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Автоматизирана система за сортиране на отпадъчни фолиа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0210-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 18 (осемнадесет) ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ВЕТА ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕТА ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуги по Процедура с предмет: „Разработка, внедряване и интеграция на уеб-базирана ERP и CRM софтуерна система за оптимизиране и автоматизация на фискални продажби на горива и управление на логистиката на продажби на едро”, необходими за дейността на „БИЛД АУТО-СИ“ ЕООД, в рамките на ДБФП BG16RFPR001-1.012-0301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛД * АУТО - СИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ за нуждите на „ПАСТИЧЕРИЯ“ ЕООД, разделени в четири обособени позиции, както следва: Обособена позиция 1: „Създаване на онлайн магазин“ – 1 бр.; Обособена позиция 2: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.; Обособена позиция 3: „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“ – 1 бр.; Обособена позиция 4: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАСТИЧЕРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане и внедряване на една интегрирана информационна система, съставена от четири взаимносвързани функционални компонента: система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM), система за архивиране на информация и система за управление на съхранението и споделянето на информация.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М.М. ГРУП 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2045-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение "Каритас София"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаична елекроцентрала с мощност 60 kW, за нуждите на търговска фирма в гр. Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЛАЙТ КОНСТРЪКШЪН“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Избор на изпълнител за  Извършване на обучение в изпълнение на проект BG05SFPR002-1.019-0080 Повишаване на качеството на обслужване, чрез инвестиране в нови знания и умения на служителите на фирма РЕД ДЕВЪЛ КЕТЕРИНГ АД, финансиран по процедура BG05SFPR002-1.019„НОВИ УМЕНИЯ” на Оперативна програма Програма "Развитие на човешките ресурси" 2021-2027., с две обособени позиции:
+Об. позиция 1: Специфично обучение на 15 служители "Организация и реализация на събития" ;
+Об. позиция 2: Специфично обучение на 4 служители -"Внедряване на зелени мерки и устойчиви практики в кетъринг услугите“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Изпълнение на мерки за енергийна ефективност в сграда на „ЧАПЕК“ ЕООД, включващи: секционни индустриални врати - 6 броя  и
-[...145 lines deleted...]
-    <x:t>„Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти) с мощност 50 kW“</x:t>
+    <x:t>РЕД ДЕВЪЛ КЕТЕРИНГ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0080-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична електрическа централа (ФвЕЦ) с мощност 30 kW, включващо изготвяне на необходимия инвестиционен проект и изпълнение на всички дейности, необходими за изграждането и въвеждането в експлоатация на ФтЕЦ като цялостна функционираща система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТАНАТОС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0841-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНДИ 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична система за собствено потребление на „ДЕМАТО“ ООД в гр. Пловдив – фотоволтаични панели в комбинация с инвертори“
+Изграждане на фотоволтаична система (фотоволтаични панели в комбинация с инвертори) за собствено потребление върху покривната конструкция на сградата на Възложителя в гр. Пловдив, ул. „6-ти септември“ № 222А, включително проектиране, доставка, строително-монтажни работи, монтаж, въвеждане в експлоатация и гаранционно обслужване.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Демато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1636-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и пускане в експлоатация на фотоволтаична електрическа централа с мощност 45 kW от Технострой-Инвестконсулт ЕООД за подобряване на енергийната ефективност на сграда за дистанционна работа на работници и служители, в изпълнение на договор BG16RFPR001-2.004-1054-С01.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНОСТРОЙ - ИНВЕСТКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка, инсталиране, тестване, пускане в експлоатация на оборудването и обучение на персонала за;
+ Роботизирани заваръчни системи – лазерни – 5 броя;                                                            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М.В.ЛОМОНОСОВ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на: Машина за термично премахване на заусенъци,  Комбинирана машина за измиване на детайли с препарати на водна основа и защита от корозия,  Хоризонтален CNC-струг  и Машина с CNC управление за райбероване и ролковане на дълбоки цилиндрични отвори .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИДРАВЛИЧНИ ЕЛЕМЕНТИ И СИСТЕМИ /ХЕС/ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0047-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на нивото на дигитализация на предприятието чрез внедряване на 4 бр. ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАТЕК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2086-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Автоматична роботизирана поточна линия за шлайфане и полиране - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОПЧЕВ СТОУН ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0360-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане и внедряване на системи за обработка и управление на информация за нуждите на Барин Транс ООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, структурирани в две обособени позиции”, както следва: 
+ОП1: Въвеждане на системи за управление на ресурсите, взаимоотношенията с клиенти и бизнес анализите, включващи:  
+- система за управление на ресурсите (ERP система)   
+- система за управление на взаимоотношенията с клиенти (CRM система)   
+- система за бизнес анализи (Business Intelligence система)  
+ОП2: Изграждане на система за управление на съхранението и споделянето на информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАРИН ТРАНС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1954-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на съвременни информационни и комуникационни технологии</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕКАР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1709-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ ЗА:
+- Обособена позиция 1, включваща Въвеждане на Система за управление на ресурсите (ERP система) - 1 бр.;
+- Обособена позиция 2, включваща Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр. ;
+- Обособена позиция 3, включваща Изграждане на система за архивиране на информация - 1 бр.;
+- Обособена позиция 4, включваща Изграждане на система за управление на съхранението и споделянето на информация - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР-Варна ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1694-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка, инсталация и/или монтаж на: 
+Обособена позиция №1: ДМА 1 Вертикална триосна фрезова машина 1 бр.,
+Обособена позиция №2: ДМА 2 CNC Координатна измервателна машина 1 бр. 
+Обособена позиция №3: Система за мониторинг на индустриално оборудване и анализ на големи данни 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М 40" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0182-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на технологии от последните четири нива на дигитализация, съгласно Индекса на зрялост – Индустрия 4.0: 
+Обособена позиция 001: Доставка на верижен багер – 1 бр.;
+Обособена позиция 002: Доставка на Колесен челен товарач – 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ИНФРАКОРЕКТ - СТРОЙ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Текуща подкрепа за социална и трудова интеграция спрямо индивидуалните потребности на лицата в Деви ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0179-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на автоматизирана линия за производство и пакетаж на овкусени оризови питки (бисквити) – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НУХЕЛТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 30 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АРА-Русанка Аргирова”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0709-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за собствено потребление със система за съхранение на електрическа енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАРА ТРЕЙД 08 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на енергийно ефективни изолационни системи в сграда  - с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0850-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на ФтЕЦ с мощност от мин. 20 kW и допълнителни локални съоръжения за съхранение на електрическа енергия в комбинация с инвертор/и с общ капацитет на съхранение от мин. 40 kWh за нуждите на хотел „Даф Транс“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСПРЕС-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0835-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на фотоволтаична електроцентрала в МБАЛ ЗДРАВЕТО 2012 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">МНОГОПРОФИЛНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ ЗДРАВЕТО 2012 ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1100-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирано решение с ERP, CRM, онлайн магазин и система за съхранение и споделяне на информация в „АРА МЮЗИК“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРА МЮЗИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1884-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФЕЦ) за собствени нужди с мощност 520 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРКОМАТ - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация върху покрива на сграда с ид. 14341.26.1.1 по КККР на с. Гайтаниново с мощност 50 kW за собствени нужди“, с местонахождение: ПИ 14341.26.1 по КККР на село Гайтаниново, община Хаджидимово, област Благоевград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИБАРНИК НЕВРОКОП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0744-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа на покрива на сграда на „АМАРАЛ“ ЕООД за производство на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМАРАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за монтаж на Топлоизолационни плочи от EPS за външни стени </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИДЕКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2656-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане на енергийна система за собствено потребление”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕЙП-КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0234-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на необходимата проектна и техническа документация за издаване на разрешение за строеж, доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с номинална изходна мощност от инверторите минимум 30 kW AC, включително локална система за съхранение на електрическа енергия с номинален енергиен капацитет минимум 30 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРИНТТАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0782-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на две фотоволтаични електрически централи (ФтЕЦ) с обща инсталирана мощност 55 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 110 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАРАДАЙЗ ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2674-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на строително-монтажни работи за полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАРНА МОБИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на климатична система за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-Маш ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична система (Фотоволтаични панели в комбинация с инвертори) с инсталирана мощност не по-малко от 147 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Йота ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и пускане в експлоатация на Фотоволтаична електроцентрала (ФтЕЦ) с инсталирана мощност 55 kW (панели, инвертори и батерии)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАП - 07 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1455-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на ИКТ решения за дигитализация на дейността на "БРАЙТ КАЛЪРС" ЕООД:
+Процедурата включва следните дейности:
+1. Въвеждане на система за управление на ресурсите (ERP система) – 1 бр. на стойност 9488,55 евро;
+2. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр. на стойност 9264,10 евро;
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БРАЙТ КАЛЪРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0816-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ), състояща се от фотоволтаични модули, батерии и инвертори, за нуждите на складова база на „КИМТЕХ-БЪЛГАРИЯ“ ООД в гр. София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КИМТЕХ-БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2028-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на енергоспестяващо осветление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧУГУНЕНА АРМАТУРА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1996-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на интегрирани системи за управление на бизнес процеси в МИСТЪР ДИНО И КО ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСТЪР ДИНО И КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1367-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата обхваща доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи и съоръжения, разделени в 2 (две) обособени позиции, както следва:  
+ОП 1: Енергийно ефективни изолационни системи в сгради - прозрачни ограждащи конструкции (прозорци и врати), с обща площ 20,44 кв. м 
+ОП 2: Фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 20 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори с капацитет 56,8 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ШУЛЦ – 79“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни дейности на обект: „РАЗШИРЕНИЕ НА ЛИНИЯ ЗА ПРОИЗВОДСТВО НА ВЪЗСТАНОВЕНИ ГУМИ ЗА ТЕЖКОТОВАРНИ АВТОМОБИЛИ – пристройка към производствена сграда“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИНА МЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична ел. централа 170kW, намираща се в ПИ 73198.501.8582, в гр. Троян, община Троян</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО СТИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ФтЕЦ за собствено потребление с инсталирана мощност от 30 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕНЕРГОМОНТАЖ-РР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0580-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за повишаване на енергийната ефективност на производствена сграда на „ПРЕЦИЗ ВТ“ ООД — доставка и монтаж на PVC дограма и врата, покривни PUR сандвич панели и термоизолирани секционни индустриални врати, по три обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕЦИЗ ВТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1774-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКС-64 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи:
+Топлоизолационна система от сандвич панели за покрив – 48 кв.м.;
+Прозрачни ограждащи конструкции – 139 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМ ВИ ЕМ 15 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0211-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инвертор с номинална мощност 30 kWp  и баатерия с капацитет  54,20kWh.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИН ПАРТНЪРС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 30 kW, в комбинация с локално съоръжение за съхранение на електрическа енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНИ - РУМЕН ВЕЛЧЕВ ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0719-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 30 kW с локално съоръжение за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 60 kW с локално съоръжение за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИВАКОММЕРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0758-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на оборудване за повишаване на енергийната ефективност и производство на енергия от възобновяеми източници по две обособени позиции:
+• Обособена позиция 1: Фотоволтаична електрическа централа (ФтЕЦ) с мощност 30 kW 
+• Обособена позиция 2: Оборудване за отопление и охлаждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОЙЧЕВ МТВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2549-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по Индустрия 4.0 в „КОТА 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система за производство на енергия от ВЕИ за собствено потребление в комбинации с локални съоръжения за съхранение на енергия (батерии) - 1бр.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-ЕЛИНА - 7 ООД</x:t>
-[...706 lines deleted...]
-    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+ДОБРУДЖА БИЛДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0275-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ПЛАСТИКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0728-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на електрическа енергия (батерия) с капацитет от 215 kWh, в комбинация с инвертор/и към съществуваща фотоволтаична система за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АСИ ТУР" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1662-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1394,1826 +1563,2098 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E104"/>
+  <x:dimension ref="A1:E120"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46279</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46279</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46281</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46283</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46284</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46294</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46286</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46295</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46288</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46295</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46288</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46295</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46288</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46295</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46285</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46295</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46284</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46295</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46284</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46295</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46276</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46295</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46280</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46295</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46280</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46295</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46288</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46295</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46288</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46295</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46288</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46295</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46288</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46296</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46288</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46296</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46289</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46296</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46296</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46289</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46296</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46286</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46296</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46281</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46296</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46281</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46296</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46281</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46297</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46282</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46297</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46282</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46297</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46282</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46297</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46282</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46297</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46282</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46297</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46282</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46297</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46282</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46297</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46282</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46297</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46283</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46288</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46286</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46290</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46290</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46297</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46290</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46298</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46288</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46299</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46286</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46299</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46289</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46299</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46288</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46299</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46300</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46300</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46290</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46300</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46289</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46300</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46290</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46300</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46290</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46300</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46290</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46300</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46289</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46300</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46285</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46300</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46285</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46300</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46283</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46300</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46288</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46300</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46283</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46300</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46290</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46290</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46290</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46293</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46293</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46293</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46293</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46293</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46293</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46293</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46293</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46293</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46300</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46293</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46300</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46293</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46300</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46301</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46293</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46301</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46293</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46301</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46293</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46301</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46290</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46302</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46286</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46303</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46288</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
+        <x:v>46318</x:v>
+      </x:c>
+      <x:c r="B81" s="2">
         <x:v>46303</x:v>
       </x:c>
-      <x:c r="B81" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46303</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46288</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46303</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46288</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46303</x:v>
+        <x:v>46319</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46293</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46303</x:v>
+        <x:v>46320</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46293</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46303</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46293</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46303</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46293</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46288</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46289</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46289</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46289</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46304</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46282</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46305</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46288</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
+        <x:v>46322</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
         <x:v>46307</x:v>
       </x:c>
-      <x:c r="B98" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
+        <x:v>46322</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
         <x:v>46307</x:v>
       </x:c>
-      <x:c r="B99" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46307</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46293</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46308</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46293</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46309</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46289</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46310</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46282</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46317</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>45671</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
+        <x:v>46324</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46313</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46325</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
+        <x:v>46328</x:v>
+      </x:c>
+      <x:c r="B120" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>356</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>