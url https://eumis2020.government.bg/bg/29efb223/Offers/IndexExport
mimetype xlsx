--- v8 (2026-10-19)
+++ v9 (2026-11-08)
@@ -1,1220 +1,1230 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6912b2e0c06b43b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d58bac10425540219f285bdbbbc918ec.psmdcp" Id="Rd8e15c3cc4e045bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9c3202a54c49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34889f6bd82f4b88ada3d606cdbdd537.psmdcp" Id="R2f65081e721e4556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Проектиране, доставка, монтаж, настройка, пуск и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
-[...38 lines deleted...]
-Обособена позиция № 3: Изграждане, доставка, монтаж и въвеждане в експлоатация на фотоволтаична система с панели и инвертори – 32 kW.“
+    <x:t xml:space="preserve">“Повишаване на енергийната ефективност и конкурентоспособност във "Владпласт" ООД чрез закупуване и инсталиране на система за съхранение на енергия с батерии с мощност 125 kW ”, в т.ч.: 
+Доставка и монтаж, и въвеждане в експлоатация на система за съхранение на енергия с батерии с мощност 125 kW 
 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ДОРИ Д ЕООД
+    <x:t>ВЛАДПЛАСТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1078-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител на доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 25 kW, включително инвертори, батерийна система за съхранение на електрическа енергия и необходимите компоненти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гавина Ел ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2633-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на автоматизирана метална стелажна система с роботизирани подемни модули </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стимекс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0230-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух и Централизирано управление на системи за сгъстен въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОТЕМ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2081-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегрирани системи за управление на бизнес процесите в "Найс Лимитед" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">НАЙС ЛИМИТЕД ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-2135-C01</x:t>
-[...13 lines deleted...]
-Обособена позиция №2:  Изграждане на система за управление на съхранението и споделянето на информация
+    <x:t>BG16RFPR001-1.012-0799-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 60 kW, включително инвертори, батерийна система за съхранение на електрическа енергия и необходимите компоненти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Камбера Дизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1219-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на активи/оборудване/съоръжения за повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИТ АУТО БТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2399-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на Топлоизолационни системи от сандвич панели за външни стени_- 250 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW;
 </x:t>
   </x:si>
   <x:si>
-    <x:t>„КА ДИЗАЙН СТУДИО” ООД</x:t>
-[...53 lines deleted...]
-Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+    <x:t>Балкански ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2272-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на технически проект и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАКИ МОЛДИНГ ТЕХНОЛОДЖИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2506-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори с капацитет 241 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАШ МАЙСТОРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1326-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на активи в областта на енергийната ефективност в две обособени позиции: ОП 1: Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух-въздух с минимална обща топлинна мощност 208 kW. ОП 2: Доставка, монтаж и въвеждане в експлоатация на 1 брой климатична камера с номинален дебит 2400 m3/h.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХОТЕЛ РОДОПСКИ ДОМ" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1210-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и пускане в експлоатация на Фотоволтаична електроцентрала (ФтЕЦ) с инсталирана мощност 56 kW (панели, инвертори и батерии)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-ТИ ЮЛИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2600-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на единно функционално свързано ИКТ решение по административен договор № BG16RFPR001-1.012-0401-C01, включващо: 
+1. Система за управление на взаимоотношенията с клиенти (CRM); 
+2. Модул за управление на веригата за доставки (SCM); 
+3. Система за управление на складовото стопанство (WMS); 
+4. Система за управление на производството .
+ Задължителният функционален обхват е описан в приложената  публична покана и приложенията към нея. Оценяването се извършва единствено по приложената Методика за оценка на офертите.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОМОНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0401-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА: Интелигентна роботизирана производствена машина за PET изделия - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАСТФОРМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и въвеждане в експлоатация на Мобилен бетонов център 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АРАС-2009 ЕООД</x:t>
-[...25 lines deleted...]
-    <x:t xml:space="preserve">БЪЛГАРСКА РАБОТОДАТЕЛСКА АСОЦИАЦИЯ ИНОВАТИВНИ ТЕХНОЛОГИИ „БРАИТ“
+    <x:t>"БЕТОН МОНТАНА" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка монтаж и въвеждане в експлоатация на Компресор за сгъстен въздух – конвенционален, включително резервоари за сгъстен въздух и Изсушител на сгъстен въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рубикон ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1578-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в Уисел Фарма ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Уисел Фарма ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0579-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1: Създаване на онлайн магазин
+Обособена позиция 2: Въвеждане на Система за управление на ресурсите (ERP система)
+Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Въвеждане на система за бизнес анализи (Business Intelligence система)
+Обособена позиция 3: Изграждане на система за архивиране на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОГАЗ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1286-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули:
+•	система за управление на взаимоотношенията с клиенти (CRM);
+•	система за управление на веригата за доставки;
+•	система за управление на складовото стопанство (WMS);
+•	система за архивиране на информация.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFTA001-1.010-0123-C01</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 1552-C01/27.01.2026 г. с бенефициент „АРАС-2009” ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“ по три обособени позиции: - Обособена позиция № 1: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги Обособена позиция № 2: Въвеждане на модул/система за управление на складовото стопанство (WMS) Обособена позиция №3: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система) 
+    <x:t>ГРАФИКАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0897-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, внедряване и интегриране на онлайн магазин, ERP система, CRM система и система за управление на съхранението и споделянето на информация в „КЮ МЮЗИК МЕДИЯ ГРУП“ ООД, с четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЮ МЮЗИК МЕДИЯ ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1898-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Флексографска печатна машина за печат на обвивки за колбаси</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екселпак България ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0221-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване на ИКТ решение за нуждите на „УНИДОМ БЪЛГАРИЯ“ ЕООД, включващо:
+1. „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“;
+2. „Въвеждане на модул/ система за управление на веригата за доставки на суровини/ материали/ компоненти/ продукти за производствения процес“;
+3. „Въвеждане на модул/ система за управление на складовото стопанство (WMS)“;
+4. „Въвеждане на модул/ система за управление на производството
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на 5 броя термопомпи, както следва:
-[...48 lines deleted...]
-    <x:t xml:space="preserve">Ертекс Груп ЕООД
+    <x:t>Унидом България ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1728-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на верижен багер с хидравличен чук</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИСТРИЦА 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на уред за анализ на брашно</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛЛА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0011-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител/и за изпълнение на ИКТ решения по две обособени позиции:
+•	Обособена позиция № 1: „Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система“
+•	Обособена позиция № 2: „Изграждане на система за защита на информацията в локална мрежа за четири офиса на Възложителя“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-1369-C01</x:t>
-[...137 lines deleted...]
-    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh”</x:t>
+    <x:t>Регент ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2310-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за дигитализация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0911-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на технологии от последните четири нива на дигитализация, съгласно Индекса на зрялост – Индустрия 4.0: Доставка на Булдозер 1 бр. и Верижен багер - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ГАП-07”  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0075-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на системи за обработка, управление и анализ на информация за нуждите на Фифона ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, както следва: 
+1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 
+2. Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФИФОНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1946-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения: Създаване на онлайн магазин - 1бр., Въвеждане на система за управление на ресурсите (ERP система) -1 бр., Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1бр.“, разделени в три обособени позиции, както следва:
+Обособена позиция 1: Създаване на онлайн магазин - 1бр.
+Обособена позиция 2: Въвеждане на система за управление на ресурсите (ERP система) -1 бр.
+Обособена позиция 3: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУМБОР 63 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0717-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и въвеждане в експлоатация на технологично оборудване за внедряване на технологии от Индустрия 4.0 в две обособени позиции:
+ОП 1: CNC 5-осен обработващ център
+ОП 2: CNC 5-осен вертикален обработващ център.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛИДЕР МАГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0333-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Енергийна ефективнност в АМАРАЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМАРАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh"</x:t>
   </x:si>
   <x:si>
     <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0634-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана инверторна мощност 30 kW с локално съоръжение за съхранение на енергия – 1 бр.
-[...761 lines deleted...]
-    <x:t>Изграждане на Фотоволтаична система за производство на енергия от ВЕИ за собствено потребление в комбинации с локални съоръжения за съхранение на енергия (батерии) - 1бр.</x:t>
+    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа / ФтЕЦ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛАЗАРОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1506-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ), с инсталирана инверторна мощност 30 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕДИ-СТИЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1603-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор/и с AC – 100 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОСТРОЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0086-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "въздух"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 ДОБРУДЖА БИЛДИНГ ЕООД</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0275-C01</x:t>
+    <x:t>BG16RFPR001-2.004-0275-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на локални съоръжения за съхранение на енергия/батерии в комбинация с инвертори – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕДЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2592-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 50 kW и локално съоръжение за съхранение на електрическа енергия с капацитет не по-малък от 122,4 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВРАБЕР 2008 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0437-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 25 kW
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРО ВЕНДИНГ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0152-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с капацитет 30 kW със съоръжения за локално съхранение на произведената енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛПЛА-ЧЕРНОКОЖЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка монтаж и въвеждане в експлоатация на измервателна машина с интегриран софтуерен пакет</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Оджак калъп - БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0346-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на системи за обработка, управление и анализ на информация за нуждите на ФАЙЪРНЕТ ЕООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, както следва: 
+1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 
+2. Въвеждане на система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФАЙЪРНЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0649-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Разработване и внедряване на облачна управленска информационна система </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АИБО-С ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0432-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, внедряване, конфигуриране и въвеждане в експлоатация на интегрирана система за защита, архивиране, съхранение и управление на фирмената информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧИСТОТА БАЛКАНИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1292-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ИКТ системи за обработка и защита на информация за нуждите на "ТАНГО СХМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>”ТАНГО СХМ ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0153-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Създаване на онлайн магазин" - 1 бр., "Въвеждане на система за управление на ресурсите (ERP система)" - 1 бр., "Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)" - 1 бр., "Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда" - 1 бр., разделени в четири обособени позиции, както следва:
+Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр.
+Обособена позиция 2: "Въвеждане на система за управление на ресурсите (ERP система)" - 1 бр.
+Обособена позиция 3: "Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)" - 1 бр.
+Обособена позиция 4: "Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда" - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Крали Марко - 11 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0522-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подхранване на лешоядни /хищни/ птици“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНО ЛОВНО-РИБАРСКО СДРУЖЕНИЕ "СЪЮЗ НА ЛОВЦИТЕ И РИБОЛОВЦИТЕ В БЪЛГАРИЯ" (НЛРС - СЛРБ)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR002-3.011-0007-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на трошачна инсталация за рециклиране - 2 бр. и мобилно сито със система за прахоподтискане - 2 бр., разделени в две обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на трошачна инсталация за рециклиране - 2 бр.;
+Обособена позиция 2: Доставка, монтаж и въвеждане в експлоатация на мобилно сито със система за прахоподтискане - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРЕЙС ГРУП ХОЛД АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на асфалтосмесител - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на оборудване за производствената и художествената дейност на социално предприятие Арт Руум</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фондация Света Анна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0080-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ДМА:
+Обособена позиция № 1: Чилър с кондензатор за въздушно охлаждане - 1 бр.
+Обособена позиция № 2: Рекуперативни блокове за отопление, вентилация и охлаждане - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АДМИНИСТРАТИВНА СГРАДА БОЯНА АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0525-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ДМА: ОП1 - Интелигентна машина за дестилация на разтворители - 1 брой и ОП2 - Интелигентна система за дигитално позициониране и монтаж на флексоклишета - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Принт АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 5 осен обработващ CNC център</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Арте Фасада дизайн ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0165-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на интегрирано решение за дигитализация на бизнес процесите, включващо система за управление на ресурсите (ERP система), система за управление на взаимоотношенията с клиенти (CRM система), модул/система за управление на продажбите на дребно (Point-of-Sale система) и система за бизнес анализи (Business Intelligence система)“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Болкан Систем Технолоджис“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1299-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Онлайн магазин и Система за архивиране на информацията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮНИГАЗ-ВТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0267-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ДМА / машини:
+- CNC струг с наклонени направляващи и задно седло (1 брой)
+- Обработващ център (1 брой)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОНТИНУУМ ТЕКХНОЛОГИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.003-0238-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на нови дигитални решения с цел повишаване нивото на дигитализация в ИВАМА ЕООД”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВАМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0540-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на: Система за управление на взаимоотношенията с клиенти (CRM система);  Система за бизнес анализи (Business Intelligence система); Модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес и Модул/система за управление на складовото стопанство (WMS) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОФИКЛИЙН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1427-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, внедряване и интегриране на Интегрирана платформа за CRM на база Business Intelligence (BI) и Artificial Intelligence (AI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМПЮТЪР 2000   БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0732-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на 5-осен обработващ център с ЦПУ (1 бр.);
+Обособена позиция 2: Доставка, монтаж и въвеждане в експлоатация на Автоматична едностранна кантираща машина с ЦПУ (1 бр.);
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАМ КЪРПЕЛСКИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0202-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дигитализация на Сейлс Торо ЕООД по четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Сейлс Торо ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на системи за обработка и защита на информация за нуждите на "ПОЛИНА ФУРНА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИНА ФУРНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0152-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на медицинско оборудване и станция за телемедицина за АИППМП Д-Р АЙДЖАН ШЕФКЕТ ЕООД“ с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АИППМП Д-Р АЙДЖАН ШЕФКЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-2.006-0004-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Доставка на медицинско оборудване и станция за телемедицина за АИППМП Д-Р АЛИОСМАН АХМЕД ЕООД“ с две обособени позиции
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АИППМП Д-Р АЛИОСМАН АХМЕД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-2.006-0003-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и въвеждане на ИКТ услуги и решения за дигитализация на дейността на „НЮ ЕНЕРДЖИ КОРПОРАЦИЯ“ ЕООД – по четири обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ЕНЕРДЖИ КОРПОРАЦИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1646-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на строително-монтажни работи за изграждане, интегриране и въвеждане в експлоатация на енергийно ефективна система за отопление и охлаждане и на фотоволтаична електрическа централа за производство на електрическа енергия от възобновяеми източници за собствено потребление в обект на „ДАНЛЕКС“ ЕООД, по две обособени позиции:
+Обособена позиция № 1: Изпълнение на строително-монтажни работи за изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с номинална изходяща активна мощност на инвертора/инверторите 30 kW, обща пикова мощност на фотоволтаичните модули 30,57 kWp и система за съхранение на електрическа енергия с капацитет 30,72 kWh
+Обособена позиция № 2: Изпълнение на строително-монтажни работи за изграждане и въвеждане в експлоатация на интегрирана система за отопление и охлаждане, включваща котел на биомаса с номинална мощност 80 kW и чилър с въздушно охлаждане с номинална охладителна мощност 150 kW.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР – фотоволтаична електрическа централа с мощност 53 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРГИЩ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2515-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на термопомпи – 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рос Комплект ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1204-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни топлоизолационни системи - Топлоизолационни системи от сандвич панели за покриви – 297,5 м2 и Топлоизолационни системи за външни стени и подове към външен въздух с плочи от EPS – 239,5 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Медикал Дивайсис ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0438-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на 129,40 м² прозрачни ограждащи конструкции, външни прозорци, остъклени врати и витрини с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИЛВЪР 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2591-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 
+1. Прозрачни ограждащи конструкции прозорци и врати - секционни индустриални врати/външни плътни врати - 21 м2 - 3 бр.
+2. Топлоизолационни системи за външни стени и подове към външен въздух - ТИ плоча от EPS - 940  м2 
+3. Прозрачни ограждащи конструкции прозорци и врати - С рамка от екструдиран поливинилхлорид (PVC) или от дърво -  2 м2 - 10 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕНИГАЗ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0257-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0340-C01. Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор/и с обща мощност не по-малко от 30 kW и 1 бр. система за локално съхранение на енергия (батерии) в комбинация с инвертор/и с капацитет не по-малко от 100 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравец Плевен ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0340-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-Маш ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0626-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на фирма ИЗОПЕЩ ООД чрез енергоспестяващи мерки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИЗОПЕЩ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0291-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на прозрачни ограждащи конструкции (прозорци и врати) с рамка от алуминий с прекъснат топлинен мост за нуждите на „КАРОЛ“ ЕООД в гр. Благоевград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАРОЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2322-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност
+по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени и покрив със сандвич панели“
+ОП 2 „Доставка и монтаж на външни прозорци, с рамка от екструдиран поливинилхлорид
+(PVC)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "ЕЛИ - ГОСПОДИН ГОСПОДИНОВ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0287-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСИП (оценка на съответствието на инвестиционен проект) и упражняване на строителен надзор по време на строителството на обект: Индустриален парк в ПИ 15535.502.106 и ПИ 15535.502.102 по КККР на село Големо село, община Бобов дол, област Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еко Анализ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обособена позиция 1 - Доставка, монтаж и пускане в експлоатация  на Компресор за сгъстен въздух с инверторно управление,  вкл. резервоар за сгъстен въздух  и изсушител.
+Обособена позиция 2 - Доставка, монтаж и пускане в експлоатация  на 4 бр. Енергийно ефективни охладители на въздух.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙТ ПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на батерии за съхранение на електроенергия за собствено потребление с капацитет 257 кWh, към съществуваща електрическа централа изцяло за собствено потребление с мощност 30 kW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮМИБО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0394-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДНА и ДМА по две обособени позиции:
+Обособена позиция 1 - Доставка на ДНА - Автоматизирана система за събиране и анализ на данни в реално време, изчисляване и визуализация на ключови показатели на процеса, контрол и управление на основни параметри на технологичните оборудвания, въвеждаща технологии от Индустрия 4.0: (Big Data)/(Big Data Analytics), CPS и IIoT
+Обособена позиция 2 - Доставка на ДМА - Интелигентна роботизирана система за поставяне на козметични продукти в транспортна опаковка, въвеждаща технологии от Индустрия 4.0: AI, CPS и IIoT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАМКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0129-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирани ИКТ системи в предприятието ТЕХ ИНДУСТРИ БЪЛГАРИЯ ЕООД, включващи:
+1.	Изграждане на система за защита на информацията в локална мрежа – 1 бр.
+2.	Изграждане на система за архивиране на информация – 1 бр.
+3.	Изграждане на система за управление на съхранението и споделянето на информация – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХ ИНДУСТРИ БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0987-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изграждане и внедряване на системи за дигитализиране на предприятието в две обособени позиции:
+ОП1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+ОП2: Въвеждане на модул/система за управление на складовото стопанство (WMS).
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"ТАШЕВИ АУТО" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0109-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на ДНА, представляващ придобито право на ползване - Лиценз за интегрирана облачна платформа SaaS за управление на бизнес и оперативни процеси, базирана на Big Data Analytics и Cloud Computing - 12 месеца</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕТРОНИКС ТВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0668-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за определяне на изпълнител с предмет: „Изграждане и въвеждане в експлоатация на ФЕЦ от възобновяеми енергийни източници (ВЕИ) за собствени нужди в „Ива – ММ 2012“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВА - ММ 2012 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1474-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на ФтЕЦ 40 kW, система за съхранение на електрическа енергия с капацитет 40 kWh и изготвяне на необходимата проектна и техническа документация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАЙС АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1696-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и внедряване на дигитални решения в дейността на Вемат ЕООД“ чрез:
+1: Въвеждане на Система за управление на ресурсите (ERP система)
+2: Изграждане на система за управление на съхранението и споделянето на информация 
+3: Изграждане на система за архивиране на информация“ 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕМАТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1625-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Организиране и провеждане на мероприятие за обмен на опит и взаимно обучение на регионална кръгла маса по проект № BG16RFTA001-1.010-0098“
+с две мероприятия по дейности от проекта:
+Дейност 5: „Организиране и провеждане на тридневно изнесено мероприятие за обмен на опит и взаимно обучение в гр. Мелник за 17 участници“ и Дейност 6: „Организиране и провеждане на тридневна регионална кръгла маса на тема „Партньорски модели за подкрепа на малкия и средния бизнес в селските райони: местни ресурси, добри практики и иновативни решения за Марикостиново“ в гр. Банско за 20 участници, включително осигуряване на 6 лектори“ 
+ Проект „Активни и компетентни организации на гражданското общество за повишаване на добавената стойност на политиката на сближаване в България“, финансиран по Програма „Техническа помощ“ 2021-2027, процедура BG16RFTA001-1.010 „Активни и компетентни организации на гражданското общество за повишаване на добавената стойност на политиката на сближаване в България“.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение „Бъдеще за Марикостиново“</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на съвременни информационни и комуникационни технологии (ИКТ) - система за управление на взаимоотношенията с клиенти (CRM система) и система за управление на ресурсите (ERP система) за нуждите на „КЕЙБЪЛ НЕТ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕЙБЪЛ НЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0992-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейности по договор № BG16RFPR001-2.004-1941-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ДЕНТ 2 ЕООД	
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1941-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на  изпълнител за "Доставка на материали  и  оборудване за  обезпечаване дейността  на  социално предприятие  „Зелена общност“  в  две  обособени позиции: ОП №1 - Осигуряване на ръчни инструменти и материали за обезпечаване на социално предприятие „Зелена общност“; ОП 2Осигуряване на техническо оборудване за обезпечаване на социално предприятие „Зелена общност“: </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение с нестопанска цел „Диалог”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0119-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за собствено потребление в ПАН СЕРВИЗ ООД с цел повишаване на енергийната ефективност и намаляване на въглеродния отпечатък на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАН СЕРВИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0970-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 60,76 kw и номинален капацитет на системата за съхранение от поне 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СУХСТРОЙ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1849-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инвертора от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ДЯКОВ БЕТОН“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2425-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Извършване на СМР на енергийно ефективни изолационни системи в сгради: Обособена позиция 1: Сандвич панели покрив – 510 м2, Обособена позиция 2: Прозоречна система (дограма) за външни прозорци - 70м2, и Обособена позиция 3: Секционни индустриални врати/външни плътни врати – 60 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРТЦВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0899-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване енергийната ефективност на дружеството с въвеждане на следните мерки:
+ОП 1: Доставка и монтаж на топлоизолационни системи от сандвич панели за покриви 455 кв. м.
+ОП 2: Монтиране на дограма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЕС-Л ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФИРМА ВАМЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2354-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ за собствено потребление с мощност 50кW в комбинация с локални съоръжения за съхранение на енергия-63kWh, мощност на инвертора 50кW”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЧИЛИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1878-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична централа с локални съоръжения за съхранение на енергия 56 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАУЪРМАРК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична система за собствено потребление с номинална мощност 120 kW, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФРИГОКОМЕРС ИНТЕРНЕШЪНЪЛ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"САЛМЕРО" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0971-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за текущ ремонт на Здравна служба - село Партизани, община Дългопол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР - Инсталация за производство на електрическа енергия от възобновяеми източници за собствени нужди и локално съоръжение за съхранение на електрическа енергия (ССЕЕ) върху покрив на сграда.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАОЛО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1164-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти) с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ЕЛИНА - 7 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0131-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка и монтаж на ограждащи конструкции“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЪ ПОЙНТ СТОНЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2189-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за изграждане на фотоволтаична елeктроцентрала (ФтЕЦ)  с инсталирана мощност 50 кW за собствени нужди и батерийна система с капацитет 60,3 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-БАЛКАНСКИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0960-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система за производство на енергия от ВЕИ за собствено потребление в комбинации с локални съоръжения за съхранение на енергия (батерии) - 1бр.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 ПЛАСТИКА ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0728-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и монтаж на локално съоръжение за съхранение на електрическа енергия (батерия) с капацитет от 215 kWh, в комбинация с инвертор/и към съществуваща фотоволтаична система за собствено потребление</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1662-C01</x:t>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) за производство на енергия от ВЕИ за собствено потребление, в комбинация с локални съоръжения за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Модак ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2157-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Булмебел ДИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1212-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система с изходяща (номинална) активна мощност 60 kW и локално съоръжение за съхранение на енергия (батерийна система) с номинален капацитет 200 kWh за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дайрект Сървисиз ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в две обособени позиции:
+Обособена позиция 1: Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 499 кв.м.;  
+Обособена позиция 2: Доставка и монтаж на секционни индустриални врати - 4 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КАДИША ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0569-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на интелигентна автоматична коботна линия за пълнене, затваряне и пакетиране на ароматни дифузери като дълготраен материален актив и интегрирана софтуерна Big Data / IoT платформа като дълготраен нематериален актив по две обособени позиции
+Обособена позиция 1: Доставка на интелигентна автоматична коботна линия за пълнене, затваряне и пакетиране на ароматни дифузери като дълготраен материален актив
+Обособена позиция 2: Интегрирана софтуерна Big Data / IoT платформа като дълготраен нематериален актив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИКТОРИ-2000 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0539-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в ТЕРА ВИВА БЪЛГАРИЯ ЕООД: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ВИВА БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0642-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Логистика и кетъринг за организиране и провеждане на събития</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0001-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISPR001-3.004-0001-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0016-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Логистика и кетъринг за организиране и провеждане на събития </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0009-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0003-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1563,2098 +1573,2166 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E120"/>
+  <x:dimension ref="A1:E124"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46314</x:v>
+        <x:v>46334</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46297</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46314</x:v>
+        <x:v>46334</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46300</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46314</x:v>
+        <x:v>46334</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46302</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46302</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46303</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46303</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46304</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46304</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46304</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46304</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46304</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46306</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46307</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46307</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46314</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46308</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46315</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46308</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46315</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46308</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46315</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46308</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46308</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46308</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46308</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46308</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46309</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46305</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46305</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46303</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46300</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46301</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46302</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46315</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46300</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46316</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46301</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46300</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46301</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46301</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46301</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46301</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46301</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46304</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46304</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46309</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46309</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46309</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46309</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46309</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46309</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46309</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46309</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46309</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46308</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46316</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46309</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46316</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46309</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46316</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46309</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46316</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46307</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46317</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>45671</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46317</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46307</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46317</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46309</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46317</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46302</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46317</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46302</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46317</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46302</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46317</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46302</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46317</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46310</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46317</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46310</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46317</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46310</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46317</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46310</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46317</x:v>
+        <x:v>46338</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46310</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46318</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46311</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46318</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46311</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46318</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46311</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46318</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46311</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46318</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46310</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46318</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46311</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46318</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46311</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46318</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46302</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E80" s="0" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46318</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46303</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46318</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46307</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46318</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46308</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E83" s="0" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46319</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46309</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E84" s="0" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46320</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46313</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46321</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46321</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46313</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46321</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46321</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46321</x:v>
+        <x:v>46339</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46321</x:v>
+        <x:v>46340</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46311</x:v>
+        <x:v>46333</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46321</x:v>
+        <x:v>46340</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46311</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46321</x:v>
+        <x:v>46341</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46309</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46321</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46306</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46321</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46306</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46322</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46307</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46322</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46307</x:v>
+        <x:v>46331</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46322</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46307</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46322</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46307</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46322</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46323</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46311</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46323</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46311</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46323</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46311</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46323</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46309</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46324</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46309</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46324</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46309</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46324</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46309</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46324</x:v>
+        <x:v>46343</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46309</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46324</x:v>
+        <x:v>46343</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46313</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46325</x:v>
+        <x:v>46343</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46311</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46325</x:v>
+        <x:v>46343</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46310</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46325</x:v>
+        <x:v>46344</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46310</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46325</x:v>
+        <x:v>46344</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>46310</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="2">
-        <x:v>46325</x:v>
+        <x:v>46344</x:v>
       </x:c>
       <x:c r="B114" s="2">
-        <x:v>46310</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="2">
-        <x:v>46325</x:v>
+        <x:v>46345</x:v>
       </x:c>
       <x:c r="B115" s="2">
-        <x:v>46310</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="2">
-        <x:v>46325</x:v>
+        <x:v>46345</x:v>
       </x:c>
       <x:c r="B116" s="2">
-        <x:v>46310</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="2">
-        <x:v>46325</x:v>
+        <x:v>46346</x:v>
       </x:c>
       <x:c r="B117" s="2">
-        <x:v>46301</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="2">
-        <x:v>46328</x:v>
+        <x:v>46346</x:v>
       </x:c>
       <x:c r="B118" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="2">
-        <x:v>46328</x:v>
+        <x:v>46349</x:v>
       </x:c>
       <x:c r="B119" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5">
       <x:c r="A120" s="2">
-        <x:v>46328</x:v>
+        <x:v>46349</x:v>
       </x:c>
       <x:c r="B120" s="2">
-        <x:v>46311</x:v>
+        <x:v>46332</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:5">
+      <x:c r="A121" s="2">
+        <x:v>46349</x:v>
+      </x:c>
+      <x:c r="B121" s="2">
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D120" s="0" t="s">
+    </x:row>
+    <x:row r="122" spans="1:5">
+      <x:c r="A122" s="2">
+        <x:v>46349</x:v>
+      </x:c>
+      <x:c r="B122" s="2">
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="E120" s="0" t="s">
+    </x:row>
+    <x:row r="123" spans="1:5">
+      <x:c r="A123" s="2">
+        <x:v>46349</x:v>
+      </x:c>
+      <x:c r="B123" s="2">
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
         <x:v>356</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:5">
+      <x:c r="A124" s="2">
+        <x:v>46349</x:v>
+      </x:c>
+      <x:c r="B124" s="2">
+        <x:v>46332</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>358</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>