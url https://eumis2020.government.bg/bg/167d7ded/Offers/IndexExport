--- v0 (2026-05-17)
+++ v1 (2026-06-24)
@@ -1,963 +1,1031 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re929c4ffe9b648cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b42e68b246c34fd59971a096d74ca6ca.psmdcp" Id="R7b6271ca490745fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62a614a4ed94208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c9c6822ba964608894bb593a09d9cf6.psmdcp" Id="R5004d04c8e5a48c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на оборудване и контейнери за осигуряване на условия за хранене и отдих на работници и служители във „Виас Инженеринг“ ООД с четири обособени позиции</x:t>
-[...78 lines deleted...]
-Обособена позиция 4 Придобиване на специализирани софтуери за архитектурна дейност.
+    <x:t xml:space="preserve">Предметът на процедурата е  предмет избор на изпълнител на дейности по внедряване на интегрирано софтуерно решение, включващо CRM система и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ГЕОМЕРА ЕООД</x:t>
-[...233 lines deleted...]
-Позиция 2. Оборудване на външни пространства за представяне на изкуство "на открито";
+    <x:t>ДЕВАЛ 2017 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1353-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на енергийно ефективно оборудване за нуждите на „НАДЕЖДА-94“ ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ФОНДАЦИЯ "СВ. ПИМЕН ЗОГРАФСКИ - НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ"</x:t>
-[...45 lines deleted...]
-ОП 2: Въвеждане на интегрирани ИКТ системи, включващи:
+    <x:t>НАДЕЖДА-94 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за изграждане на системи по обособени позиции:
+Обособена позиция 1 - Изграждане на система за защита на информацията в локална мрежа
+Обособена позиция 2 -  Изграждане на система за архивиране на информацията 
+Обособена позиция 3 - Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БРЕТ КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0713-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка материали/ консумативи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БГ ЛИЙДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0350-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер  и техника за работа с него по проект BG16RFPR001-1.004-1953-C01  в две обособени позиции:
+ОП1 Доставка на специализиран софтуер за CAD проектиране
+ОП2 Доставка на хардуер</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТУДИО МОРФЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1953-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 1 бр. телескопичен товарач, оборудван с вилици и кофа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АТРЪКС СЪРВИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0756-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на информационна система за нуждите на Интер Пауър ООД гр. Габрово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕР ПАУЪР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0315-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на оборудване за озвучаване и ледогенратор с бин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РАДИЧКОВИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2015-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на специализиран софтуер за управление на библиотечния архив </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕГАСТАР МЮЗИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2877-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуга с предмет: "Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация RoseProInn и на иновативни козметични продукти (кремове и серуми) на база на RoseProInn системата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙЦ - 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0378-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно"; "Принтер за директен печат върху текстил и DTF, или еквивалентно"; "Машина за огъване на пластмаса, или еквивалентно"; "Фибров лазер 50W Лазерен Маркировщик + Автофокус, или еквивалентно"; "Лазер за рязане и гравиране на метал, или еквивалентно".
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на ДНА - 
+1. Обособена позиция - Софтуер за инженерно проектиране с четири лиценза</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛИРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1663-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр и на модул/система за управление на производството - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕС СИ ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка и монтаж на: 
+1. Система за наблюдение на автопарк и машини (GPS проследяване) - 1 бр.
+2. Компютърна система - Сървър - 1 бр.
+3. Видеоконферентна система - 1 бр. 
+4. Офис оборудване за Ново работно място - 1 бр.
+Включва: Бюро - 1бр., Стол - 1 бр. Компютърна конфигурация - 1бр., Монитор - 1 бр, МФУ лазерно (за сканиране и принтиране)-1бр., Рутер - 1 бр., Шредер - 1 бр., Подвързваща машина - 1бр. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Д БЕСТ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2819-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на системи за обработка и управление на информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЙ ДИ ПАРТНЪРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1056-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик на софтуер за управление както следва:
+-Обособена позиция 1-ERP
+-Обособена позиция 2-CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НОВА ТРАНСЛЕЙТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2394-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на интегрирани ИКТ системи в предприятието "РЕНТАЛ БГ ГРУП" ООД, включващи:
 1.	Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
 2.	Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес
 3.	Въвеждане на система за управление на складовото стопанство (WMS)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"БЪРЦЕФ" ЕООД</x:t>
-[...2 lines deleted...]
-    <x:t>BG16RFPR001-1.012-1357-C01</x:t>
+    <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Създаване и тестване на прототипи и пилотни линии, свързани с разработването на продуктовата иновация RoseProInn и на иновативни козметични продукти (крем и серум) на база на RoseProInn системата".
+Процедурата съдържа две обособени позиции:
+1.	ОБОСОБЕНА ПОЗИЦИЯ 1: СЪЗДАВАНЕ НА ПРОТОТИПИ И ТЕХНОЛОГИЧНО ТЕСТВАНЕ.
+2.	ОБОСОБЕНА ПОЗИЦИЯ 2:  КЛИНИЧНО ТЕСТВАНЕ. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на интегрирана AI-базирана платформа за интелигентно управление, мониторинг и оптимизация на производството на електрическа енергия в комплект с термални камери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЙС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на линия за рециклиране на пластмаса - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Марица Полимер ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер за подобряване на производствения капацитет на "Моя Студио" ООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОЯ СТУДИО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1886-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на "ДОСЕВ ИМПЕКС" ЕООД, структурирани в три обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0467-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на модулна конструкция тип фургон за нуждите на проект Подобряване на работната среда в РЕВИС 2015 ЕООД, в изпълнение на договор № BG05SFPR002-1.004-0929-C01/15.12.2024г по процедура Адаптирана работна среда на оперативна програма "Развитие на човешките ресурси" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕВИС 2015 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0929-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност по обособени позиции:
+Обособена позиция 1: Доставка на система за битова гореща вода със слънчеви колектори (плосък тип) с обща абсорбираща площ 2 m² - 3 бр.
+Обособена позиция 2: Доставка на термопомпи, както следва:
+1 брой термопомпа с мощност 12,6 kW
+1 брой термопомпа с мощност 10,1 kW
+Обособена позиция 3:
+Доставка на енергоефективни осветителни тела, както следва:
+Линейни осветители – 50 бр., 16 W
+LED панели („луни“) – 170 бр., 9 W
+Прожектори тип „камбана“ – 4 бр., 100 W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Андреа ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0511-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСИП (оценка на съответствието на инвестиционен проект) и упражняване на строителен надзор по време на строителството на обект: „ Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител по обособени позиции:
+Обособена позиция 1
+Термопомпа  въздух -въздух с топлинна мощност 24,5kw – 2бр
+Обособена позиция 2
+ Термопомпа  въздух -въздух с топлинна мощност 15.24kw – 2бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БРЕД СОЛЮШЪН"ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0250-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на модерно оборудване за техническо обслужване и ремонт на автомобили за фирма "Матеус-6" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАТЕУС - 6 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1876-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на локални съоръжения за съхранение на енергия във връзка с изпълнение на проект BG16RFPR001-2.004-0781-C01 “Локални съоръжения за съхранение на енергия в "Спайсес Трейдниг" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СПАЙСЕС ТРЕЙДИНГ ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0781-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на оборудване за ресторант“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ШИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2421-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по проект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Футболна агенция-Заков ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2574-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0367-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0367-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения в „Индивидуална практика за първична медицинска помощ - лекарски кабинет д-р Петя Михайлова“ ЕООД, включващи: система за управление на ресурсите (ERP система), система за управление на взаимоотношенията с клиенти (CRM система) и система за бизнес анализи (Business Intelligence система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Индивидуална практика за първична медицинска помощ - лекарски кабинет д-р Петя Михайлова" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0847-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична инсталация 50kw.за производство на енергия от ВЕИ за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИНОВЕКС ПАРТНЪРС ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0010-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изготвяне на технически проект и изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 50 kWp в Дестинация България ЕООД </x:t>
   </x:si>
   <x:si>
     <x:t>ДЕСТИНАЦИЯ БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0848-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на инструменти техника и оборудване по повод изпълнение на проект "Нови хоризонти за семейния бизнес в "РЕВИС 2015" ЕООД" по обособени позиции: 
-[...16 lines deleted...]
-    <x:t xml:space="preserve">Ол ченълс комюникейшън
+    <x:t>Доставка и монтаж на Енергийно_ефективни_изолационни_системи_в_сграда на фирма "Експрес Груп -Т" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Експрес Груп-Т ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1934-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура е избор на доставчик за предоставяне на ИТ услугa, включваща: 1) въвеждане на система за бизнес анализи (Business Intelligence система); 2) изграждане на система за защита на информацията в локална мрежа; 3) изграждане на система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИМАНТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2219-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура е - изграждане и внедряване на интегрирана информационна система за управление, анализ, защита, съхранение и споделяне на информация, включваща: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежа и модул за управление на съхранението  и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИ-1 ТРАНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2215-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на процедурата - изграждане на единна платформа за управление на данни и информационна сигурност, включваща инструменти за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИРА ЛОГИСТИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предмет на процедура - изграждане и въвеждане в експлоатация на комплексна информационна система за: модул за бизнес анализи (Business Intelligence система); модул за защита на информацията в локална мрежова среда и модул за управление на съхранението и споделянето на информация 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFPR002-1.019-0004-C01</x:t>
-[...5 lines deleted...]
-    <x:t xml:space="preserve">ГЛАСКО ООД
+    <x:t>ЕВРОТИМТЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2207-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на заложените по договор BG16RFPR001-2.004-0364-C01 активи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Писат Инженеринг ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0364-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАТА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на фирма “ДОМИНО 4” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"ДОМИНО 4" ООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0252-C01</x:t>
-[...35 lines deleted...]
-    <x:t xml:space="preserve">ТОП ОФИС ПЛЮС ЕООД
+    <x:t>BG16RFPR001-2.004-1062-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на фирма "НЕКТАР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НЕКТАР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0087-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на активи с десет  обособени позиции- Разходи за придобиване на ДМА и  Разходи за придобиване на ДНА специализиран софтуеър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРХИТЕКТ ЯНУЛОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции, които са функционално свързани помежду си и формират цялостно интегрирано решение за дигитализация на дейността на предприятието:
+-	Обособена позиция №1 – Въвеждане на модул/система за управление на взаимоотношенията с клиенти (CRM);
+-	Обособена позиция №2 – Въвеждане на модул/система за управление на складовото стопанство (WMS);
+-	Обособена позиция №3 – Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес;
+-	Обособена позиция №4 – Въвеждане на модул/система за бизнес анализи (BI);
+-	Обособена позиция №5 – Въвеждане на модул/система за управление на продажбите на дребно (POS).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЗМА - ИВАНОВ И СИНОВЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1968-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на активи за създаване на архитектурни макети с пет обособени позиции: Обособена позиция № 1. Доствака на специализирано компютърно оборудване Обособена позиция № 2. Доставка на принтери Обособена позиция № 3. Доствака на ламинатор Обособена позиция № 4. Доставка на инструменти Обособена позиция № 5. Доставка на макетно осветление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Беър диджитал арт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2365-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изработване на работен проект, доставка и монтаж на Локално съоръжение за съхранение на електрическа енергия за нуждите на „ЗММ Нова Загора“ АД, гр. Нова Загора
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-1153-C01</x:t>
-[...3 lines deleted...]
-1. Контейнер- 3 броя“
+    <x:t>„ЗММ Нова Загора“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на 20kW фотоволтаична централа за производство и съхранение на електроенергия за собствени нужди върху производствена база на „П енд В“ ООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>П ЕНД В ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1858-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Енергийна ефективност в административна сграда на "Строител-Криводол" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТРОИТЕЛ-КРИВОДОЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1185-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФЕЦ 30 kW, съоражения за
+съхранение на електроенергия и термопомпа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кийган Солюшънс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0556-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация за собствено потребление с обща инсталирана мощност 130kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ 6 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1138-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Интеграция на софтуерна платформа със CRM/ERP </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Външни услуги по 3 обособени позиции:
+Изграждане на SEO
+Интеграция на софтуерна платформа с Google Ads, Google Analytics и др. инструменти
+Интеграция на софтуерна платформа със социални мрежи (Инстаграм, Facebook, др.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Организиране и провеждане на мероприятия за обмен на опит и взаимно обучение
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АТРИМ ЕООД</x:t>
-[...58 lines deleted...]
-Обособена позиция 3 – Централно управление на системи за сгъстен въздух – 1 бр.
+    <x:t xml:space="preserve">БЪЛГАРСКА РАБОТОДАТЕЛСКА АСОЦИАЦИЯ ИНОВАТИВНИ ТЕХНОЛОГИИ „БРАИТ“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>БУНАЙ АД</x:t>
-[...2 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1490-C01</x:t>
+    <x:t>BG16RFTA001-1.010-0123-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Надграждането на ERP система и създаване на онлайн магазин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВАНГАРД КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0190-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за изграждане на цялостна цифрова среда за управление на дружеството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"А ЕМ ДЖИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1715-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 66 kWp за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">БИНДИНГ БЪЛГАРИЯ ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ "ИВИЛ - ИВАН КРЪСТЕВ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1232-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична инсталация с мощност 95 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМИД А И д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0931-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на технически проект и Изграждане на фотоволтаична система за собствено потребление в комбинация с батерии с обща инсталирана мощност от 40 kWp в ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКО-КОНСУЛТ-ИНЖЕНЕРИНГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0038-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на енергийно ефективни мерки в Гама Комерс ООД – доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гама-Комерс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1870-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на енергоспестяващи мерки в "Кеш-Ауто" ЕООД – проектиране (ако е приложимо), доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 57 kW, предназначена за производство на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕШ-АУТО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2337-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР дейности за Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори с мощност 119 kw - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГРАВЕЛИТА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 165 kW
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БОРО ТЕРАКОЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0148-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаични панели в комбинация с инвертори и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори за производство на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИТИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 10 бр. термопомпи въздух-въздух за нуждите на Метикс ООД, в рамките на ДБФП BG16RFPR001-2.004-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0449-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 бр. апарат за роботизирана високоинтензивна лазерна терапия, 1 бр. Апарат за ударно-вълнова терапия, 1 бр. Апарат за таргетирана радиочестотна терапия, 1 бр. Апарат за пасивно раздвижване на долен крайник , 1 бр. Апарат за фокусирана високоинтензивна магнитна терапия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2554-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АВРАМОВИ 2016 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-0913-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Мотокар</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРИНТКОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1381-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ЛПС и специално работно облекло:
+Об. позиция 1. 
+1. Ръкавици за еднократна употреба, нитрилни без талк- 120 кутии, съдържащи по 100 броя всяка или общо 12 000 броя ръкавици;
+2. Медицинска маска за еднократна употреба- 96 кутии, съдържащи по 50 броя всяка или общо 4800 броя маски;
+3. Стерилни хирургични ръкавици без талк- 3600 чифта;
+4. Стерилни операционни престилки- 3600 броя;
+Об. позиция 2. 
+1. Защитна оловна престилка- 2 броя;
+2. Защитна оловна яка- 1 брой;
+3. Защитни очила за работа с рентген- 2 броя.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0456-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и монтаж на котел на биомаса.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТИСТИКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик на компютърно и работно оборудване за офис с 5 обособени позиции: Об. позиция 1: Доставка и инсталация на UPS устройство - 1 брой Об. позиция 2: Доставка на лаптопи - 2 броя Об. позиция 3: Доставка и инсталация на Компютърна система – 2 броя Об. позиция 4: Доставка и инсталация на Сървърен шкаф - 1 брой Об. позиция 5: Доставка и инсталация на панели за сървърен шкаф - 3 комплекта</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАСТЪР ПЛАН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2714-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на научни изследвания – изграждане и тестване на прототип на иновативна софтуерна система за анализ на клиентско поведение в търговски обекти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИО ЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0080-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕХ-КОНТРОЛ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2243-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Булранг - Вътев и сие" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1741-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кухненско оборудване с. Михалково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИХАЛКОВО АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА в "АНА " ЕООД по проект  BG16RFPR001-1.004-2838-C01 с три обособени позиции:
+Обособена позиция 1: Сушилня/стерилизираща камера - 1 бр.
+Обособена позиция 2: Мотокар  - 1 бр.
+Обособена позиция 3: Компресорна станция - 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2838-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуги и решения в областта на ИКТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙКОМЕРС 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на Високорезолюционен скенер за дигитализация на каменни плочи - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛСТОУН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0633</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BG - Доставка на софтуер за физическа верификация на топологията на CMOS интегрални схеми по 90nm процес
+EN - Delivery of software for physical verification of the topology of CMOS integrated circuits using the 90nm process
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотолитикс ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на кухненско оборудване, техника, инструменти и пособия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОК ЕКСПРЕС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1751-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и инсталация на:
-Обособена позиция 1: Колонни климатици – 2  бр.
-[...154 lines deleted...]
-    <x:t xml:space="preserve">"Предоставяне на услуги по внедряване на съвременни софтуерни решения в областта на информационните и комуникационни технологии (ИКТ), с цел повишаване нивото на дигитализация, ефективността и интегрираното управление на бизнес процесите в Техновент инженеринг ЕООД"
+•	Обособена позиция 1 - Индустриална камера- 1 бр.
+•	Обособена позиция 2 - Индустриална оптика - 1 бр.
+•	Обособена позиция 3 - Индустриално осветление – 1 бр.
+•	Обособена позиция 4 - Колаборативен робот – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛЕНТИС ТЕХНОЛОДЖИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг - проектиране и изграждане на вътрешна инфраструктура на Индустриален парк със складова база в УПИ I-307, кв.10в, по
+плана на промишлена зона гр. Сливен.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа в „Европа-Р“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Европа - Р" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в „БАНДИТС“ ООД, насочена към дигитализация и оптимизация на основните дейности на предприятието.
+Системата следва да включва следните основни компоненти:
+1. ERP система – за управление на ресурсите на предприятието;
+2. CRM система – за управление на взаимоотношенията с клиенти;
+3.  Система за бизнес анализи (Business Intelligence – BI) – за анализ и визуализация на данни;
+4.  Онлайн магазин – платформа за приемане и обработка на клиентски поръчки чрез интернет.“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Техновент инженеринг ЕООД</x:t>
-[...190 lines deleted...]
-    <x:t>BG-RRP-2.005-0002-C01</x:t>
+    <x:t>БАНДИТС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Изграждане на фотоволтаична централа на покрива на сграда на „СТИИЛ ДИЗАЙН“ ЕООД за производство на електроенергия собствени нужди”  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стил дзизайн ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2376-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и монтаж на 243 кв.м прозрачни ограждащи конструкции /прозорци и врати/с рамка от алуминий с прекъснат топлинен мост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ ЕС ПИ ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2458-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на топлоизолационни системи за външни стени и секционни индустриални врати/външни плътни врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0284-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на термопомпи </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕДИСтрой ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1107-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на технологично оборудване за 50,5kWp фотоволтаичнa системa и 62 кВтч батерии за съхранение за фотоволтаична система за собствено потребление в комбинация с батерии на "КОТЕТЕРОВ-ИНВЕСТ" ЕООД, гр. София“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТЕТЕРОВ-ИНВЕСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 30 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КРАСИ МВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0913-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи в две обособени позиции: Обособена позиция 1: Фотоволтаична електрическа централа ФтЕЦ Обособена позиция 2: Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лидер МАГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0077-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради:
+1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 250 кв.м 
+2. Tоплоизолационни системи от сандвич панели за покриви – 399,5 кв.м.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Стайков и Синове” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0023-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 32 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАВЕКСИМ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0750-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИЛ-83" ЕООД, гр. Благоевград в качеството си на бенефициент по договор  № BG16RFPR001-2.004-1605-СО1, обявява процедура за възлагане на поръчка с предмет:  
+„Доставка и монтаж на технологично оборудване за ФЕЦ за производство на електроенергия за собствени нужди на фирма "МИЛ-83" ЕООД, със следните параметри - 61,18kWp фотоволтаична система и 61,4kWh батерии за съхранение на енергия.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИЛ-83 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1605-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация 30 kWp в комбинация с с 47,84 kWh батерии на покрив на съществуваща сграда - ЧДГ “ЕКОМАЛЧОВЦИ”, за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧДГ ЕКОМАЛЧОВЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1315,1639 +1383,1809 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E93"/>
+  <x:dimension ref="A1:E103"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46159</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46150</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46159</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46152</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46159</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46152</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46160</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46153</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46160</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46152</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46160</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46153</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46160</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46153</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46160</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46153</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46160</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46153</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46160</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46149</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46160</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46153</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46160</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46153</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46160</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46153</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46160</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46153</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46160</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46153</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46160</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46153</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46160</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46153</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46160</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46153</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46160</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46153</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46160</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46153</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46160</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46153</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46160</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46153</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46160</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46153</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46160</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46150</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46161</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46154</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46161</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46154</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46161</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46154</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46161</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46153</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46161</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46154</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46161</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46153</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46161</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46147</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46161</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46149</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46161</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46153</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46161</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46153</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46162</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46149</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46162</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46149</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46162</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46147</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46162</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46155</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46162</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46155</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46162</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46155</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46162</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46153</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46162</x:v>
+        <x:v>46200</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46154</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46163</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46156</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46163</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46156</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46163</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46156</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46163</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46156</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46163</x:v>
+        <x:v>46201</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46156</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46163</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46156</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46163</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46153</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46164</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46154</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46164</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46153</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46164</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46157</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46164</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46157</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46164</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46157</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46164</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46157</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46164</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46157</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46164</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46157</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46164</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46154</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46164</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46157</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46164</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46156</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46164</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46156</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46164</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46154</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46164</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46157</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46164</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46164</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46164</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46164</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46164</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46164</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46157</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46164</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46157</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46164</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46157</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46164</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46157</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46164</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46157</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46164</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46157</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46164</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46157</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46166</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46159</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46166</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46156</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46167</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46157</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46167</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46157</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46167</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46157</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46168</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46156</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46168</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46156</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46168</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46157</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46168</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46154</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46168</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46154</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46168</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46153</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46169</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46154</x:v>
+        <x:v>46192</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46170</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46158</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46171</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46156</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46172</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>45783</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46173</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46034</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="B93" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="2">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="B94" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="2">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="B95" s="2">
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="2">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="B96" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="2">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B93" s="2">
+      <x:c r="B103" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C93" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>275</x:v>
+      <x:c r="C103" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>298</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>