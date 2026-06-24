--- v1 (2026-06-24)
+++ v2 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62a614a4ed94208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c9c6822ba964608894bb593a09d9cf6.psmdcp" Id="R5004d04c8e5a48c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c75b4251ef4301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/017b57ab5d134fbc93c9adf2cd2c85bb.psmdcp" Id="Re8bcd1ae819c4ca3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>