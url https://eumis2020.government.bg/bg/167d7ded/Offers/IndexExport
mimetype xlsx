--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1,1022 +1,889 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c75b4251ef4301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/017b57ab5d134fbc93c9adf2cd2c85bb.psmdcp" Id="Re8bcd1ae819c4ca3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7741886bd2049c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3ae3a18bd894d58a2788fa304e56d95.psmdcp" Id="R787ec525d9864118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Предметът на процедурата е  предмет избор на изпълнител на дейности по внедряване на интегрирано софтуерно решение, включващо CRM система и въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги.
+    <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕН ТИ ЕН - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0270-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМОНАС КАРДС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0104-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЕВАЛ 2017 ЕООД</x:t>
-[...5 lines deleted...]
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на енергийно ефективно оборудване за нуждите на „НАДЕЖДА-94“ ООД
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2554-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „СЪЗДАВАНЕ И ТЕСТВАНЕ НА ПРОТОТИПИ И ПИЛОТНИ ЛИНИИ, СВЪРЗАНИ С РАЗРАБОТВАНЕТО НА ПРОДУКТОВА ИНОВАЦИЯ - ИНОВАТИВНИ 
+КОЗМЕТИЧНИ ПРОДУКТИ (КРЕМ И СЕРУМ) НА БАЗА НА ROSEPROINN СИСТЕМАТА“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОМААТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0241-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+Доставка, монтаж, настройка и въвеждане в експлоатация на оборудване за разширение на съществуваща фотоволтаична система за собствено потребление и изграждане на система за съхранение на електрическа енергия за нуждите на хотелски комплекс. Процедурата включва доставка на фотоволтаични панели, конструкция, свързващи компоненти, система за съхранение на енергия (батерия), комуникационно оборудване, електроразпределителни компоненти, монтажни дейности, настройка и пуск в експлоатация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САН ПРОПЪРТИС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0261-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули:
+•	система за управление на складовото стопанство (WMS); 
+•	система за управление на производството; 
+•	система за архивиране на информация. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>НАДЕЖДА-94 ООД</x:t>
-[...82 lines deleted...]
-    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"
+    <x:t>Плутон Инвест ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на система за сгъстен въздух, състояща се от 1 брой компресор с инверторно управление с изсушител и 1 брой ресивър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>доставка на мебели за ресторант</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮ ШИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2421-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на CNC пробивен център – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРМОНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирана информационна система, включваща CRM система и система за бизнес анализи (BI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕЛДЕР ГРУП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на високотехнологично оборудване по 2 обособени позиции 
+•	Обособена позиция 1: Доставка на компютърно оборудване 
+•	Обособена позиция 2: Доставка на лазер за гравиране и рязане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ДИ ЕН ЕЙ ПРОДЖЕКТ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2801-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ разделени в четири обособени позиции, както следва:
+Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр.
+Обособена позиция 2: "Въвеждане на Система за управление на ресурсите(ERP система)" - 1бр.
+Обособена позиция 3: "Изграждане на система за защита на информацията в локална мрежа" - 1 бр.
+Обособена позиция 4: "Изграждане на система за архивиране на информация" - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М И Д АВТО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1319-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция 2 – Въвеждане на система за управление на веригата за доставки на продукти за производствения процес/процеса на предоставяне на услуги
+Обособена позиция 3 – Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 4 – Въвеждане на система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СОНЕЛ-В ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1341-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пускане в експлоатация на ДМА: Компресор за сгъстен въздух с инверторно управление – 2 бр. и Ресивър за сгъстен въздух – 2 бр.  и Изсушител за сгъстен въздух – 2 бр.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНТАЖИ ПРОБГ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0108-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за: Обособена позиция 1 - „Внедряване на съвременни технически решения за енергийна ефективност на сградата – изолиране на външните стени, покрив, подмяна на дограмата“ Обособена позиция 2 - „Изграждане на термопомпена и рекуперативна вентилационна инсталации“ Обособена позиция 3 - „Инсталиране на локални съоръжения за съхранение на енергия батерии в комбинация с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛНИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на УЗУНОВ 90 АНИМАЛПЕТС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЗУНОВ 90 АНИМАЛПЕТС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0547-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на активи за нуждите на МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ“ ЕООД, в рамките на ДБФП BG05SFPR002-1.004-0456-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИКО-ДЕНТАЛЕН ЦЕНТЪР „ВИЗИОДЕНТ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0456-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване и тестване на прототип на приложение: Тест за изследване на компетентностни модели за предвиждане и оценка на стереотипни ценностни системи: „Когнитивни меметики“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЛП БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0117-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична електрическа централа в „Европа-Р“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Европа - Р" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Разходи за услуги и решения в областта на икт по обособени позиции:
+Обособена позиция 1 Въвеждане на Система за управление на ресурсите (ERP система) – 1бр.
+Обособена позиция 2 Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1бр.
+Обособена позиция 3 Въвеждане на система за бизнес анализи (Business Intelligence система) – 1бр.,  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЙ ТИ ПЛЕЙС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0079-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието "РЕНТАЛ БГ ГРУП" ООД, включващи: 1. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) 2. Въвеждане на система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес 3. Въвеждане на система за управление на складовото стопанство (WMS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕНТАЛ БГ ГРУП" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0930-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на цифрови решения за дигитализация на дейността на „Семела Логистикс“ ООД, включващи система за управление на взаимоотношенията с клиенти (CRM), система за бизнес анализи (Business Intelligence) и система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕМЕЛА ЛОГИСТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1684-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 3 броя термопомпи " въздух-вода"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждането на фотоволтаична система за собствено потребление с инсталирана мощност 20 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh, в производствена база „РЕА-Елена Будовска“,гр. Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕА - Елена Будовска ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0991-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЧЕТОВОДНА КЪЩА ОФИС 2001 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0726-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на решения в областта на ИКТ по обособени позиции: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр.; ОП 2:Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОРМА 2002 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1738-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 55 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРИНА - КМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0501-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НН ЕЛЕКТРОНИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0904-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 50 kW за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЕРФЕКТ ПЛАСТ ВЕЛИКИ ПРЕСЛАВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0745-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване и доставка на ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАПРИЗ.КС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1611-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дистрибут ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2302-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва:
+1. Компресор за сгъстен въздух с инверторно управление (1 бр.)
+2. Изсушител на сгъстен въздух (2 бр.)
+3. Ресивър с въздушен обем 500л (1 бр.)
+4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУСЕВПЛАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0647-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Доставка на специализирано кино- и видеооборудване по четири обособени позиции" </x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТУДИО ЛАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализиран софтуер „Интуитивна AI платформа за бизнес анализ с комуникация на естествен език – NovaBI“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЮМАРК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2710-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване, доставка и въвеждане в експлоатация на ДМА по следните обособени позиции:
+Обособена позиция 1: Комплект апаратура за фото и видео заснемане -  - 1бр. фотоапарат, 4 бр. обективи с различни фокусни разстояния, карта памет, статив и 2 бр. аксесоари за калибриране на цветовете;
+Обособена позиция 2: Апаратура за измерване на качеството на екрани/монитори -- 1 бр. спектрорадиометър, безконтактен колориметър 1 бр., двуканален USB осцилоскоп с логически анализатор 1 бр. и комплект уред за генериране на тестов сигнал с различни характеристики(генератор) и уред за детайлно анализиране на резултатите от генерирания тестов сигнал (анализатор) 
+Обособена позиция 3: Компютърно оборудвне:   1 брой стационарен компютър 24-инчов дисплей с резолюция 4480 x 2520, 2 броя лаптопи 15.3-инчов дисплей с резолюция 2880 x 1864, референтен монитор - 1 бр. и работен монитор - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛаптопМедия ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2770-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на АЗРЕМОНТИРАМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЗРЕМОНТИРАМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2392-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нортек ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1113-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИДО К ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2184-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и инсталация на оборудване за архитектурно студио с 8 обособени позиции: 
+Обособена позиция 1: Настолен Компютър - 6 броя
+Обособена позиция 2: Графичен таблет - 1 брой
+Обособена позиция 3: Екран за презентации - 1 брой
+Обособена позиция 4: 3D принтер - 1 брой
+Обособена позиция 5: Плотер за формат А0 - 1 брой
+Обособена позиция 6: Лаптоп 16“ - 2 броя
+Обособена позиция 7: Таблет 13“ - 2 броя
+Обособена позиция 8: Монитори 27“ - 12 броя 
 </x:t>
   </x:si>
   <x:si>
+    <x:t>ЛАНДСКЕЙП ДИЗАЙН СТУДИО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-2755-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Закупуване, доставка и монтаж на енергийно ефективни активи по две обособени позиции - 1. Фотоволтаични панели в комбинация с инвертори - 20 kW и 2. Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 25 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НЕТ МАГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2253-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане, внедряване и конфигуриране на интегрирана платформа за управление на бизнес процеси, обединяваща ERP и CRM функционалности в единна среда с общ модел на данни и централизирана логика за управление.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕЙК КЕЙК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0150-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща "обектив, или еквивалентно"</x:t>
+  </x:si>
+  <x:si>
     <x:t>РАЙЦ - 2 ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-0378-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Закупуване на ДМА по ОП "Конкурентноспособност и иновации в предприятията 2021-2027", по проект "Подобряване на производствения капацитет на семейната рекламна агенция Райц-2 ООД", включваща ДМА "UV LED printer, или еквивалентно"; "Принтер за директен печат върху текстил и DTF, или еквивалентно"; "Машина за огъване на пластмаса, или еквивалентно"; "Фибров лазер 50W Лазерен Маркировщик + Автофокус, или еквивалентно"; "Лазер за рязане и гравиране на метал, или еквивалентно".
+    <x:t>„Доставка, монтаж и пускане в експлоатация на оборудване за целите на проект BG16RFPR001-2.004-1560-C01:
+1. Винтов компресор с инверторно управление - 1 бр.;
+2. Хладилен изсушител за сгъстен въздух - 1 бр.;“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЕЛЕКТРОСТАРТ“ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1560-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на машини за целите на проект BG16RFPR001-1.010-0354:
+1. Пакетен циркуляр с NC управление - 1 бр.;
+2. Кантираща машина – 1 бр.;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТИВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.01.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОПАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1269-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда-500 m² топлоизолация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и инсталация на ДНА - 
-1. Обособена позиция - Софтуер за инженерно проектиране с четири лиценза</x:t>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) с мощност 52 кWp за собствени нужди в с. Орешак, ПИ 53707.501.65.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРАСИ777-2008 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0785-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЗАКУПУВАНЕ И ДОСТАВКА НА ОБОРУДВАНЕ, ПО ОБОСОБЕНИ ПОЗИЦИИ“, като част от дейностите по Административен договор за безвъзмездна финансова помощ (АДБФП) № BG16RFPR001-1.004-1734-C01 от 30.07.2025 г., процедура BG16RFPR001-1.004 „Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите“, финансирана от Европейския съюз чрез Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЙЧЕС АРХИТЕКТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1734-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на подемно-транспротни средства по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАСИЛЕВ КРИЕЙТИВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.004-1828-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРОЙМАРКЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1861-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДМТех ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда, собственост на „Актив инвест груп“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актив инвест груп ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Неотложен и необходим ремонт за подобряване на енергийната ефективност в сграда“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВСД Сервиз</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2720-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително монтажни работи на фотоволтаични панели в комбинация с инвертори с мощност 100кW за собствено ползване на ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИПЛАСТ ПМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2723-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на термопомпен чилър за нуждите на „Томов 69“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТОМОВ 69" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1850-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии: 
+1. Изграждане на система за защита на информацията в локална мрежа
+ 2. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕЛТА МЕБЕЛ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0567-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и пускане в експлоатация на Климатична камера с високо ефективна регенерация или рекуперация на топлина/студ/влага - 2 броя</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„УНИВЕРСИТЕТСКА МНОГОПРОФИЛНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ ЕВРОХОСПИТАЛ ПЛОВДИВ” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0852-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка, монтаж и пускане в експлоатация на оборудване за климатизация и вентилация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Идея Хоум ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на машини, инструменти и оборудване по Договор № BG16RFPR001-1.004-1828-C01"По-конкурентен семеен бизнес в строителния бранш" по процедура BG16RFPR001-1.004 "Подкрепа за семейните предприятия, предприятията от творческите индустрии и занаятите" към П"КИП" 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА - закупуване на компютърно оборудване:
+1. Обособена позиция  - Компютърна Конфигурация - 2 бр
+2.  Обособена позиция - Лаптоп - 2 бр.
+3.  Обособена позиция - Лаптоп - 2 бр.
+4.  Обособена позиция - Лаптоп - 2 бр.
+5.  Обособена позиция - Лаптоп - 2 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>ЛИРА ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.004-1663-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и въвеждане в експлоатация на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр и на модул/система за управление на производството - 1бр.</x:t>
-[...13 lines deleted...]
-Включва: Бюро - 1бр., Стол - 1 бр. Компютърна конфигурация - 1бр., Монитор - 1 бр, МФУ лазерно (за сканиране и принтиране)-1бр., Рутер - 1 бр., Шредер - 1 бр., Подвързваща машина - 1бр. 
+    <x:t xml:space="preserve">Доставка и монтаж на обзавеждане и оборудване за “Метал Арт- инж. Добрев” ЕООД по обособени позиции:
+Обособена позиция 1: Доставка на офис обзавеждане. 
+Обособена позиция 2: Доставка и монтаж на обзавеждане и оборудване на стая за хранене. 
+Обособена позиция 3: Доставка на оборудване за санитарно помещение.
+Обособена позиция 4: Доставка и монтаж на масажен стол. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Д БЕСТ ТРЕЙД ЕООД</x:t>
-[...75 lines deleted...]
-    <x:t>Изграждане и внедряване на ИКТ решения за нуждите на "ДОСЕВ ИМПЕКС" ЕООД, структурирани в три обособени позиции</x:t>
+    <x:t>МЕТАЛ АРТ - инж. ДОБРЕВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-0793-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Технически прегледи ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система със система за съхранение на електрическа енергия за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ДИСКО ФАКТОРИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0162-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА за енергийна ефективност: ОП1 - Рекуперативни блокове за отопление вентилация охлаждане - 3 броя, ОП2 - Термопомпи - 2 броя, ОП3 - Компресор за сгъстен въздух вкл. резервоар за сгъстен въздух - 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТС Холдинг Груп ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на "ДОСЕВ ИМПЕКС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>"ДОСЕВ ИМПЕКС" ЕООД</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0467-C01</x:t>
-[...113 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0856-C01</x:t>
+    <x:t>BG16RFPR001-2.004-1568-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕБЕЛИ СПАС ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична инсталация с мощност 30 kW и система за съхранение на енергия с капацитет минимум 60 kWh предназначени за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична система 50 kW за производство на електроенергия за собствено потребление и система за съхранение на електрическа енергия 200 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРЕС-Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0095-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и пуск в експлоатация на четири броя Термопомпи „въздух-вода“, всяка една с мощност от 16 kw“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КОНВЕНТА 7" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0075-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на взаимосвързани ИКТ услуги и решения, съобразени с нуждите на предприятието, по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“ за „СИДЕОН“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИДЕОН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1003-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа ФтЕЦ 55KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за изграждане на фотоволтаична електрическа централа с мощност 29,580 kW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БИЗНЕС НЕДЕВИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОЛА 2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0033-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейностите по административен договор № ПБBG16RFPR001-2.004-0356-1“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Д ЕНД Д ТЕКСТИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0356-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на интегрирана система за управление на бизнес процесите в „ТЕХНО ЕЛЕКТРОНИКС 5" ЕООД, включваща въвеждане на система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (BI), реализирани чрез интеграция помежду им в обща интегрирана среда, съгласно Техническата спецификация и Приложение 16 по процедура BG16RFPR001-1.012 „Дигитализация на предприятията".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТЕХНО ЕЛЕКТРОНИКС 5“ ЕООД,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0209-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на фирма ЕВРОПАВИМЕНТИ ПЛЮС ООД чрез енергоспестяващи мерки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПАВИМЕНТИ ПЛЮС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0581-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи по: ОП1 – Фотоволтаична електроцентрала, ОП2 –Енергийно-ефективни прозрачни ограждащи конструкции, ОП3 - Локално съоръжение за съхранение на енергия  (батерия в комплект с инвертор)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пастили ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0044-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Енергийна ефективност и използване на енергия от възобновяеми източници в „Дръстър Инженеринг“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дръстър Инженеринг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1866-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа с номинална мощност 50 kW за производство на енергия от ВЕИ за собствено потребление, в комбинация с локална система за съхранение на енергия с капацитет не по-малък от 50 kWh“</x:t>
   </x:si>
   <x:si>
     <x:t>ПРЕСТИЖ МЕБЕЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0002-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>ЕТ НИК-ПЛАСТИК - ВАЛЯ ПЕТРОВА</x:t>
-[...602 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0063-C01</x:t>
+    <x:t>Доставка на мебели по проект BG-RRP-1.015 ,,Училищна STEM среда" и сключен договор номер BG-RRP-1.015-2288-CO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСНОВНО УЧИЛИЩЕ "ВАСИЛ ЛЕВСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.015-2288-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1383,1809 +1250,1571 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E103"/>
+  <x:dimension ref="A1:E89"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46185</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46189</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46188</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46190</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46190</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46190</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46190</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46190</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46197</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46190</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46190</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46190</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46191</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46191</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46191</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46198</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46191</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46198</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46198</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46198</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46190</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46198</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46192</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46192</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46192</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46199</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46192</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46192</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46192</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46192</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46192</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46191</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46189</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46199</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46189</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46200</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46185</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46200</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46185</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46200</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46200</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46200</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46200</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46201</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46201</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46192</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46201</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46191</x:v>
+        <x:v>46206</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46201</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46191</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46201</x:v>
+        <x:v>46222</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46195</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46195</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46195</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46185</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46192</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46192</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46192</x:v>
+        <x:v>46207</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46192</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46195</x:v>
+        <x:v>46208</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46195</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46190</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46190</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46202</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46190</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46202</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46185</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46188</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46188</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46203</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46188</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46188</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46188</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46195</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46195</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46203</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46195</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46191</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46196</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46196</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46203</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46196</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46203</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46196</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46203</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46196</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46203</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46196</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46203</x:v>
+        <x:v>46228</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46195</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46203</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46196</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46203</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46195</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46203</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46189</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46204</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46196</x:v>
+        <x:v>46214</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46204</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46196</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46204</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46192</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46204</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46195</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>256</x:v>
-[...46 lines deleted...]
-      <x:c r="D92" s="0" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...188 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>