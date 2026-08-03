--- v3 (2026-07-14)
+++ v4 (2026-08-03)
@@ -1,889 +1,857 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7741886bd2049c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3ae3a18bd894d58a2788fa304e56d95.psmdcp" Id="R787ec525d9864118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff6af97bbd444f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1eee94c540444a4cbf5c119929ea1cdf.psmdcp" Id="Rd893a315f5ca46ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка , монтаж и въвеждане в експлоатация на 2бр термопомпи въздух-вода и придружаваща екипировка с обща топлинна мощност 100 kW .</x:t>
-[...8 lines deleted...]
-    <x:t>Проектиране, дизайн и софтуерно разработване на иновативни функционалности - 1 бр.</x:t>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНВЕНТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0154-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на Фотоволтаична електрическа централа 50kWp за собствени нужди и локално средство за съхранение на електроенергия. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЪН СИС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1824-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, внедряване, конфигуриране, обучение и гаранционна поддръжка на „AI Maintenance Assistant – Интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за внедряване на мерки за енергийна ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИТИ НОВЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2339-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Интегрирани системи за управление на бизнес процесите в "Диалдент 2000 ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Диалдент 2000 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0336-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 брой портално подемно съоръжение за въвеждане на нов процесов модел в производството на строителни и декоративни скални материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЙОТОВ СТОУН ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за производство на електрическа енергия за собствени нужди, състояща се от фотоволтаични панели, хибридни инвертори, носеща конструкция, кабели и всички необходими компоненти за нормалното функциониране на системата, с обща инсталирана мощност 150 kWp“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мартис 09 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на рекуперативни блокове за отопление, вентилация и охлаждане (рекуператори) - 4бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерия 215 kW с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФОРС - 81 ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Проектиране и изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с локално съоръжение за съхранение на електрическа енергия (батерия), с мощност на инвертора 20 kW, за нуждите на „АВТОКАР-КОМЕРС“ ЕООД“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АВТОКАР-КОМЕРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0403-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване, доставка и внедряване на интегрирана информационна система за управление на бизнес процесите в предприятието, включваща ERP система, CRM система, Point-of-Sale система и система за архивиране на информацията, както и обучение на персонала за работа със системата.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИСТА-СЕРВИЗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1324-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на Система за диагностициране, назначаване и моделиране на Индивидуални Ортопедични стелки, свързани с разработването на продуктова иновация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОРТОТЕХ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0466-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дигитализация на Спектър 68 ООД
+Обособена позиция 1: Въвеждане на система за управление на складовото стопанство (WMS)
+Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПЕКТЪР 68 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0208-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Предоставяне на услуги за текуща подкрепа за социална и трудова интеграция на 5 новонаети лица в социалното предприятие „Поливас 2013“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Поливас 2013" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0013-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на 3 обособени позиции: ОП1 Системи за оползотворяване на отпадна топлина студ генерирана при производството на сгъстен въздух или студопроизводство; ОП2 Енергийно ефективни охладители на въздух; ОП3 Котли на биомаса </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интерпред Партнер АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1151-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ системи в предприятието "Ар Груп Про" ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1.	Въвеждане на модул система за управление на ресурсите (ERP система)
+2.	Въвеждане на модул Система за управление на взаимоотношенията с клиенти (CRM система) 
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ар Груп Про" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за предоставяне обучения за придобиване на „меки“ умения: Ключова компетентност (КК) 2 – Многоезикова компетентност – „Обучения по 
+английски език и бизнес английски“ във връзка с изпълнение на проект BG05SFPR002-1.0190089-C01 „Придобиване на нови умения в "ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД“  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕЙ АР ЕС БЪЛГАРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0089-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: ОП 1 - Компресор с инверторно управление с изсушител при номинална мощност на основния двигател от 22 kw - 2бр. ОП 2 - Централизирано управление (ЦУ) за сгъстен въздух - 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ АНДИ-АНИ ИВАНОВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирана информационна система в "Алфабот" ООД, включваща следните основни модули/системи:
+1. Въвеждане на система за управление на взаимоотношенията с клиенти
+(CRM система);
+2. Въвеждане на система за управление на веригата за доставки на
+суровини/материали/компоненти/продукти за производствения процес;
+3. Въвеждане на система за управление на складовото стопанство (WMS);
+4. Въвеждане на модул/система за управление на производството.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АЛФАБОТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0917-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на прототип, свързан с разработването на продуктова (услуга) иновация - Уеб базирано приложение за извършване на счетоводни услуги</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЮМАНКОНСУЛТИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0213-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Топлинно изолиране на външни стени с ТИ плочи от EPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РД СИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на ФЕЦ с мощност минимум 100 kW за производство на енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КМС" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1175-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕФРАН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0933-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на вътрешна инфраструктура на обект „Индустриален парк със складова база в УПИ I-307, кв.10в, по плана на промишлена зона гр. Сливен“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ Логистика” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на ЛМ ХОЛИДЕЙС ООД, структуриранa в две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛМ ХОЛИДЕЙС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0721-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на система от възобновяеми енергийни източници за получаване на електроенергия за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Искрецка Пъстърва ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на покривна фотоволтаична електрическа централа с инсталирана мощност не по-малка от 50 kWp, в комбинация с локална система за съхранение на енергия (батерия) с полезен капацитет не по-малък от 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИВОЛИ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДАНИМПЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0595-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 „Топлинно изолиране на външни стени със сандвич панели“
+ОП 2 " Доставка и монтаж на външни прозорци и остъклени врати, с рамка от алуминий с прекъснат топлинен мост“
+ОП 3 "Доставка и монтаж на секционни индустриални врати“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАТО 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0612-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на съвременна VRV система за отопление и охлаждане в Медицински център "Света Ана".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЦ СВЕТА АНА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1986-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоконсерв ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0067-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТОВИ 1" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2116-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изработване на технически проект и изграждане на фотоволтаична електрическа централа с инсталирана мощност минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗДРАМИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на мерки за повишаване на енергийната ефективност на „ДИТА-М БЪЛГАРИЯ ООД“ по обособени позиции:
+Обособена позиция № 1 –  „Доставка и монтаж на 4 броя термопомпи - VRF система на директно изпарение“;
+Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1673-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на софтуерна платформа със CRM/ERP</x:t>
   </x:si>
   <x:si>
     <x:t>СИМОНАС КАРДС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0104-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 1 бр  Апарат за фокусирана високоинтензивна магнитна терапия
+    <x:t>Строително-монтажни дейности за повишаване на енергийната ефективност на „НИКСИ“ ЕООД в две обособени позиции:
+ОП 1: Подмяна на съществуваща дограма с PVC дограма 100 m2
+ОП 2: Монтаж на топлоизолационни системи от сандвич панели за покриви 180 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИКСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0476-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>МЕДИЦИНСКИ ЦЕНТЪР ХИПОКРАТ - Н ЕООД</x:t>
-[...28 lines deleted...]
-•	система за архивиране на информация. 
+    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0812-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на PVC дограма</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИЛНИ СЕЛИЩА - БОРОВЕЦ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2447-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕКАЛАБС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2070-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕГАС - 93" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2308-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител/и за предоставяне на специализирани услуги за изпълнение на проект № BG05SFPR001-1.010-0043 и наименование „Изграждане на уважение и сигурност: превенция на насилието в ЧПГДН „СофтУни БУДИТЕЛ“, финансиран по Програма „Образование" 2021 – 2027, процедура BG05SFPR001-1.010„Превенция и предотвратяване на тормоза и насилието и намаляване агресията в училищата".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частна професионална гимназия по дигитални науки СофтУни БУДИТЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.010-0043-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нематериални активи за нуждите на производствено предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМПУЛС - 97 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1221-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инвестиция в енергийно ефективни системи – термопомпа и компресорна инсталация за оптимизация на енергопотреблението“: Термопомпа VRF VRV система на директно изпарение- 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМФОРТ ПАРТНЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0575-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на материали: 
+Инструментална стомана Х12 - 3,7 т.
+Стомана Ст.45  - 3,4 т.
+Нисковъглеродна стомана DD11 - 80 т.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАЛКАНКАР-ЗАРЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0060-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирани ИКТ системи в предприятието „ТАРА СИСТЕМС“ ЕООД, включващи следните обособени позиции:
+ОП1: Интегрирани ИКТ системи, вкл.:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS).
+ОП2: Системи за архивиране и управление на информацията, вкл.:
+1.	Изграждане на система за архивиране на информация
+2.	Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТАРА СИСТЕМС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТВ БЪЛГАРИЯ 24 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2396-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НАПОЛИ 1994 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машини и оборудване по обособени позиции:
+ОП1. Роботизирана линия за транспорт на детайли MP-MR - 1 бр.
+ОП2. Роботизирана линия за транспорт на детайли MS - 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М + С ХИДРАВЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0012-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
+ОП 1: Изграждане фотоволтаична система с мощност 3.6 MW
+ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Плутон Инвест ООД</x:t>
-[...321 lines deleted...]
-Обособена позиция 8: Монитори 27“ - 12 броя 
+    <x:t>"АКВА-МАГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на услуги по провеждане на специфични технически обучения на 50 служители на Сиела Норма АД по проект BG05SFPR002-1.019-0034-C01, съфинансиран от ЕС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сиела Норма АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0034-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка  на ИКТ решение:
+Обособена позиция 1 -  Създаване на онлайн магазин 
+Обособена позиция 2 - Въвеждане на модул за управление на веригата за доставки на суровини/материали/компоненти/продукти
+Обособена позиция 3 - Въвеждане на модул за управление на складовото стопанство (WMS) 
+Обособена позиция 4 - Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ЛАНДСКЕЙП ДИЗАЙН СТУДИО ЕООД</x:t>
-[...69 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+    <x:t>ДЕЯКОЛОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УНИВЕРСАЛСТРОЙ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1127-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на химически продукти</x:t>
+  </x:si>
+  <x:si>
+    <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин - нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНСАВТО" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0797-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-нова</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и въвеждане в експлоатация на ДМА, както следва: 1. Компресор за сгъстен въздух с инверторно управление (2 бр.) 2. Изсушител на сгъстен въздух (2 бр.) 3. Ресивър с въздушен обем 500л (1 бр.) 4. Ресивър с въздушен обем 1000л (1 бр.)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОЛИАРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0818-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на софтуерно решение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РУМЕН ЙОРГОВ И Н АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1851-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи с:
+- 380 м2 топлинно изолиране със сандвич-панели за външни стени;
+- 400 м2 топлинно изолиране на външни стени с топлоизолационни плочи от EPS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Линсон мото" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2480-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на оборудване за фотоволтаична електроцентрала с минимална инсталирана мощност 60 kWp и батерийна система за съхранение на електрическа енергия с минимален използваем капацитет 61,4 kWh за собствени нужди на „ТОПАЛ“ ЕООД.“</x:t>
   </x:si>
   <x:si>
     <x:t>ТОПАЛ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1269-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на енергийно-ефективна външна топлоизолационна система на производствена сграда-500 m² топлоизолация
-[...150 lines deleted...]
-    <x:t>Възлагане на услуги за внедряване на интегрирани софтуерни решения в областта на информационните и комуникационни технологии, насочени към дигитализация и оптимизация на управленските и бизнес процесите на предприятието. Внедряване на система за управление на взаимоотношенията с клиенти (CRM) и система за бизнес анализи (Business Intelligence).</x:t>
+    <x:t>Строително-монтажни работи за прилагане на мерки за енергийна ефективност: 
+Обособена позиция № 1 Топлинно изолиране на външни стени 
+Обособена позиция № 2 Топлинно изолиране на покрив
+Обособена позиция № 3 Топлинно изолиране на под
+Обособена позиция № 4 Подмяна на прозорци и врати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧЕРНОМОРСКИ СОЛНИЦИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа за собствени нужди комбинирана с локални съоръжения за съхранение на енергия (батерия/и)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СЕЛИН-СТРОЙ 04" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0420-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на обзавеждане и оборудване за осигуряване на социални придобивки за работещите в „Булметал“ АД както следва: Доставка и монтаж на кухненско оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛМЕТАЛ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1869-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на офис оборудване:
+Обособена позиция 1 – Доставка на ергономични столове
+Обособена позиция 2 – Доставка на работни бюра
+Обособена позиция 3 – Доставка на шумоизолиращи прегради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМЕТ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.004-1053-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейности за подобряване на енергийната ефективност на административната сграда на „БУЛМЕКС“ ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БУЛМЕКС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0788-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност 60 kWp за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЮНЕЛ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1491-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФтЕЦ) с мощност 52 kW, комбинирана с децентрализирана хибридна система за съхранение на енергия с капацитет 60 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мегаборд Конструкции ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0826-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 60,30 kWp (DC), хибриден инвертор с минимална номинална мощност 60 kW (AC) и батерия за съхранение на електрическа енергия с минимален капацитет 61,4 kWh за ЕТ „Проектстрой – Петър Петров – Петя Пътева“.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ПРОЕКТСТРОЙ-ПЕТЪР ПЕТРОВ-ПЕТЯ ПЪТЕВА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2112-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и въвеждане в експлоатация на термопомпи от типа "въздух" - "вода" с отоплителна мощност 63 kW– 3 бр. и термопомпи от типа "въздух" - "вода" с отоплителна мощност 27 kW– 3 бр.“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕЛИНА ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2761-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с изходяща номинална активна мощност 140 kW за производство на електрическа енергия от възобновяеми източници за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯ КОМЕРС - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1093-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност: 
+Обособена позиция 1: Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 24 kW
+Обособена позиция 2: Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори - 45 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МАЗАЛАТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2222-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Повишаване на енергийната ефективност и използване на енергия от възобновяеми източници в „МИНИ МАКС ГРУП“ ООД чрез изграждане на фотоволтаична инсталация в обект на предприятието“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МИНИ МАКС ГРУП” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1841-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Фотоволтаични панели в комбинация с инвертори - 45 kW и Локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛСТРОЙ-СМК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2177-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг – проектиране, строителство и осъществяване на авторски надзор по време на изпълнението на строежа“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОГРЕС 99 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0656-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви “</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-Технически прегледи ЕООД</x:t>
-[...195 lines deleted...]
-    <x:t>BG-RRP-1.015-2288-C01</x:t>
+СКАЙМЕТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0410-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви </x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМСИСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0251-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична електроцентрала (ФЕЦ) с хибриден инвертор, с инсталирана мощност на панелите 70,35 kWp (DC), инвертор 70 kW (AC) и батерия с общ капацитет 71,7 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОВЕН ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2290-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инсталирана мощност 20 kW и локално съоръжение за съхранение на електрическа енергия с капацитет минимум 30 kWh в "ВЕТЕЙДА 2" ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВЕТЕЙДА 2" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0807-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процедура за избор на изпълнител/и за въвеждане на ИКТ услуги/решения в предприятието "ЕВАПРЕС ИНВЕСТ" ЕООД във връзка с АДПБФП № BG16RFPR001-1.012-0096-C01 по процедура „Дигитализация на предприятията“, включваща 3 обособени позиции: 
+Обособена позиция 1: Създаване на онлайн магазин;
+Обособена позиция 2: Въвеждане на ИКТ услуги/решения, включващи:
+* Въвеждане на система за управление на ресурсите (ERP система);
+* Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+Обособена позиция 3: Изграждане на система за защита на информацията в локална мрежа;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕваПрес Инвест" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0096-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на обзавеждане и оборудване за провеждане на дейности за Фондация "Св. Пимен Зографски - Национална художествена академия"</x:t>
   </x:si>
   <x:si>
     <x:t>НАЦИОНАЛНА ХУДОЖЕСТВЕНА АКАДЕМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-1.001-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C03</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1250,1571 +1218,1486 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E89"/>
+  <x:dimension ref="A1:E84"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46204</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46205</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46209</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46217</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46217</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46210</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46217</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46210</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46217</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46209</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46210</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46211</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46211</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46206</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46218</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46204</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46218</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46203</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46212</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46205</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46209</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46211</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46211</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46220</x:v>
+        <x:v>46242</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46210</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46205</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46205</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46220</x:v>
+        <x:v>46243</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46212</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46212</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46212</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46212</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46213</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46221</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46206</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46222</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46222</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D48" s="0" t="s">
+      <x:c r="E48" s="0" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46213</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46214</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46223</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46216</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46209</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46207</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46208</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46208</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46211</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46216</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46216</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46223</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46216</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D63" s="0" t="s">
+      <x:c r="E63" s="0" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46224</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46216</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D64" s="0" t="s">
+      <x:c r="E64" s="0" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46224</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46211</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D65" s="0" t="s">
+      <x:c r="E65" s="0" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46224</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46216</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D66" s="0" t="s">
+      <x:c r="E66" s="0" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46224</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D67" s="0" t="s">
+      <x:c r="E67" s="0" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46225</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46213</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D68" s="0" t="s">
+      <x:c r="E68" s="0" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46225</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D69" s="0" t="s">
+      <x:c r="E69" s="0" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46225</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D70" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46225</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46210</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46225</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46209</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46225</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46217</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46225</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46217</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46226</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46216</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46226</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46211</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46226</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46211</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46226</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46212</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46227</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46216</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46227</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46217</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46228</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46214</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46228</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46212</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46230</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46213</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46231</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46216</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>249</x:v>
-[...9 lines deleted...]
-      <x:c r="C85" s="0" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...72 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>