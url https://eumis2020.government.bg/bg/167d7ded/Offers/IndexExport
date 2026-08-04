--- v4 (2026-08-03)
+++ v5 (2026-08-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff6af97bbd444f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1eee94c540444a4cbf5c119929ea1cdf.psmdcp" Id="Rd893a315f5ca46ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf78d6d30eb8147eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2815554c48e2421e9ad584e79a9b3348.psmdcp" Id="R6b0e96e4d2b242b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
@@ -548,50 +548,62 @@
   <x:si>
     <x:t>BG05SFPR002-1.019-0034-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка  на ИКТ решение:
 Обособена позиция 1 -  Създаване на онлайн магазин 
 Обособена позиция 2 - Въвеждане на модул за управление на веригата за доставки на суровини/материали/компоненти/продукти
 Обособена позиция 3 - Въвеждане на модул за управление на складовото стопанство (WMS) 
 Обособена позиция 4 - Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
     <x:t>ДЕЯКОЛОР ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2183-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и монтаж на термопомпи въздух-въздух</x:t>
   </x:si>
   <x:si>
     <x:t>УНИВЕРСАЛСТРОЙ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1127-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели, в комбинация с инвертор и локално съоръжение за съхранение на електрическа енергия, разделена в две обособени позиции:
+ОП 1 – Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор;
+ОП 2 - Доставка, монтаж, изпитване и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия (батерийна система) с инвертор с инсталирана мощност 60 kW;
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Галатея Ен ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1890-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на химически продукти</x:t>
   </x:si>
   <x:si>
     <x:t>и.Д. Сълюшън Къмпани ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.001-0383</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура 1 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система, ERP система и електронен магазин - нова</x:t>
   </x:si>
   <x:si>
     <x:t>"ТРАНСАВТО" АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0797-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Процедура 2 - Услуга за разработване и внедряване на ИКТ базирана многоелементна софтуерна система за управление на бизнес процесите, включваща следните елементи: CRM система и ERP система-нова</x:t>
   </x:si>
   <x:si>
     <x:t>ШИПКА КОНСУЛТ ГРУП ЕООД</x:t>
   </x:si>
@@ -1218,51 +1230,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E84"/>
+  <x:dimension ref="A1:E85"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -2168,68 +2180,68 @@
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B55" s="2">
         <x:v>46238</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46233</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46237</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B58" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
@@ -2253,451 +2265,468 @@
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B60" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46230</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
         <x:v>46245</x:v>
       </x:c>
       <x:c r="B62" s="2">
         <x:v>46230</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46246</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46227</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
         <x:v>46246</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46231</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
         <x:v>46246</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46234</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46247</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46233</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46237</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46232</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B69" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
         <x:v>46247</x:v>
       </x:c>
       <x:c r="B70" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46248</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B71" s="2">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
         <x:v>46248</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46237</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
         <x:v>46248</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46233</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46251</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46234</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46237</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46234</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46235</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46236</x:v>
+        <x:v>46235</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="B79" s="2">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46252</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46237</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
         <x:v>46252</x:v>
       </x:c>
       <x:c r="B81" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
         <x:v>46252</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46221</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46290</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46175</x:v>
+        <x:v>46221</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46317</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>45671</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>250</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:5">
+      <x:c r="A85" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B85" s="2">
+        <x:v>45671</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
+        <x:v>253</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>