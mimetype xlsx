--- v5 (2026-08-04)
+++ v6 (2026-09-09)
@@ -1,887 +1,1201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf78d6d30eb8147eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2815554c48e2421e9ad584e79a9b3348.psmdcp" Id="R6b0e96e4d2b242b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb496391e520b4486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a66e64f65c824d8281faf61db3f6c4d6.psmdcp" Id="R32e5bd9f3d66494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност 150 kW“ </x:t>
-[...74 lines deleted...]
-    <x:t xml:space="preserve">ФОРС - 81 ООД
+    <x:t>Организиране на събития и изготвяне на информационни материали</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0005-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на събития и изготвяне на информационни материали - МОМ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-1.003-0002-C03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на оборудване за въвеждане на енергийноефективни мерки по обособени позиции:  
+Обособена позиция 1: Климатична камера с високо ефективна рекуперация на топлина/студ/влага – 1 бр
+Обособена позиция 2: Система за оползотворяване на отпадна топлина, генерирана при производството на сгъстен въздух – 1 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екселпак България ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0548-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на: 
+1. Система за защита на информацията в локална мрежа;
+2. Система за архивиране на информация;
+3. Система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЖКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0380-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF/VRV система на директно изпарение (2бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К 2 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0652-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на VRF/VRV система на директно изпарение (2 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВ - ЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0682-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на интегрирана информационна система, предназначена за дигитализация на основни бизнес процеси в предприятието, включваща следните функционално свързани модули:
+•	система за управление на взаимоотношенията с клиенти (CRM система);
+•	модул/система за управление на производството;
+•	модул/система за управление на складовото стопанство (WMS);
+•	система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Стема-08 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и пускане в експлоатация на Агрегат с кондензатор за въздушно охлаждане (чилър) с мощност 187kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАНТЕЛЕЙ ТОШЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0633-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ системи за управление на бизнеса“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХАРИЗМА 222 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0470-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИЗБОР НА ИЗПЪЛНИТЕЛ ЗА ИЗГРАЖДАНЕ НА РЕШЕНИЯ В ОБЛАСТТА НА ИКТ включващ: 
+- Изграждане и въвеждане на Система за управление на ресурсите (ERP система);
+- Изграждане и въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+- Изграждане и въвеждане на система за бизнес анализи (Business Intelligence система) 
+- Изграждане и въвеждане на Система за архивиране на информация.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-0664-C01</x:t>
-[...31 lines deleted...]
-Обособена позиция 2: Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+    <x:t>АЙ БИ ГЛОБАЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1218-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Внедряване на Интегрирани системи за управление на бизнес процесите във "ФАРКО адвъртайзинг ЕООД"</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ФАРКО адвъртайзинг ЕООД
 </x:t>
   </x:si>
   <x:si>
-    <x:t>СПЕКТЪР 68 ООД</x:t>
-[...177 lines deleted...]
-    <x:t>Предоставяне на маркетингови, рекламни и дигитални услуги и внедряване на CRM система за развитие на бизнес процесите на „Биоконсерв“ ООД</x:t>
+    <x:t>BG16RFPR001-1.012-0335-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на локално съоръжение за съхранение на енергия (батерии) в комбинация с инвертор/и за нуждите на ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАРМИ - ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0155-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и внедряване на ИКТ решение, представляващо единна интегрирана информационна система, включваща следните функционално свързани модули: 
+• система за управление на взаимоотношенията с клиенти (CRM); 
+• система за управление на производството; 
+• система за архивиране на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Валтекс-Г“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1873-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на стационарна бетонпомпа – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ ИВАЙЛО НЕШЕВ - НЕШ - И</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-0738</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на компютърно оборудване и система за съхранение на данни, включваща:
+•	Настолен компютър – 1 брой 
+•	Монитор – 1 брой 
+•	NAS сървър – 1 брой 
+•	Твърди дискове – 16 броя
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ТКД ЗДРАВЕЦ - ГАБРОВО”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0140-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на доставчик на софтуер за управление както следва:
+ОП 1 Система за управление на ресурсите (ERP система) 
+ОП 2 Система за бизнес анализи (Business Intelligence система) 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Графотрейд</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0457-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Организация и провеждане на национални и международни събития, обучителен обмен и участия във форуми и изложения за насърчаване на социалното предприемачество и сътрудничеството“</x:t>
   </x:si>
   <x:si>
     <x:t>Биоконсерв ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.013-0067-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на Фотоволтаична електрическа централа 50 kWp за собствени нужди  и локално средство за съхранение на електроенергия</x:t>
-[...19 lines deleted...]
-Обособена позиция № 2 – „Доставка и монтаж на рекуперативен блок за отопление, вентилация и охлаждане“
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на група материали за насищане на платки и електронни компоненти за разработка на радиолекетронно оборудване по опис с обща прогнозна стойност 3 630.17 евро ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМЕЛ - 90 АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на ИКТ решения: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр. и Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; ОП 2: Изграждане на система за архивиране на информация – 1 бр. и Изграждане на система за управление на съхранението и споделянето на информация – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЕНДИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2076-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегрирани системи за управление на бизнес процесите:
+1. Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+2. Въвеждане на модул/система за управление на складовото стопанство (WMS);</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЯНКУЛОВИ ТРАНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0473-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЗХОДИ ЗА УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ по следните обособени позиции:
+Обособена позиция 1 – Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) 
+Обособена позиция 2 – Въвеждане на модул/система за управление на складовото стопанство (WMS)
+Обособена позиция 3 – Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Обособена позиция 4 – Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЕЙВ КОМПЮТЪРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка и въвеждане в експлоатация на „Ротационен компресор за сгъстен въздух 15 Kw“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪЧКОВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на тръжна процедура по ПМС 4 от 11 януари 2024 г. за избор на доставчик на материали - керамични плочи за изпичане с единична стойност под 357.90 евро и обща прогнозна стойност 6 135.50 евро без ДДС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕФАН БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1124-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и извършване на строително-монтажни работи по фотоволтаични панели и инвертори с инсталирана мощност 147 kWp за разширяване на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление на „ХИСАР-МИЛЕНИУМ“ ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИСАР - МИЛЕНИУМ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1402-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа 50 kw на покрива на сграда в комбинация с локални съоръжения за съхранение на енергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРОМЕТЕЙ-ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1090-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКЮРЪСИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0103-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на:
+1. Фотоволтаични панели в комбинация с инвертори с инсталирана мощност 30 kW  
+2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДИТА-М БЪЛГАРИЯ ООД</x:t>
-[...25 lines deleted...]
-    <x:t xml:space="preserve">Доставка, инсталиране и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия / батерии/ в комбинация с инвертори.
+    <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0615-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФОРМО - НИА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0959-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНС ТУПАРОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради: 
+1. Tоплоизолационни системи от сандвич панели за външни стени и подове към външен въздух – 452 кв.м 
+2. Tоплоизолационни системи от сандвич панели за покриви – 389 кв.м.“
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"НОВИ ТЕХНОЛОГИИ И СИСТЕМИ- СЕЛЕКТ - ПЕТКО ВАТЕВ" ЕТ</x:t>
-[...83 lines deleted...]
-    <x:t>BG16RFPR001-1.012-1183-C01</x:t>
+    <x:t>ЕКОКОМЕРС-НЕК ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0927-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР – фотоволтаична електрическа централа – 60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОРЕПАК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2169-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКС-64 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на: 1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АМАТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова ФтЕЦ за собствено потребление на произведената енергия върху покриви и фасади на съществуваща сграда с изходяща мощност 20kW, съчетано с доставка и монтаж на локални съоръжения за съхранение на електрическа енергия (батерия) с минимален общ капацитет 100kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0492-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на: Хоризонтален обработващ център с двупалетна станция,  Вертикален CNC-струг, Дискова отрезна машина (циркуляр) за тръби с входящ и изходящ ролкови транспортьори и Машина с CNC управление за суперфинишна обработка на външни цилиндрични повърхности между центри.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИДРАВЛИЧНИ ЕЛЕМЕНТИ И СИСТЕМИ /ХЕС/ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0047-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за прилагане на мерки за енергийна ефективност за автосервиз в гр. Годеч</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОДИ - Д ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0344-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на 2 броя Фтец по 15 киловата за адреси с. Гложене, местност Левица №6А и местност Левица №12А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0578-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на решения в областта на ИКТ по обособени позиции:
+ОП 1: Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)
+ОП 2: Въвеждане на модул/система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес/процеса на предоставяне на услуги
+ОП 3: Въвеждане на модул/система за управление на складовото стопанство (WMS)
+OП 4: Въвеждане на система за бизнес анализи (Business Intelligence система)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРЪСТЪР СПЕДИШЪН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0261-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
   </x:si>
   <x:si>
     <x:t>К и Б КЛИМА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1920-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>ТРАНС КОМФОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2375-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1622-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>ТВ БЪЛГАРИЯ 24 ЕООД</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>НАПОЛИ 1994 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2142-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на машини и оборудване по обособени позиции:
-[...1 lines deleted...]
-ОП2. Роботизирана линия за транспорт на детайли MS - 1 бр</x:t>
+    <x:t>„Доставка, монтаж, въвеждане в експлоатация и гаранционно обслужване на енергийно ефективно оборудване –  22 бр. локални съоръжения за съхранение на енергия (батерии), всяко с минимален капацитет 5,12 kWh по постояннотоковата част в комбинация с инверторни модули и интелигентна система за управление на енергийния поток във връзка с изпълнение на Договор № BG16RFPR001-2.004-1289-C01/01.06.2026 г. с бенефициент „ТЕРА ГРАНД“ ЕООД, финансиран по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, Програма "Конкурентоспособност и иновации в предприятията" 2021-2027“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕРА ГРАНД" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1289-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на машина за протегляне </x:t>
   </x:si>
   <x:si>
     <x:t>М + С ХИДРАВЛИК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0012-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">„Изграждане на нова фотоволтаична система с мощност 3.6 MW за производство на енергия от възобновяеми източници, за продажба на енергия на свободния пазар в комбинация с локални съоръжения за съхранение на произведената енергия (батерии):
-[...1 lines deleted...]
-ОП 2: Изграждане на система за съхранение на електрическа енергия с номинална мощност 3 600 kW и номинален капацитет 7 942 kWh“
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на плоскошлифовъчна машина
 </x:t>
   </x:si>
   <x:si>
-    <x:t>"АКВА-МАГ" ЕООД</x:t>
-[...18 lines deleted...]
-Обособена позиция 4 - Изграждане на система за управление на съхранението и споделянето на информация
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на машина за лепинговане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, внедряване и въвеждане в експлоатация на интегрирани линии за заваряване и почистване с цифрова платформа за интелигентно управление и оптимизация на производствения цикъл</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛОРЕКС ПРО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0292-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен широколентов шлайф с ЦПУ (1 бр.); 
+Обособена позиция 2: Доставка, монтаж и въвеждане в експлоатация на Автоматична едностранна кантираща машина с ЦПУ (1 бр.);
+Обособена позиция 3: Внедряване на Платформа за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕЛЕГАНС МЕБЕЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0195-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен пакетно-разкройващ циркуляр с ЦПУ (1 бр.);
+Обособена позиция 2: Внедряване на Платформа за мониторинг на производствено оборудване и анализ на данни (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕКСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0194-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ДМА и ДНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИГ 23 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0672-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на съвременни информационни и комуникационни технологии:
+Въвеждане на Система за управление на ресурсите (ERP система)
+Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система)
+Въвеждане на система за бизнес анализи (Business Intelligence система)
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ДЕЯКОЛОР ЕООД</x:t>
-[...16 lines deleted...]
-ОП 2 - Доставка, монтаж, изпитване и въвеждане в експлоатация на локално съоръжение за съхранение на електрическа енергия (батерийна система) с инвертор с инсталирана мощност 60 kW;
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1281-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Въвеждане на решения в областта на ИКТ по обособени позиции:
+ОП № 1: Изграждане на система за защита на информацията в локална мрежа
+ОП № 2: Изграждане на система за архивиране на информация
+ОП № 3: Изграждане на система за управление на съхранението и споделянето на информация
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Галатея Ен ООД</x:t>
-[...214 lines deleted...]
-    <x:t>„ Доставка и монтаж на енергийно ефективна топлоизолационна система от сандвич панели с топлоизолация от PUR/PU (полиуретан) за покриви “</x:t>
+    <x:t>"НИРА 21" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2209-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на непреки разходи по проекта</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НУХЕЛТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка монтаж и инсталация на:
+Обособена позиция 1: Компресор за сгъстен въздух вкл резервоари за сгъстен въздух с инверторно управление 22 kW - 1 брой; Ресивър 1000 литра - 1 брой и Изсушител на сгъстен въздух 22 kW - 1 брой с място на изпълнение гр. Провадия;
+Обособена позиция 2: Компресор за сгъстен въздух вкл резервоари за сгъстен въздух с инверторно управление 22 kW - 1 брой; Ресивър 1000 литра - 1 брой и Изсушител на сгъстен въздух 22 kW - 1 брой с място на изпълнение гр. Варна
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"А.Д.ХОЛД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0127-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за предоставяне на услуги по внедряване на ИКТ решения, включващи внедряване на система за управление на взаимоотношенията с клиенти (CRM), система/платформа за вътрешнофирмени обучения в електронна среда (LMS), както и система за управление на съхранението и споделянето на информация, съобразени с изискванията на Приложение 16 по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Анира Трейдинг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1766-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж, интегриране, изпитване и въвеждане в експлоатация на енергийно ефективна система за сгъстен въздух, включваща:  1 бр. винтов компресор за сгъстен въздух с инверторно управление и номинална мощност на основния двигател 75 kW; 1 бр. изсушител за сгъстен въздух с номинална мощност на основния компресор 75 kW; 1 бр. ресивър за сгъстен въздух с обем 3 000 литра“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКОЛЕКТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1706-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, интегриране, изпитване и въвеждане в експлоатация на енергийно ефективна система за сгъстен въздух, включваща:  1 бр. винтов компресор за сгъстен въздух с инверторно управление и номинална мощност на основния двигател 75 kW; 1 бр. изсушител за сгъстен въздух с номинална мощност на основния компресор 75 kW; 1 бр. ресивър за сгъстен въздух с обем 3 000 литра</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНОПЛАСТ РИСАЙКЛИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1715-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на енергийно ефективни изолационни системи в сграда - с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0850-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане, внедряване и интеграция на софтуерни решения по Договор № BG16RFPR001-1.012-0454-C01. Процедурата е разделена на две обособени позиции, както следва:
+Обособена позиция № 1: „Въвеждане на Система за управление на ресурсите (ERP система)“;
+Обособена позиция № 2: „Въвеждане на система за бизнес анализи (Business Intelligence система)“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛП СОФИЯ - 3ПЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0454-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно ефективни изолационни системи - сандвич панели за стени – 650 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мулти Комфорт" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1167-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изпълнение на строително-монтажни работи за подмяна на прозрачни ограждащи конструкции (прозорци) с рамка от екструдиран поливинилхлорид (PVC) в сграда, използвана от „ГОРАИНВЕСТ“ АД“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГОРАИНВЕСТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0007-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ решения за дигитализация на дейността на „Равера“ ЕООД“, включващи:
+Обособена позиция № 1: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 брой;
+Обособена позиция № 2: Изграждане на система за защита на информацията в локална мрежа – 1 брой;
+Обособена позиция № 3: Изграждане на система за архивиране на информация – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАВЕРА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0217-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична централа с мощност ~30 kWp и система за съхранение на електрическа енергия (BESS) 45 kWh за собствено потребление, по проект BG16RFPR001-2.004-2509.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Оптицентър ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2509-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка, монтаж и пускане в действие на Фотоволтаична електрическа централа (ФтЕЦ) с мощност не по-малка 56,05 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАНИНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0688-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ) за собствени нужди с мощност на инвертора 50 кW (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИФО ДИЗАЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0469-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаични панели в комбинация с инвертори с мощност 140 kW за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСТЕ МЕБЕЛИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0460-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на локални съоражения за съхранение на енергия (батерии) в комбинация с инвертори по обособени позиции:
+Обособена позиция 1: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 60 kW -за ФЕЦ Ивайловград, 
+Обособена позиция 2: Локални съоражения за съхранение на енергия батерии в комбинация с инвертор/и с капацитет 40 kW  -за ФЕЦ Поморие
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗОРА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0026-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Услуги, необходими за разработването на иновация по обособени позиции: 
+ОП. 1 Услуга по разработване на софтуер за управление и контрол 
+ОП 2. Услуга по направа на отливки от стомана и алуминий на рамки, преходи, различни клетки и лазерно рязане на различни проби
+ОП 3 Услуги по съдействие и консултации при разработка на ефективен генератор за производство на електроенергия от вятър в различни конфигурации 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Системс енд Технолъджис" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0282-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане и въвеждане в експлоатация фотоволтаична електрическа централа (ФЕЦ) с инсталирана мощност минимум 56 kW и система за съхранение на енергия с капацитет минимум 56 kWh, предназначена за покриване на собствените нужди от електроенергия”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Варвара -2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0952-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор/и с мощност 80 kW и локални съоръжения за съхранение на енергия батерии) в комбинация с инвертор/и с общ капацитет на съхранение 40 kWh и свързването им във ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕКС АУДИО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛДИНГ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1192-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> „Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност минимум 25 kW и система за съхранение на енергия с капацитет минимум 25 KWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КРИД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2585-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИД ТРЕЙД 2021 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕГА-ТРАНС-07 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1119-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Внедряване и въвеждане в експлоатация на интегрирана информационна система за управление на бизнес процесите в „СОФИТЕКС КЪМПАНИ“ ООД, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиентите (CRM), с интеграция помежду им </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СОФИТЕКС КЪМПАНИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2063-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Създаване на онлайн магазин" - 1 бр., "Въвеждане на система за управление на ресурсите (ERP система)" - 1 бр., "Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)" - 1 бр., "Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда" - 1 бр., разделени в четири обособени позиции, както следва:
+Обособена позиция 1: "Създаване на онлайн магазин" - 1 бр.
+Обособена позиция 2: "Въвеждане на система за управление на ресурсите (ERP система)" - 1 бр.
+Обособена позиция 3: "Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)" - 1 бр.
+Обособена позиция 4: "Въвеждане на Система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда" - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Крали Марко - 11 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0522-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж и инсталация на Компресор за сгъстен въздух с инверторно управление с изсушител "
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКИКА-90 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0390-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на интелигентна оперативна платформа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРАКИЯ - КОНЕЦ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0347-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на Договор № BG16RFPR001-1.012- 0747-C01/27.01.2026 г. с бенефициент „ТЕО МОРИС - БЪЛГАРИЯ ЕООД“, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, Програма „Конкурентоспособност и иновации в предприятията“ 2021–2027 г.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕО МОРИС-БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0747-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на СМР на енергийно ефективни изолационни системи в сгради: сандвич панели стени – 130 м2, сандвич панели покрив – 390 м2 и секционни индустриални врати/външни плътни врати – 25 м2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОРЕСТА МЕБЕЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2059-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАПАДОПУЛОС И СИН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0489-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на нова фотоволтаична инсталация за производство на енергия от ВЕИ за собствено потребление (Фотоволтаични панели в комбинация с инвертори) с мощност минимум 150 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВА БРОДКАСТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 50 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 50 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АГРОФЕРМ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0987-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 56 kW“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МОНИ ТРЕЙД" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0962-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на 1 бр. професионална бариерна перална машина за нуждите на социалното предприятие на „ЕВРОХИМ-ГРУП“ ЕООД по проект BG05SFPR002-1.013-0122-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОХИМ-ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0122-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Повишаване на нивото на дигитализация на предприятието СПРИНГ СПЕД ЕООД“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СПРИНГ СПЕД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 5 (ПЕТ) ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0969-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане и внедряване на система за защита на информацията в локална мрежа, система за архивиране на информация, система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БРОД ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Внедряване на интегрирани решения за управление на бизнес процеси и информационна сигурност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"КОРНЕР ПЛЮС" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1733-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергийно ефективно оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТРОИТЕЛ-КРИВОДОЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1185-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Осигуряване на експертиза в областта на обученията, иновациите и дигиталната трансформация в публични и частни предприятия, в това число: Консултант по дигитална трансформация, Обучители за предоставяне на обучения на клиенти на Дигитален иновационен хъб Механика и участие в обучения на обучители, Консултант по интелектуална собственост </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНГИЛИЗ ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.002-0006-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване и въвеждане в експлоатация на интегрирана система за защита, архивиране, съхранение и споделяне на информация“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0573-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на ПВЦ профили – 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЪЖДАНОВ ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0037-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
-СКАЙМЕТ ЕООД</x:t>
-[...52 lines deleted...]
-    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
+Доставка, монтаж, инсталиране, интегриране, тестване и въвеждане в експлоатация на Интегрирана система за производство на облекло – 1 бр. , включително всички необходими хардуерни и софтуерни компоненти, техническа документация и гаранционно обслужване“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАДИНКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0197-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергоефективни системи (термопомпи) за отопление и охлаждане в базата на "ГЕО-КРИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕО-КРИ  ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2712-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на нова Фотоволтаична
+електроцентрала с мощност 30kW за собствено потребление, включваща и система
+за съхранение на електрическата енергия (ССЕЕ) с разполагане върху покривната
+част на съществуваща производствена сграда, собственост на Възложителя с
+Идентификатор 56722.651.387.1 и адрес: град Плевен, ул. Кара Колю №10.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВКО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1711-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Инженеринг на вътрешна техническа инфраструктура и сгради на обект: Логистичен парк Декарт в УПИ XIV (ПИ 55871.507.762) , кв. 619, по плана на кв. Сини вир, гр. Перник
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕКАРТ КОРПОРЕЙШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.005-0009-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на енергийно-ефективна топлоизолационна система от сандвич панели за покрив - 444 кв.м. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>МОРАНО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0321-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи в три обособени позиции:
+Обособена позиция 1 Доставка и монтаж на прозрачни ограждащи конструкции - 32 кв.м.;  
+Обособена позиция 2 Доставка и монтаж на секционни индустриални врати - 2 бр.; 
+Обособена позиция 3 Доставка и монтаж на топлоизолационна система от сандвич панели за покрив - 171 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Реализиране на мерки за подобряване на енергийната ефективност на „МОНТАЖСТРОЙ 91“ ЕООД, в рамките на проект BG16RFPR001-2.004-1631-C01:
+Обособена позиция 1: Доставка, монтаж и пускане в експлоатация на Фотоволтаични панели в комбинация с инвертор/и;
+Обособена позиция 2: Доставка, инсталиране и пускане в експлоатация на Локално съоръжение за съхранение на енергия (батерия) в комбинация с инвертор/и;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„МОНТАЖСТРОЙ 91“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1631-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на фотоволтаична система за собствено потребление с изходяща мощност АС минимум 56 kW и локални съоръжения за съхранение на електрическа енергия с капацитет минимум 56 kWh, в производствена база „Джи М Л - дизайн“ ООД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Джи М Л - дизайн ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за енергийно-ефективни изолационни системи в сгради: Tоплоизолационни системи за външни стени и подове към външен въздух ТИ плоча от EPS – 1040 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ГАРЕНА 5" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1144-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 51,84 kW – 1 бр“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0090-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична система за производство на електрическа енергия от възобновяеми източници с мощност 55 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ДРИМ-2020" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Подобряване на енергийна ефективност на "Санара Булфест 97" ЕООД чрез доставка и монтаж на:
+ОП1: Термопомпа - VRF/VRV система на директно изпарение – 91.5 kW – 1 бр.
+ОП2: Термопомпа - VRF/VRV система на директно изпарение –22.2 kW – 1 бр.
+ОП3: Система от термопомпа - VRF/VRV система на директно изпарение –50 kW с рекуператор – 1 бр.
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Санара Булфест 97 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1299-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, настройване и въвеждане в експлоатация на 4 броя термопомпи за БГВ в два хотела, 1 бр. термопомпа за затопляне на водата във външен басейн и 1 брой и рекуперативен блок в зала за хранене с местонахождение с. Кранево, община Балчик, област Добрич“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Екогруп</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на Фотоволтаична инсталация с ЛСС в единна система за производство и съхраняване на чиста енергия от ВЕИ, както следва:
+-	изграждане на фотоволтаична инсталация за 0,4 МWp 
+-	изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на ЛСС 1290 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЛЕБОЗАВОД" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електроцентрала (ФтЕЦ) за производство на електрическа енергия от възобновяеми източници – 20kW – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКВАРОР-БОЯДЖИЕВ И СИНОВЕ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1275-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, инсталиране и въвеждане в експлоатация на Термопомпи въздух-вода с топлинна мощност минимум по 15 KW всяка-3 броя“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0813-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране, доставка, изграждане, монтаж, присъединяване, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите не по-малка от 50 kW и локално съоръжение за съхранение на електрическа енергия с номинален капацитет не по-малък от 50 kWh“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УЧМАГ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1021-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Пристанище Варна" ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ 65 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ - 81.92kWh и инвертор с мощност 65kW за нуждите на"ГЕМОВА" ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕМОВА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0964-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за изпълнение на топлоизолационна система от сандвич панели за покрив – 330 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАИ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2623-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНИ - 81 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1002-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMPR001-2.001-0007-C03</x:t>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1230,1503 +1544,2098 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E85"/>
+  <x:dimension ref="A1:E120"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46238</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46223</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46238</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46227</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46238</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46231</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46238</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46231</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46238</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46231</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46238</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46231</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46239</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46231</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46240</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46230</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46240</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46230</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46240</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46225</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46240</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46232</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46240</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46233</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46240</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46233</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46240</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46233</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46241</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46233</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46241</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46234</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46241</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46234</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46241</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46233</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46241</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46233</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46241</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46234</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46241</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46231</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46241</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46231</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46241</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46226</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46241</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46226</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46241</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46225</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46241</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46231</x:v>
+        <x:v>46263</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46242</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46234</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46243</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46233</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46243</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46233</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46243</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46232</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46243</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46232</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46232</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46232</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46232</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46232</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46227</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46231</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46234</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46233</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46233</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46237</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46237</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46237</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46244</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46227</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46245</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46245</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46245</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46238</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46245</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46238</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46245</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46233</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46245</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46245</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46245</x:v>
+        <x:v>46277</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46237</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46245</x:v>
+        <x:v>46277</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46237</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46245</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46230</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46245</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46230</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46246</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46227</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46246</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46231</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46246</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46234</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46247</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46233</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46247</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46237</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46247</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46232</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46247</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46232</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46247</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46232</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46248</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46232</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46248</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46248</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46233</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46251</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46234</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46251</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46237</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46251</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46234</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46251</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46235</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46251</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46236</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46251</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46236</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46252</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46237</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46252</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46237</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46252</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46221</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46290</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46175</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B85" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:5">
+      <x:c r="A86" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B86" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:5">
+      <x:c r="A87" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B87" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:5">
+      <x:c r="A88" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B88" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:5">
+      <x:c r="A89" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B89" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:5">
+      <x:c r="A90" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B90" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:5">
+      <x:c r="A91" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B91" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B92" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B93" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B94" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B95" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B96" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B97" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="2">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B98" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B99" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B100" s="2">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="2">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B101" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B102" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B103" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B104" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B105" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B106" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="2">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B107" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="2">
+        <x:v>46284</x:v>
+      </x:c>
+      <x:c r="B108" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="2">
+        <x:v>46285</x:v>
+      </x:c>
+      <x:c r="B109" s="2">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="2">
+        <x:v>46285</x:v>
+      </x:c>
+      <x:c r="B110" s="2">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="2">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B111" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="2">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B112" s="2">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="2">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B113" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="2">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B114" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="2">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B115" s="2">
+        <x:v>46271</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="2">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B116" s="2">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="2">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B117" s="2">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="2">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B118" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="2">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B119" s="2">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="2">
         <x:v>46317</x:v>
       </x:c>
-      <x:c r="B85" s="2">
+      <x:c r="B120" s="2">
         <x:v>45671</x:v>
       </x:c>
-      <x:c r="C85" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>253</x:v>
+      <x:c r="C120" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>347</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>