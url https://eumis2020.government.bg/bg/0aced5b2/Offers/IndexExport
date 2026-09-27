--- v6 (2026-09-07)
+++ v7 (2026-09-27)
@@ -1,1267 +1,980 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47340d1629de4854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c0744a9004c42e9aa0dc551760f8755.psmdcp" Id="R32b1b507848945d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1433e0155e8407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3053e673a620402396bb15cb730ec3a8.psmdcp" Id="R8858e88528f24a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ), състояща се от фотоволтаични модули, батерии и инвертори, за нуждите на два търговски обекта на „ВАНГЕЛОВ ОЙЛ“ ООД в с. Паволче, общ. Враца.</x:t>
-[...26 lines deleted...]
-    <x:t xml:space="preserve">Внедряване на интегрирано ИКТ решение, включващо система за управление на ресурсите (ERP система) и система за управление на взаимоотношенията с клиенти (CRM система) в „ХАРТЦВЕТ“ ООД
+    <x:t>Изграждане на фотоволтаична система с мощност не по-малка от 50 kW изходяща (номинална) активна мощност на инвертора, комбинирана с локално съоръжение за съхранение на енергия (батерия) с номинален капацитет не по-малък от 51,2 kWh за собствено производство и съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нова Декор ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0445-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотоволтаична електрическа централа (ФтЕЦ) с мощност не по-малка от 35,02 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРИМА БГ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1847-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 56 KW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИПО - ХАРТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0187-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Полагане на изолация по проект Енергийна ефективност и използване на енергия от възобновяеми източници в БЪЛГАРИЯ ВЕНДИНГ СЪРВИСИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЪЛГАРИЯ ВЕНДИНГ СЪРВИСИЗ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0147-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Тактикъл експортс" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2693-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прилагане на мерки за енергийна ефективност в хижа Янтра/Партизанска песен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ОТВЕС 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0752-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изпълнение на дейности за подобряване на енергийната ефективност на сградния фонд на "КАМ - 919" ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАМ - 919" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1270-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Aвтоматична дискоотрезна машина 1 бр.
+ОП2: Електро – хидравличен абкант 1 бр.
+ОП3: Четиривалова хидравлична машина 1 бр. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ХАРТЦВЕТ ООД</x:t>
-[...14 lines deleted...]
-    <x:t xml:space="preserve">Въвеждане на интегрирана ИКТ система за управление на бизнес процесите, включваща система за управление на ресурсите (ERP) и система за управление на взаимоотношенията с клиенти (CRM)
+    <x:t>МЕТАЛИК АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0014-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строителни и монтажни работи за въвеждане на енергийно ефективни изолационни системи в сграда по договор № BG16RFPR001-2.004-2619-C01.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ла Ботега ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2619-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система със система за съхранение на електрическа енергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Тиара 84 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 5 (ПЕТ)  ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНЕКС ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0969-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на АКАНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКАНТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0880-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на Комфорт 2016 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Комфорт 2016 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1626-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на 4 броя системи/модули за нуждите на ТОСКАНА-КИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОСКАНА-КИС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1306-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии и инвертори)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЛОРИЯ 97 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0233-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на решения/системи за дигитализация на предприятието</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕРА ЕКО БИЛД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1622-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>К и Б КЛИМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1920-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител на специфично обучение „Екологични и устойчиви модели и технологии за оптимизация на производствените процеси в дървообработването и производството на дограма“ за заетите лица в Камбера Дизайн ЕООД.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Камбера Дизайн" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0025-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа с инсталирана мощност 20 kWp за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТОНЕВИ-Т ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2703-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж, изпитване и въвеждане в експлоатация на фотоволтаична система за собствено потребление с минимална инсталирана мощност 36,8 kWp (DC) и собствен инвертор с минимална номинална мощност 40 kW (AC), и батерийна система с минимален използваем капацитет 92,2 kWh и отделен собствен двупосочен инвертор за ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД”.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНФОСИСТЕМС ИНТЕРНЕШЪНЪЛ ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1461-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност на производствена сграда на ЕРС Текстил ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕРС ТЕКСТИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1669-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Строително-монтажни работи по въвеждане на енергоспестяващи мерки и енергия от възобновяеми източници:
+Обособена позиция 1: Строително-монтажни работи на топлоизолационни системи в сгради:
+1.1.Топлоизолационни системи от сандвич панели за външни стени – 190 кв.м
+1.2.Топлоизолационни системи от сандвич панели за покриви- 192 кв.м
+            1.1.Топлоизолационни системи от сандвич панели за външни стени – 190 кв.м
+            1.2.Топлоизолационни системи от сандвич панели за покриви- 192 кв.м
+Обособена позиция 2: Строително-монтажни работи подмяна на прозрачни ограждащи конструкции (прозорци и врати), с рамка от алуминий с прекъснат топлинен мост- 40 кв.м
+Обособена позиция 3: Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с инсталирана мощност – 15 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РЕГЕСТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0452-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж и изпълнение на СМР дейности за енергийно-ефективни изолационни системи в сгради (прозорци и врати) 341,763 м2“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОБОС КЕНДЪЛС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0096-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори – мин. 29.82 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори - мин. 90 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХОТЕЛ МЕДИТЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2477-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и пускане в експлоатация на Фотоволтаична електрическа централа с инсталирана мощност 40 kW - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1000-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки за енергийна ефективност в сграда на „ЧАПЕК“ ЕООД, включващи: секционни индустриални врати - 6 броя  и
+топлоизолационни системи от сандвич панели за външни стени и подове към външен въздух - сандвич панели  с топлоизолация от PIR /полиизоцианурат/ -576 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Чапек" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за фотоволтаична електроцентрала с инсталирана мощност 1 089,6 kWp и на локална система за съхранение на енергия (батерии) с общ капацитет 1 075 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на оборудване по обособени позиции:
+ОП1: Колонна роботизирана система за заваряване, комплект с едноосен подвижен позиционер, подвижна задна опора и триосен позиционер 1 бр.
+ОП2: Хоризонтална разстъргваща машина 10 метра с две въртящи маси 2000х2000 1 бр.
+ОП3: Хоризонтална разстъргваща машина 14 метра с две въртящи маси 2000х2000 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ФЪНДЕЙ 2020 ЕООД</x:t>
-[...263 lines deleted...]
-- Изграждане и въвеждане на Система за архивиране на информация.
+    <x:t xml:space="preserve">Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните обособени позиции, които са функционално свързани помежду си и формират цялостно интегрирано решение за дигитализация на дейността на предприятието:
+-	Обособена позиция №1 – Създаване на онлайн магазин;
+-	Обособена позиция №2 – Въвеждане на Система за управление на ресурсите (ERP система);
+-	Обособена позиция №3 – Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+-	Обособена позиция №4 – Въвеждане на модул/система за управление на продажбите на дребно (Point-of-Sale система);
+-	Обособена позиция №5 – Въвеждане на система за бизнес анализи (Business Intelligence система).
 </x:t>
   </x:si>
   <x:si>
-    <x:t>АЙ БИ ГЛОБАЛ</x:t>
-[...8 lines deleted...]
-    <x:t xml:space="preserve">ФАРКО адвъртайзинг ЕООД
+    <x:t>КОНТРОЛ - М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1412-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предмет на възлагането е провеждане на процедура за избор на изпълнител по реда на чл. 50, ал. 1 от ЗУСЕФСУ чрез публична покана, с цел доставка на единна интегрирана система за управление и контрол на асфалтов завод. Стойността на поръчката надвишава праговете, определени в чл. 50, ал. 2, т. 2 от ЗУСЕФСУ, поради което изборът на изпълнител ще бъде извършен при стриктно спазване на всички изисквания на закона, подзаконовата нормативна уредба и указанията за изпълнение на договорите по ПКИП.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПЪТРЕМОНТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0065-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБС-КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-въздух, включваща термопомпена система въздух-въздух 33 kW – 2 броя и термопомпена система въздух-въздух 13,6 kW – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КИМ 2003 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1790-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка монтаж и въвеждане в експлоатация на Компресор за сгъстен въздух – конвенционален, включително резервоар за сгъстен въздух и Изсушител на сгъстен въздух</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фантастико ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1271-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на Агрегат с кондензатор за въздушно охлаждане (чилър) с мощност 187kW (Прекратена)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПАНТЕЛЕЙ ТОШЕВ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0633-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за защита на информацията в локална мрежа, изграждане на система за управление на съхранението и споделянето на информация в цялостна среда за управление и защита и съхранение на корпоративната информация по проект BG16RFPR001-1.012-2240-C02“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АУТО КА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2240-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпи въздух-вода - 5 бр</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бест Хотелс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1842-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на специфични обучения за служителите на  Вимакс България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВИМАКС БЪЛГАРИЯ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0130-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на интегрирани ИКТ решения за дигитализация и управление на бизнес процесите, включващи създаване на онлайн магазин, модул за управление на веригата за доставки на суровини/материали/компоненти/продукти, модул за управление на складовото стопанство (WMS) и система за управление на съхранението и споделянето на информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕЯКОЛОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2183-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на Термопомпи VRF система за директно изпарение, 2 броя, по 45 kW всяка с 2 бр. вътрешни тела</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАФО ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1998-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за прилагане на мерки за енергийна ефективност по 3 обособени позиции:</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КА-СТЕЛА СТОУНС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1198-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изпълнение на дейностите по административен договор № BG16RFPR001-2.004-0340-C01 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Здравец Плевен ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0340-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за осигуряване на Енергийна ефективност:
+Изграждане на Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с мощност 48 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РАЙ 2018 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1193-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране и провеждане на специфични обучения за служителите на  Вимакс Клима</x:t>
+  </x:si>
+  <x:si>
+    <x:t>" ВИМАКС КЛИМА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0122-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на СМР за извършване на текущ ремонт по смисъла на ЗУТ за повишаване на енергийната ефективност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕН ПИ ЕН ПЛАСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0032-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на ИКТ решения.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФРЕШ ФУУД ТРЕЙД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0421-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локални съоръжения за съхранение на енергия (батерии) с общ капацитет 60 kWh в комбинация с инвертор/и</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ди и Ко ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1887-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за предоставяне на услуги по внедряване на интегрирани ИКТ решения/системи за дигитализация на „АНИРА ТРЕЙДИНГ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Анира Трейдинг ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1766-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„СМР ЗА ИЗГРАЖДАНЕ НА ФОТОВОЛТАИЧНА ЕЛЕКТРОЦЕНТРАЛА ЗА СОБСТВЕНИ НУЖДИ С ФОТОВОЛТАИЧНИ ПАНЕЛИ В КОМБИНАЦИЯ С ИНВЕРТОРИ С ОБЩ КАПАЦИТЕТ 30 kW И ЛОКАЛНИ СЪОРЪЖЕНИЯ ЗА СЪХРАНЕНИЕ НА ЕНЕРГИЯ (БАТЕРИИ) В КОМБИНАЦИЯ С ИНВЕРТОРИ С ОБЩ КАПАЦИТЕТ 102,40 кW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТЕТРАБЕТОН" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0771-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти) с мощност 50 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ЕЛИНА - 7 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0131-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на услуги и решения в областта на ИКТ чрез изпълнение на следните функционално свързани помежду си решения, формиращи цялостно интегрирано решение за дигитализация на дейността на предприятието, включващо 5 (пет) ИТ услуги в 1 (една) обособена позиция, както следва:
+    • Въвеждане на модул/система за управление на складовото стопанство (WMS);
+    • Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система);
+    • Въвеждане на модул/система за управление на веригата за доставки на суровини, материали, компоненти и продукти за производствения процес;
+    • Въвеждане на модул/система за бизнес анализи (BI);
+    • Въвеждане на модул/система за управление на продажбите на дребно (POS).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДИЗМА - ИВАНОВ И СИНОВЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1968-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на строително-монтажни работи за изграждане на фотоволтаична централа за собствено потребление, полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАРНА МОБИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващо оборудване, климатична система и съоръжения за сгъстен въздух за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертори с мощност 30 kW. и съоръжения за локално съхранение на енергия (батерии) в комбинация с инвертори с мощност 105 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИМИ ПОПАНАСТАСОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0816-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 55 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ТРАНС ТУПАРОВ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0091-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност  60 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МИКРА-МК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0536-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане  на фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 60 kW, предназначена за производство на електроенергия за собствено потребление. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>АГРОМАШИНА ГРУП ПАЗАРДЖИК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0840-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергоспестяващи осветители</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛАВТО-ТЪРГОВИЩЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0118-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функционирането на централата), с мощност – 56.4 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕСЕМЕЙ ЕЛЕКТРОНИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0765-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за прилагане на мерки за енергийна ефективност по следните обособени позиции:
+ОП 1 "Топлинно изолиране на покрив със сандвич панели"
+ОП 2 „Доставка и монтаж на външни прозорци, с рамка от екструдиран поливинилхлорид (PVC)“
+ОП 3 Доставка и монтаж на секционни индустриални врати“
+ОП 4 "Изграждане на фотоволтаична централа с мощност от  20 kW
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-1.012-0335-C01</x:t>
-[...140 lines deleted...]
-•	Твърди дискове – 16 броя
+    <x:t>"МАСТЕР ТРАНС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0435-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на локални съоръжения за съхранение на енергия - батерии, в комбинация с инвертори
 </x:t>
   </x:si>
   <x:si>
-    <x:t>„ТКД ЗДРАВЕЦ - ГАБРОВО”</x:t>
-[...7 lines deleted...]
-ОП 2 Система за бизнес анализи (Business Intelligence система) 
+    <x:t>Гранари ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2722-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инвертора от поне 60 kw“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„БРАТЯ ВЛАХОВИ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2252-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж след проектиране и изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инвертора от поне 60 kw“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КЕПИТЪЛ СИТИ ЦЕНТЪР" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1767-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка, монтаж след проектиране, изграждане и пуск в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност на инверторната група от поне 56,5 kw“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ИЗВОРО ЕСТЕЙТ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1937-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Подобряване на енергийната ефективност в АЛЛТРАК - ТРАНСПОРТ ООД, чрез внедряване на енергийноефективни мерки:
+Обособена позиция 1 Доставка и монтаж Котел на биомаса – 90kW – 1 бр.
+Обособена позиция 2 Доставка и монтаж на Термопомпи въздух - въздух 17 kW – 4 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Графотрейд</x:t>
-[...2 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0457-C01</x:t>
+    <x:t>АЛЛТРАК - ТРАНСПОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2072-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Енергийно ефективни изолационни системи в сгради в 3 (три) обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЛИМАТИК - ЕМ ВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2545-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР за прилагане на мерки за енергийна ефективност на индустриална сграда на Сайбилдинг ЕООД“, с три обособени позиции: ОП 1: „Топлинно изолиране на покрив със сандвич панели (подмяна на стар ламаринен покрив)“; ОП 2: „Доставка и монтаж на външни прозорци, с рамка от екструдиран поливинилхлорид“ и ОП 3: „Доставка и монтаж на секционни индустриални врати“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САЙБИЛДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1549-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Проектиране, доставка, монтаж и пускане в действие на Фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с изходна мощност не по-малка 20 kW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на Фотоволтаична инсталация с ЛСС в единна система за производство и съхраняване на чиста енергия от ВЕИ, както следва: 
+- изграждане на фотоволтаична инсталация за 0,4 МWp
+- изграждане, доставка, монтаж, настройки и въвеждане в експлоатация на ЛСС 1290 kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ХЛЕБОЗАВОД" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0050-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на електрическа енергия (батерии) с общ капацитет минимум 120 kWh в комбинация с хибриден инвертор към съществуваща покривна ФЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЛЕСО-ЕКСПОРТ-ИМПОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0630-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка, монтаж и извършване на строително-монтажни работи по фотоволтаични панели и инвертори с инсталирана мощност 147 kWp за разширяване на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление на „ХИСАР-МИЛЕНИУМ“ ООД“</x:t>
   </x:si>
   <x:si>
     <x:t>ХИСАР - МИЛЕНИУМ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1402-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и внедряване на ИКТ решения: ОП 1: Въвеждане на Система за управление на ресурсите (ERP система) – 1 бр. и Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр.; ОП 2: Изграждане на система за архивиране на информация – 1 бр. и Изграждане на система за управление на съхранението и споделянето на информация – 1 бр.</x:t>
-[...30 lines deleted...]
-2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh
+    <x:t xml:space="preserve">„Избор на изпълнител за Подобряване на енергийната ефективност на сграден фонд“ по две обособени  озиции:
+Обособена позиция № 1: Топлоизолация на 62,4 кв.м цокъл (XPS плочи), 218 кв.м покрив, и 364 кв.м фасадни стени (EPS плочи). 
+Обособена позиция№ 2 – Поставяне на 42,4 кв.м прозорци,  6,5 кв.м индустриални 
+външни врати и 11,89 кв.м външна алуминиеви врати с прекъснат термомост.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>ВЕМАТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1831-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФЕЦ) за собствени нужди с мощност 520 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРКОМАТ - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на нови дигитални решения с цел повишаване нивото на дигитализация в ИВАМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВАМА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0540-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване използването на възобновяеми енергийни източници от АУТО ЕЛИТ КОМЕРС ООД чрез въвеждане на следните мерки:
+ОП 1: Изграждане на 40kW фотоволтаична инсталация със съоръжение за съхранение на електроенергия за собствени нужди
+ОП 3: Доставка и монтаж на енергоспестяващи осветителни тела</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АУТО ЕЛИТ КОМЕРС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1531-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа за собствени нужди, състояща се от соларни панели, инвертори, батерии и всички необходими за нейното функциониране компоненти, с изходяща инверторна мощност от 60 kW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАФ - ТРАНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1867-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаични панели в комбинация с инвертор/и с мощност 80 kW и локални съоръжения за съхранение на енергия батерии) в комбинация с инвертор/и с общ капацитет на съхранение 40 kWh и свързването им във ФтЕЦ за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕКС АУДИО" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0519-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на доставчик за изграждане на системи, свързани с внедряване на информационни и комуникацинони технологии   : 1.Изграждане на система за защита на информацията в локална мрежа, 2.Изграждане на система за архивиране на информация, 3. Изграждане на система за управление на съхранението и споделянето на информация, 4. Въвеждане на система/платформа за вътрешнофирмени обучения на служители от разстояние в електронна среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЗНЕС КОНСУЛТ Р ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0431-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейности за подобряване на енергийната ефективност на сградния фонд на „ПМБ ТЪРГОВИЩЕ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПМБ ТЪРГОВИЩЕ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1417-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) с мощност 20 kW за собствено потребление за нуждите на „ХОУМ ГАРДЕН ВТ“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"ХОУМ ГАРДЕН ВТ" ЕООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1173-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на мярка по енергийна ефективност в производствено предприятие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕНЕРГИЯ ТЪРГОВИЩЕ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1150-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 122,8 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИКОЙЛ-2 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0414-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на ФЕЦ с мощност 50 kW за производство на енергия от възобновяеми източници за собствено потребление в комбинация с локални съоръжения за съхранение на енергия (батерии) с капацитет минимум 102,4 kWh, свързани към изградената фотоволтаична система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИНЕРАЛИ - М ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0825-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на: 1.Фотоволтаична електроцентрала в комбинация с батерии с инсталирана мощност 50 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АМАТА" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Дейности за осигуряване на Енергийна ефективност:
+Обособена позиция 1: Изграждане на фотоволтаична инсталация върху покрив на сграда с мощност 50 kW 
+Обособена позиция 2: Изграждане на батерия за съхранение с мощност 80 kW
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АИБО - С ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на фотоволтаична електрическа централа (ФтЕЦ) – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ултра Билд ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1172-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на строително-монтажни работи (СМР) за повишаване на енергийната ефективност на сграда/сгради чрез:
+Подмяна на дограма (прозрачни ограждащи конструкции – прозорци и врати) с обща площ 92,5 кв.м.
+Полагане на топлоизолационни системи по външни стени и подове към външен въздух с обща площ 437 кв.м.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТРИПЪЛ-ММ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0149-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за извършване на доставка, монтаж, изграждане и въвеждане в експлоатация на: 1. Фотоволтаични панели в комбинация с инвертори с инсталирана мощност 30 kW 2. Локални съоръжения за съхранение на енергия батерии в комбинация с инвертори с капацитет 40 kWh </x:t>
+  </x:si>
+  <x:si>
     <x:t>"ВЕРОНИ БГ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0615-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Проектиране, доставка и изграждане на фотоволтаична електрическа централа за собствено потребление с мощност 50 kW и батериен блок с капацитет 51 kWh, включително присъединяване, пуск и въвеждане в експлоатация</x:t>
-[...182 lines deleted...]
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на машина за протегляне </x:t>
+    <x:t>Изграждане на фотоволтаична електрическа централа за собствено потребление с обща изходяща номинална активна мощност на инверторите 80 kW, в комбинация с локално съоръжение за съхранение на електрическа енергия с общ номинален капацитет 61,44 kWh, без отдаване на електрическа енергия в електроразпределителната мрежа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гайтан Корпорейшън ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0570-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на покривна ФтЕЦ за собствено потребление със съоръжения за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"НИРА БУС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0632-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващо компресорно оборудване и LED осветителни тела за нуждите на сервизната база на „АМ – ТРЕЙДИНГ“ ООД в гр. Монтана</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„АМ – ТРЕЙДИНГ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2235-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична електрическа централа ФтЕЦ с мощност 40 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЮРИЕВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2748-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">РЕХАБИЛИТАЦИЯ НА БЕТОНОВА ПЛОЩАДКА  в складов терминал на „Свободна безмитна зона-Бургас“ АД </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Община Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-1.001-0055-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична инсталация с инсталирана мощност 80 kW, предназначена за производство на енергия за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛ ГРУП ЕЛИТ 2006 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1049-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа в комбинация със система за съхранение на енергия, в т.ч. кабелни линии</x:t>
   </x:si>
   <x:si>
     <x:t>М + С ХИДРАВЛИК АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0012-C01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на плоскошлифовъчна машина
-[...455 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0964-C01</x:t>
+    <x:t>Изграждане на Фотоволтаична инсталация с номинална инсталирана мощност 50 kW върху покрива на съществуваща сграда, находяща се в ПИ 07603.501.2774, ул. Колю Фичето № 25, по плана на гр. Бяла, община Бяла, област Русе“ – за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕЛСИСТЕМС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0035-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на фотоволтаична електрическа централа със система за съхранение на енергия с мощност 22 KW.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БОСКО Р ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0142-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа за нуждите на Кориантро ООД, във връзка с изпълнението на проект "Подобряване на енергийната независимост и конкурентоспособността на производството чрез възобновяема енергия в Кориантро ООД с Договор № BG16RFPR001-2.004-1791-C01, от 01.06.2026 г. по процедура BG16RFPR001-2.004 „Енергийна ефективност и използване на енергия от възобновяеми източници в предприятията“, финансиран по ОП "Конкурентоспособност и иновации в предприятията" 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кориантро ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1791-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на интегрирани ИКТ решения за управление на бизнес процесите (онлайн магазин, CRM, POS, WMS и BI система)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ю Би Ар" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0478-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1619,2251 +1332,1758 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E129"/>
+  <x:dimension ref="A1:E100"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46272</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46261</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46272</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46262</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46272</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46265</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46272</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46265</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46265</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46265</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46266</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46266</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46266</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46266</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46262</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46263</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46263</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46264</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46264</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46264</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46273</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46261</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="D18" s="0" t="s">
+      <x:c r="E18" s="0" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46273</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46262</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D19" s="0" t="s">
+      <x:c r="E19" s="0" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46273</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46262</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D20" s="0" t="s">
+      <x:c r="E20" s="0" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46273</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46262</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D21" s="0" t="s">
+      <x:c r="E21" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46273</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46262</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="D22" s="0" t="s">
+      <x:c r="E22" s="0" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46273</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46259</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D23" s="0" t="s">
+      <x:c r="E23" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46273</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46260</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D24" s="0" t="s">
+      <x:c r="E24" s="0" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46260</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D25" s="0" t="s">
+      <x:c r="E25" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46258</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="D26" s="0" t="s">
+      <x:c r="E26" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46258</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D27" s="0" t="s">
+      <x:c r="E27" s="0" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46258</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46258</x:v>
+        <x:v>46284</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46258</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46273</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46258</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46255</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46255</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46262</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46266</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46266</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46274</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46267</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46274</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46267</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46274</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46265</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46274</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46266</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46274</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46265</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46274</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46265</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46274</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46265</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46274</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46267</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46274</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46265</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46267</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46267</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46268</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46267</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46268</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46268</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46268</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46268</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46265</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46267</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46267</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46263</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46261</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46275</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46259</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46276</x:v>
+        <x:v>46298</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46257</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46276</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46261</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46276</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46261</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46276</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46261</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46276</x:v>
+        <x:v>46299</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46261</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46261</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46267</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46267</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46266</x:v>
+        <x:v>46285</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46265</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46266</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46266</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D76" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46268</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46268</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46276</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46268</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E80" s="0" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46276</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46268</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46276</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46268</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46276</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46269</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46276</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46269</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46276</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46269</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46276</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46276</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46276</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46276</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46277</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46267</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46277</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46266</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46278</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46267</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46278</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46268</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46279</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46269</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46279</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46269</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46279</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46269</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46279</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46269</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46279</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46269</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46279</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46269</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46279</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46269</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>289</x:v>
-[...15 lines deleted...]
-      <x:c r="E101" s="0" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...474 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>