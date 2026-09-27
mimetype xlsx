--- v7 (2026-09-27)
+++ v8 (2026-09-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1433e0155e8407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3053e673a620402396bb15cb730ec3a8.psmdcp" Id="R8858e88528f24a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R496b3277f0d947e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/774366cc4a034466979e7fbd1b145bab.psmdcp" Id="Rd2bdf6efc7f0494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>