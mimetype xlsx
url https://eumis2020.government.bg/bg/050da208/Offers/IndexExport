--- v0 (2026-08-28)
+++ v1 (2026-10-20)
@@ -1,1345 +1,1331 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93febc37b22e446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5be4099b897a4139a59ae78f2ae925b1.psmdcp" Id="Re6b4ac44dc114270" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746d63ec7ac84d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a065daa1cfb4c6fb40c3f1fcbaf127a.psmdcp" Id="R63e3660c5f7f4700" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка и монтаж на Енергийно ефективни изолационни системи в сгради – Прозрачни ограждащи конструкции – прозорци с рамка от алуминий с прекъснат топлинен мост</x:t>
-[...1232 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0026-C01</x:t>
+    <x:t>Изграждане на топлоизолационна система от сандвич панели за покрив (675 m2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНО ВЕТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0729-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с изходяща мощност на инвертора AC 60 kW и локално съоръжение за съхранение на електрическа енергия с капацитет 61.44 kWh”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АРТ СТОУН ДИЗАЙН" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0634-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия - батерии в комбинация с инвертори, вкл. съпътстващи дейности – подготвителни дейности, доставка на спомагателни материали, извършване на необходимите СМР </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2617-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Закупуване на ново нулевоемисионно оборудване за претоварване за повишаване на капацитета на пристанищен оператор „Пристанище Варна“ ЕАД</x:t>
-[...14 lines deleted...]
-    <x:t>BG16FFPR003-1.001-0066-C01</x:t>
+    <x:t xml:space="preserve">Въвеждане на информационни и комуникационни технологии: 
+- Разработване и внедряване на Модул/система за управление на продажбите на дребно (Point-of-Sale система);
+- Изграждане на система за защита на информацията в локална мрежа, която ще включва защитни стени, системи за разпознаване на пробиви (IPS), централизирано управление на крайни точки (EDR) за защита от зловреден софтуер, филтриране на достъпа до интернет, сигурни VPN връзки,централизирано събиране на логове (SIEM) и многофакторна автентификация (MFA).
+- Изграждане на система за архивиране на информация.
+- Изграждане на система за управление на съхранението и споделянето на информация.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИЦИНСКИ ЦЕНТЪР СЕЛЕНА- Л ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1030-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на термопомпа в съответствие със Списъка на допустимите категории активи в областта на енергийната ефективност и използването на енергия от възобновяеми източници по Процедура BG16RFPR001-2.004 за СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СИМЕТРИЯ СТИЙЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2010-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на фотоволтаична електроцентрала с мощност от 30 kWp в предприятието ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГЕОМАР-ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1238-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на фотоволтаична електрическа централа/ФтЕЦ/ с мощност 57 kWp за собствено потребление с локално съоръжение за съхранение на електрическа енергия/батерия/ от 80kWh и инвертор с мощност 60кW“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"МАСТЕР-ПЛАСТИК" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1161-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и пуск в експлоатация на CAD софтуер за планиране и конструиране - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"РОСИ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0022-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАХАРО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2379-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на услуги за „Подкрепа за развитие на бизнес процесите в социалното предприятие чрез външна експертна помощ с фокус върху продажбите, финансовото управление, изработване и разпространение на маркетинг/рекламни материали и реклама“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕДА ГРУП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0051-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на оборудване за екологично подобряване на дейността на компанията.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">"НОН - СТОП" ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1227-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване за екологично подобряване на дейността на компанията</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лорив ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1035-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Предмет на предвидената процедура	Обект на процедурата	Приложим нормативен акт	Действия
+„Въвеждане на ИКТ решения по три обособени позиции: Обособена позиция № 1: Въвеждане на Система за управление на ресурсите (ERP система); Обособена позиция № 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система); Обособена позиция № 3: Въвеждане на система за бизнес анализи (Business Intelligence система).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТРЕЗОВ ВЕНДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0887-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на чилър 155kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АФРОДИТА ВАРНА ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1306-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и гаранционна поддръжка на батериен блок във връзка с изпълнение на договор BG16RFPR001-2.004-1829 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>САМОСТОЯТЕЛНА МЕДИКО-ДИАГНОСТИЧНА ЛАБОРАТОРИЯ "ЛИНА"" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1829-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 18 (осемнадесет) ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ВЕТА ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕТА ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуги по Процедура с предмет: „Разработка, внедряване и интеграция на уеб-базирана ERP и CRM софтуерна система за оптимизиране и автоматизация на фискални продажби на горива и управление на логистиката на продажби на едро”, необходими за дейността на „БИЛД АУТО-СИ“ ЕООД, в рамките на ДБФП BG16RFPR001-1.012-0301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛД * АУТО - СИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ за нуждите на „ПАСТИЧЕРИЯ“ ЕООД, разделени в четири обособени позиции, както следва: Обособена позиция 1: „Създаване на онлайн магазин“ – 1 бр.; Обособена позиция 2: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.; Обособена позиция 3: „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“ – 1 бр.; Обособена позиция 4: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАСТИЧЕРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждането в експлоатация на: Обособена позиция № 1: Конвенционален компресор с изсушител - 2 бр. и Ресивър - 2 бр. Обособена позиция № 2: VRF/VRV система на директно изпарение - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛТЕХНОМЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1250-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на AI Maintenance Assistant и високопроизводителен сървър по две обособени позиции“:
+Обособена позиция № 1 „Придобиване на ДНА AI Maintenance Assistant – доставка, внедряване, интеграция, обучение и гаранционна поддръжка на интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект“;
+Обособена позиция № 2 „Придобиване на ДМА – доставка, инсталиране, конфигуриране, тестване и въвеждане в експлоатация на високопроизводителен сървър"
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка,  монтаж и пускане в експлоатация  на 1 брой котел на биомаса за нуждите на ХЕДОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЕДОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0621-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-въздух, включваща термопомпена система въздух-въздух 33 kW – 2 броя и термопомпена система въздух-въздух 13,6 kW – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КИМ 2003 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1790-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на АД № BG16RFPR001-1.012-0401 -С01 с бенефициент ОМОНИЯ ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, както следва:
+    1.  Система за управление на взаимоотношенията с клиенти (CRM система)
+    2.  Въвеждане на модул за управление на веригата за доставки на суровини /материали / компоненти /продукти  за производствения процес /процеса за предоставяне на услугата
+    3. Въвеждане на модул/система за управление на складовото стопанство  (WMS )
+      4.  Въвеждане на модул/система за управление на производството</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОМОНИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0401-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Интелигентна ротираща телескопична система за товарене 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ИГ ЩАЛ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0087-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Автоматизирана система за сортиране на отпадъчни фолиа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0210-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на ИКТ системи за управление на бизнеса“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВИЛЕНС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0498-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> "Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Автоматична линия за рязане на стъкло с роботизирана складова система за стъкло - 1 брой и осигуряване на обучение на персонала, ангажиран за работа с Автоматичната линия за рязане на стъкло с роботизирана складова система за стъкло и новите технологии"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СТРОЙКОМ ПЛАСТ 2020" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0366-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни изолационни системи в сгради по следните обособени позиции:
+Обособена позиция 1: Топлоизолационни системи за външни стени и подове към външен въздух – (ТИ плоча от EPS) – 216 m2
+Обособена позиция 2:
+-	Подмяна на прозрачни ограждащи конструкции - врати (с рамка от алуминий с прекъснат топлинен мост)  – 13 m2
+-	Подмяна на прозрачни ограждащи конструкции - прозорци (с рамка от екструдиран поливинилхлорид (PVC))  – 334 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">	
+ОНИКС-2007 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0370-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация на: Термопомпи Въздух-вода – 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТЕЛ-22 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0707-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане и внедряване на една интегрирана информационна система, съставена от четири взаимносвързани функционални компонента: система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM), система за архивиране на информация и система за управление на съхранението и споделянето на информация.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М.М. ГРУП 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2045-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана инверторна мощност 30 kW с локално съоръжение за съхранение на енергия – 1 бр.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЛАМЕН ПЕТРОВ - 96 ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОТЕВИ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1352-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на алуминиева дограма – 61,32 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в РОССА ГРУП ООД: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОССА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 120 kW"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИКАРД БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0561-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕФАНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1383-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична електрическа централа (ФвЕЦ) с мощност 30 kW, включващо изготвяне на необходимия инвестиционен проект и изпълнение на всички дейности, необходими за изграждането и въвеждането в експлоатация на ФтЕЦ като цялостна функционираща система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТАНАТОС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0841-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНДИ 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична система за собствено потребление на „ДЕМАТО“ ООД в гр. Пловдив – фотоволтаични панели в комбинация с инвертори“
+Изграждане на фотоволтаична система (фотоволтаични панели в комбинация с инвертори) за собствено потребление върху покривната конструкция на сградата на Възложителя в гр. Пловдив, ул. „6-ти септември“ № 222А, включително проектиране, доставка, строително-монтажни работи, монтаж, въвеждане в експлоатация и гаранционно обслужване.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Демато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1636-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMPR001-2.001-0007-C04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаична елекроцентрала с мощност 60 kW, за нуждите на търговска фирма в гр. Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЛАЙТ КОНСТРЪКШЪН“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и пускане в експлоатация на фотоволтаична електрическа централа с мощност 45 kW от Технострой-Инвестконсулт ЕООД за подобряване на енергийната ефективност на сграда за дистанционна работа на работници и служители, в изпълнение на договор BG16RFPR001-2.004-1054-С01.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕХНОСТРОЙ - ИНВЕСТКОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1054-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Закупуване, доставка, инсталиране, тестване, пускане в експлоатация на оборудването и обучение на персонала за;
+ Роботизирани заваръчни системи – лазерни – 5 броя;                                                            </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М.В.ЛОМОНОСОВ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0338-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на нивото на дигитализация на предприятието чрез внедряване на 4 бр. ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КАТЕК" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2086-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на: Машина за термично премахване на заусенъци,  Комбинирана машина за измиване на детайли с препарати на водна основа и защита от корозия,  Хоризонтален CNC-струг  и Машина с CNC управление за райбероване и ролковане на дълбоки цилиндрични отвори .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИДРАВЛИЧНИ ЕЛЕМЕНТИ И СИСТЕМИ /ХЕС/ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0047-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Автоматична роботизирана поточна линия за шлайфане и полиране - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОПЧЕВ СТОУН ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0360-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Избор на изпълнител за  Извършване на обучение в изпълнение на проект BG05SFPR002-1.019-0080 Повишаване на качеството на обслужване, чрез инвестиране в нови знания и умения на служителите на фирма РЕД ДЕВЪЛ КЕТЕРИНГ АД, финансиран по процедура BG05SFPR002-1.019„НОВИ УМЕНИЯ” на Оперативна програма Програма "Развитие на човешките ресурси" 2021-2027., с две обособени позиции:
+Об. позиция 1: Специфично обучение на 15 служители "Организация и реализация на събития" ;
+Об. позиция 2: Специфично обучение на 4 служители -"Внедряване на зелени мерки и устойчиви практики в кетъринг услугите“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕД ДЕВЪЛ КЕТЕРИНГ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.019-0080-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на ФтЕЦ с мощност от мин. 20 kW и допълнителни локални съоръжения за съхранение на електрическа енергия в комбинация с инвертор/и с общ капацитет на съхранение от мин. 40 kWh за нуждите на хотел „Даф Транс“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕКСПРЕС-М ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0835-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ ЗА:
+- Обособена позиция 1, включваща Въвеждане на Система за управление на ресурсите (ERP система) - 1 бр.;
+- Обособена позиция 2, включваща Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр. ;
+- Обособена позиция 3, включваща Изграждане на система за архивиране на информация - 1 бр.;
+- Обособена позиция 4, включваща Изграждане на система за управление на съхранението и споделянето на информация - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР-Варна ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1694-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка, инсталация и/или монтаж на: 
+Обособена позиция №1: ДМА 1 Вертикална триосна фрезова машина 1 бр.,
+Обособена позиция №2: ДМА 2 CNC Координатна измервателна машина 1 бр. 
+Обособена позиция №3: Система за мониторинг на индустриално оборудване и анализ на големи данни 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М 40" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0182-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на технологии от последните четири нива на дигитализация, съгласно Индекса на зрялост – Индустрия 4.0: 
+Обособена позиция 001: Доставка на верижен багер – 1 бр.;
+Обособена позиция 002: Доставка на Колесен челен товарач – 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ИНФРАКОРЕКТ - СТРОЙ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0082-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на енергийно ефективни изолационни системи в сграда  - с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0850-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 30 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АРА-Русанка Аргирова”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0709-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за собствено потребление със система за съхранение на електрическа енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАРА ТРЕЙД 08 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Текуща подкрепа за социална и трудова интеграция спрямо индивидуалните потребности на лицата в Деви ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0179-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане и внедряване на системи за обработка и управление на информация за нуждите на Барин Транс ООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, структурирани в две обособени позиции”, както следва: 
+ОП1: Въвеждане на системи за управление на ресурсите, взаимоотношенията с клиенти и бизнес анализите, включващи:  
+- система за управление на ресурсите (ERP система)   
+- система за управление на взаимоотношенията с клиенти (CRM система)   
+- система за бизнес анализи (Business Intelligence система)  
+ОП2: Изграждане на система за управление на съхранението и споделянето на информация </x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАРИН ТРАНС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1954-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на съвременни информационни и комуникационни технологии</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РЕКАР ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1709-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на автоматизирана линия за производство и пакетаж на овкусени оризови питки (бисквити) – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>НУХЕЛТ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане на фотоволтаична електроцентрала в МБАЛ ЗДРАВЕТО 2012 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">МНОГОПРОФИЛНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ ЗДРАВЕТО 2012 ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1100-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирано решение с ERP, CRM, онлайн магазин и система за съхранение и споделяне на информация в „АРА МЮЗИК“ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРА МЮЗИК ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1884-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка на Автоматизирана складова система - 5 бр., Софтуерно решение - 1 бр., Софтуерно решение - 5 бр., Софтуерно решение - 1 бр., Софтуерно решение - 1 бр., Машина за залепяне на тиксо - 1 бр., Автоматична машина за поставяне на чембер лента - 1 бр., Шринк машина" - 1 бр. и Полуавтоматична машина за опаковане със стреч - 1 бр. включваща монтаж и въвеждане в експлоатация с наличната ERP система в "Марпекс Агро" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Марпекс Агро" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0602-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за монтаж на Топлоизолационни плочи от EPS за външни стени </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИДЕКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2656-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане на енергийна система за собствено потребление”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕЙП-КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0234-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична централа на покрива на сграда на „АМАРАЛ“ ЕООД за производство на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМАРАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за разработване, доставка, внедряване, инсталиране, интегриране, тестване на ДНА и осигуряване на обучение на персонала на предприятието, ангажиран за работа с новите технологии от Индустрия 4.0.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗУМ ДИЗАЙН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0623-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на ДМА и осигуряване на обучение на персонала на предприятието, ангажиран за работа с новите технологии от Индустрия 4.0.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична инсталация върху покрива на сграда с ид. 14341.26.1.1 по КККР на с. Гайтаниново с мощност 50 kW за собствени нужди“, с местонахождение: ПИ 14341.26.1 по КККР на село Гайтаниново, община Хаджидимово, област Благоевград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИБАРНИК НЕВРОКОП ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0744-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за въвеждане на дигитални решения във фирма ОГИ КОМ ТРЕЙД ООД по обособени позиции, както следва:
+Обособена позиция 1: Въвеждане на Система за управление на ресурсите (ERP система)
+Обособена позиция 2: Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система)
+Обособена позиция 3: Въвеждане на система за бизнес анализи (Business Intelligence система)
+Обособена позиция 4: Изграждане на система за управление на съхранението и споделянето на информация
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОГИ КОМ ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0423-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване и тестване на уеб-платформа за изучаване на чужди езици с две обособени позиции:
+обособена позиция 1- Разработване и тестване на уеб-приложение
+обособена позиция 2 - Разработване и тестване на игра</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Т 7 - БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.001-0199-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерийни системи) в комбинация с инверторно оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26 МАЙ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0125-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за внедряване и въвеждане в експлоатация на ДНА: 
+1.  Изграждане на система за защита на информацията в локална мрежа
+2. Изграждане на система за архивиране на информация
+3. Изграждане на система за управление на съхранението и споделянето на информация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БЕРК-ЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0535-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и монтаж на термопомпи тип въздух-вода 16 kW. – 3 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Велинов Холидейз ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0681-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на оборудване за трошачно-сортировъчен комплекс
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕВРОПЕЙСКИ ПЪТИЩА АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0045-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на информационни и комуникационни технологии“  е разделена на четири обособени позиции, както следва:
+Обособена позиция № 1 – „Създаване на онлайн магазин“,
+Обособена позиция № 2 – „Въвеждане на система за управление на ресурсите (ERP система)“,
+Обособена позиция № 3 – „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“,
+Обособена позиция № 4 – „Въвеждане на система за бизнес анализи (Business Intelligence система)“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"СИП - 2000" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0994-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електроцентрала (ФЕЦ) за собствени нужди с мощност 520 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРКОМАТ - БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.011-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и инсталация на линия за челна обработка и хидростатично изпитване на тръби - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТИЙЛ ПРОДАКШЪН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.010-1157</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 110 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАРАДАЙЗ ГРУП" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2674-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изготвяне на необходимата проектна и техническа документация за издаване на разрешение за строеж, доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с номинална изходна мощност от инверторите минимум 30 kW AC, включително локална система за съхранение на електрическа енергия с номинален енергиен капацитет минимум 30 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРИНТТАЙМ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0782-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на две фотоволтаични електрически централи (ФтЕЦ) с обща инсталирана мощност 55 kWp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2276-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на строително-монтажни работи за полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАРНА МОБИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на климатична система за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>М-Маш ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0626-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ДСГ България” ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0029-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Алимар 11" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0083-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична система (Фотоволтаични панели в комбинация с инвертори) с инсталирана мощност не по-малко от 147 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Йота ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0027-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на 2 броя  термопомпени системи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕЛФОС ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1608-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на 3 броя термопомпи въздух-вода с топлинна мощност по 30 kW всяка (общо 90 kW)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Галатея Ен ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1890-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предметът на процедурата е избор на обучителен център за провеждане на обучение по изкуствен интелект. Целта на проекта е обучение на 12 служители на Възложителя във връзка с изпълнението на Договор №  СУ-10-00-43- #8 по Проект BG05SFPR002-1.031-0001 „Специфични умения за работната сила“,  финансиран от Програма „Развитие на човешките ресурси“  2021 - 2027, съфинансирана от Европейския съюз чрез Европейския социален фонд“.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+„Нетинс Иншурънс Брокерс“ ООД
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на нивото на дигитализация на предприятието чрез внедряване на 4 бр. системи на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕС ДИ МОД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2223-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на CNC производствено оборудване и интегрирана IIoT система за анализ на производствени данни и киберсигурност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕДЪР Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0757-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, внедряване и въвеждане в експлоатация на информационни системи и решения за дигитализация и защита на информационната среда в предприятието в 2 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КРИСТИ СИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0066-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Еврона" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2543-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на ДМА по обособени позиции, както следва:
+Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен обработващ център с ЦПУ за рязане, пробиване и фрезоване на плоскости (1 бр.);
+Обособена позиция 2: Доставка, монтаж и въвеждане в експлоатация на Автоматична едностранна кантираща машина с ЦПУ (1 бр.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕДИВА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0191-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 5-осен обработващ център с ЦПУ (1 бр.)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТЕДИ - 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0205-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и пускане в експлоатация на Фотоволтаична електроцентрала (ФтЕЦ) с инсталирана мощност 55 kW (панели, инвертори и батерии)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАП - 07 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1455-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка и внедряване на ИКТ решения за дигитализация на дейността на "БРАЙТ КАЛЪРС" ЕООД:
+Процедурата включва следните дейности:
+1. Въвеждане на система за управление на ресурсите (ERP система) – 1 бр. на стойност 9488,55 евро;
+2. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр. на стойност 9264,10 евро;
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"БРАЙТ КАЛЪРС" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0816-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване и IIoT система за предприятие от шивашката промишленост с цел въвеждане на технологии от областта на Индустрия 4.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мирвана" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ), състояща се от фотоволтаични модули, батерии и инвертори, за нуждите на складова база на „КИМТЕХ-БЪЛГАРИЯ“ ООД в гр. София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КИМТЕХ-БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2028-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и въвеждане в експлоатация на активи за нуждите на Метикс ООД, необходими за въвеждането на технологии от Индустрия 4.0, в рамките на ДБФП BG16RFPR001-1.008-0170-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0170-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуги и решения в областта на ИКТ за насърчаване инвестициите за въвеждане на съвременни информационни и комуникационни технологии (ИКТ) с цел повишаване на нивото на дигитализация на "Мива старт" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мива старт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0098-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на енергоспестяващо осветление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЧУГУНЕНА АРМАТУРА БЪЛГАРИЯ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1996-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на интегрирани системи за управление на бизнес процеси в МИСТЪР ДИНО И КО ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСТЪР ДИНО И КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1367-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Предметът на процедурата обхваща доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи и съоръжения, разделени в 2 (две) обособени позиции, както следва:  
+ОП 1: Енергийно ефективни изолационни системи в сгради - прозрачни ограждащи конструкции (прозорци и врати), с обща площ 20,44 кв. м 
+ОП 2: Фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 20 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори с капацитет 56,8 kWh </x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ШУЛЦ – 79“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни дейности на обект: „РАЗШИРЕНИЕ НА ЛИНИЯ ЗА ПРОИЗВОДСТВО НА ВЪЗСТАНОВЕНИ ГУМИ ЗА ТЕЖКОТОВАРНИ АВТОМОБИЛИ – пристройка към производствена сграда“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИНА МЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0005-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична ел. централа 170kW, намираща се в ПИ 73198.501.8582, в гр. Троян, община Троян</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО СТИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на ФтЕЦ за собствено потребление с инсталирана мощност от 30 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЕНЕРГОМОНТАЖ-РР" АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0580-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаична електрическа централа с мощност 30 kW и батерии 30,72 kWh за собствено потребление на търговска фирма в гр. Габрово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХРИСТОФОР ИЛИЕВ И КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1628-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за "Доставка на материали и оборудване  за обезпечаване  дейността на социално предприятие "Зелена общност" в 2 обособени позиции:ОП 1 - Осигуряване на ръчни инструменти  и материали за обезпечаване на  социално предприятие „Зелена общност" ОП 2 -Осигуряване на техническо оборудване  за обезпечаване на  социално предприятие „Зелена общност“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение с нестопанска цел „Диалог”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0119-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за повишаване на енергийната ефективност на производствена сграда на „ПРЕЦИЗ ВТ“ ООД — доставка и монтаж на PVC дограма и врата, покривни PUR сандвич панели и термоизолирани секционни индустриални врати, по три обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕЦИЗ ВТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1774-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и монтаж на фотоволтаични панели в комбинация с инвертор/и – 55 kW, за собствено потребление“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТАЛПЛАСТ ИНЖЕНЕРИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0025-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни топлоизолационни системи в сгради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АТЛЕТИК ФИТНЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2020-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на фотоволтаични панели в комбинация с инвертори – 20 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори – 82 kWh.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АБС-КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0805-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на термопомпи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АЛЕКС-64 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0462-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на покривна фотоволтаична централа с мощност 24,3 kWp за собствени нужди, с локално съхранение на енергия, на „П.С.И.-ГАБРОВО“ ЕООД – магазин в с. Враниловци, община Габрово, област Габрово, УПИ IX-121, кв. 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>П.С.И. Габрово ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2513-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по Индустрия 4.0 в „КОТА 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0069-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи:
+Топлоизолационна система от сандвич панели за покрив – 48 кв.м.;
+Прозрачни ограждащи конструкции – 139 кв.м.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕМ ВИ ЕМ 15 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0211-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инвертор с номинална мощност 30 kWp  и баатерия с капацитет  54,20kWh.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ЛИН ПАРТНЪРС" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0351-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 30 kW, в комбинация с локално съоръжение за съхранение на електрическа енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНИ - РУМЕН ВЕЛЧЕВ ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0719-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 30 kW с локално съоръжение за съхранение на електрическа енергия.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФЕНИКС ЛВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 60 kW с локално съоръжение за съхранение на енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИВАКОММЕРС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0758-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на оборудване за повишаване на енергийната ефективност и производство на енергия от възобновяеми източници по две обособени позиции:
+• Обособена позиция 1: Фотоволтаична електрическа централа (ФтЕЦ) с мощност 30 kW 
+• Обособена позиция 2: Оборудване за отопление и охлаждане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДОЙЧЕВ МТВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2549-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващи LED осветителни тела за нуждите на сервизната база на „АМ – ТРЕЙДИНГ“ ООД в гр. Монтана</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„АМ – ТРЕЙДИНГ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2235-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Фотоволтаична система за производство на енергия от ВЕИ за собствено потребление в комбинации с локални съоръжения за съхранение на енергия (батерии) - 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ДОБРУДЖА БИЛДИНГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0275-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ПЛАСТИКА ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0728-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на електрическа енергия (батерия) с капацитет от 215 kWh, в комбинация с инвертор/и към съществуваща фотоволтаична система за собствено потребление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"АСИ ТУР" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1662-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане и въвеждане в експлоатация на покривна фотоволтаична инсталация в комбинация с инвертори с инсталирана мощност 100kW за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор  за изпълнител на доставка , монтаж и  въвеждане в експлоатация на Термопомпи и Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух
+ОП 1 
+Термопомпа вода-  вода  - 52kW – 1бр
+Термопомпа въздух-вода - 50kW – 1бр
+ОП 2
+Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух С инверторно управление с изсушител – 37kW – 1бр
+Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух – Ресивър – 2000литра – 1 бр
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛПОР ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0868-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с капацитет за съхранение на енергия 60 kWh с инвертори - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСЪМ ИНВЕСТ КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0834-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж  и въвеждане в експлоатация на  ДМА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРХ ЕМ СТУДИО ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1871-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 40 kW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АКВААЙРЪН ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) с мощност 60 kW за собствено потребление на БАУТЕК БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БАУТЕК БЪЛГАРИЯ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2463-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1688,2404 +1674,2336 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E138"/>
+  <x:dimension ref="A1:E134"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46247</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46248</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>46248</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46250</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46251</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46252</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46252</x:v>
+        <x:v>46305</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46252</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46255</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B11" s="2">
-        <x:v>46255</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46255</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46255</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46255</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46255</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="B16" s="2">
-        <x:v>46255</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
-        <x:v>46262</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B17" s="2">
-        <x:v>46255</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2">
-        <x:v>46262</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B18" s="2">
-        <x:v>46255</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2">
-        <x:v>46262</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>46255</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2">
-        <x:v>46263</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>46256</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2">
-        <x:v>46263</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>46255</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
-        <x:v>46264</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>46255</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46264</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46254</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46265</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46254</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46265</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46254</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46265</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46254</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46265</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46253</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46265</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46253</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46265</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46253</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46265</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46253</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46265</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46250</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46265</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46248</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46265</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46255</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46265</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46255</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46265</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46255</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46265</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46255</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46265</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46255</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46265</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46254</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46265</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46254</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46265</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46254</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46265</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46255</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46265</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>46255</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46265</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46255</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46265</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46255</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46265</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B45" s="2">
-        <x:v>46255</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46265</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46255</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46265</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46258</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46265</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46258</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46266</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46259</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46266</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46259</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46266</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46256</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46266</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46256</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46266</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46256</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46266</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46258</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46266</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46259</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46266</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46259</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46266</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46259</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46266</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46259</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46266</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B59" s="2">
-        <x:v>46259</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46266</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46258</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46266</x:v>
+        <x:v>46319</x:v>
       </x:c>
       <x:c r="B61" s="2">
-        <x:v>46256</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46266</x:v>
+        <x:v>46320</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46256</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
-        <x:v>46266</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46251</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
-        <x:v>46266</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B64" s="2">
-        <x:v>46252</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
-        <x:v>46267</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B65" s="2">
-        <x:v>46252</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
-        <x:v>46267</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B66" s="2">
-        <x:v>46252</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
-        <x:v>46267</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46257</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
-        <x:v>46267</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46255</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46267</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46260</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46267</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46260</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46267</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46260</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46267</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46260</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46267</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46260</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46267</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46259</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46267</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46258</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46268</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46258</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46268</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46261</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46268</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46261</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46268</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46258</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46268</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46258</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46268</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46246</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46268</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46253</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46268</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46253</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46269</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46255</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46269</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46248</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46269</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46255</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46269</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46260</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46269</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46269</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46269</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46269</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46269</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46269</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46269</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46262</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46269</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46262</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46269</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B96" s="2">
-        <x:v>46262</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46269</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46262</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46269</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46262</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46269</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B99" s="2">
-        <x:v>46261</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46269</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46255</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46269</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46259</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46270</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B102" s="2">
-        <x:v>46255</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46270</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46255</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46272</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46254</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46272</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46262</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46272</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46261</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46273</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46262</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46273</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46262</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46273</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46262</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46273</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46262</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46273</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46262</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46273</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46261</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46273</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>46258</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="2">
-        <x:v>46273</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B114" s="2">
-        <x:v>46259</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="2">
-        <x:v>46273</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B115" s="2">
-        <x:v>46258</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="2">
-        <x:v>46273</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B116" s="2">
-        <x:v>46258</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="2">
-        <x:v>46273</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B117" s="2">
-        <x:v>46258</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="2">
-        <x:v>46273</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B118" s="2">
-        <x:v>46258</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="2">
-        <x:v>46273</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B119" s="2">
-        <x:v>46260</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5">
       <x:c r="A120" s="2">
-        <x:v>46273</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B120" s="2">
-        <x:v>46260</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5">
       <x:c r="A121" s="2">
-        <x:v>46273</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B121" s="2">
-        <x:v>46258</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5">
       <x:c r="A122" s="2">
-        <x:v>46274</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B122" s="2">
-        <x:v>46255</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:5">
       <x:c r="A123" s="2">
-        <x:v>46274</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B123" s="2">
-        <x:v>46255</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:5">
       <x:c r="A124" s="2">
-        <x:v>46274</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B124" s="2">
-        <x:v>46262</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:5">
       <x:c r="A125" s="2">
-        <x:v>46275</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B125" s="2">
-        <x:v>46261</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:5">
       <x:c r="A126" s="2">
-        <x:v>46275</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B126" s="2">
-        <x:v>46259</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:5">
       <x:c r="A127" s="2">
-        <x:v>46276</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B127" s="2">
-        <x:v>46261</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:5">
       <x:c r="A128" s="2">
-        <x:v>46276</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B128" s="2">
-        <x:v>46261</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:5">
       <x:c r="A129" s="2">
-        <x:v>46276</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B129" s="2">
-        <x:v>46261</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:5">
       <x:c r="A130" s="2">
-        <x:v>46276</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B130" s="2">
-        <x:v>46261</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:5">
       <x:c r="A131" s="2">
-        <x:v>46276</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B131" s="2">
-        <x:v>46261</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:5">
       <x:c r="A132" s="2">
-        <x:v>46276</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B132" s="2">
-        <x:v>46257</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:5">
       <x:c r="A133" s="2">
-        <x:v>46279</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B133" s="2">
-        <x:v>46254</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:5">
       <x:c r="A134" s="2">
-        <x:v>46279</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B134" s="2">
-        <x:v>46262</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>388</x:v>
-[...46 lines deleted...]
-      <x:c r="D137" s="0" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...18 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>