--- v1 (2026-10-20)
+++ v2 (2026-10-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746d63ec7ac84d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a065daa1cfb4c6fb40c3f1fcbaf127a.psmdcp" Id="R63e3660c5f7f4700" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R752b7a770e094156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/757953fa7f454909aa601533ed35c46f.psmdcp" Id="R8e16293be4ab4151" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
@@ -846,77 +846,77 @@
   <x:si>
     <x:t>“ДСГ България” ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0029-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
   </x:si>
   <x:si>
     <x:t>"Алимар 11" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0083-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на нова фотоволтаична система (Фотоволтаични панели в комбинация с инвертори) с инсталирана мощност не по-малко от 147 kW</x:t>
   </x:si>
   <x:si>
     <x:t>Йота ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0027-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и пускане в експлоатация на 2 броя  термопомпени системи въздух-вода</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Предметът на процедурата е избор на обучителен център за провеждане на обучение по изкуствен интелект. Целта на проекта е обучение на 12 служители на Възложителя във връзка с изпълнението на Договор №  СУ-10-00-43- #8 по Проект BG05SFPR002-1.031-0001 „Специфични умения за работната сила“,  финансиран от Програма „Развитие на човешките ресурси“  2021 - 2027, съфинансирана от Европейския съюз чрез Европейския социален фонд“.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 „Нетинс Иншурънс Брокерс“ ООД
 </x:t>
   </x:si>
   <x:si>
     <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на 2 броя  термопомпени системи въздух-вода</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕЛФОС ДИЗАЙН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1608-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на 3 броя термопомпи въздух-вода с топлинна мощност по 30 kW всяка (общо 90 kW)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Галатея Ен ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1890-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на нивото на дигитализация на предприятието чрез внедряване на 4 бр. системи на ИКТ решения</x:t>
   </x:si>
   <x:si>
     <x:t>ЕС ДИ МОД ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2223-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и внедряване на CNC производствено оборудване и интегрирана IIoT система за анализ на производствени данни и киберсигурност</x:t>
   </x:si>
   <x:si>
     <x:t>КЕДЪР Д ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0757-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за доставка, внедряване и въвеждане в експлоатация на информационни системи и решения за дигитализация и защита на информационната среда в предприятието в 2 обособени позиции</x:t>
   </x:si>
   <x:si>
     <x:t>"КРИСТИ СИ" ООД</x:t>
   </x:si>
@@ -1273,50 +1273,66 @@
     <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с капацитет за съхранение на енергия 60 kWh с инвертори - 2 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>ОСЪМ ИНВЕСТ КОНСУЛТ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0834-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж  и въвеждане в експлоатация на  ДМА</x:t>
   </x:si>
   <x:si>
     <x:t>АРХ ЕМ СТУДИО ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1871-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 40 kW</x:t>
   </x:si>
   <x:si>
     <x:t>АКВААЙРЪН ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2305-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+ОП 1
+Изработване на технически проект, доставка и монтаж на енергийно ефективна покривна изолационна система от сандвич панели с обща площ 140 m², включително необходимите конструктивни, крепежни, уплътнителни, обшивни и водоотвеждащи елементи.
+ОП 2
+Изработване на технически проект и изграждане на фотоволтаична електрическа централа с обща изходяща номинална активна мощност на инвертора/инверторите минимум 25 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 25 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление.
+ОП 3
+Изработване на технически проект и изграждане на фотоволтаична електрическа централа с обща изходяща номинална активна мощност на инвертора/инверторите минимум 20 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 20 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ВАСИЛ НИКОЛОВ-09" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2505-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на Фотоволтаична електрическа централа (ФтЕЦ) с мощност 60 kW за собствено потребление на БАУТЕК БЪЛГАРИЯ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>БАУТЕК БЪЛГАРИЯ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2463-C01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1674,51 +1690,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E134"/>
+  <x:dimension ref="A1:E135"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -3960,50 +3976,67 @@
       <x:c r="C133" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:5">
       <x:c r="A134" s="2">
         <x:v>46330</x:v>
       </x:c>
       <x:c r="B134" s="2">
         <x:v>46315</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>396</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:5">
+      <x:c r="A135" s="2">
+        <x:v>46330</x:v>
+      </x:c>
+      <x:c r="B135" s="2">
+        <x:v>46315</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>399</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>