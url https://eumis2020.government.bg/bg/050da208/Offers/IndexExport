--- v2 (2026-10-20)
+++ v3 (2026-10-21)
@@ -1,701 +1,530 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R752b7a770e094156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/757953fa7f454909aa601533ed35c46f.psmdcp" Id="R8e16293be4ab4151" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66a1a679e8764f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a88893a6da92454195f7879c7c292b13.psmdcp" Id="Raca0fe13f7894a5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Обяви и оферти" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Крайна дата за подаване на оферти</x:t>
   </x:si>
   <x:si>
     <x:t>Дата на обявление</x:t>
   </x:si>
   <x:si>
     <x:t>Предмет на предвидената процедура</x:t>
   </x:si>
   <x:si>
     <x:t>Бенефициент</x:t>
   </x:si>
   <x:si>
     <x:t>Номер на договор за БФП</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане на топлоизолационна система от сандвич панели за покрив (675 m2)</x:t>
-[...20 lines deleted...]
-    <x:t xml:space="preserve">ЕВЪР СОКС ЕООД
+    <x:t>Избор на изпълнител за извършване на доставка и монтаж на алуминиева дограма – 61,32 кв.м</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПОЛАРИС ПРОДУКТ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1202-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Избор на изпълнител за изпълнение на СМР с цел подобряване на енергийната ефективност в РОССА ГРУП ООД: Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа (ФтЕЦ) за собствено потребление с мощност 30kW. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>РОССА ГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1478-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 120 kW"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВИКАРД БЪЛГАРИЯ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0561-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа /ФтЕЦ/ с мощност 60 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СТЕФАНОВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1383-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и монтаж на локално съоръжение за съхранение на енергия – батерии с инвертори“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ФОТЕВИ ИНВЕСТ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1352-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана инверторна мощност 30 kW с локално съоръжение за съхранение на енергия – 1 бр.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFPR001-2.004-2617-C01</x:t>
-[...181 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1790-C01</x:t>
+    <x:t>ПЛАМЕН ПЕТРОВ - 96 ЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0317-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни изолационни системи в сгради по следните обособени позиции:
+Обособена позиция 1: Топлоизолационни системи за външни стени и подове към външен въздух – (ТИ плоча от EPS) – 216 m2
+Обособена позиция 2:
+-	Подмяна на прозрачни ограждащи конструкции - врати (с рамка от алуминий с прекъснат топлинен мост)  – 13 m2
+-	Подмяна на прозрачни ограждащи конструкции - прозорци (с рамка от екструдиран поливинилхлорид (PVC))  – 334 m2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">	
+ОНИКС-2007 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0370-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж, въвеждане в експлоатация на: Термопомпи Въздух-вода – 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АРТЕЛ-22 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0707-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за изграждане и внедряване на една интегрирана информационна система, съставена от четири взаимносвързани функционални компонента: система за управление на ресурсите (ERP), система за управление на взаимоотношенията с клиенти (CRM), система за архивиране на информация и система за управление на съхранението и споделянето на информация.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>М.М. ГРУП 1 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2045-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на Автоматизирана система за сортиране на отпадъчни фолиа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПОЛИГРУП ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0210-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане и въвеждане на съвременни информационни и комуникационни технологии (ИКТ) във връзка с изпълнение на АД № BG16RFPR001-1.012-0401 -С01 с бенефициент ОМОНИЯ ЕООД, финансиран по процедура BG16RFPR001-1.012 „Дигитализация на предприятията“, както следва:
     1.  Система за управление на взаимоотношенията с клиенти (CRM система)
     2.  Въвеждане на модул за управление на веригата за доставки на суровини /материали / компоненти /продукти  за производствения процес /процеса за предоставяне на услугата
     3. Въвеждане на модул/система за управление на складовото стопанство  (WMS )
       4.  Въвеждане на модул/система за управление на производството</x:t>
   </x:si>
   <x:si>
     <x:t>ОМОНИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0401-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на Интелигентна ротираща телескопична система за товарене 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>"ИГ ЩАЛ" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0087-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на Автоматизирана система за сортиране на отпадъчни фолиа</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-1.008-0210-C01</x:t>
+    <x:t>ДОСТАВКА, МОНТАЖ И ВЪВЕЖДАНЕ В ЕКСПЛОАТАЦИЯ НА 18 (осемнадесет) ТЕРМОПОМПИ ВЪЗДУХ-ВЪЗДУХ ЗА НУЖДИТЕ НА ВЕТА ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВЕТА ТРЕЙД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1587-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуги по Процедура с предмет: „Разработка, внедряване и интеграция на уеб-базирана ERP и CRM софтуерна система за оптимизиране и автоматизация на фискални продажби на горива и управление на логистиката на продажби на едро”, необходими за дейността на „БИЛД АУТО-СИ“ ЕООД, в рамките на ДБФП BG16RFPR001-1.012-0301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БИЛД * АУТО - СИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0301-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ИКТ за нуждите на „ПАСТИЧЕРИЯ“ ЕООД, разделени в четири обособени позиции, както следва: Обособена позиция 1: „Създаване на онлайн магазин“ – 1 бр.; Обособена позиция 2: „Въвеждане на Система за управление на ресурсите (ERP система)“ – 1 бр.; Обособена позиция 3: „Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система)“ – 1 бр.; Обособена позиция 4: „Въвеждане на система за бизнес анализи (Business Intelligence система)“ – 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"ПАСТИЧЕРИЯ" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0206-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Въвеждане на ИКТ системи за управление на бизнеса“</x:t>
   </x:si>
   <x:si>
     <x:t>ИВИЛЕНС ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0498-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> "Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на Автоматична линия за рязане на стъкло с роботизирана складова система за стъкло - 1 брой и осигуряване на обучение на персонала, ангажиран за работа с Автоматичната линия за рязане на стъкло с роботизирана складова система за стъкло и новите технологии"</x:t>
   </x:si>
   <x:si>
     <x:t>"СТРОЙКОМ ПЛАСТ 2020" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0366-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни изолационни системи в сгради по следните обособени позиции:
-[...31 lines deleted...]
-    <x:t xml:space="preserve">Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана инверторна мощност 30 kW с локално съоръжение за съхранение на енергия – 1 бр.
+    <x:t>Доставка, монтаж и въвеждането в експлоатация на: Обособена позиция № 1: Конвенционален компресор с изсушител - 2 бр. и Ресивър - 2 бр. Обособена позиция № 2: VRF/VRV система на директно изпарение - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>БУЛТЕХНОМЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1250-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Доставка на AI Maintenance Assistant и високопроизводителен сървър по две обособени позиции“:
+Обособена позиция № 1 „Придобиване на ДНА AI Maintenance Assistant – доставка, внедряване, интеграция, обучение и гаранционна поддръжка на интелигентна система за прогнозна диагностика, анализ и подпомагане на техническата поддръжка чрез изкуствен интелект“;
+Обособена позиция № 2 „Придобиване на ДМА – доставка, инсталиране, конфигуриране, тестване и въвеждане в експлоатация на високопроизводителен сървър"
 </x:t>
   </x:si>
   <x:si>
-    <x:t>ПЛАМЕН ПЕТРОВ - 96 ЕТ</x:t>
-[...103 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1068-C01</x:t>
+    <x:t>ДАНЛЕКС ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0614-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка,  монтаж и пускане в експлоатация  на 1 брой котел на биомаса за нуждите на ХЕДОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХЕДОН ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0621-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на термопомпени системи въздух-въздух, включваща термопомпена система въздух-въздух 33 kW – 2 броя и термопомпена система въздух-въздух 13,6 kW – 1 брой</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КИМ 2003 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1790-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане и пускане в експлоатация на фотоволтаична електрическа централа с мощност 45 kW от Технострой-Инвестконсулт ЕООД за подобряване на енергийната ефективност на сграда за дистанционна работа на работници и служители, в изпълнение на договор BG16RFPR001-2.004-1054-С01.
 </x:t>
   </x:si>
   <x:si>
     <x:t>ТЕХНОСТРОЙ - ИНВЕСТКОНСУЛТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1054-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Закупуване, доставка, инсталиране, тестване, пускане в експлоатация на оборудването и обучение на персонала за;
  Роботизирани заваръчни системи – лазерни – 5 броя;                                                            </x:t>
   </x:si>
   <x:si>
     <x:t>"М.В.ЛОМОНОСОВ" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0338-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка, монтаж и пускане в експлоатация на: Машина за термично премахване на заусенъци,  Комбинирана машина за измиване на детайли с препарати на водна основа и защита от корозия,  Хоризонтален CNC-струг  и Машина с CNC управление за райбероване и ролковане на дълбоки цилиндрични отвори .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХИДРАВЛИЧНИ ЕЛЕМЕНТИ И СИСТЕМИ /ХЕС/ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0047-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Повишаване на нивото на дигитализация на предприятието чрез внедряване на 4 бр. ИКТ решения</x:t>
   </x:si>
   <x:si>
     <x:t>"КАТЕК" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-2086-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и пускане в експлоатация на: Машина за термично премахване на заусенъци,  Комбинирана машина за измиване на детайли с препарати на водна основа и защита от корозия,  Хоризонтален CNC-струг  и Машина с CNC управление за райбероване и ролковане на дълбоки цилиндрични отвори .</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Доставка на Автоматична роботизирана поточна линия за шлайфане и полиране - 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>ПОПЧЕВ СТОУН ДИЗАЙН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0360-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Експерт „Закрила“ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сдружение "Каритас София"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMPR001-2.001-0007-C04</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">“Избор на изпълнител за  Извършване на обучение в изпълнение на проект BG05SFPR002-1.019-0080 Повишаване на качеството на обслужване, чрез инвестиране в нови знания и умения на служителите на фирма РЕД ДЕВЪЛ КЕТЕРИНГ АД, финансиран по процедура BG05SFPR002-1.019„НОВИ УМЕНИЯ” на Оперативна програма Програма "Развитие на човешките ресурси" 2021-2027., с две обособени позиции:
 Об. позиция 1: Специфично обучение на 15 служители "Организация и реализация на събития" ;
 Об. позиция 2: Специфично обучение на 4 служители -"Внедряване на зелени мерки и устойчиви практики в кетъринг услугите“
 </x:t>
   </x:si>
   <x:si>
     <x:t>РЕД ДЕВЪЛ КЕТЕРИНГ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.019-0080-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Доставка и монтаж на фотоволтаична елекроцентрала с мощност 60 kW, за нуждите на търговска фирма в гр. Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ЛАЙТ КОНСТРЪКШЪН“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1068-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична електрическа централа (ФвЕЦ) с мощност 30 kW, включващо изготвяне на необходимия инвестиционен проект и изпълнение на всички дейности, необходими за изграждането и въвеждането в експлоатация на ФтЕЦ като цялостна функционираща система.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Аква Белла Къмпани ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2166-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на фотоволтаична електрическа централа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ТАНАТОС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0841-C02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>САНДИ 95 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0677-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">„Изграждане на фотоволтаична система за собствено потребление на „ДЕМАТО“ ООД в гр. Пловдив – фотоволтаични панели в комбинация с инвертори“
+Изграждане на фотоволтаична система (фотоволтаични панели в комбинация с инвертори) за собствено потребление върху покривната конструкция на сградата на Възложителя в гр. Пловдив, ул. „6-ти септември“ № 222А, включително проектиране, доставка, строително-монтажни работи, монтаж, въвеждане в експлоатация и гаранционно обслужване.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Демато ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1636-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на Фотоволтаична централа със съоръжения за съхранение на енергията с мощност 30 KW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕТ „АРА-Русанка Аргирова”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0709-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на фотоволтаична система за собствено потребление със система за съхранение на електрическа енергия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗАРА ТРЕЙД 08 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1226-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на енергийно ефективни изолационни системи в сграда  - с две обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗЕЛЕНЧУЦИ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0850-C02</x:t>
+  </x:si>
+  <x:si>
     <x:t>Проектиране, изграждане и въвеждане в експлоатация на ФтЕЦ с мощност от мин. 20 kW и допълнителни локални съоръжения за съхранение на електрическа енергия в комбинация с инвертор/и с общ капацитет на съхранение от мин. 40 kWh за нуждите на хотел „Даф Транс“.</x:t>
   </x:si>
   <x:si>
     <x:t>ЕКСПРЕС-М ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0835-C01</x:t>
-  </x:si>
-[...70 lines deleted...]
-    <x:t>BG05SFPR002-1.013-0179-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Изграждане и внедряване на системи за обработка и управление на информация за нуждите на Барин Транс ООД, включващи инсталиране, конфигуриране, тестване и въвеждане в експлоатация на софтуерни решения, структурирани в две обособени позиции”, както следва: 
 ОП1: Въвеждане на системи за управление на ресурсите, взаимоотношенията с клиенти и бизнес анализите, включващи:  
 - система за управление на ресурсите (ERP система)   
 - система за управление на взаимоотношенията с клиенти (CRM система)   
 - система за бизнес анализи (Business Intelligence система)  
 ОП2: Изграждане на система за управление на съхранението и споделянето на информация </x:t>
   </x:si>
   <x:si>
     <x:t>БАРИН ТРАНС</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1954-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на съвременни информационни и комуникационни технологии</x:t>
   </x:si>
   <x:si>
     <x:t>РЕКАР ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1709-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>“Текуща подкрепа за социална и трудова интеграция спрямо индивидуалните потребности на лицата в Деви ЕООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДЕВИ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR002-1.013-0179-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на автоматизирана линия за производство и пакетаж на овкусени оризови питки (бисквити) – 1 брой</x:t>
   </x:si>
   <x:si>
     <x:t>НУХЕЛТ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0024-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УСЛУГИ И РЕШЕНИЯ В ОБЛАСТТА НА ИКТ ЗА:
+- Обособена позиция 1, включваща Въвеждане на Система за управление на ресурсите (ERP система) - 1 бр.;
+- Обособена позиция 2, включваща Въвеждане на Система за управление на взаимоотношенията с клиенти (CRM система) - 1 бр. ;
+- Обособена позиция 3, включваща Изграждане на система за архивиране на информация - 1 бр.;
+- Обособена позиция 4, включваща Изграждане на система за управление на съхранението и споделянето на информация - 1 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СМР-Варна ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1694-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Доставка, инсталация и/или монтаж на: 
+Обособена позиция №1: ДМА 1 Вертикална триосна фрезова машина 1 бр.,
+Обособена позиция №2: ДМА 2 CNC Координатна измервателна машина 1 бр. 
+Обособена позиция №3: Система за мониторинг на индустриално оборудване и анализ на големи данни 1 бр. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>"М 40" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0182-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на технологии от последните четири нива на дигитализация, съгласно Индекса на зрялост – Индустрия 4.0: 
+Обособена позиция 001: Доставка на верижен багер – 1 бр.;
+Обособена позиция 002: Доставка на Колесен челен товарач – 1бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“ИНФРАКОРЕКТ - СТРОЙ” ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0082-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за изграждане на фотоволтаична електроцентрала в МБАЛ ЗДРАВЕТО 2012 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">МНОГОПРОФИЛНА БОЛНИЦА ЗА АКТИВНО ЛЕЧЕНИЕ ЗДРАВЕТО 2012 ООД
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1100-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на интегрирано решение с ERP, CRM, онлайн магазин и система за съхранение и споделяне на информация в „АРА МЮЗИК“ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>АРА МЮЗИК ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-1884-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за доставка на Автоматизирана складова система - 5 бр., Софтуерно решение - 1 бр., Софтуерно решение - 5 бр., Софтуерно решение - 1 бр., Софтуерно решение - 1 бр., Машина за залепяне на тиксо - 1 бр., Автоматична машина за поставяне на чембер лента - 1 бр., Шринк машина" - 1 бр. и Полуавтоматична машина за опаковане със стреч - 1 бр. включваща монтаж и въвеждане в експлоатация с наличната ERP система в "Марпекс Агро" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>"Марпекс Агро" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0602-C01</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0042-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за разработване, доставка, внедряване, инсталиране, интегриране, тестване на ДНА и осигуряване на обучение на персонала на предприятието, ангажиран за работа с новите технологии от Индустрия 4.0.</x:t>
   </x:si>
   <x:si>
     <x:t>ЗУМ ДИЗАЙН ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0623-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за доставка, монтаж и въвеждане в експлоатация на ДМА и осигуряване на обучение на персонала на предприятието, ангажиран за работа с новите технологии от Индустрия 4.0.</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на фотоволтаична инсталация върху покрива на сграда с ид. 14341.26.1.1 по КККР на с. Гайтаниново с мощност 50 kW за собствени нужди“, с местонахождение: ПИ 14341.26.1 по КККР на село Гайтаниново, община Хаджидимово, област Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>РИБАРНИК НЕВРОКОП ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0744-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Избор на изпълнител за въвеждане на дигитални решения във фирма ОГИ КОМ ТРЕЙД ООД по обособени позиции, както следва:
 Обособена позиция 1: Въвеждане на Система за управление на ресурсите (ERP система)
@@ -780,398 +609,440 @@
   <x:si>
     <x:t>АРКОМАТ - БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.011-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и инсталация на линия за челна обработка и хидростатично изпитване на тръби - 1 бр.</x:t>
   </x:si>
   <x:si>
     <x:t>СТИЙЛ ПРОДАКШЪН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.010-1157</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на Локални съоръжения за съхранение на енергия (батерии) с капацитет ≥ 110 kWh в комбинация с инвертор към съществуваща ФтЕЦ за собствено потребление </x:t>
   </x:si>
   <x:si>
     <x:t>"ПАРАДАЙЗ ГРУП" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2674-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Извършване на строително-монтажни работи за полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ВАРНА МОБИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2206-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на климатична система за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изготвяне на необходимата проектна и техническа документация за издаване на разрешение за строеж, доставка, монтаж, изграждане, изпитване и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с номинална изходна мощност от инверторите минимум 30 kW AC, включително локална система за съхранение на електрическа енергия с номинален енергиен капацитет минимум 30 kWh.</x:t>
   </x:si>
   <x:si>
     <x:t>ПРИНТТАЙМ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0782-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Изграждане на фотоволтаична централа на покрива на сграда на „АМАРАЛ“ ЕООД за производство на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМАРАЛ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0042-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">СМР за монтаж на Топлоизолационни плочи от EPS за външни стени </x:t>
+  </x:si>
+  <x:si>
+    <x:t>НИДЕКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2656-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Изграждане на енергийна система за собствено потребление”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕЙП-КОНСУЛТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0234-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Изграждане на две фотоволтаични електрически централи (ФтЕЦ) с обща инсталирана мощност 55 kWp</x:t>
   </x:si>
   <x:si>
     <x:t>ЕМИЛИОНИ 2019 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2276-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Извършване на строително-монтажни работи за полагане на покривна топлоизолация и монтаж на секционни индустриални врати за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
-[...8 lines deleted...]
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на климатична система за нуждите на сервизната база на „ВАРНА МОБИЛ“ ООД в гр. Варна</x:t>
+    <x:t>Изграждане и пускане в експлоатация на Фотоволтаична електроцентрала (ФтЕЦ) с инсталирана мощност 55 kW (панели, инвертори и батерии)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ГАП - 07 ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1455-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Изграждане на фотоволтаична електрическа централа (ФтЕЦ)  с изходяща номинална активна (AC) мощност на инверторите не по-малко от 50 kW, включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата – доставка, монтаж и въвеждане в експлоатация, съгласно Разрешение за строеж № 211/27.08.2026 г. </x:t>
   </x:si>
   <x:si>
     <x:t>М-Маш ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0626-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Инженеринг – проектиране и изграждане на обществена пералня за пране на хотелско, болнично и друг вид обществено пране в УПИ XXIII-44, XXIV-45, XXV-46, XXVI-47 и XXVII-48, кв.331а, по плана на гр. Ямбол</x:t>
   </x:si>
   <x:si>
     <x:t>“ДСГ България” ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0029-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Инженеринг — изготвяне на проектни решения, доставка, изграждане и въвеждане в експлоатация на две фотоволтаични електрически централи с обща инсталирана мощност 56 kW и локални съоръжения за съхранение на електрическа енергия с общ капацитет 120 kWh, за собствено потребление, на два обекта в гр. Стара Загора“</x:t>
   </x:si>
   <x:si>
     <x:t>"Алимар 11" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0083-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на нова фотоволтаична система (Фотоволтаични панели в комбинация с инвертори) с инсталирана мощност не по-малко от 147 kW</x:t>
   </x:si>
   <x:si>
     <x:t>Йота ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0027-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Предметът на процедурата е избор на обучителен център за провеждане на обучение по изкуствен интелект. Целта на проекта е обучение на 12 служители на Възложителя във връзка с изпълнението на Договор №  СУ-10-00-43- #8 по Проект BG05SFPR002-1.031-0001 „Специфични умения за работната сила“,  финансиран от Програма „Развитие на човешките ресурси“  2021 - 2027, съфинансирана от Европейския съюз чрез Европейския социален фонд“.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 „Нетинс Иншурънс Брокерс“ ООД
 </x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
+    <x:t>Повишаване на нивото на дигитализация на предприятието чрез внедряване на 4 бр. системи на ИКТ решения</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЕС ДИ МОД ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-2223-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка и внедряване на CNC производствено оборудване и интегрирана IIoT система за анализ на производствени данни и киберсигурност</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КЕДЪР Д ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0757-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Избор на изпълнител за доставка, внедряване и въвеждане в експлоатация на информационни системи и решения за дигитализация и защита на информационната среда в предприятието в 2 обособени позиции</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КРИСТИ СИ" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0066-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка, монтаж и пускане в експлоатация на 2 броя  термопомпени системи въздух-вода</x:t>
   </x:si>
   <x:si>
     <x:t>ДЕЛФОС ДИЗАЙН ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1608-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж, изпитване и въвеждане в експлоатация на 3 броя термопомпи въздух-вода с топлинна мощност по 30 kW всяка (общо 90 kW)</x:t>
   </x:si>
   <x:si>
     <x:t>Галатея Ен ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1890-C01</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>BG16RFPR001-1.012-0066-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и монтаж на термопомпи</x:t>
   </x:si>
   <x:si>
     <x:t>"Еврона" АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2543-C02</x:t>
   </x:si>
   <x:si>
     <x:t>Закупуване на ДМА по обособени позиции, както следва:
 Обособена позиция 1: Доставка, монтаж и въвеждане в експлоатация на Автоматичен обработващ център с ЦПУ за рязане, пробиване и фрезоване на плоскости (1 бр.);
 Обособена позиция 2: Доставка, монтаж и въвеждане в експлоатация на Автоматична едностранна кантираща машина с ЦПУ (1 бр.)</x:t>
   </x:si>
   <x:si>
     <x:t>ТЕДИВА ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0191-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка, монтаж и въвеждане в експлоатация на 5-осен обработващ център с ЦПУ (1 бр.)
 </x:t>
   </x:si>
   <x:si>
     <x:t>ТЕДИ - 95 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.008-0205-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане и пускане в експлоатация на Фотоволтаична електроцентрала (ФтЕЦ) с инсталирана мощност 55 kW (панели, инвертори и батерии)</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1455-C01</x:t>
+    <x:t>Доставка на оборудване и IIoT система за предприятие от шивашката промишленост с цел въвеждане на технологии от областта на Индустрия 4.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Мирвана" ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0323-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка и въвеждане в експлоатация на активи за нуждите на Метикс ООД, необходими за въвеждането на технологии от Индустрия 4.0, в рамките на ДБФП BG16RFPR001-1.008-0170-C01“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕТИКС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0170-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Услуги и решения в областта на ИКТ за насърчаване инвестициите за въвеждане на съвременни информационни и комуникационни технологии (ИКТ) с цел повишаване на нивото на дигитализация на "Мива старт" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мива старт ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-0098-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на интегрирана ИКТ система за управление на бизнес процеси, включваща система за управление на взаимоотношенията с клиенти (CRM система), система за управление на веригата за доставки на суровини/материали/компоненти/продукти за производствения процес, система за управление на производството и система за бизнес анализи (Business Intelligence система).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1400-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на интегрирани системи за управление на бизнес процеси в МИСТЪР ДИНО И КО ООД“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МИСТЪР ДИНО И КО ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.012-1367-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Доставка и внедряване на ИКТ решения за дигитализация на дейността на "БРАЙТ КАЛЪРС" ЕООД:
 Процедурата включва следните дейности:
 1. Въвеждане на система за управление на ресурсите (ERP система) – 1 бр. на стойност 9488,55 евро;
 2. Въвеждане на система за управление на взаимоотношенията с клиенти (CRM система) – 1 бр. на стойност 9264,10 евро;
 </x:t>
   </x:si>
   <x:si>
     <x:t>"БРАЙТ КАЛЪРС" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-1.012-0816-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка на оборудване и IIoT система за предприятие от шивашката промишленост с цел въвеждане на технологии от областта на Индустрия 4.0</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Изграждане на фотоволтаична електрическа централа (ФтЕЦ), състояща се от фотоволтаични модули, батерии и инвертори, за нуждите на складова база на „КИМТЕХ-БЪЛГАРИЯ“ ООД в гр. София</x:t>
   </x:si>
   <x:si>
     <x:t>КИМТЕХ-БЪЛГАРИЯ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2028-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Доставка и въвеждане в експлоатация на активи за нуждите на Метикс ООД, необходими за въвеждането на технологии от Индустрия 4.0, в рамките на ДБФП BG16RFPR001-1.008-0170-C01“</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Доставка на енергоспестяващо осветление</x:t>
   </x:si>
   <x:si>
     <x:t>ЧУГУНЕНА АРМАТУРА БЪЛГАРИЯ АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1996-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>„Въвеждане на интегрирани системи за управление на бизнес процеси в МИСТЪР ДИНО И КО ООД“</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-1.012-1367-C01</x:t>
+    <x:t>Изграждане на фотоволтаична ел. централа 170kW, намираща се в ПИ 73198.501.8582, в гр. Троян, община Троян</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РИКО СТИЛ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0372-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни работи за повишаване на енергийната ефективност на производствена сграда на „ПРЕЦИЗ ВТ“ ООД — доставка и монтаж на PVC дограма и врата, покривни PUR сандвич панели и термоизолирани секционни индустриални врати, по три обособени позиции.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПРЕЦИЗ ВТ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1774-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на строително-монтажни дейности на обект: „РАЗШИРЕНИЕ НА ЛИНИЯ ЗА ПРОИЗВОДСТВО НА ВЪЗСТАНОВЕНИ ГУМИ ЗА ТЕЖКОТОВАРНИ АВТОМОБИЛИ – пристройка към производствена сграда“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МЕДИНА МЕД ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR003-4.006-0005-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Предметът на процедурата обхваща доставка, монтаж и въвеждане в експлоатация на енергийно ефективни системи и съоръжения, разделени в 2 (две) обособени позиции, както следва:  
 ОП 1: Енергийно ефективни изолационни системи в сгради - прозрачни ограждащи конструкции (прозорци и врати), с обща площ 20,44 кв. м 
 ОП 2: Фотоволтаична електрическа централа (ФтЕЦ) с инсталирана мощност 20 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори с капацитет 56,8 kWh </x:t>
   </x:si>
   <x:si>
     <x:t>„ШУЛЦ – 79“ ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2024-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изпълнение на строително-монтажни дейности на обект: „РАЗШИРЕНИЕ НА ЛИНИЯ ЗА ПРОИЗВОДСТВО НА ВЪЗСТАНОВЕНИ ГУМИ ЗА ТЕЖКОТОВАРНИ АВТОМОБИЛИ – пристройка към производствена сграда“</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на ФтЕЦ за собствено потребление с инсталирана мощност от 30 kW</x:t>
   </x:si>
   <x:si>
     <x:t>"ЕНЕРГОМОНТАЖ-РР" АД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0580-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни топлоизолационни системи в сгради</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АТЛЕТИК ФИТНЕС ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2020-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка и монтаж на фотоволтаична електрическа централа с мощност 30 kW и батерии 30,72 kWh за собствено потребление на търговска фирма в гр. Габрово</x:t>
   </x:si>
   <x:si>
     <x:t>ХРИСТОФОР ИЛИЕВ И КО ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1628-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Избор на изпълнител за "Доставка на материали и оборудване  за обезпечаване  дейността на социално предприятие "Зелена общност" в 2 обособени позиции:ОП 1 - Осигуряване на ръчни инструменти  и материали за обезпечаване на  социално предприятие „Зелена общност" ОП 2 -Осигуряване на техническо оборудване  за обезпечаване на  социално предприятие „Зелена общност“</x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение с нестопанска цел „Диалог”</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR002-1.013-0119-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изпълнение на строително-монтажни работи за повишаване на енергийната ефективност на производствена сграда на „ПРЕЦИЗ ВТ“ ООД — доставка и монтаж на PVC дограма и врата, покривни PUR сандвич панели и термоизолирани секционни индустриални врати, по три обособени позиции.</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-2.004-1774-C01</x:t>
+    <x:t>Доставка и монтаж на фотоволтаични панели в комбинация с инвертори – 20 kW и локални съоръжения за съхранение на енергия (батерии) в комбинация с инвертори – 82 kWh.</x:t>
   </x:si>
   <x:si>
     <x:t>„Доставка и монтаж на фотоволтаични панели в комбинация с инвертор/и – 55 kW, за собствено потребление“</x:t>
   </x:si>
   <x:si>
     <x:t>МЕТАЛПЛАСТ ИНЖЕНЕРИНГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0025-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изпълнение на строително-монтажни работи (СМР) за въвеждане на енергийно ефективни топлоизолационни системи в сгради</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Изграждане на фотоволтаична електрическа централа 30kW</x:t>
   </x:si>
   <x:si>
     <x:t>АБС-КО ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0805-C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Изграждане на фотоволтаична централа на покрива на сграда на „ИЗИ ПЛАСТ БГ“ ЕООД за производство на електроенергия за собствени нужди</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИЗИ ПЛАСТ БГ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-1498-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на покривна фотоволтаична централа с мощност 24,3 kWp за собствени нужди, с локално съхранение на енергия, на „П.С.И.-ГАБРОВО“ ЕООД – магазин в с. Враниловци, община Габрово, област Габрово, УПИ IX-121, кв. 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>П.С.И. Габрово ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2513-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на оборудване по Индустрия 4.0 в „КОТА 2001“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОТА 2001 ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-1.008-0069-C01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Доставка и монтаж на термопомпи въздух-вода</x:t>
   </x:si>
   <x:si>
     <x:t>АЛЕКС-64 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0462-C01</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>BG16RFPR001-1.008-0069-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и монтаж на енергийно-ефективни изолационни системи:
 Топлоизолационна система от сандвич панели за покрив – 48 кв.м.;
 Прозрачни ограждащи конструкции – 139 кв.м.</x:t>
   </x:si>
   <x:si>
     <x:t>ЕМ ВИ ЕМ 15 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0211-C01</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на фотоволтаична електрическа централа (ФЕЦ) за собствено потребление с инвертор с номинална мощност 30 kWp  и баатерия с капацитет  54,20kWh.“</x:t>
   </x:si>
   <x:si>
     <x:t>"ЛИН ПАРТНЪРС" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0351-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране, изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 30 kW, в комбинация с локално съоръжение за съхранение на електрическа енергия</x:t>
   </x:si>
   <x:si>
@@ -1188,117 +1059,117 @@
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0478-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане и въвеждане в експлоатация на фотоволтаична електрическа централа за собствено потребление с инсталирана номинална инверторна мощност 60 kW с локално съоръжение за съхранение на енергия</x:t>
   </x:si>
   <x:si>
     <x:t>РИВАКОММЕРС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0758-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж и въвеждане в експлоатация на оборудване за повишаване на енергийната ефективност и производство на енергия от възобновяеми източници по две обособени позиции:
 • Обособена позиция 1: Фотоволтаична електрическа централа (ФтЕЦ) с мощност 30 kW 
 • Обособена позиция 2: Оборудване за отопление и охлаждане</x:t>
   </x:si>
   <x:si>
     <x:t>ДОЙЧЕВ МТВ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2549-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващи LED осветителни тела за нуждите на сервизната база на „АМ – ТРЕЙДИНГ“ ООД в гр. Монтана</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Изграждане на Фотоволтаична система за производство на енергия от ВЕИ за собствено потребление в комбинации с локални съоръжения за съхранение на енергия (батерии) - 1бр.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 ДОБРУДЖА БИЛДИНГ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0275-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 ПЛАСТИКА ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0728-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка и монтаж на локално съоръжение за съхранение на електрическа енергия (батерия) с капацитет от 215 kWh, в комбинация с инвертор/и към съществуваща фотоволтаична система за собствено потребление</x:t>
   </x:si>
   <x:si>
     <x:t>"АСИ ТУР" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1662-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Изграждане и въвеждане в експлоатация на покривна фотоволтаична инсталация в комбинация с инвертори с инсталирана мощност 100kW за собствено потребление.</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на енергоспестяващи LED осветителни тела за нуждите на сервизната база на „АМ – ТРЕЙДИНГ“ ООД в гр. Монтана</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„АМ – ТРЕЙДИНГ“ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-2235-C01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с капацитет за съхранение на енергия 60 kWh с инвертори - 2 бр.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОСЪМ ИНВЕСТ КОНСУЛТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0834-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Избор  за изпълнител на доставка , монтаж и  въвеждане в експлоатация на Термопомпи и Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух
 ОП 1 
 Термопомпа вода-  вода  - 52kW – 1бр
 Термопомпа въздух-вода - 50kW – 1бр
 ОП 2
 Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух С инверторно управление с изсушител – 37kW – 1бр
 Компресори за сгъстен въздух вкл. резервоари за сгъстен въздух – Ресивър – 2000литра – 1 бр
 </x:t>
   </x:si>
   <x:si>
     <x:t>БУЛПОР ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-0868-C01</x:t>
   </x:si>
   <x:si>
-    <x:t>Доставка, монтаж и въвеждане в експлоатация на батерии с капацитет за съхранение на енергия 60 kWh с инвертори - 2 бр.</x:t>
-[...5 lines deleted...]
-    <x:t>BG16RFPR001-2.004-0834-C01</x:t>
+    <x:t>Изграждане и въвеждане в експлоатация на покривна фотоволтаична инсталация в комбинация с инвертори с инсталирана мощност 100kW за собствено потребление.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нитекс ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR001-2.004-0418-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка, монтаж  и въвеждане в експлоатация на  ДМА</x:t>
   </x:si>
   <x:si>
     <x:t>АРХ ЕМ СТУДИО ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-1871-C01</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на нова фотоволтаична електрическа централа (включваща соларни панели, инвертори, батерии и други компоненти, необходими за функциониране на централата) с мощност 40 kW</x:t>
   </x:si>
   <x:si>
     <x:t>АКВААЙРЪН ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR001-2.004-2305-C01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 ОП 1
 Изработване на технически проект, доставка и монтаж на енергийно ефективна покривна изолационна система от сандвич панели с обща площ 140 m², включително необходимите конструктивни, крепежни, уплътнителни, обшивни и водоотвеждащи елементи.
 ОП 2
 Изработване на технически проект и изграждане на фотоволтаична електрическа централа с обща изходяща номинална активна мощност на инвертора/инверторите минимум 25 kW, включваща локално съоръжение за съхранение на електрическа енергия с капацитет минимум 25 kWh, за производство и използване на електрическа енергия от възобновяеми източници за собствено потребление.
@@ -1690,318 +1561,318 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E135"/>
+  <x:dimension ref="A1:E122"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="20.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B2" s="2">
-        <x:v>46300</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B3" s="2">
-        <x:v>46300</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B4" s="2">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B5" s="2">
-        <x:v>46302</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B6" s="2">
-        <x:v>46303</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>46305</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B8" s="2">
-        <x:v>46305</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B9" s="2">
-        <x:v>46308</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B10" s="2">
-        <x:v>46308</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B11" s="2">
         <x:v>46308</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B12" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B13" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B14" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B15" s="2">
-        <x:v>46308</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2">
-        <x:v>46315</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="B16" s="2">
         <x:v>46309</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2">
         <x:v>46316</x:v>
       </x:c>
       <x:c r="B17" s="2">
         <x:v>46309</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
@@ -2076,1967 +1947,1746 @@
         <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2">
         <x:v>46316</x:v>
       </x:c>
       <x:c r="B22" s="2">
         <x:v>46309</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>46308</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>46309</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>46304</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>46304</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B31" s="2">
-        <x:v>46307</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B32" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B33" s="2">
-        <x:v>46300</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2">
-        <x:v>46316</x:v>
+        <x:v>46317</x:v>
       </x:c>
       <x:c r="B34" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2">
-        <x:v>46316</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B35" s="2">
-        <x:v>46301</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2">
-        <x:v>46316</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B36" s="2">
-        <x:v>46301</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2">
-        <x:v>46316</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B37" s="2">
-        <x:v>46301</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2">
-        <x:v>46317</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B38" s="2">
-        <x:v>46302</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2">
-        <x:v>46317</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B39" s="2">
-        <x:v>46302</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2">
-        <x:v>46317</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B40" s="2">
-        <x:v>46302</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2">
-        <x:v>46317</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B41" s="2">
-        <x:v>46302</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2">
-        <x:v>46317</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B42" s="2">
-        <x:v>45671</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="2">
-        <x:v>46317</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B43" s="2">
-        <x:v>46307</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="2">
-        <x:v>46317</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B44" s="2">
-        <x:v>46310</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="2">
-        <x:v>46317</x:v>
+        <x:v>46318</x:v>
       </x:c>
       <x:c r="B45" s="2">
         <x:v>46310</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="2">
-        <x:v>46317</x:v>
+        <x:v>46319</x:v>
       </x:c>
       <x:c r="B46" s="2">
-        <x:v>46310</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5">
       <x:c r="A47" s="2">
-        <x:v>46317</x:v>
+        <x:v>46320</x:v>
       </x:c>
       <x:c r="B47" s="2">
-        <x:v>46310</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="2">
-        <x:v>46317</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B48" s="2">
-        <x:v>46310</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="2">
-        <x:v>46317</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B49" s="2">
-        <x:v>46309</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5">
       <x:c r="A50" s="2">
-        <x:v>46318</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B50" s="2">
-        <x:v>46308</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5">
       <x:c r="A51" s="2">
-        <x:v>46318</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B51" s="2">
-        <x:v>46311</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5">
       <x:c r="A52" s="2">
-        <x:v>46318</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B52" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="2">
-        <x:v>46318</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B53" s="2">
-        <x:v>46310</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="2">
-        <x:v>46318</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B54" s="2">
-        <x:v>46307</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="2">
-        <x:v>46318</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B55" s="2">
-        <x:v>46302</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="2">
-        <x:v>46318</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B56" s="2">
-        <x:v>46303</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="2">
-        <x:v>46318</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B57" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="2">
-        <x:v>46318</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B58" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="2">
-        <x:v>46318</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B59" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="2">
-        <x:v>46318</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B60" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="2">
-        <x:v>46319</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B61" s="2">
         <x:v>46309</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="2">
-        <x:v>46320</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="B62" s="2">
-        <x:v>46313</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B63" s="2">
-        <x:v>46314</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B64" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B65" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5">
       <x:c r="A66" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B66" s="2">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5">
       <x:c r="A67" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B67" s="2">
-        <x:v>46314</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5">
       <x:c r="A68" s="2">
         <x:v>46321</x:v>
       </x:c>
       <x:c r="B68" s="2">
-        <x:v>46314</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5">
       <x:c r="A69" s="2">
-        <x:v>46321</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B69" s="2">
-        <x:v>46313</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5">
       <x:c r="A70" s="2">
-        <x:v>46321</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B70" s="2">
-        <x:v>46314</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5">
       <x:c r="A71" s="2">
-        <x:v>46321</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B71" s="2">
-        <x:v>46314</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5">
       <x:c r="A72" s="2">
-        <x:v>46321</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B72" s="2">
-        <x:v>46314</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5">
       <x:c r="A73" s="2">
-        <x:v>46321</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B73" s="2">
-        <x:v>46314</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5">
       <x:c r="A74" s="2">
-        <x:v>46321</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B74" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5">
       <x:c r="A75" s="2">
-        <x:v>46321</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B75" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5">
       <x:c r="A76" s="2">
-        <x:v>46321</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B76" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5">
       <x:c r="A77" s="2">
-        <x:v>46321</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B77" s="2">
-        <x:v>46311</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5">
       <x:c r="A78" s="2">
-        <x:v>46321</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B78" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5">
       <x:c r="A79" s="2">
-        <x:v>46321</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B79" s="2">
-        <x:v>46309</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5">
       <x:c r="A80" s="2">
-        <x:v>46321</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B80" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E80" s="0" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5">
       <x:c r="A81" s="2">
-        <x:v>46321</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B81" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5">
       <x:c r="A82" s="2">
-        <x:v>46321</x:v>
+        <x:v>46322</x:v>
       </x:c>
       <x:c r="B82" s="2">
-        <x:v>46306</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5">
       <x:c r="A83" s="2">
-        <x:v>46321</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B83" s="2">
-        <x:v>46306</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E83" s="0" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5">
       <x:c r="A84" s="2">
-        <x:v>46322</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B84" s="2">
-        <x:v>46307</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5">
       <x:c r="A85" s="2">
-        <x:v>46322</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B85" s="2">
-        <x:v>46307</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5">
       <x:c r="A86" s="2">
-        <x:v>46322</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B86" s="2">
-        <x:v>46307</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5">
       <x:c r="A87" s="2">
-        <x:v>46322</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B87" s="2">
-        <x:v>46307</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D87" s="0" t="s">
+      <x:c r="E87" s="0" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5">
       <x:c r="A88" s="2">
-        <x:v>46322</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B88" s="2">
-        <x:v>46315</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D88" s="0" t="s">
+      <x:c r="E88" s="0" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5">
       <x:c r="A89" s="2">
-        <x:v>46322</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B89" s="2">
-        <x:v>46315</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D89" s="0" t="s">
+      <x:c r="E89" s="0" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5">
       <x:c r="A90" s="2">
-        <x:v>46322</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="B90" s="2">
-        <x:v>46315</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D90" s="0" t="s">
+      <x:c r="E90" s="0" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5">
       <x:c r="A91" s="2">
-        <x:v>46322</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B91" s="2">
-        <x:v>46315</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D91" s="0" t="s">
+      <x:c r="E91" s="0" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5">
       <x:c r="A92" s="2">
-        <x:v>46322</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B92" s="2">
-        <x:v>46315</x:v>
+        <x:v>46313</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D92" s="0" t="s">
+      <x:c r="E92" s="0" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5">
       <x:c r="A93" s="2">
-        <x:v>46322</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B93" s="2">
-        <x:v>46315</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D93" s="0" t="s">
+      <x:c r="E93" s="0" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5">
       <x:c r="A94" s="2">
-        <x:v>46322</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B94" s="2">
-        <x:v>46314</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D94" s="0" t="s">
+      <x:c r="E94" s="0" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5">
       <x:c r="A95" s="2">
-        <x:v>46322</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B95" s="2">
-        <x:v>46314</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D95" s="0" t="s">
+      <x:c r="E95" s="0" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5">
       <x:c r="A96" s="2">
-        <x:v>46322</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B96" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="D96" s="0" t="s">
+      <x:c r="E96" s="0" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5">
       <x:c r="A97" s="2">
-        <x:v>46322</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B97" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D97" s="0" t="s">
+      <x:c r="E97" s="0" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5">
       <x:c r="A98" s="2">
-        <x:v>46323</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B98" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D98" s="0" t="s">
+      <x:c r="E98" s="0" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5">
       <x:c r="A99" s="2">
-        <x:v>46323</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B99" s="2">
         <x:v>46314</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5">
       <x:c r="A100" s="2">
-        <x:v>46323</x:v>
+        <x:v>46324</x:v>
       </x:c>
       <x:c r="B100" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5">
       <x:c r="A101" s="2">
-        <x:v>46323</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B101" s="2">
-        <x:v>46315</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5">
       <x:c r="A102" s="2">
-        <x:v>46323</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B102" s="2">
         <x:v>46315</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5">
       <x:c r="A103" s="2">
-        <x:v>46323</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B103" s="2">
-        <x:v>46311</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5">
       <x:c r="A104" s="2">
-        <x:v>46323</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B104" s="2">
-        <x:v>46309</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5">
       <x:c r="A105" s="2">
-        <x:v>46324</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B105" s="2">
-        <x:v>46309</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5">
       <x:c r="A106" s="2">
-        <x:v>46324</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B106" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5">
       <x:c r="A107" s="2">
-        <x:v>46324</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B107" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5">
       <x:c r="A108" s="2">
-        <x:v>46324</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B108" s="2">
-        <x:v>46309</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:5">
       <x:c r="A109" s="2">
-        <x:v>46324</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B109" s="2">
-        <x:v>46314</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:5">
       <x:c r="A110" s="2">
-        <x:v>46324</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B110" s="2">
-        <x:v>46314</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:5">
       <x:c r="A111" s="2">
-        <x:v>46324</x:v>
+        <x:v>46325</x:v>
       </x:c>
       <x:c r="B111" s="2">
-        <x:v>46313</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:5">
       <x:c r="A112" s="2">
-        <x:v>46324</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B112" s="2">
-        <x:v>46314</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:5">
       <x:c r="A113" s="2">
-        <x:v>46324</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B113" s="2">
-        <x:v>46314</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:5">
       <x:c r="A114" s="2">
-        <x:v>46324</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B114" s="2">
-        <x:v>46314</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:5">
       <x:c r="A115" s="2">
-        <x:v>46325</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="B115" s="2">
-        <x:v>46314</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:5">
       <x:c r="A116" s="2">
-        <x:v>46325</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B116" s="2">
-        <x:v>46311</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:5">
       <x:c r="A117" s="2">
-        <x:v>46325</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B117" s="2">
-        <x:v>46315</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:5">
       <x:c r="A118" s="2">
-        <x:v>46325</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="B118" s="2">
-        <x:v>46301</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:5">
       <x:c r="A119" s="2">
-        <x:v>46325</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B119" s="2">
-        <x:v>46310</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:5">
       <x:c r="A120" s="2">
-        <x:v>46325</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B120" s="2">
-        <x:v>46310</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:5">
       <x:c r="A121" s="2">
-        <x:v>46325</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B121" s="2">
-        <x:v>46310</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:5">
       <x:c r="A122" s="2">
-        <x:v>46325</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="B122" s="2">
-        <x:v>46310</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...225 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Обяви и оферти</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Area</vt:lpstr>
       <vt:lpstr>Обяви и оферти!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>